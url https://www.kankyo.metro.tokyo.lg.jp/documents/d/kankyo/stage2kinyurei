--- v0 (2026-04-23)
+++ v1 (2026-06-22)
@@ -2261,59 +2261,61 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7184215F" w14:textId="3CBEA6E0" w:rsidR="00E93F8B" w:rsidRPr="00371D77" w:rsidRDefault="00B365C9" w:rsidP="00EE3328">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>製造メーカー</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7501404E" w14:textId="7E6FA8EC" w:rsidR="00E93F8B" w:rsidRPr="00926817" w:rsidRDefault="00E93F8B" w:rsidP="00EE3328">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3740,90 +3742,104 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="584200" cy="247650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="3D8BA8E1" w14:textId="77777777" w:rsidR="00960461" w:rsidRPr="009F0F04" w:rsidRDefault="00960461" w:rsidP="008146F3">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t>（裏）</w:t>
+                              <w:t>（</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>裏）</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="63693E4E" id="テキスト ボックス 39" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-157.05pt;width:46pt;height:19.5pt;z-index:251718656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBu9cDQGQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc67XdtZOsvI7cRK4q&#10;WUkkp8oZs+BFYhkK2Lvur+/A+qtpT1UvMDDDfLz3mN13jSZ74bwCU9LRYEiJMBwqZbYl/f66/HRL&#10;iQ/MVEyDESU9CE/v5x8/zFpbiDHUoCvhCCYxvmhtSesQbJFlnteiYX4AVhh0SnANC3h026xyrMXs&#10;jc7Gw+E0a8FV1gEX3uPtY++k85RfSsHDs5ReBKJLir2FtLq0buKazWes2Dpma8WPbbB/6KJhymDR&#10;c6pHFhjZOfVHqkZxBx5kGHBoMpBScZFmwGlGw3fTrGtmRZoFwfH2DJP/f2n5035tXxwJ3RfokMAI&#10;SGt94fEyztNJ18QdOyXoRwgPZ9hEFwjHy8ltjlRQwtE1zm+mkwRrdnlsnQ9fBTQkGiV1yEoCi+1X&#10;PmBBDD2FxFoGlkrrxIw2pC3p9DOm/M2DL7TBh5dWoxW6TUdUhV2cxthAdcDpHPTEe8uXCntYMR9e&#10;mEOmsW1Ub3jGRWrAWnC0KKnB/fzbfYxHAtBLSYvKKan/sWNOUKK/GaTmbpTnUWrpkE9uxnhw157N&#10;tcfsmgdAcY7wn1iezBgf9MmUDpo3FPkiVkUXMxxrlzSczIfQ6xk/CReLRQpCcVkWVmZteUwdsYsI&#10;v3ZvzNkjDQH5e4KTxljxjo0+tkd9sQsgVaIq4tyjeoQfhZkYPH6iqPzrc4q6fPX5LwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACg/hSLgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNxaJ4FCCXGqKlKFhODQ0gu3TewmEfY6xG4b+HqWExx3ZjT7plhNzoqTGUPvSUE6T0AYarzuqVWw&#10;f9vMliBCRNJoPRkFXybAqry8KDDX/kxbc9rFVnAJhRwVdDEOuZSh6YzDMPeDIfYOfnQY+RxbqUc8&#10;c7mzMkuSO+mwJ/7Q4WCqzjQfu6NT8FxtXnFbZ275baunl8N6+Ny/L5S6vprWjyCimeJfGH7xGR1K&#10;Zqr9kXQQVgEPiQpmN+ltCoL9h4yVmpXsfpGCLAv5f0H5AwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAG71wNAZAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACg/hSLgAAAACQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3D8BA8E1" w14:textId="77777777" w:rsidR="00960461" w:rsidRPr="009F0F04" w:rsidRDefault="00960461" w:rsidP="008146F3">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t>（裏）</w:t>
+                        <w:t>（</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>裏）</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DAA053" w14:textId="13B73DF0" w:rsidR="00150A1D" w:rsidRPr="00926817" w:rsidRDefault="00150A1D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A845F5F" w14:textId="77777777" w:rsidR="00AF4BDB" w:rsidRDefault="00AF4BDB">
       <w:pPr>
@@ -5130,80 +5146,268 @@
       </w:r>
       <w:r w:rsidRPr="000F5180">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4141EA1F" w14:textId="77777777" w:rsidR="006665A7" w:rsidRPr="00926817" w:rsidRDefault="006665A7" w:rsidP="006665A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2700"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21B1556C" w14:textId="77777777" w:rsidR="005D7D87" w:rsidRDefault="005D7D87" w:rsidP="006665A7">
+    <w:p w14:paraId="21B1556C" w14:textId="47928649" w:rsidR="005D7D87" w:rsidRDefault="003746DB" w:rsidP="006665A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2700"/>
         </w:tabs>
         <w:ind w:firstLine="2640"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00926817">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251776000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E73BC5A" wp14:editId="454B5F61">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>4358640</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>106045</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="576000" cy="576000"/>
+                <wp:effectExtent l="0" t="0" r="14605" b="14605"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1620616738" name="グループ化 1620616738"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="576000" cy="576000"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="576000" cy="576000"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="580585799" name="Oval 36"/>
+                        <wps:cNvSpPr>
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="576000" cy="576000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="ellipse">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:ln w="9525" cap="rnd">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="sysDot"/>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="291165259" name="Rectangle 37"/>
+                        <wps:cNvSpPr>
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="101600" y="101600"/>
+                            <a:ext cx="363220" cy="342900"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="1F4C8294" w14:textId="77777777" w:rsidR="003746DB" w:rsidRPr="008D6375" w:rsidRDefault="003746DB" w:rsidP="003746DB">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:hint="eastAsia"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>実</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="008D6375">
+                                <w:rPr>
+                                  <w:rFonts w:hint="eastAsia"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>印</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="eaVert" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="7E73BC5A" id="グループ化 1620616738" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:343.2pt;margin-top:8.35pt;width:45.35pt;height:45.35pt;z-index:251776000;mso-position-horizontal-relative:margin" coordsize="5760,5760" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTL1630wIAANAHAAAOAAAAZHJzL2Uyb0RvYy54bWzMVctu2zAQvBfoPxC8N5Ls+CVEDoI4CQqk&#10;TdC0vdMU9UApkl3Slt2v75KSHTsJekgboD7IS5FazswOl2fnm0aStQBba5XR5CSmRCiu81qVGf32&#10;9frDlBLrmMqZ1EpkdCssPZ+/f3fWmlQMdKVlLoBgEmXT1mS0cs6kUWR5JRpmT7QRCicLDQ1zOIQy&#10;yoG1mL2R0SCOx1GrITegubAW3y66SToP+YtCcHdXFFY4IjOK2Fx4Qngu/TOan7G0BGaqmvcw2CtQ&#10;NKxWuOk+1YI5RlZQP0vV1By01YU74bqJdFHUXAQOyCaJn7C5Ab0ygUuZtqXZy4TSPtHp1Wn55/UN&#10;mAdzD6hEa0rUIow8l00Bjf9HlGQTJNvuJRMbRzi+HE3GcYzCcpzq4yApr1D3Z1/x6uqP30W7TaMj&#10;KK1Bc9hH/vbv+D9UzIggq02R/z2QOkf003g0HU1mM0oUa9Cqd2smyXDsLeIB4EovkxfEmlvNf1ii&#10;9GXFVCkuAHRbCZYjsMSvR/gHH/iBxU/Jsv2kc8zMVk4Ht7xe4b1SLDVg3Y3QDfFBRoWUtbGeH0vZ&#10;+tY6j+dxVcCvZZ1f11KGAZTLSwkE2Wb0OvwCBaR5uEwq0mZ0NhqMsNgMTyqoPOxxtMoeJkNjeG90&#10;+x8t80gXzFbdpnZrF9r5dSxFx6s8RF7Pqz52rJZdjEyk6gX2mna1Wep8i/qC7s439iMMKg2/KGnx&#10;bGfU/lwxEJTIjwprNDkdzJCGC4PpdIb+hcOJ5cEEUxwTZdRR0oWXrmsfKwN1WeE+SZBB6QusalEH&#10;uX3FO0w9VHRvh/TNbTyYJckYq7S38RfsgWhSKchw4jU+subbeTmJE+wMlGBf6MNQ1V3fGI6Hg0Hf&#10;N4ZYjr1PdkfiiasBWfx7S3vHKe1PAoJ72Vpus9yE/nC6E+9Fswn2HU33X9kt9FC8NgKz/orz99Lh&#10;ONjz8SKe/wYAAP//AwBQSwMEFAAGAAgAAAAhAKoA2rrgAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FKw0AQhu+C77BMwZvdRGu2pNmUUtRTEWwF8bZNpklodjZkt0n69o4ne5z5P/75JltPthUD&#10;9r5xpCGeRyCQClc2VGn4Orw9LkH4YKg0rSPUcEUP6/z+LjNp6Ub6xGEfKsEl5FOjoQ6hS6X0RY3W&#10;+LnrkDg7ud6awGNfybI3I5fbVj5FUSKtaYgv1KbDbY3FeX+xGt5HM26e49dhdz5trz+Hl4/vXYxa&#10;P8ymzQpEwCn8w/Cnz+qQs9PRXaj0otWQLJMFoxwkCgQDSqkYxJEXkVqAzDN5+0L+CwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhANMvXrfTAgAA0AcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKoA2rrgAAAACgEAAA8AAAAAAAAAAAAAAAAALQUAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA6BgAAAAA=&#10;">
+                <v:oval id="Oval 36" o:spid="_x0000_s1033" style="position:absolute;width:5760;height:5760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCI4iFGywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gre7KZKbJp2W4paEASh0UOPj+xzNzb7NmS3TfTXu4LgcZiZb5j1dnStuFAfGs8K5rMM&#10;BHHtdcNGwfvb/qYAESKyxtYzKfiiANvN5GqNpfYDH+hSRSMShEOJCmyMXSllqC05DDPfESfvw/cO&#10;Y5K9kbrHIcFdK2+z7F46bDgtWOzowVJ9qs5OwfmVzKn6fDRPi8a+HPRd+30c9kpdT8fdCkSkMf6H&#10;/9rPWkFeZHmRL5ZL+L2U7oDc/AAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCI4iFGywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
+                  <v:stroke dashstyle="1 1" endcap="round"/>
+                  <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
+                </v:oval>
+                <v:rect id="Rectangle 37" o:spid="_x0000_s1034" style="position:absolute;left:1016;top:1016;width:3632;height:3429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvNgh6ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EBujWxDTO1GCU0gkGObltLettbWMrFWRlJi5++rQqHHYWbeMOvtZHtxJR86xwryZQaC&#10;uHG641bB2+vh/gFEiMgae8ek4EYBtpvZ3Rpr7UZ+oesptiJBONSowMQ41FKGxpDFsHQDcfK+nbcY&#10;k/St1B7HBLe9LLKslBY7TgsGB9obas6ni1Xwfnk2n1m1a8rusP8aj7ePsx+dUov59PQIItIU/8N/&#10;7aNWUFR5Xq6KVQW/l9IdkJsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG82CHrKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" stroked="f">
+                  <v:textbox style="layout-flow:vertical-ideographic" inset="5.85pt,.7pt,5.85pt,.7pt">
+                    <w:txbxContent>
+                      <w:p w14:paraId="1F4C8294" w14:textId="77777777" w:rsidR="003746DB" w:rsidRPr="008D6375" w:rsidRDefault="003746DB" w:rsidP="003746DB">
+                        <w:pPr>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:hint="eastAsia"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>実</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="008D6375">
+                          <w:rPr>
+                            <w:rFonts w:hint="eastAsia"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>印</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <w10:wrap anchorx="margin"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005D7D87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>代表者の職・氏名</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BF8407" w14:textId="37A171AB" w:rsidR="006665A7" w:rsidRPr="00926817" w:rsidRDefault="003746DB" w:rsidP="003746DB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7452"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
-[...14 lines deleted...]
-      </w:pPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0638AF14" w14:textId="0F10CFD1" w:rsidR="006665A7" w:rsidRPr="000F5180" w:rsidRDefault="006665A7" w:rsidP="006665A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2700"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926817">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5180">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
@@ -5496,51 +5700,51 @@
                               <w:t>）</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6CE745E1" id="テキスト ボックス 23" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:345.2pt;margin-top:10.9pt;width:137.5pt;height:20pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDB3vliGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGzupk22tOKt0V6kq&#10;rXZXylZ7JhhiS8BQILHTX98B56vbnqpeYGCG+XjvMb/ttSJ74XwLpqLjUU6JMBzq1mwr+v1l9eET&#10;JT4wUzMFRlT0IDy9Xbx/N+9sKSbQgKqFI5jE+LKzFW1CsGWWed4IzfwIrDDolOA0C3h026x2rMPs&#10;WmWTPJ9lHbjaOuDCe7y9H5x0kfJLKXh4ktKLQFRFsbeQVpfWTVyzxZyVW8ds0/JjG+wfutCsNVj0&#10;nOqeBUZ2rv0jlW65Aw8yjDjoDKRsuUgz4DTj/M0064ZZkWZBcLw9w+T/X1r+uF/bZ0dC/wV6JDAC&#10;0llferyM8/TS6bhjpwT9COHhDJvoA+Hx0U0xm0zRxdE3mRZ5nnDNLq+t8+GrAE2iUVGHtCS02P7B&#10;B6yIoaeQWMzAqlUqUaMM6So6+4jpf/PgC2Xw4aXXaIV+05O2rmhxmmMD9QHHczAw7y1ftdjDA/Ph&#10;mTmkGttG+YYnXKQCrAVHi5IG3M+/3cd4ZAC9lHQonYr6HzvmBCXqm0FuPo+LImotHYrpzQQP7tqz&#10;ufaYnb4DVOcYP4rlyYzxQZ1M6UC/osqXsSq6mOFYu6LhZN6FQdD4S7hYLlMQqsuy8GDWlsfUEbuI&#10;8Ev/ypw90hCQwEc4iYyVb9gYYgfUl7sAsk1URZwHVI/wozITg8dfFKV/fU5Rl7+++AUAAP//AwBQ&#10;SwMEFAAGAAgAAAAhABhN//rfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyo04hGbYhTVZEqJASHll64OfE2ibDXIXbbwNeznOhxZ55mZ4r15Kw44xh6TwrmswQEUuNNT62C&#10;w/v2YQkiRE1GW0+o4BsDrMvbm0Lnxl9oh+d9bAWHUMi1gi7GIZcyNB06HWZ+QGLv6EenI59jK82o&#10;LxzurEyTJJNO98QfOj1g1WHzuT85BS/V9k3v6tQtf2z1/HrcDF+Hj4VS93fT5glExCn+w/BXn6tD&#10;yZ1qfyIThFWQrZJHRhWkc57AwCpbsFCzw4IsC3m9oPwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwd75YhkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAGE3/+t8AAAAJAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="6CE745E1" id="テキスト ボックス 23" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:345.2pt;margin-top:10.9pt;width:137.5pt;height:20pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+bLa3GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6127ttOuvI7cRK4q&#10;WUkkp8oZs+BdCRgK2Lvur+/A+qtJTlUvMDDDfLz3mN12WpG9cL4BU9LhIKdEGA5VY7Yl/fm8/PSF&#10;Eh+YqZgCI0p6EJ7ezj9+mLW2ECOoQVXCEUxifNHaktYh2CLLPK+FZn4AVhh0SnCaBTy6bVY51mJ2&#10;rbJRnk+zFlxlHXDhPd7e9046T/mlFDw8SulFIKqk2FtIq0vrJq7ZfMaKrWO2bvixDfYPXWjWGCx6&#10;TnXPAiM717xJpRvuwIMMAw46AykbLtIMOM0wfzXNumZWpFkQHG/PMPn/l5Y/7Nf2yZHQfYMOCYyA&#10;tNYXHi/jPJ10Ou7YKUE/Qng4wya6QHh8dDOejibo4ugbTcZ5nnDNLq+t8+G7AE2iUVKHtCS02H7l&#10;A1bE0FNILGZg2SiVqFGGtCWdfsb0f3nwhTL48NJrtEK36UhTlXRymmMD1QHHc9Az7y1fNtjDivnw&#10;xBxSjW2jfMMjLlIB1oKjRUkN7vd79zEeGUAvJS1Kp6T+1445QYn6YZCbr8PxOGotHcaTmxEe3LVn&#10;c+0xO30HqM4hfhTLkxnjgzqZ0oF+QZUvYlV0McOxdknDybwLvaDxl3CxWKQgVJdlYWXWlsfUEbuI&#10;8HP3wpw90hCQwAc4iYwVr9joY3vUF7sAsklURZx7VI/wozITg8dfFKV/fU5Rl78+/wMAAP//AwBQ&#10;SwMEFAAGAAgAAAAhABhN//rfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyo04hGbYhTVZEqJASHll64OfE2ibDXIXbbwNeznOhxZ55mZ4r15Kw44xh6TwrmswQEUuNNT62C&#10;w/v2YQkiRE1GW0+o4BsDrMvbm0Lnxl9oh+d9bAWHUMi1gi7GIZcyNB06HWZ+QGLv6EenI59jK82o&#10;LxzurEyTJJNO98QfOj1g1WHzuT85BS/V9k3v6tQtf2z1/HrcDF+Hj4VS93fT5glExCn+w/BXn6tD&#10;yZ1qfyIThFWQrZJHRhWkc57AwCpbsFCzw4IsC3m9oPwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAvmy2txkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAGE3/+t8AAAAJAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2A6DB280" w14:textId="77777777" w:rsidR="00960461" w:rsidRPr="009F0F04" w:rsidRDefault="00960461" w:rsidP="00E4403C">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>（</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009F0F04">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>日本産業規格</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
@@ -7360,51 +7564,51 @@
                               <w:t>）</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="69FB87C7" id="テキスト ボックス 32" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:344.35pt;margin-top:9.95pt;width:137.5pt;height:20pt;z-index:251707392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+bLa3GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6127ttOuvI7cRK4q&#10;WUkkp8oZs+BdCRgK2Lvur+/A+qtJTlUvMDDDfLz3mN12WpG9cL4BU9LhIKdEGA5VY7Yl/fm8/PSF&#10;Eh+YqZgCI0p6EJ7ezj9+mLW2ECOoQVXCEUxifNHaktYh2CLLPK+FZn4AVhh0SnCaBTy6bVY51mJ2&#10;rbJRnk+zFlxlHXDhPd7e9046T/mlFDw8SulFIKqk2FtIq0vrJq7ZfMaKrWO2bvixDfYPXWjWGCx6&#10;TnXPAiM717xJpRvuwIMMAw46AykbLtIMOM0wfzXNumZWpFkQHG/PMPn/l5Y/7Nf2yZHQfYMOCYyA&#10;tNYXHi/jPJ10Ou7YKUE/Qng4wya6QHh8dDOejibo4ugbTcZ5nnDNLq+t8+G7AE2iUVKHtCS02H7l&#10;A1bE0FNILGZg2SiVqFGGtCWdfsb0f3nwhTL48NJrtEK36UhTlXRymmMD1QHHc9Az7y1fNtjDivnw&#10;xBxSjW2jfMMjLlIB1oKjRUkN7vd79zEeGUAvJS1Kp6T+1445QYn6YZCbr8PxOGotHcaTmxEe3LVn&#10;c+0xO30HqM4hfhTLkxnjgzqZ0oF+QZUvYlV0McOxdknDybwLvaDxl3CxWKQgVJdlYWXWlsfUEbuI&#10;8HP3wpw90hCQwAc4iYwVr9joY3vUF7sAsklURZx7VI/wozITg8dfFKV/fU5Rl78+/wMAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAIJBmWTgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyoQ1FDksapqkgVEoJDSy/cNvE2iRrbIXbbwNeznMpxZ55mZ/LVZHpxptF3zip4nEUgyNZOd7ZR&#10;sP/YPCQgfECrsXeWFHyTh1Vxe5Njpt3Fbum8C43gEOszVNCGMGRS+rolg37mBrLsHdxoMPA5NlKP&#10;eOFw08t5FMXSYGf5Q4sDlS3Vx93JKHgtN++4reYm+enLl7fDevjafy6Uur+b1ksQgaZwheGvPleH&#10;gjtV7mS1F72COEmeGWUjTUEwkMZPLFQKFizIIpf/FxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL5strcZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAIJBmWTgAAAACQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="69FB87C7" id="テキスト ボックス 32" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:344.35pt;margin-top:9.95pt;width:137.5pt;height:20pt;z-index:251707392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+vBcTFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2jAUfZ+0/2D5fSQwoFtEqFgrpkmo&#10;rUSnPhvHJpFsX882JOzX79rha22fpr0417nf5xzPbjutyF4434Ap6XCQUyIMh6ox25L+fF5++kKJ&#10;D8xUTIERJT0IT2/nHz/MWluIEdSgKuEIFjG+aG1J6xBskWWe10IzPwArDDolOM0CXt02qxxrsbpW&#10;2SjPp1kLrrIOuPAe/973TjpP9aUUPDxK6UUgqqQ4W0inS+cmntl8xoqtY7Zu+HEM9g9TaNYYbHou&#10;dc8CIzvXvCmlG+7AgwwDDjoDKRsu0g64zTB/tc26ZlakXRAcb88w+f9Xlj/s1/bJkdB9gw4JjIC0&#10;1hcef8Z9Oul0/OKkBP0I4eEMm+gC4THpZjwdTdDF0TeajPM84Zpdsq3z4bsATaJRUoe0JLTYfuUD&#10;dsTQU0hsZmDZKJWoUYa0JZ1+xvJ/eTBDGUy8zBqt0G060lSYcNpjA9UB13PQM+8tXzY4w4r58MQc&#10;Uo1jo3zDIx5SAfaCo0VJDe73e/9jPDKAXkpalE5J/a8dc4IS9cMgN1+H43HUWrqMJzcjvLhrz+ba&#10;Y3b6DlCdQ3woliczxgd1MqUD/YIqX8Su6GKGY++ShpN5F3pB4yvhYrFIQaguy8LKrC2PpSN2EeHn&#10;7oU5e6QhIIEPcBIZK16x0cf2qC92AWSTqIo496ge4UdlJgaPryhK//qeoi5vff4HAAD//wMAUEsD&#10;BBQABgAIAAAAIQCCQZlk4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjc&#10;qENRQ5LGqapIFRKCQ0sv3DbxNoka2yF228DXs5zKcWeeZmfy1WR6cabRd84qeJxFIMjWTne2UbD/&#10;2DwkIHxAq7F3lhR8k4dVcXuTY6bdxW7pvAuN4BDrM1TQhjBkUvq6JYN+5gay7B3caDDwOTZSj3jh&#10;cNPLeRTF0mBn+UOLA5Ut1cfdySh4LTfvuK3mJvnpy5e3w3r42n8ulLq/m9ZLEIGmcIXhrz5Xh4I7&#10;Ve5ktRe9gjhJnhllI01BMJDGTyxUChYsyCKX/xcUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQB+vBcTFwIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCCQZlk4AAAAAkBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="71B2D7D0" w14:textId="77777777" w:rsidR="00960461" w:rsidRPr="009F0F04" w:rsidRDefault="00960461" w:rsidP="009A0E53">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>（</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009F0F04">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>日本産業規格</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
@@ -8932,51 +9136,51 @@
                               <w:t>）</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="670D723D" id="テキスト ボックス 59" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:344.35pt;margin-top:9.95pt;width:137.5pt;height:20pt;z-index:251773952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+vBcTFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2jAUfZ+0/2D5fSQwoFtEqFgrpkmo&#10;rUSnPhvHJpFsX882JOzX79rha22fpr0417nf5xzPbjutyF4434Ap6XCQUyIMh6ox25L+fF5++kKJ&#10;D8xUTIERJT0IT2/nHz/MWluIEdSgKuEIFjG+aG1J6xBskWWe10IzPwArDDolOM0CXt02qxxrsbpW&#10;2SjPp1kLrrIOuPAe/973TjpP9aUUPDxK6UUgqqQ4W0inS+cmntl8xoqtY7Zu+HEM9g9TaNYYbHou&#10;dc8CIzvXvCmlG+7AgwwDDjoDKRsu0g64zTB/tc26ZlakXRAcb88w+f9Xlj/s1/bJkdB9gw4JjIC0&#10;1hcef8Z9Oul0/OKkBP0I4eEMm+gC4THpZjwdTdDF0TeajPM84Zpdsq3z4bsATaJRUoe0JLTYfuUD&#10;dsTQU0hsZmDZKJWoUYa0JZ1+xvJ/eTBDGUy8zBqt0G060lSYcNpjA9UB13PQM+8tXzY4w4r58MQc&#10;Uo1jo3zDIx5SAfaCo0VJDe73e/9jPDKAXkpalE5J/a8dc4IS9cMgN1+H43HUWrqMJzcjvLhrz+ba&#10;Y3b6DlCdQ3woliczxgd1MqUD/YIqX8Su6GKGY++ShpN5F3pB4yvhYrFIQaguy8LKrC2PpSN2EeHn&#10;7oU5e6QhIIEPcBIZK16x0cf2qC92AWSTqIo496ge4UdlJgaPryhK//qeoi5vff4HAAD//wMAUEsD&#10;BBQABgAIAAAAIQCCQZlk4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjc&#10;qENRQ5LGqapIFRKCQ0sv3DbxNoka2yF228DXs5zKcWeeZmfy1WR6cabRd84qeJxFIMjWTne2UbD/&#10;2DwkIHxAq7F3lhR8k4dVcXuTY6bdxW7pvAuN4BDrM1TQhjBkUvq6JYN+5gay7B3caDDwOTZSj3jh&#10;cNPLeRTF0mBn+UOLA5Ut1cfdySh4LTfvuK3mJvnpy5e3w3r42n8ulLq/m9ZLEIGmcIXhrz5Xh4I7&#10;Ve5ktRe9gjhJnhllI01BMJDGTyxUChYsyCKX/xcUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQB+vBcTFwIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCCQZlk4AAAAAkBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="670D723D" id="テキスト ボックス 59" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:344.35pt;margin-top:9.95pt;width:137.5pt;height:20pt;z-index:251773952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABDljGGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bSXForzirdVapK&#10;0e5K2WqfCYYYCTMUSOz06zvg3LrtU9UXGJhhLucc5nddo8lBOK/AlHQ4yCkRhkOlzK6k319WHz5R&#10;4gMzFdNgREmPwtO7xft389YWYgQ16Eo4gkmML1pb0joEW2SZ57VomB+AFQadElzDAh7dLqscazF7&#10;o7NRnk+zFlxlHXDhPd4+9E66SPmlFDw8SelFILqk2FtIq0vrNq7ZYs6KnWO2VvzUBvuHLhqmDBa9&#10;pHpggZG9U3+kahR34EGGAYcmAykVF2kGnGaYv5lmUzMr0iwIjrcXmPz/S8sfDxv77EjovkCHBEZA&#10;WusLj5dxnk66Ju7YKUE/Qni8wCa6QHh8NBtPRxN0cfSNJuM8T7hm19fW+fBVQEOiUVKHtCS02GHt&#10;A1bE0HNILGZgpbRO1GhD2pJOP2L63zz4Qht8eO01WqHbdkRVJZ2d59hCdcTxHPTMe8tXCntYMx+e&#10;mUOqsW2Ub3jCRWrAWnCyKKnB/fzbfYxHBtBLSYvSKan/sWdOUKK/GeTm83A8jlpLh/FkNsKDu/Vs&#10;bz1m39wDqnOIH8XyZMb4oM+mdNC8osqXsSq6mOFYu6ThbN6HXtD4S7hYLlMQqsuysDYby2PqiF1E&#10;+KV7Zc6eaAhI4COcRcaKN2z0sT3qy30AqRJVEece1RP8qMzE4OkXRenfnlPU9a8vfgEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAIJBmWTgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyoQ1FDksapqkgVEoJDSy/cNvE2iRrbIXbbwNeznMpxZ55mZ/LVZHpxptF3zip4nEUgyNZOd7ZR&#10;sP/YPCQgfECrsXeWFHyTh1Vxe5Njpt3Fbum8C43gEOszVNCGMGRS+rolg37mBrLsHdxoMPA5NlKP&#10;eOFw08t5FMXSYGf5Q4sDlS3Vx93JKHgtN++4reYm+enLl7fDevjafy6Uur+b1ksQgaZwheGvPleH&#10;gjtV7mS1F72COEmeGWUjTUEwkMZPLFQKFizIIpf/FxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAAEOWMYZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAIJBmWTgAAAACQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="68AFAF32" w14:textId="77777777" w:rsidR="00960461" w:rsidRPr="009F0F04" w:rsidRDefault="00960461" w:rsidP="00D57CDC">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>（</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009F0F04">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>日本産業規格</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
@@ -9000,58 +9204,58 @@
                         <w:t>）</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B80AAF" w:rsidSect="009F0F04">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="567" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="329"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F007D0A" w14:textId="77777777" w:rsidR="006E67D5" w:rsidRDefault="006E67D5" w:rsidP="00B309CB">
+    <w:p w14:paraId="5998B348" w14:textId="77777777" w:rsidR="000D6D52" w:rsidRDefault="000D6D52" w:rsidP="00B309CB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24A42B3F" w14:textId="77777777" w:rsidR="006E67D5" w:rsidRDefault="006E67D5" w:rsidP="00B309CB">
+    <w:p w14:paraId="1A81E238" w14:textId="77777777" w:rsidR="000D6D52" w:rsidRDefault="000D6D52" w:rsidP="00B309CB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
@@ -9121,73 +9325,74 @@
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19B0DAE8" w14:textId="77777777" w:rsidR="006E67D5" w:rsidRDefault="006E67D5" w:rsidP="00B309CB">
+    <w:p w14:paraId="29241A84" w14:textId="77777777" w:rsidR="000D6D52" w:rsidRDefault="000D6D52" w:rsidP="00B309CB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E5475CE" w14:textId="77777777" w:rsidR="006E67D5" w:rsidRDefault="006E67D5" w:rsidP="00B309CB">
+    <w:p w14:paraId="2681FAEC" w14:textId="77777777" w:rsidR="000D6D52" w:rsidRDefault="000D6D52" w:rsidP="00B309CB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:defaultTableStyle w:val="a"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:strictFirstAndLastChars/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -9205,50 +9410,51 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF3BAD"/>
     <w:rsid w:val="000128C4"/>
     <w:rsid w:val="0002112C"/>
     <w:rsid w:val="00027DF5"/>
     <w:rsid w:val="00030E0A"/>
     <w:rsid w:val="000329DB"/>
     <w:rsid w:val="00040AA0"/>
     <w:rsid w:val="000415C6"/>
     <w:rsid w:val="000424D1"/>
     <w:rsid w:val="0004618C"/>
     <w:rsid w:val="000675C4"/>
     <w:rsid w:val="00071BFE"/>
     <w:rsid w:val="0008538F"/>
     <w:rsid w:val="000857D2"/>
     <w:rsid w:val="0008622C"/>
     <w:rsid w:val="00095BA7"/>
     <w:rsid w:val="000B07F5"/>
     <w:rsid w:val="000B45B6"/>
     <w:rsid w:val="000C3772"/>
     <w:rsid w:val="000D540F"/>
+    <w:rsid w:val="000D6D52"/>
     <w:rsid w:val="000E2803"/>
     <w:rsid w:val="000E53F7"/>
     <w:rsid w:val="000F0935"/>
     <w:rsid w:val="000F5097"/>
     <w:rsid w:val="000F5180"/>
     <w:rsid w:val="000F6663"/>
     <w:rsid w:val="001009DF"/>
     <w:rsid w:val="00115578"/>
     <w:rsid w:val="00116DB4"/>
     <w:rsid w:val="0012140C"/>
     <w:rsid w:val="00133A7B"/>
     <w:rsid w:val="00133F0F"/>
     <w:rsid w:val="001347D9"/>
     <w:rsid w:val="00150A1D"/>
     <w:rsid w:val="00152E40"/>
     <w:rsid w:val="00156557"/>
     <w:rsid w:val="00162BC7"/>
     <w:rsid w:val="00170724"/>
     <w:rsid w:val="00173243"/>
     <w:rsid w:val="00187F3F"/>
     <w:rsid w:val="00191336"/>
     <w:rsid w:val="001A08B6"/>
     <w:rsid w:val="001A0B81"/>
     <w:rsid w:val="001A2BFD"/>
     <w:rsid w:val="001E0B64"/>
@@ -9266,51 +9472,53 @@
     <w:rsid w:val="00265E60"/>
     <w:rsid w:val="00267782"/>
     <w:rsid w:val="002927AF"/>
     <w:rsid w:val="0029782E"/>
     <w:rsid w:val="002A0CF6"/>
     <w:rsid w:val="002A1DE7"/>
     <w:rsid w:val="002A56E6"/>
     <w:rsid w:val="002B1463"/>
     <w:rsid w:val="002B4948"/>
     <w:rsid w:val="002B624E"/>
     <w:rsid w:val="002B7324"/>
     <w:rsid w:val="002C020B"/>
     <w:rsid w:val="002D281E"/>
     <w:rsid w:val="002F6A41"/>
     <w:rsid w:val="003001C9"/>
     <w:rsid w:val="00300A8D"/>
     <w:rsid w:val="00307736"/>
     <w:rsid w:val="00314006"/>
     <w:rsid w:val="00325734"/>
     <w:rsid w:val="0032781C"/>
     <w:rsid w:val="003333C2"/>
     <w:rsid w:val="00345F94"/>
     <w:rsid w:val="00351582"/>
     <w:rsid w:val="003633B6"/>
     <w:rsid w:val="00366309"/>
+    <w:rsid w:val="003701C5"/>
     <w:rsid w:val="00371D77"/>
+    <w:rsid w:val="003746DB"/>
     <w:rsid w:val="00380245"/>
     <w:rsid w:val="00385213"/>
     <w:rsid w:val="00394279"/>
     <w:rsid w:val="00395BD8"/>
     <w:rsid w:val="003A425C"/>
     <w:rsid w:val="003B1F40"/>
     <w:rsid w:val="003B59ED"/>
     <w:rsid w:val="003C6850"/>
     <w:rsid w:val="003D5CFC"/>
     <w:rsid w:val="003E5126"/>
     <w:rsid w:val="003E7D26"/>
     <w:rsid w:val="003F75D9"/>
     <w:rsid w:val="00410729"/>
     <w:rsid w:val="00411F83"/>
     <w:rsid w:val="00421792"/>
     <w:rsid w:val="00424F9D"/>
     <w:rsid w:val="0042769A"/>
     <w:rsid w:val="00434DF6"/>
     <w:rsid w:val="00435A4F"/>
     <w:rsid w:val="00450AD5"/>
     <w:rsid w:val="0047484A"/>
     <w:rsid w:val="00477F59"/>
     <w:rsid w:val="0048329C"/>
     <w:rsid w:val="0048608A"/>
     <w:rsid w:val="00491FB1"/>
@@ -10885,68 +11093,68 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E46656F8-4A0E-4563-A5A1-A4B90BC5ADE7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1106</Words>
-  <Characters>1174</Characters>
+  <Words>340</Words>
+  <Characters>1942</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>234</Lines>
-  <Paragraphs>175</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>TAIMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2105</CharactersWithSpaces>
+  <CharactersWithSpaces>2278</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:subject/>
   <dc:creator>東京都</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>