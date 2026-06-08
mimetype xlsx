--- v0 (2026-05-19)
+++ v1 (2026-06-08)
@@ -13,57 +13,57 @@
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.132.34.4\ondanka\18_R07(2025)年度\19_ガイドライン・様式・記入要領改正\05_様式記入要領（2026年度版）\03 地球温暖化対策計画書\様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.132.34.4\ondanka\19_R08(2026)年度\19_ガイドライン・様式・記入要領改正\05_様式記入要領（2026年度最終版）\03 地球温暖化対策計画書\様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DD7F03CB-0F81-4934-8707-42729637CD51}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BEA58EF8-1F55-4341-8E1E-B543EC4B1D45}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="+tTDsTtoTLdrxt12dV8f4dhTo9x6D+G6XfHxoFIuNiFnnp8QyQz9uQUD080cRZ8Uuf+OO/vASlkLApPQ4oE+hw==" workbookSaltValue="Y+TQOSFcEVMDZFZxn15QEQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF01000000}"/>
+    <workbookView xWindow="-27060" yWindow="105" windowWidth="21765" windowHeight="11055" xr2:uid="{00000000-000D-0000-FFFF-FFFF01000000}"/>
   </bookViews>
   <sheets>
     <sheet name="熱" sheetId="7" r:id="rId1"/>
     <sheet name="電気" sheetId="6" r:id="rId2"/>
     <sheet name="CGS事業所外供給（年度排出量算定用）" sheetId="4" r:id="rId3"/>
     <sheet name="CGS事業所外供給（基準排出量算定用）" sheetId="5" r:id="rId4"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'CGS事業所外供給（基準排出量算定用）'!$A$1:$K$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'CGS事業所外供給（年度排出量算定用）'!$A$1:$K$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">電気!$B$1:$T$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">熱!$B$1:$T$28</definedName>
     <definedName name="低炭素電力メニュープルダウン対象範囲" localSheetId="3">OFFSET([1]係数テーブル!$A$1,MATCH('[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$G:$G,0)-1 + MATCH('[1]低炭素電力（高炭素）電力'!$E$4,OFFSET([1]係数テーブル!$A$1,MATCH('[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$G:$G,0)-1,COLUMN([1]係数テーブル!$H$3)-1,COUNTIF([1]係数テーブル!$G:$G,'[1]低炭素電力（高炭素）電力'!$L$2),1),0)-1,COLUMN([1]係数テーブル!$I$3)-1,COUNTIFS([1]係数テーブル!$G:$G,'[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$H:$H,'[1]低炭素電力（高炭素）電力'!$E$4),1)</definedName>
     <definedName name="低炭素電力メニュープルダウン対象範囲" localSheetId="2">OFFSET([1]係数テーブル!$A$1,MATCH('[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$G:$G,0)-1 + MATCH('[1]低炭素電力（高炭素）電力'!$E$4,OFFSET([1]係数テーブル!$A$1,MATCH('[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$G:$G,0)-1,COLUMN([1]係数テーブル!$H$3)-1,COUNTIF([1]係数テーブル!$G:$G,'[1]低炭素電力（高炭素）電力'!$L$2),1),0)-1,COLUMN([1]係数テーブル!$I$3)-1,COUNTIFS([1]係数テーブル!$G:$G,'[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$H:$H,'[1]低炭素電力（高炭素）電力'!$E$4),1)</definedName>
     <definedName name="低炭素電力メニュープルダウン対象範囲">OFFSET([2]係数テーブル!$A$1,MATCH('[2]低炭素（高炭素）電力'!$L$2,[2]係数テーブル!$G:$G,0)-1 + MATCH('[2]低炭素（高炭素）電力'!$E$4,OFFSET([2]係数テーブル!$A$1,MATCH('[2]低炭素（高炭素）電力'!$L$2,[2]係数テーブル!$G:$G,0)-1,COLUMN([2]係数テーブル!$H$3)-1,COUNTIF([2]係数テーブル!$G:$G,'[2]低炭素（高炭素）電力'!$L$2),1),0)-1,COLUMN([2]係数テーブル!$I$3)-1,COUNTIFS([2]係数テーブル!$G:$G,'[2]低炭素（高炭素）電力'!$L$2,[2]係数テーブル!$H:$H,'[2]低炭素（高炭素）電力'!$E$4),1)</definedName>
     <definedName name="低炭素電力メニュー検索範囲" localSheetId="3">OFFSET([1]係数テーブル!$A$1,MATCH('[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$G:$G,0)-1 + MATCH('[1]低炭素電力（高炭素）電力'!$E$4,OFFSET([1]係数テーブル!$A$1,MATCH('[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$G:$G,0)-1,COLUMN([1]係数テーブル!$H$3)-1,COUNTIF([1]係数テーブル!$G:$G,'[1]低炭素電力（高炭素）電力'!$L$2),1),0)-1,COLUMN([1]係数テーブル!$I$3)-1,COUNTIFS([1]係数テーブル!$G:$G,'[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$H:$H,'[1]低炭素電力（高炭素）電力'!$E$4),3)</definedName>
     <definedName name="低炭素電力メニュー検索範囲" localSheetId="2">OFFSET([1]係数テーブル!$A$1,MATCH('[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$G:$G,0)-1 + MATCH('[1]低炭素電力（高炭素）電力'!$E$4,OFFSET([1]係数テーブル!$A$1,MATCH('[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$G:$G,0)-1,COLUMN([1]係数テーブル!$H$3)-1,COUNTIF([1]係数テーブル!$G:$G,'[1]低炭素電力（高炭素）電力'!$L$2),1),0)-1,COLUMN([1]係数テーブル!$I$3)-1,COUNTIFS([1]係数テーブル!$G:$G,'[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$H:$H,'[1]低炭素電力（高炭素）電力'!$E$4),3)</definedName>
     <definedName name="低炭素電力メニュー検索範囲">OFFSET([2]係数テーブル!$A$1,MATCH('[2]低炭素（高炭素）電力'!$L$2,[2]係数テーブル!$G:$G,0)-1 + MATCH('[2]低炭素（高炭素）電力'!$E$4,OFFSET([2]係数テーブル!$A$1,MATCH('[2]低炭素（高炭素）電力'!$L$2,[2]係数テーブル!$G:$G,0)-1,COLUMN([2]係数テーブル!$H$3)-1,COUNTIF([2]係数テーブル!$G:$G,'[2]低炭素（高炭素）電力'!$L$2),1),0)-1,COLUMN([2]係数テーブル!$I$3)-1,COUNTIFS([2]係数テーブル!$G:$G,'[2]低炭素（高炭素）電力'!$L$2,[2]係数テーブル!$H:$H,'[2]低炭素（高炭素）電力'!$E$4),3)</definedName>
     <definedName name="低炭素電力事業者プルダウン対象範囲" localSheetId="3">OFFSET([1]係数テーブル!$A$1,MATCH('[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$A:$A,0)-1,COLUMN([1]係数テーブル!$B$3)-1,COUNTIF([1]係数テーブル!$A:$A,'[1]低炭素電力（高炭素）電力'!$L$2),1)</definedName>
     <definedName name="低炭素電力事業者プルダウン対象範囲" localSheetId="2">OFFSET([1]係数テーブル!$A$1,MATCH('[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$A:$A,0)-1,COLUMN([1]係数テーブル!$B$3)-1,COUNTIF([1]係数テーブル!$A:$A,'[1]低炭素電力（高炭素）電力'!$L$2),1)</definedName>
     <definedName name="低炭素電力事業者プルダウン対象範囲">OFFSET([2]係数テーブル!$A$1,MATCH('[2]低炭素（高炭素）電力'!$L$2,[2]係数テーブル!$A:$A,0)-1,COLUMN([2]係数テーブル!$B$3)-1,COUNTIF([2]係数テーブル!$A:$A,'[2]低炭素（高炭素）電力'!$L$2),1)</definedName>
@@ -77,58 +77,56 @@
     <definedName name="低炭素熱検索範囲" localSheetId="2">OFFSET([1]係数テーブル!$A$1,MATCH([1]低炭素熱!$M$2,[1]係数テーブル!$M:$M,0)-1,COLUMN([1]係数テーブル!$N$3)-1,COUNTIF([1]係数テーブル!$M:$M,[1]低炭素熱!$M$2),2)</definedName>
     <definedName name="低炭素熱検索範囲">OFFSET([2]係数テーブル!$A$1,MATCH([2]低炭素熱!$M$2,[2]係数テーブル!$M:$M,0)-1,COLUMN([2]係数テーブル!$N$3)-1,COUNTIF([2]係数テーブル!$M:$M,[2]低炭素熱!$M$2),2)</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I16" i="5" l="1"/>
-[...1 lines deleted...]
-  <c r="I12" i="5"/>
+  <c r="I12" i="5" l="1"/>
   <c r="I11" i="5"/>
   <c r="I10" i="5"/>
-  <c r="I18" i="4"/>
-  <c r="I17" i="4"/>
+  <c r="I16" i="5" s="1"/>
   <c r="I15" i="4"/>
+  <c r="I18" i="4" s="1"/>
   <c r="I14" i="4"/>
   <c r="I13" i="4"/>
   <c r="I12" i="4"/>
   <c r="Q23" i="6"/>
   <c r="P23" i="6"/>
   <c r="O23" i="6"/>
   <c r="N23" i="6"/>
   <c r="M23" i="6"/>
   <c r="L23" i="6"/>
   <c r="K23" i="6"/>
   <c r="J23" i="6"/>
   <c r="I23" i="6"/>
   <c r="H23" i="6"/>
   <c r="G23" i="6"/>
   <c r="F23" i="6"/>
   <c r="R22" i="6"/>
   <c r="S22" i="6" s="1"/>
   <c r="R21" i="6"/>
   <c r="T21" i="6" s="1"/>
   <c r="T20" i="6"/>
   <c r="R20" i="6"/>
   <c r="S20" i="6" s="1"/>
   <c r="R19" i="6"/>
   <c r="T19" i="6" s="1"/>
   <c r="R18" i="6"/>
@@ -184,59 +182,61 @@
   <c r="S19" i="7"/>
   <c r="R19" i="7"/>
   <c r="R18" i="7"/>
   <c r="T18" i="7" s="1"/>
   <c r="R17" i="7"/>
   <c r="R23" i="7" s="1"/>
   <c r="Q12" i="7"/>
   <c r="P12" i="7"/>
   <c r="O12" i="7"/>
   <c r="N12" i="7"/>
   <c r="M12" i="7"/>
   <c r="L12" i="7"/>
   <c r="K12" i="7"/>
   <c r="J12" i="7"/>
   <c r="I12" i="7"/>
   <c r="H12" i="7"/>
   <c r="G12" i="7"/>
   <c r="F12" i="7"/>
   <c r="T11" i="7"/>
   <c r="S11" i="7"/>
   <c r="R11" i="7"/>
   <c r="R10" i="7"/>
   <c r="S10" i="7" s="1"/>
   <c r="R9" i="7"/>
   <c r="T9" i="7" s="1"/>
-  <c r="T8" i="7"/>
   <c r="R8" i="7"/>
   <c r="S8" i="7" s="1"/>
   <c r="T7" i="7"/>
   <c r="S7" i="7"/>
   <c r="R7" i="7"/>
   <c r="R6" i="7"/>
   <c r="S6" i="7" s="1"/>
-  <c r="T7" i="6" l="1"/>
+  <c r="T8" i="7" l="1"/>
+  <c r="I15" i="5"/>
+  <c r="I17" i="4"/>
+  <c r="T7" i="6"/>
   <c r="S19" i="6"/>
   <c r="S18" i="7"/>
   <c r="S22" i="7"/>
   <c r="T12" i="6"/>
   <c r="S11" i="6"/>
   <c r="T6" i="7"/>
   <c r="S9" i="7"/>
   <c r="S12" i="7" s="1"/>
   <c r="T10" i="7"/>
   <c r="R12" i="7"/>
   <c r="D27" i="7" s="1"/>
   <c r="S17" i="7"/>
   <c r="S21" i="7"/>
   <c r="S10" i="6"/>
   <c r="R23" i="6"/>
   <c r="S21" i="6"/>
   <c r="T22" i="6"/>
   <c r="T17" i="7"/>
   <c r="T23" i="7" s="1"/>
   <c r="S18" i="6"/>
   <c r="T18" i="6"/>
   <c r="R12" i="6"/>
   <c r="S8" i="6"/>
   <c r="S12" i="6" s="1"/>
   <c r="D27" i="6" l="1"/>
@@ -2435,118 +2435,123 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="17" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="40" fontId="17" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="17" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="17" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="17" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -3662,2089 +3667,2089 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97F9CE88-C9FB-4DC3-B821-7601F7BDF7A8}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U28"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="4" style="21" customWidth="1"/>
     <col min="2" max="3" width="9.1640625" style="21" customWidth="1"/>
     <col min="4" max="5" width="9" style="21"/>
     <col min="6" max="20" width="9.58203125" style="21" customWidth="1"/>
     <col min="21" max="16384" width="9" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="32.5" customHeight="1">
-      <c r="A1" s="38"/>
-      <c r="B1" s="45" t="s">
+      <c r="A1" s="33"/>
+      <c r="B1" s="40" t="s">
         <v>88</v>
       </c>
-      <c r="C1" s="38"/>
-[...17 lines deleted...]
-      <c r="U1" s="38"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
+      <c r="R1" s="33"/>
+      <c r="S1" s="33"/>
+      <c r="T1" s="33"/>
+      <c r="U1" s="33"/>
     </row>
     <row r="2" spans="1:21" ht="32.5" customHeight="1">
-      <c r="A2" s="38"/>
-      <c r="B2" s="46" t="s">
+      <c r="A2" s="33"/>
+      <c r="B2" s="41" t="s">
         <v>90</v>
       </c>
-      <c r="C2" s="38"/>
-[...17 lines deleted...]
-      <c r="U2" s="38"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="33"/>
+      <c r="S2" s="33"/>
+      <c r="T2" s="33"/>
+      <c r="U2" s="33"/>
     </row>
     <row r="3" spans="1:21">
-      <c r="A3" s="38"/>
-      <c r="B3" s="39" t="s">
+      <c r="A3" s="33"/>
+      <c r="B3" s="34" t="s">
         <v>87</v>
       </c>
-      <c r="C3" s="38"/>
-[...17 lines deleted...]
-      <c r="U3" s="38"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
+      <c r="L3" s="33"/>
+      <c r="M3" s="33"/>
+      <c r="N3" s="33"/>
+      <c r="O3" s="33"/>
+      <c r="P3" s="33"/>
+      <c r="Q3" s="33"/>
+      <c r="R3" s="33"/>
+      <c r="S3" s="33"/>
+      <c r="T3" s="33"/>
+      <c r="U3" s="33"/>
     </row>
     <row r="4" spans="1:21">
-      <c r="A4" s="38"/>
+      <c r="A4" s="33"/>
       <c r="B4" s="52" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="51" t="s">
         <v>75</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="53" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="52" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="52"/>
       <c r="H4" s="52"/>
       <c r="I4" s="52"/>
       <c r="J4" s="52"/>
       <c r="K4" s="52"/>
       <c r="L4" s="52"/>
       <c r="M4" s="52"/>
       <c r="N4" s="52"/>
       <c r="O4" s="52"/>
       <c r="P4" s="52"/>
       <c r="Q4" s="52"/>
       <c r="R4" s="52"/>
       <c r="S4" s="51" t="s">
         <v>80</v>
       </c>
       <c r="T4" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="U4" s="38"/>
+      <c r="U4" s="33"/>
     </row>
     <row r="5" spans="1:21" ht="33">
-      <c r="A5" s="38"/>
+      <c r="A5" s="33"/>
       <c r="B5" s="52"/>
       <c r="C5" s="52"/>
       <c r="D5" s="52"/>
       <c r="E5" s="54"/>
       <c r="F5" s="22" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="22" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="22" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="22" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="22" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="22" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="22" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="22" t="s">
         <v>12</v>
       </c>
       <c r="O5" s="22" t="s">
         <v>13</v>
       </c>
       <c r="P5" s="22" t="s">
         <v>14</v>
       </c>
       <c r="Q5" s="22" t="s">
         <v>15</v>
       </c>
       <c r="R5" s="23" t="s">
         <v>70</v>
       </c>
       <c r="S5" s="52"/>
       <c r="T5" s="52"/>
-      <c r="U5" s="38"/>
+      <c r="U5" s="33"/>
     </row>
     <row r="6" spans="1:21">
-      <c r="A6" s="38"/>
-[...16 lines deleted...]
-      <c r="R6" s="32">
+      <c r="A6" s="33"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="43"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="27">
         <f t="shared" ref="R6:R11" si="0">IF(E6="GJ",SUM(F6:Q6),SUM(F6:Q6)/1000)</f>
         <v>0</v>
       </c>
-      <c r="S6" s="32">
+      <c r="S6" s="27">
         <f t="shared" ref="S6:S11" si="1">R6*C6</f>
         <v>0</v>
       </c>
-      <c r="T6" s="32">
+      <c r="T6" s="27">
         <f t="shared" ref="T6:T11" si="2">R6*D6/100</f>
         <v>0</v>
       </c>
-      <c r="U6" s="38"/>
+      <c r="U6" s="33"/>
     </row>
     <row r="7" spans="1:21">
-      <c r="A7" s="38"/>
-[...16 lines deleted...]
-      <c r="R7" s="32">
+      <c r="A7" s="33"/>
+      <c r="B7" s="42"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="45"/>
+      <c r="K7" s="45"/>
+      <c r="L7" s="45"/>
+      <c r="M7" s="45"/>
+      <c r="N7" s="45"/>
+      <c r="O7" s="45"/>
+      <c r="P7" s="45"/>
+      <c r="Q7" s="45"/>
+      <c r="R7" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S7" s="32">
+      <c r="S7" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T7" s="32">
+      <c r="T7" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="U7" s="38"/>
+      <c r="U7" s="33"/>
     </row>
     <row r="8" spans="1:21">
-      <c r="A8" s="38"/>
-[...3 lines deleted...]
-      <c r="E8" s="26" t="s">
+      <c r="A8" s="33"/>
+      <c r="B8" s="44"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="42" t="s">
         <v>73</v>
       </c>
-      <c r="F8" s="25"/>
-[...11 lines deleted...]
-      <c r="R8" s="32">
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44"/>
+      <c r="I8" s="44"/>
+      <c r="J8" s="44"/>
+      <c r="K8" s="44"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="44"/>
+      <c r="N8" s="44"/>
+      <c r="O8" s="44"/>
+      <c r="P8" s="44"/>
+      <c r="Q8" s="44"/>
+      <c r="R8" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S8" s="32">
+      <c r="S8" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T8" s="32">
+      <c r="T8" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="U8" s="38"/>
+      <c r="U8" s="33"/>
     </row>
     <row r="9" spans="1:21">
-      <c r="A9" s="38"/>
-[...3 lines deleted...]
-      <c r="E9" s="26" t="s">
+      <c r="A9" s="33"/>
+      <c r="B9" s="44"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="42" t="s">
         <v>73</v>
       </c>
-      <c r="F9" s="25"/>
-[...11 lines deleted...]
-      <c r="R9" s="32">
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44"/>
+      <c r="I9" s="44"/>
+      <c r="J9" s="44"/>
+      <c r="K9" s="44"/>
+      <c r="L9" s="44"/>
+      <c r="M9" s="44"/>
+      <c r="N9" s="44"/>
+      <c r="O9" s="44"/>
+      <c r="P9" s="44"/>
+      <c r="Q9" s="44"/>
+      <c r="R9" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S9" s="32">
+      <c r="S9" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T9" s="32">
+      <c r="T9" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="U9" s="38"/>
+      <c r="U9" s="33"/>
     </row>
     <row r="10" spans="1:21">
-      <c r="A10" s="38"/>
-[...3 lines deleted...]
-      <c r="E10" s="26" t="s">
+      <c r="A10" s="33"/>
+      <c r="B10" s="44"/>
+      <c r="C10" s="44"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="42" t="s">
         <v>73</v>
       </c>
-      <c r="F10" s="25"/>
-[...11 lines deleted...]
-      <c r="R10" s="32">
+      <c r="F10" s="44"/>
+      <c r="G10" s="44"/>
+      <c r="H10" s="44"/>
+      <c r="I10" s="44"/>
+      <c r="J10" s="44"/>
+      <c r="K10" s="44"/>
+      <c r="L10" s="44"/>
+      <c r="M10" s="44"/>
+      <c r="N10" s="44"/>
+      <c r="O10" s="44"/>
+      <c r="P10" s="44"/>
+      <c r="Q10" s="44"/>
+      <c r="R10" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S10" s="32">
+      <c r="S10" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T10" s="32">
+      <c r="T10" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="U10" s="38"/>
+      <c r="U10" s="33"/>
     </row>
     <row r="11" spans="1:21">
-      <c r="A11" s="38"/>
-[...3 lines deleted...]
-      <c r="E11" s="26" t="s">
+      <c r="A11" s="33"/>
+      <c r="B11" s="44"/>
+      <c r="C11" s="44"/>
+      <c r="D11" s="44"/>
+      <c r="E11" s="42" t="s">
         <v>73</v>
       </c>
-      <c r="F11" s="25"/>
-[...11 lines deleted...]
-      <c r="R11" s="32">
+      <c r="F11" s="44"/>
+      <c r="G11" s="44"/>
+      <c r="H11" s="44"/>
+      <c r="I11" s="44"/>
+      <c r="J11" s="44"/>
+      <c r="K11" s="44"/>
+      <c r="L11" s="44"/>
+      <c r="M11" s="44"/>
+      <c r="N11" s="44"/>
+      <c r="O11" s="44"/>
+      <c r="P11" s="44"/>
+      <c r="Q11" s="44"/>
+      <c r="R11" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S11" s="32">
+      <c r="S11" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T11" s="32">
+      <c r="T11" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="U11" s="38"/>
+      <c r="U11" s="33"/>
     </row>
     <row r="12" spans="1:21">
-      <c r="A12" s="38"/>
-      <c r="B12" s="28" t="s">
+      <c r="A12" s="33"/>
+      <c r="B12" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="C12" s="34"/>
-[...1 lines deleted...]
-      <c r="E12" s="43" t="s">
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="F12" s="33">
+      <c r="F12" s="28">
         <f>SUM(IF($E$6="GJ",F6,F6/1000),IF($E$7="GJ",F7,F7/1000),IF($E$8="GJ",F8,F8/1000),IF($E$9="GJ",F9,F9/1000),IF($E$10="GJ",F10,F10/1000),IF($E$11="GJ",F11,F11/1000))</f>
         <v>0</v>
       </c>
-      <c r="G12" s="33">
+      <c r="G12" s="28">
         <f t="shared" ref="G12:P12" si="3">SUM(IF($E$6="GJ",G6,G6/1000),IF($E$7="GJ",G7,G7/1000),IF($E$8="GJ",G8,G8/1000),IF($E$9="GJ",G9,G9/1000),IF($E$10="GJ",G10,G10/1000),IF($E$11="GJ",G11,G11/1000))</f>
         <v>0</v>
       </c>
-      <c r="H12" s="33">
+      <c r="H12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="I12" s="33">
+      <c r="I12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J12" s="33">
+      <c r="J12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K12" s="33">
+      <c r="K12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L12" s="33">
+      <c r="L12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M12" s="33">
+      <c r="M12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N12" s="33">
+      <c r="N12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O12" s="33">
+      <c r="O12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="P12" s="33">
+      <c r="P12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="Q12" s="33">
+      <c r="Q12" s="28">
         <f>SUM(IF($E$6="GJ",Q6,Q6/1000),IF($E$7="GJ",Q7,Q7/1000),IF($E$8="GJ",Q8,Q8/1000),IF($E$9="GJ",Q9,Q9/1000),IF($E$10="GJ",Q10,Q10/1000),IF($E$11="GJ",Q11,Q11/1000))</f>
         <v>0</v>
       </c>
-      <c r="R12" s="33">
+      <c r="R12" s="28">
         <f>SUM(R6:R11)</f>
         <v>0</v>
       </c>
-      <c r="S12" s="35">
+      <c r="S12" s="30">
         <f>SUM(S6:S11)</f>
         <v>0</v>
       </c>
-      <c r="T12" s="35">
+      <c r="T12" s="30">
         <f>SUM(T6:T11)</f>
         <v>0</v>
       </c>
-      <c r="U12" s="38"/>
+      <c r="U12" s="33"/>
     </row>
     <row r="13" spans="1:21" ht="35" customHeight="1">
-      <c r="A13" s="38"/>
-[...19 lines deleted...]
-      <c r="U13" s="38"/>
+      <c r="A13" s="33"/>
+      <c r="B13" s="33"/>
+      <c r="C13" s="33"/>
+      <c r="D13" s="33"/>
+      <c r="E13" s="33"/>
+      <c r="F13" s="33"/>
+      <c r="G13" s="33"/>
+      <c r="H13" s="33"/>
+      <c r="I13" s="33"/>
+      <c r="J13" s="33"/>
+      <c r="K13" s="33"/>
+      <c r="L13" s="33"/>
+      <c r="M13" s="33"/>
+      <c r="N13" s="33"/>
+      <c r="O13" s="33"/>
+      <c r="P13" s="33"/>
+      <c r="Q13" s="33"/>
+      <c r="R13" s="33"/>
+      <c r="S13" s="33"/>
+      <c r="T13" s="33"/>
+      <c r="U13" s="33"/>
     </row>
     <row r="14" spans="1:21">
-      <c r="A14" s="38"/>
-      <c r="B14" s="39" t="s">
+      <c r="A14" s="33"/>
+      <c r="B14" s="34" t="s">
         <v>84</v>
       </c>
-      <c r="C14" s="39"/>
-[...17 lines deleted...]
-      <c r="U14" s="38"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="34"/>
+      <c r="F14" s="34"/>
+      <c r="G14" s="34"/>
+      <c r="H14" s="34"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="33"/>
+      <c r="L14" s="33"/>
+      <c r="M14" s="33"/>
+      <c r="N14" s="33"/>
+      <c r="O14" s="33"/>
+      <c r="P14" s="33"/>
+      <c r="Q14" s="33"/>
+      <c r="R14" s="33"/>
+      <c r="S14" s="33"/>
+      <c r="T14" s="33"/>
+      <c r="U14" s="33"/>
     </row>
     <row r="15" spans="1:21" ht="16.5" customHeight="1">
-      <c r="A15" s="38"/>
+      <c r="A15" s="33"/>
       <c r="B15" s="52" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="51" t="s">
         <v>75</v>
       </c>
       <c r="D15" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="53" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="52" t="s">
         <v>3</v>
       </c>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="52"/>
       <c r="Q15" s="52"/>
       <c r="R15" s="52"/>
       <c r="S15" s="51" t="s">
         <v>80</v>
       </c>
       <c r="T15" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="U15" s="38"/>
+      <c r="U15" s="33"/>
     </row>
     <row r="16" spans="1:21" ht="33">
-      <c r="A16" s="38"/>
+      <c r="A16" s="33"/>
       <c r="B16" s="52"/>
       <c r="C16" s="52"/>
       <c r="D16" s="52"/>
       <c r="E16" s="54"/>
       <c r="F16" s="22" t="s">
         <v>4</v>
       </c>
       <c r="G16" s="22" t="s">
         <v>5</v>
       </c>
       <c r="H16" s="22" t="s">
         <v>6</v>
       </c>
       <c r="I16" s="22" t="s">
         <v>7</v>
       </c>
       <c r="J16" s="22" t="s">
         <v>8</v>
       </c>
       <c r="K16" s="22" t="s">
         <v>9</v>
       </c>
       <c r="L16" s="22" t="s">
         <v>10</v>
       </c>
       <c r="M16" s="22" t="s">
         <v>11</v>
       </c>
       <c r="N16" s="22" t="s">
         <v>12</v>
       </c>
       <c r="O16" s="22" t="s">
         <v>13</v>
       </c>
       <c r="P16" s="22" t="s">
         <v>14</v>
       </c>
       <c r="Q16" s="22" t="s">
         <v>15</v>
       </c>
       <c r="R16" s="23" t="s">
         <v>70</v>
       </c>
       <c r="S16" s="52"/>
       <c r="T16" s="52"/>
-      <c r="U16" s="38"/>
+      <c r="U16" s="33"/>
     </row>
     <row r="17" spans="1:21">
-      <c r="A17" s="38"/>
-[...16 lines deleted...]
-      <c r="R17" s="27">
+      <c r="A17" s="33"/>
+      <c r="B17" s="46"/>
+      <c r="C17" s="43"/>
+      <c r="D17" s="44"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+      <c r="M17" s="45"/>
+      <c r="N17" s="45"/>
+      <c r="O17" s="45"/>
+      <c r="P17" s="45"/>
+      <c r="Q17" s="45"/>
+      <c r="R17" s="24">
         <f t="shared" ref="R17:R22" si="4">IF(E17="GJ",SUM(F17:Q17),SUM(F17:Q17)/1000)</f>
         <v>0</v>
       </c>
-      <c r="S17" s="32">
+      <c r="S17" s="27">
         <f t="shared" ref="S17:S22" si="5">R17*C17</f>
         <v>0</v>
       </c>
-      <c r="T17" s="32">
+      <c r="T17" s="27">
         <f t="shared" ref="T17:T22" si="6">R17*D17/100</f>
         <v>0</v>
       </c>
-      <c r="U17" s="38"/>
+      <c r="U17" s="33"/>
     </row>
     <row r="18" spans="1:21">
-      <c r="A18" s="38"/>
-[...16 lines deleted...]
-      <c r="R18" s="27">
+      <c r="A18" s="33"/>
+      <c r="B18" s="44"/>
+      <c r="C18" s="43"/>
+      <c r="D18" s="44"/>
+      <c r="E18" s="42"/>
+      <c r="F18" s="45"/>
+      <c r="G18" s="45"/>
+      <c r="H18" s="45"/>
+      <c r="I18" s="45"/>
+      <c r="J18" s="45"/>
+      <c r="K18" s="45"/>
+      <c r="L18" s="45"/>
+      <c r="M18" s="45"/>
+      <c r="N18" s="45"/>
+      <c r="O18" s="45"/>
+      <c r="P18" s="45"/>
+      <c r="Q18" s="45"/>
+      <c r="R18" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="S18" s="32">
+      <c r="S18" s="27">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="T18" s="32">
+      <c r="T18" s="27">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="U18" s="38"/>
+      <c r="U18" s="33"/>
     </row>
     <row r="19" spans="1:21">
-      <c r="A19" s="38"/>
-[...16 lines deleted...]
-      <c r="R19" s="27">
+      <c r="A19" s="33"/>
+      <c r="B19" s="44"/>
+      <c r="C19" s="44"/>
+      <c r="D19" s="44"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="44"/>
+      <c r="G19" s="44"/>
+      <c r="H19" s="44"/>
+      <c r="I19" s="44"/>
+      <c r="J19" s="44"/>
+      <c r="K19" s="44"/>
+      <c r="L19" s="44"/>
+      <c r="M19" s="44"/>
+      <c r="N19" s="44"/>
+      <c r="O19" s="44"/>
+      <c r="P19" s="44"/>
+      <c r="Q19" s="44"/>
+      <c r="R19" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="S19" s="32">
+      <c r="S19" s="27">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="T19" s="32">
+      <c r="T19" s="27">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="U19" s="38"/>
+      <c r="U19" s="33"/>
     </row>
     <row r="20" spans="1:21">
-      <c r="A20" s="38"/>
-[...16 lines deleted...]
-      <c r="R20" s="27">
+      <c r="A20" s="33"/>
+      <c r="B20" s="44"/>
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="42"/>
+      <c r="F20" s="44"/>
+      <c r="G20" s="44"/>
+      <c r="H20" s="44"/>
+      <c r="I20" s="44"/>
+      <c r="J20" s="44"/>
+      <c r="K20" s="44"/>
+      <c r="L20" s="44"/>
+      <c r="M20" s="44"/>
+      <c r="N20" s="44"/>
+      <c r="O20" s="44"/>
+      <c r="P20" s="44"/>
+      <c r="Q20" s="44"/>
+      <c r="R20" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="S20" s="32">
+      <c r="S20" s="27">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="T20" s="32">
+      <c r="T20" s="27">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="U20" s="38"/>
+      <c r="U20" s="33"/>
     </row>
     <row r="21" spans="1:21">
-      <c r="A21" s="38"/>
-[...16 lines deleted...]
-      <c r="R21" s="27">
+      <c r="A21" s="33"/>
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="44"/>
+      <c r="H21" s="44"/>
+      <c r="I21" s="44"/>
+      <c r="J21" s="44"/>
+      <c r="K21" s="44"/>
+      <c r="L21" s="44"/>
+      <c r="M21" s="44"/>
+      <c r="N21" s="44"/>
+      <c r="O21" s="44"/>
+      <c r="P21" s="44"/>
+      <c r="Q21" s="44"/>
+      <c r="R21" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="S21" s="32">
+      <c r="S21" s="27">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="T21" s="32">
+      <c r="T21" s="27">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="U21" s="38"/>
+      <c r="U21" s="33"/>
     </row>
     <row r="22" spans="1:21">
-      <c r="A22" s="38"/>
-[...16 lines deleted...]
-      <c r="R22" s="27">
+      <c r="A22" s="33"/>
+      <c r="B22" s="44"/>
+      <c r="C22" s="44"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="42"/>
+      <c r="F22" s="44"/>
+      <c r="G22" s="44"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="44"/>
+      <c r="J22" s="44"/>
+      <c r="K22" s="44"/>
+      <c r="L22" s="44"/>
+      <c r="M22" s="44"/>
+      <c r="N22" s="44"/>
+      <c r="O22" s="44"/>
+      <c r="P22" s="44"/>
+      <c r="Q22" s="44"/>
+      <c r="R22" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="S22" s="32">
+      <c r="S22" s="27">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="T22" s="32">
+      <c r="T22" s="27">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="U22" s="38"/>
+      <c r="U22" s="33"/>
     </row>
     <row r="23" spans="1:21">
-      <c r="A23" s="38"/>
-      <c r="B23" s="28" t="s">
+      <c r="A23" s="33"/>
+      <c r="B23" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="C23" s="42"/>
-[...1 lines deleted...]
-      <c r="E23" s="43" t="s">
+      <c r="C23" s="37"/>
+      <c r="D23" s="37"/>
+      <c r="E23" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="F23" s="29">
+      <c r="F23" s="26">
         <f>SUM(IF($E$17="GJ",F17,F17/1000),IF($E$18="GJ",F18,F18/1000),IF($E$19="GJ",F19,F19/1000),IF($E$20="GJ",F20,F20/1000),IF($E$21="GJ",F21,F21/1000),IF($E$22="GJ",F22,F22/1000))</f>
         <v>0</v>
       </c>
-      <c r="G23" s="29">
+      <c r="G23" s="26">
         <f t="shared" ref="G23:Q23" si="7">SUM(IF($E$17="GJ",G17,G17/1000),IF($E$18="GJ",G18,G18/1000),IF($E$19="GJ",G19,G19/1000),IF($E$20="GJ",G20,G20/1000),IF($E$21="GJ",G21,G21/1000),IF($E$22="GJ",G22,G22/1000))</f>
         <v>0</v>
       </c>
-      <c r="H23" s="29">
+      <c r="H23" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="I23" s="29">
+      <c r="I23" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="J23" s="29">
+      <c r="J23" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="K23" s="29">
+      <c r="K23" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="L23" s="29">
+      <c r="L23" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M23" s="29">
+      <c r="M23" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="N23" s="29">
+      <c r="N23" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="O23" s="29">
+      <c r="O23" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="P23" s="29">
+      <c r="P23" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="Q23" s="29">
+      <c r="Q23" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="R23" s="29">
+      <c r="R23" s="26">
         <f>SUM(R17:R22)</f>
         <v>0</v>
       </c>
-      <c r="S23" s="35">
+      <c r="S23" s="30">
         <f>SUM(S17:S22)</f>
         <v>0</v>
       </c>
-      <c r="T23" s="35">
+      <c r="T23" s="30">
         <f>SUM(T17:T22)</f>
         <v>0</v>
       </c>
-      <c r="U23" s="38"/>
+      <c r="U23" s="33"/>
     </row>
     <row r="24" spans="1:21" ht="17" thickBot="1">
-      <c r="A24" s="38"/>
-[...19 lines deleted...]
-      <c r="U24" s="38"/>
+      <c r="A24" s="33"/>
+      <c r="B24" s="33"/>
+      <c r="C24" s="33"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="33"/>
+      <c r="G24" s="33"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="33"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="33"/>
+      <c r="L24" s="33"/>
+      <c r="M24" s="33"/>
+      <c r="N24" s="33"/>
+      <c r="O24" s="33"/>
+      <c r="P24" s="33"/>
+      <c r="Q24" s="33"/>
+      <c r="R24" s="33"/>
+      <c r="S24" s="33"/>
+      <c r="T24" s="33"/>
+      <c r="U24" s="33"/>
     </row>
     <row r="25" spans="1:21" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A25" s="38"/>
+      <c r="A25" s="33"/>
       <c r="B25" s="47" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="48"/>
-      <c r="D25" s="36">
+      <c r="D25" s="31">
         <f>S12+S23</f>
         <v>0</v>
       </c>
-      <c r="E25" s="37" t="s">
+      <c r="E25" s="32" t="s">
         <v>76</v>
       </c>
-      <c r="F25" s="38"/>
+      <c r="F25" s="33"/>
       <c r="G25" s="49" t="s">
         <v>67</v>
       </c>
       <c r="H25" s="50"/>
-      <c r="I25" s="41" t="e">
+      <c r="I25" s="36" t="e">
         <f>D25/D27</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J25" s="37" t="s">
+      <c r="J25" s="32" t="s">
         <v>77</v>
       </c>
-      <c r="K25" s="38"/>
-[...9 lines deleted...]
-      <c r="U25" s="38"/>
+      <c r="K25" s="33"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="33"/>
+      <c r="N25" s="33"/>
+      <c r="O25" s="33"/>
+      <c r="P25" s="33"/>
+      <c r="Q25" s="33"/>
+      <c r="R25" s="33"/>
+      <c r="S25" s="33"/>
+      <c r="T25" s="33"/>
+      <c r="U25" s="33"/>
     </row>
     <row r="26" spans="1:21" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A26" s="38"/>
+      <c r="A26" s="33"/>
       <c r="B26" s="47" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="48"/>
-      <c r="D26" s="36">
+      <c r="D26" s="31">
         <f>T12+T23</f>
         <v>0</v>
       </c>
-      <c r="E26" s="37" t="s">
+      <c r="E26" s="32" t="s">
         <v>33</v>
       </c>
-      <c r="F26" s="38"/>
-      <c r="G26" s="38" t="s">
+      <c r="F26" s="33"/>
+      <c r="G26" s="33" t="s">
         <v>91</v>
       </c>
-      <c r="H26" s="38"/>
-[...12 lines deleted...]
-      <c r="U26" s="38"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="33"/>
+      <c r="J26" s="33"/>
+      <c r="K26" s="33"/>
+      <c r="L26" s="33"/>
+      <c r="M26" s="33"/>
+      <c r="N26" s="33"/>
+      <c r="O26" s="33"/>
+      <c r="P26" s="33"/>
+      <c r="Q26" s="33"/>
+      <c r="R26" s="33"/>
+      <c r="S26" s="33"/>
+      <c r="T26" s="33"/>
+      <c r="U26" s="33"/>
     </row>
     <row r="27" spans="1:21" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A27" s="38"/>
+      <c r="A27" s="33"/>
       <c r="B27" s="47" t="s">
         <v>72</v>
       </c>
       <c r="C27" s="48"/>
-      <c r="D27" s="36">
+      <c r="D27" s="31">
         <f>R12+R23</f>
         <v>0</v>
       </c>
-      <c r="E27" s="37" t="s">
+      <c r="E27" s="32" t="s">
         <v>33</v>
       </c>
-      <c r="F27" s="38"/>
+      <c r="F27" s="33"/>
       <c r="G27" s="49" t="s">
         <v>68</v>
       </c>
       <c r="H27" s="50"/>
-      <c r="I27" s="40" t="e">
+      <c r="I27" s="35" t="e">
         <f>D26/D27*100</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J27" s="37" t="s">
+      <c r="J27" s="32" t="s">
         <v>69</v>
       </c>
-      <c r="K27" s="38"/>
-[...9 lines deleted...]
-      <c r="U27" s="38"/>
+      <c r="K27" s="33"/>
+      <c r="L27" s="33"/>
+      <c r="M27" s="33"/>
+      <c r="N27" s="33"/>
+      <c r="O27" s="33"/>
+      <c r="P27" s="33"/>
+      <c r="Q27" s="33"/>
+      <c r="R27" s="33"/>
+      <c r="S27" s="33"/>
+      <c r="T27" s="33"/>
+      <c r="U27" s="33"/>
     </row>
     <row r="28" spans="1:21">
-      <c r="A28" s="38"/>
-      <c r="G28" s="38" t="s">
+      <c r="A28" s="33"/>
+      <c r="G28" s="33" t="s">
         <v>92</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="LPAuSiBwKca6UpsBHYn30OsGKQR5Y+eCvWXQP9+Z2BaOIhxZ1yj+cohte98quuLG5UHI4D/OrYJGzRgLc7Bj6Q==" saltValue="sKQmvkUNL51gGNe4ibj0Hg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="+50dMMH41eed3m1PHnk+GbTp1zFAKUDfxGwCXov2sHd/w49GfPmfT5Medu37imMOtpYj4HJVqGDlaEqYtTnNXA==" saltValue="/RBGEhA/ilLWOEEnpMHebQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="19">
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:R15"/>
     <mergeCell ref="S15:S16"/>
     <mergeCell ref="T15:T16"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:R4"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="G25:H25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="G27:H27"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E6:E11 E17:E22" xr:uid="{A6BD8FFF-EB26-45A0-9ABC-E6E4EB75002C}">
       <formula1>"　,MJ,GJ"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="44" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1B66B9D-89D4-4611-9E54-94B138E6E9DF}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U28"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="106" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H26" sqref="H26"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="4" style="21" customWidth="1"/>
     <col min="2" max="3" width="9.1640625" style="21" customWidth="1"/>
     <col min="4" max="5" width="9" style="21"/>
     <col min="6" max="20" width="9.58203125" style="21" customWidth="1"/>
     <col min="21" max="16384" width="9" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="32.5" customHeight="1">
-      <c r="A1" s="38"/>
-      <c r="B1" s="45" t="s">
+      <c r="A1" s="33"/>
+      <c r="B1" s="40" t="s">
         <v>89</v>
       </c>
-      <c r="C1" s="38"/>
-[...17 lines deleted...]
-      <c r="U1" s="38"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
+      <c r="R1" s="33"/>
+      <c r="S1" s="33"/>
+      <c r="T1" s="33"/>
+      <c r="U1" s="33"/>
     </row>
     <row r="2" spans="1:21" ht="32.5" customHeight="1">
-      <c r="A2" s="38"/>
-      <c r="B2" s="46" t="s">
+      <c r="A2" s="33"/>
+      <c r="B2" s="41" t="s">
         <v>90</v>
       </c>
-      <c r="C2" s="38"/>
-[...17 lines deleted...]
-      <c r="U2" s="38"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="33"/>
+      <c r="S2" s="33"/>
+      <c r="T2" s="33"/>
+      <c r="U2" s="33"/>
     </row>
     <row r="3" spans="1:21">
-      <c r="A3" s="38"/>
-      <c r="B3" s="39" t="s">
+      <c r="A3" s="33"/>
+      <c r="B3" s="34" t="s">
         <v>86</v>
       </c>
-      <c r="C3" s="38"/>
-[...17 lines deleted...]
-      <c r="U3" s="38"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
+      <c r="L3" s="33"/>
+      <c r="M3" s="33"/>
+      <c r="N3" s="33"/>
+      <c r="O3" s="33"/>
+      <c r="P3" s="33"/>
+      <c r="Q3" s="33"/>
+      <c r="R3" s="33"/>
+      <c r="S3" s="33"/>
+      <c r="T3" s="33"/>
+      <c r="U3" s="33"/>
     </row>
     <row r="4" spans="1:21" ht="16.5" customHeight="1">
-      <c r="A4" s="38"/>
+      <c r="A4" s="33"/>
       <c r="B4" s="52" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="51" t="s">
         <v>79</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="53" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="52" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="52"/>
       <c r="H4" s="52"/>
       <c r="I4" s="52"/>
       <c r="J4" s="52"/>
       <c r="K4" s="52"/>
       <c r="L4" s="52"/>
       <c r="M4" s="52"/>
       <c r="N4" s="52"/>
       <c r="O4" s="52"/>
       <c r="P4" s="52"/>
       <c r="Q4" s="52"/>
       <c r="R4" s="52"/>
       <c r="S4" s="51" t="s">
         <v>80</v>
       </c>
       <c r="T4" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="U4" s="38"/>
+      <c r="U4" s="33"/>
     </row>
     <row r="5" spans="1:21" ht="33">
-      <c r="A5" s="38"/>
+      <c r="A5" s="33"/>
       <c r="B5" s="52"/>
       <c r="C5" s="52"/>
       <c r="D5" s="52"/>
       <c r="E5" s="54"/>
       <c r="F5" s="22" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="22" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="22" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="22" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="22" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="22" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="22" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="22" t="s">
         <v>12</v>
       </c>
       <c r="O5" s="22" t="s">
         <v>13</v>
       </c>
       <c r="P5" s="22" t="s">
         <v>14</v>
       </c>
       <c r="Q5" s="22" t="s">
         <v>15</v>
       </c>
       <c r="R5" s="23" t="s">
         <v>16</v>
       </c>
       <c r="S5" s="52"/>
       <c r="T5" s="52"/>
-      <c r="U5" s="38"/>
+      <c r="U5" s="33"/>
     </row>
     <row r="6" spans="1:21">
-      <c r="A6" s="38"/>
-[...16 lines deleted...]
-      <c r="R6" s="32">
+      <c r="A6" s="33"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="43"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="27">
         <f t="shared" ref="R6:R11" si="0">IF(E6="千kWh",SUM(F6:Q6),SUM(F6:Q6)/1000)</f>
         <v>0</v>
       </c>
-      <c r="S6" s="32">
+      <c r="S6" s="27">
         <f t="shared" ref="S6:S11" si="1">R6*C6</f>
         <v>0</v>
       </c>
-      <c r="T6" s="32">
+      <c r="T6" s="27">
         <f t="shared" ref="T6:T11" si="2">R6*D6/100</f>
         <v>0</v>
       </c>
-      <c r="U6" s="38"/>
+      <c r="U6" s="33"/>
     </row>
     <row r="7" spans="1:21">
-      <c r="A7" s="38"/>
-[...16 lines deleted...]
-      <c r="R7" s="32">
+      <c r="A7" s="33"/>
+      <c r="B7" s="42"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="45"/>
+      <c r="K7" s="45"/>
+      <c r="L7" s="45"/>
+      <c r="M7" s="45"/>
+      <c r="N7" s="45"/>
+      <c r="O7" s="45"/>
+      <c r="P7" s="45"/>
+      <c r="Q7" s="45"/>
+      <c r="R7" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S7" s="32">
+      <c r="S7" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T7" s="32">
+      <c r="T7" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="U7" s="38"/>
+      <c r="U7" s="33"/>
     </row>
     <row r="8" spans="1:21">
-      <c r="A8" s="38"/>
-[...16 lines deleted...]
-      <c r="R8" s="32">
+      <c r="A8" s="33"/>
+      <c r="B8" s="44"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="45"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="45"/>
+      <c r="N8" s="45"/>
+      <c r="O8" s="45"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S8" s="32">
+      <c r="S8" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T8" s="32">
+      <c r="T8" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="U8" s="38"/>
+      <c r="U8" s="33"/>
     </row>
     <row r="9" spans="1:21">
-      <c r="A9" s="38"/>
-[...16 lines deleted...]
-      <c r="R9" s="32">
+      <c r="A9" s="33"/>
+      <c r="B9" s="44"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="42"/>
+      <c r="F9" s="45"/>
+      <c r="G9" s="45"/>
+      <c r="H9" s="45"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="45"/>
+      <c r="K9" s="45"/>
+      <c r="L9" s="45"/>
+      <c r="M9" s="45"/>
+      <c r="N9" s="45"/>
+      <c r="O9" s="45"/>
+      <c r="P9" s="45"/>
+      <c r="Q9" s="45"/>
+      <c r="R9" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S9" s="32">
+      <c r="S9" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T9" s="32">
+      <c r="T9" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="U9" s="38"/>
+      <c r="U9" s="33"/>
     </row>
     <row r="10" spans="1:21">
-      <c r="A10" s="38"/>
-[...16 lines deleted...]
-      <c r="R10" s="32">
+      <c r="A10" s="33"/>
+      <c r="B10" s="44"/>
+      <c r="C10" s="44"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="45"/>
+      <c r="G10" s="45"/>
+      <c r="H10" s="45"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="45"/>
+      <c r="K10" s="45"/>
+      <c r="L10" s="45"/>
+      <c r="M10" s="45"/>
+      <c r="N10" s="45"/>
+      <c r="O10" s="45"/>
+      <c r="P10" s="45"/>
+      <c r="Q10" s="45"/>
+      <c r="R10" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S10" s="32">
+      <c r="S10" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T10" s="32">
+      <c r="T10" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="U10" s="38"/>
+      <c r="U10" s="33"/>
     </row>
     <row r="11" spans="1:21">
-      <c r="A11" s="38"/>
-[...16 lines deleted...]
-      <c r="R11" s="32">
+      <c r="A11" s="33"/>
+      <c r="B11" s="44"/>
+      <c r="C11" s="44"/>
+      <c r="D11" s="44"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="45"/>
+      <c r="G11" s="45"/>
+      <c r="H11" s="45"/>
+      <c r="I11" s="45"/>
+      <c r="J11" s="45"/>
+      <c r="K11" s="45"/>
+      <c r="L11" s="45"/>
+      <c r="M11" s="45"/>
+      <c r="N11" s="45"/>
+      <c r="O11" s="45"/>
+      <c r="P11" s="45"/>
+      <c r="Q11" s="45"/>
+      <c r="R11" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S11" s="32">
+      <c r="S11" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T11" s="32">
+      <c r="T11" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="U11" s="38"/>
+      <c r="U11" s="33"/>
     </row>
     <row r="12" spans="1:21">
-      <c r="A12" s="38"/>
-      <c r="B12" s="28" t="s">
+      <c r="A12" s="33"/>
+      <c r="B12" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="C12" s="34"/>
-[...1 lines deleted...]
-      <c r="E12" s="43" t="s">
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="38" t="s">
         <v>66</v>
       </c>
-      <c r="F12" s="33">
+      <c r="F12" s="28">
         <f>SUM(IF($E$6="千kWh",F6,F6/1000),IF($E$7="千kWh",F7,F7/1000),IF($E$8="千kWh",F8,F8/1000),IF($E$9="千kWh",F9,F9/1000),IF($E$10="千kWh",F10,F10/1000),IF($E$11="千kWh",F11,F11/1000))</f>
         <v>0</v>
       </c>
-      <c r="G12" s="33">
+      <c r="G12" s="28">
         <f t="shared" ref="G12:Q12" si="3">SUM(IF($E$6="千kWh",G6,G6/1000),IF($E$7="千kWh",G7,G7/1000),IF($E$8="千kWh",G8,G8/1000),IF($E$9="千kWh",G9,G9/1000),IF($E$10="千kWh",G10,G10/1000),IF($E$11="千kWh",G11,G11/1000))</f>
         <v>0</v>
       </c>
-      <c r="H12" s="33">
+      <c r="H12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="I12" s="33">
+      <c r="I12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J12" s="33">
+      <c r="J12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K12" s="33">
+      <c r="K12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L12" s="33">
+      <c r="L12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M12" s="33">
+      <c r="M12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N12" s="33">
+      <c r="N12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O12" s="33">
+      <c r="O12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="P12" s="33">
+      <c r="P12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="Q12" s="33">
+      <c r="Q12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="R12" s="33">
+      <c r="R12" s="28">
         <f>SUM(R6:R11)</f>
         <v>0</v>
       </c>
-      <c r="S12" s="32">
+      <c r="S12" s="27">
         <f>SUM(S6:S11)</f>
         <v>0</v>
       </c>
-      <c r="T12" s="32">
+      <c r="T12" s="27">
         <f>SUM(T6:T11)</f>
         <v>0</v>
       </c>
-      <c r="U12" s="38"/>
+      <c r="U12" s="33"/>
     </row>
     <row r="13" spans="1:21" ht="35" customHeight="1">
-      <c r="A13" s="38"/>
-[...19 lines deleted...]
-      <c r="U13" s="38"/>
+      <c r="A13" s="33"/>
+      <c r="B13" s="33"/>
+      <c r="C13" s="33"/>
+      <c r="D13" s="33"/>
+      <c r="E13" s="33"/>
+      <c r="F13" s="33"/>
+      <c r="G13" s="33"/>
+      <c r="H13" s="33"/>
+      <c r="I13" s="33"/>
+      <c r="J13" s="33"/>
+      <c r="K13" s="33"/>
+      <c r="L13" s="33"/>
+      <c r="M13" s="33"/>
+      <c r="N13" s="33"/>
+      <c r="O13" s="33"/>
+      <c r="P13" s="33"/>
+      <c r="Q13" s="33"/>
+      <c r="R13" s="33"/>
+      <c r="S13" s="33"/>
+      <c r="T13" s="33"/>
+      <c r="U13" s="33"/>
     </row>
     <row r="14" spans="1:21">
-      <c r="A14" s="38"/>
-      <c r="B14" s="39" t="s">
+      <c r="A14" s="33"/>
+      <c r="B14" s="34" t="s">
         <v>83</v>
       </c>
-      <c r="C14" s="39"/>
-[...17 lines deleted...]
-      <c r="U14" s="38"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="34"/>
+      <c r="F14" s="34"/>
+      <c r="G14" s="34"/>
+      <c r="H14" s="34"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="33"/>
+      <c r="L14" s="33"/>
+      <c r="M14" s="33"/>
+      <c r="N14" s="33"/>
+      <c r="O14" s="33"/>
+      <c r="P14" s="33"/>
+      <c r="Q14" s="33"/>
+      <c r="R14" s="33"/>
+      <c r="S14" s="33"/>
+      <c r="T14" s="33"/>
+      <c r="U14" s="33"/>
     </row>
     <row r="15" spans="1:21" ht="16.5" customHeight="1">
-      <c r="A15" s="38"/>
+      <c r="A15" s="33"/>
       <c r="B15" s="52" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="51" t="s">
         <v>79</v>
       </c>
       <c r="D15" s="51" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="53" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="52" t="s">
         <v>3</v>
       </c>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="52"/>
       <c r="Q15" s="52"/>
       <c r="R15" s="52"/>
       <c r="S15" s="51" t="s">
         <v>80</v>
       </c>
       <c r="T15" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="U15" s="38"/>
+      <c r="U15" s="33"/>
     </row>
     <row r="16" spans="1:21" ht="33">
-      <c r="A16" s="38"/>
+      <c r="A16" s="33"/>
       <c r="B16" s="52"/>
       <c r="C16" s="52"/>
       <c r="D16" s="52"/>
       <c r="E16" s="54"/>
       <c r="F16" s="22" t="s">
         <v>4</v>
       </c>
       <c r="G16" s="22" t="s">
         <v>5</v>
       </c>
       <c r="H16" s="22" t="s">
         <v>6</v>
       </c>
       <c r="I16" s="22" t="s">
         <v>7</v>
       </c>
       <c r="J16" s="22" t="s">
         <v>8</v>
       </c>
       <c r="K16" s="22" t="s">
         <v>9</v>
       </c>
       <c r="L16" s="22" t="s">
         <v>10</v>
       </c>
       <c r="M16" s="22" t="s">
         <v>11</v>
       </c>
       <c r="N16" s="22" t="s">
         <v>12</v>
       </c>
       <c r="O16" s="22" t="s">
         <v>13</v>
       </c>
       <c r="P16" s="22" t="s">
         <v>14</v>
       </c>
       <c r="Q16" s="22" t="s">
         <v>15</v>
       </c>
       <c r="R16" s="23" t="s">
         <v>17</v>
       </c>
       <c r="S16" s="52"/>
       <c r="T16" s="52"/>
-      <c r="U16" s="38"/>
+      <c r="U16" s="33"/>
     </row>
     <row r="17" spans="1:21">
-      <c r="A17" s="38"/>
-[...16 lines deleted...]
-      <c r="R17" s="32">
+      <c r="A17" s="33"/>
+      <c r="B17" s="46"/>
+      <c r="C17" s="43"/>
+      <c r="D17" s="44"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+      <c r="M17" s="45"/>
+      <c r="N17" s="45"/>
+      <c r="O17" s="45"/>
+      <c r="P17" s="45"/>
+      <c r="Q17" s="45"/>
+      <c r="R17" s="27">
         <f t="shared" ref="R17:R22" si="4">IF(E17="千kWh",SUM(F17:Q17),SUM(F17:Q17)/1000)</f>
         <v>0</v>
       </c>
-      <c r="S17" s="32">
+      <c r="S17" s="27">
         <f t="shared" ref="S17:S22" si="5">R17*C17</f>
         <v>0</v>
       </c>
-      <c r="T17" s="32">
+      <c r="T17" s="27">
         <f t="shared" ref="T17:T22" si="6">R17*D17/100</f>
         <v>0</v>
       </c>
-      <c r="U17" s="38"/>
+      <c r="U17" s="33"/>
     </row>
     <row r="18" spans="1:21">
-      <c r="A18" s="38"/>
-[...16 lines deleted...]
-      <c r="R18" s="32">
+      <c r="A18" s="33"/>
+      <c r="B18" s="44"/>
+      <c r="C18" s="43"/>
+      <c r="D18" s="44"/>
+      <c r="E18" s="42"/>
+      <c r="F18" s="45"/>
+      <c r="G18" s="45"/>
+      <c r="H18" s="45"/>
+      <c r="I18" s="45"/>
+      <c r="J18" s="45"/>
+      <c r="K18" s="45"/>
+      <c r="L18" s="45"/>
+      <c r="M18" s="45"/>
+      <c r="N18" s="45"/>
+      <c r="O18" s="45"/>
+      <c r="P18" s="45"/>
+      <c r="Q18" s="45"/>
+      <c r="R18" s="27">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="S18" s="32">
+      <c r="S18" s="27">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="T18" s="32">
+      <c r="T18" s="27">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="U18" s="38"/>
+      <c r="U18" s="33"/>
     </row>
     <row r="19" spans="1:21">
-      <c r="A19" s="38"/>
-[...16 lines deleted...]
-      <c r="R19" s="32">
+      <c r="A19" s="33"/>
+      <c r="B19" s="44"/>
+      <c r="C19" s="44"/>
+      <c r="D19" s="44"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="45"/>
+      <c r="G19" s="45"/>
+      <c r="H19" s="45"/>
+      <c r="I19" s="45"/>
+      <c r="J19" s="45"/>
+      <c r="K19" s="45"/>
+      <c r="L19" s="45"/>
+      <c r="M19" s="45"/>
+      <c r="N19" s="45"/>
+      <c r="O19" s="45"/>
+      <c r="P19" s="45"/>
+      <c r="Q19" s="45"/>
+      <c r="R19" s="27">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="S19" s="32">
+      <c r="S19" s="27">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="T19" s="32">
+      <c r="T19" s="27">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="U19" s="38"/>
+      <c r="U19" s="33"/>
     </row>
     <row r="20" spans="1:21">
-      <c r="A20" s="38"/>
-[...16 lines deleted...]
-      <c r="R20" s="32">
+      <c r="A20" s="33"/>
+      <c r="B20" s="44"/>
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="42"/>
+      <c r="F20" s="45"/>
+      <c r="G20" s="45"/>
+      <c r="H20" s="45"/>
+      <c r="I20" s="45"/>
+      <c r="J20" s="45"/>
+      <c r="K20" s="45"/>
+      <c r="L20" s="45"/>
+      <c r="M20" s="45"/>
+      <c r="N20" s="45"/>
+      <c r="O20" s="45"/>
+      <c r="P20" s="45"/>
+      <c r="Q20" s="45"/>
+      <c r="R20" s="27">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="S20" s="32">
+      <c r="S20" s="27">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="T20" s="32">
+      <c r="T20" s="27">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="U20" s="38"/>
+      <c r="U20" s="33"/>
     </row>
     <row r="21" spans="1:21">
-      <c r="A21" s="38"/>
-[...16 lines deleted...]
-      <c r="R21" s="32">
+      <c r="A21" s="33"/>
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
+      <c r="N21" s="45"/>
+      <c r="O21" s="45"/>
+      <c r="P21" s="45"/>
+      <c r="Q21" s="45"/>
+      <c r="R21" s="27">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="S21" s="32">
+      <c r="S21" s="27">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="T21" s="32">
+      <c r="T21" s="27">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="U21" s="38"/>
+      <c r="U21" s="33"/>
     </row>
     <row r="22" spans="1:21">
-      <c r="A22" s="38"/>
-[...16 lines deleted...]
-      <c r="R22" s="32">
+      <c r="A22" s="33"/>
+      <c r="B22" s="44"/>
+      <c r="C22" s="44"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="42"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="45"/>
+      <c r="M22" s="45"/>
+      <c r="N22" s="45"/>
+      <c r="O22" s="45"/>
+      <c r="P22" s="45"/>
+      <c r="Q22" s="45"/>
+      <c r="R22" s="27">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="S22" s="32">
+      <c r="S22" s="27">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="T22" s="32">
+      <c r="T22" s="27">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="U22" s="38"/>
+      <c r="U22" s="33"/>
     </row>
     <row r="23" spans="1:21">
-      <c r="A23" s="38"/>
-      <c r="B23" s="28" t="s">
+      <c r="A23" s="33"/>
+      <c r="B23" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="C23" s="42"/>
-[...1 lines deleted...]
-      <c r="E23" s="43" t="s">
+      <c r="C23" s="37"/>
+      <c r="D23" s="37"/>
+      <c r="E23" s="38" t="s">
         <v>66</v>
       </c>
-      <c r="F23" s="33">
+      <c r="F23" s="28">
         <f>SUM(IF($E$17="千kWh",F17,F17/1000),IF($E$18="千kWh",F18,F18/1000),IF($E$19="千kWh",F19,F19/1000),IF($E$20="千kWh",F20,F20/1000),IF($E$21="千kWh",F21,F21/1000),IF($E$22="千kWh",F22,F22/1000))</f>
         <v>0</v>
       </c>
-      <c r="G23" s="33">
+      <c r="G23" s="28">
         <f t="shared" ref="G23:Q23" si="7">SUM(IF($E$17="千kWh",G17,G17/1000),IF($E$18="千kWh",G18,G18/1000),IF($E$19="千kWh",G19,G19/1000),IF($E$20="千kWh",G20,G20/1000),IF($E$21="千kWh",G21,G21/1000),IF($E$22="千kWh",G22,G22/1000))</f>
         <v>0</v>
       </c>
-      <c r="H23" s="33">
+      <c r="H23" s="28">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="I23" s="33">
+      <c r="I23" s="28">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="J23" s="33">
+      <c r="J23" s="28">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="K23" s="33">
+      <c r="K23" s="28">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="L23" s="33">
+      <c r="L23" s="28">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M23" s="33">
+      <c r="M23" s="28">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="N23" s="33">
+      <c r="N23" s="28">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="O23" s="33">
+      <c r="O23" s="28">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="P23" s="33">
+      <c r="P23" s="28">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="Q23" s="33">
+      <c r="Q23" s="28">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="R23" s="33">
+      <c r="R23" s="28">
         <f>SUM(R17:R22)</f>
         <v>0</v>
       </c>
-      <c r="S23" s="32">
+      <c r="S23" s="27">
         <f>SUM(S17:S22)</f>
         <v>0</v>
       </c>
-      <c r="T23" s="32">
+      <c r="T23" s="27">
         <f>SUM(T17:T22)</f>
         <v>0</v>
       </c>
-      <c r="U23" s="38"/>
+      <c r="U23" s="33"/>
     </row>
     <row r="24" spans="1:21" ht="17" thickBot="1">
-      <c r="A24" s="38"/>
-[...19 lines deleted...]
-      <c r="U24" s="38"/>
+      <c r="A24" s="33"/>
+      <c r="B24" s="33"/>
+      <c r="C24" s="33"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="33"/>
+      <c r="G24" s="33"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="33"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="33"/>
+      <c r="L24" s="33"/>
+      <c r="M24" s="33"/>
+      <c r="N24" s="33"/>
+      <c r="O24" s="33"/>
+      <c r="P24" s="33"/>
+      <c r="Q24" s="33"/>
+      <c r="R24" s="33"/>
+      <c r="S24" s="33"/>
+      <c r="T24" s="33"/>
+      <c r="U24" s="33"/>
     </row>
     <row r="25" spans="1:21" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A25" s="38"/>
+      <c r="A25" s="33"/>
       <c r="B25" s="47" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="48"/>
-      <c r="D25" s="36">
+      <c r="D25" s="31">
         <f>S12+S23</f>
         <v>0</v>
       </c>
-      <c r="E25" s="37" t="s">
+      <c r="E25" s="32" t="s">
         <v>76</v>
       </c>
-      <c r="F25" s="38"/>
+      <c r="F25" s="33"/>
       <c r="G25" s="49" t="s">
         <v>67</v>
       </c>
       <c r="H25" s="50"/>
-      <c r="I25" s="41" t="e">
+      <c r="I25" s="36" t="e">
         <f>D25/D27</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J25" s="44" t="s">
+      <c r="J25" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="K25" s="38"/>
-[...9 lines deleted...]
-      <c r="U25" s="38"/>
+      <c r="K25" s="33"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="33"/>
+      <c r="N25" s="33"/>
+      <c r="O25" s="33"/>
+      <c r="P25" s="33"/>
+      <c r="Q25" s="33"/>
+      <c r="R25" s="33"/>
+      <c r="S25" s="33"/>
+      <c r="T25" s="33"/>
+      <c r="U25" s="33"/>
     </row>
     <row r="26" spans="1:21" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A26" s="38"/>
+      <c r="A26" s="33"/>
       <c r="B26" s="47" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="48"/>
-      <c r="D26" s="36">
+      <c r="D26" s="31">
         <f>T12+T23</f>
         <v>0</v>
       </c>
-      <c r="E26" s="37" t="s">
+      <c r="E26" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="F26" s="38"/>
-      <c r="G26" s="38" t="s">
+      <c r="F26" s="33"/>
+      <c r="G26" s="33" t="s">
         <v>93</v>
       </c>
-      <c r="H26" s="38"/>
-[...12 lines deleted...]
-      <c r="U26" s="38"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="33"/>
+      <c r="J26" s="33"/>
+      <c r="K26" s="33"/>
+      <c r="L26" s="33"/>
+      <c r="M26" s="33"/>
+      <c r="N26" s="33"/>
+      <c r="O26" s="33"/>
+      <c r="P26" s="33"/>
+      <c r="Q26" s="33"/>
+      <c r="R26" s="33"/>
+      <c r="S26" s="33"/>
+      <c r="T26" s="33"/>
+      <c r="U26" s="33"/>
     </row>
     <row r="27" spans="1:21" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A27" s="38"/>
+      <c r="A27" s="33"/>
       <c r="B27" s="55" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="56"/>
-      <c r="D27" s="36">
+      <c r="D27" s="31">
         <f>R12+R23</f>
         <v>0</v>
       </c>
-      <c r="E27" s="37" t="s">
+      <c r="E27" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="F27" s="38"/>
+      <c r="F27" s="33"/>
       <c r="G27" s="49" t="s">
         <v>68</v>
       </c>
       <c r="H27" s="50"/>
-      <c r="I27" s="40" t="e">
+      <c r="I27" s="35" t="e">
         <f>D26/D27*100</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J27" s="37" t="s">
+      <c r="J27" s="32" t="s">
         <v>69</v>
       </c>
-      <c r="K27" s="38"/>
-[...9 lines deleted...]
-      <c r="U27" s="38"/>
+      <c r="K27" s="33"/>
+      <c r="L27" s="33"/>
+      <c r="M27" s="33"/>
+      <c r="N27" s="33"/>
+      <c r="O27" s="33"/>
+      <c r="P27" s="33"/>
+      <c r="Q27" s="33"/>
+      <c r="R27" s="33"/>
+      <c r="S27" s="33"/>
+      <c r="T27" s="33"/>
+      <c r="U27" s="33"/>
     </row>
     <row r="28" spans="1:21">
-      <c r="A28" s="38"/>
-      <c r="G28" s="38" t="s">
+      <c r="A28" s="33"/>
+      <c r="G28" s="33" t="s">
         <v>94</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="NvwlzDDy8NvNYBLiAL86PeQtnfXuOrhB7+MbYQw/Pfp1XtH1AmtVGZLYmilbPUeUqZTrdL/1qFqCOokOTXpHMA==" saltValue="emPgY1aqAXML4Snn0sD/pw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="U6uCUHDm0exBNoKaxLXdXkBTgI8l4JrKn8lJCdlvIFD9avu9E/xU/SJPDh/hKRDbmj412vMNiTPmSoR/Sf0WWg==" saltValue="+hQqZChMRKMCa9S3k85DRw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="19">
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="T15:T16"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:R4"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:R15"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="G25:H25"/>
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="S15:S16"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E6:E11 E17:E22" xr:uid="{C9D732C1-B6FF-493C-8947-63E21B1DB7F5}">
       <formula1>"　, kWh,千kWh"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="44" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="9" max="27" man="1"/>
     <brk id="20" max="27" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="B1:M18"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="J9" sqref="J9"/>
+      <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="0.58203125" style="4" customWidth="1"/>
     <col min="2" max="8" width="9" style="4" customWidth="1"/>
     <col min="9" max="9" width="12.1640625" style="4" customWidth="1"/>
     <col min="10" max="10" width="12.58203125" style="4" customWidth="1"/>
     <col min="11" max="11" width="11.08203125" style="4" customWidth="1"/>
     <col min="12" max="12" width="3" style="4" customWidth="1"/>
     <col min="13" max="260" width="9" style="4"/>
     <col min="261" max="261" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
     <col min="262" max="262" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
     <col min="263" max="263" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="264" max="516" width="9" style="4"/>
     <col min="517" max="517" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
     <col min="518" max="518" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
     <col min="519" max="519" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="520" max="772" width="9" style="4"/>
     <col min="773" max="773" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
     <col min="774" max="774" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
     <col min="775" max="775" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="776" max="1028" width="9" style="4"/>
     <col min="1029" max="1029" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
     <col min="1030" max="1030" width="6.58203125" style="4" bestFit="1" customWidth="1"/>