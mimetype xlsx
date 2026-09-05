--- v1 (2026-06-08)
+++ v2 (2026-09-05)
@@ -9,61 +9,61 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
-  <workbookPr codeName="ThisWorkbook"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.132.34.4\ondanka\19_R08(2026)年度\19_ガイドライン・様式・記入要領改正\05_様式記入要領（2026年度最終版）\03 地球温暖化対策計画書\様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\y.kurosawa\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BEA58EF8-1F55-4341-8E1E-B543EC4B1D45}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{94B51A39-8156-41B5-B91A-38C17EE0A7DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="+tTDsTtoTLdrxt12dV8f4dhTo9x6D+G6XfHxoFIuNiFnnp8QyQz9uQUD080cRZ8Uuf+OO/vASlkLApPQ4oE+hw==" workbookSaltValue="Y+TQOSFcEVMDZFZxn15QEQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-27060" yWindow="105" windowWidth="21765" windowHeight="11055" xr2:uid="{00000000-000D-0000-FFFF-FFFF01000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF01000000}"/>
   </bookViews>
   <sheets>
     <sheet name="熱" sheetId="7" r:id="rId1"/>
     <sheet name="電気" sheetId="6" r:id="rId2"/>
     <sheet name="CGS事業所外供給（年度排出量算定用）" sheetId="4" r:id="rId3"/>
     <sheet name="CGS事業所外供給（基準排出量算定用）" sheetId="5" r:id="rId4"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'CGS事業所外供給（基準排出量算定用）'!$A$1:$K$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'CGS事業所外供給（年度排出量算定用）'!$A$1:$K$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">電気!$B$1:$T$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">熱!$B$1:$T$28</definedName>
     <definedName name="低炭素電力メニュープルダウン対象範囲" localSheetId="3">OFFSET([1]係数テーブル!$A$1,MATCH('[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$G:$G,0)-1 + MATCH('[1]低炭素電力（高炭素）電力'!$E$4,OFFSET([1]係数テーブル!$A$1,MATCH('[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$G:$G,0)-1,COLUMN([1]係数テーブル!$H$3)-1,COUNTIF([1]係数テーブル!$G:$G,'[1]低炭素電力（高炭素）電力'!$L$2),1),0)-1,COLUMN([1]係数テーブル!$I$3)-1,COUNTIFS([1]係数テーブル!$G:$G,'[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$H:$H,'[1]低炭素電力（高炭素）電力'!$E$4),1)</definedName>
     <definedName name="低炭素電力メニュープルダウン対象範囲" localSheetId="2">OFFSET([1]係数テーブル!$A$1,MATCH('[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$G:$G,0)-1 + MATCH('[1]低炭素電力（高炭素）電力'!$E$4,OFFSET([1]係数テーブル!$A$1,MATCH('[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$G:$G,0)-1,COLUMN([1]係数テーブル!$H$3)-1,COUNTIF([1]係数テーブル!$G:$G,'[1]低炭素電力（高炭素）電力'!$L$2),1),0)-1,COLUMN([1]係数テーブル!$I$3)-1,COUNTIFS([1]係数テーブル!$G:$G,'[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$H:$H,'[1]低炭素電力（高炭素）電力'!$E$4),1)</definedName>
     <definedName name="低炭素電力メニュープルダウン対象範囲">OFFSET([2]係数テーブル!$A$1,MATCH('[2]低炭素（高炭素）電力'!$L$2,[2]係数テーブル!$G:$G,0)-1 + MATCH('[2]低炭素（高炭素）電力'!$E$4,OFFSET([2]係数テーブル!$A$1,MATCH('[2]低炭素（高炭素）電力'!$L$2,[2]係数テーブル!$G:$G,0)-1,COLUMN([2]係数テーブル!$H$3)-1,COUNTIF([2]係数テーブル!$G:$G,'[2]低炭素（高炭素）電力'!$L$2),1),0)-1,COLUMN([2]係数テーブル!$I$3)-1,COUNTIFS([2]係数テーブル!$G:$G,'[2]低炭素（高炭素）電力'!$L$2,[2]係数テーブル!$H:$H,'[2]低炭素（高炭素）電力'!$E$4),1)</definedName>
     <definedName name="低炭素電力メニュー検索範囲" localSheetId="3">OFFSET([1]係数テーブル!$A$1,MATCH('[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$G:$G,0)-1 + MATCH('[1]低炭素電力（高炭素）電力'!$E$4,OFFSET([1]係数テーブル!$A$1,MATCH('[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$G:$G,0)-1,COLUMN([1]係数テーブル!$H$3)-1,COUNTIF([1]係数テーブル!$G:$G,'[1]低炭素電力（高炭素）電力'!$L$2),1),0)-1,COLUMN([1]係数テーブル!$I$3)-1,COUNTIFS([1]係数テーブル!$G:$G,'[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$H:$H,'[1]低炭素電力（高炭素）電力'!$E$4),3)</definedName>
     <definedName name="低炭素電力メニュー検索範囲" localSheetId="2">OFFSET([1]係数テーブル!$A$1,MATCH('[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$G:$G,0)-1 + MATCH('[1]低炭素電力（高炭素）電力'!$E$4,OFFSET([1]係数テーブル!$A$1,MATCH('[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$G:$G,0)-1,COLUMN([1]係数テーブル!$H$3)-1,COUNTIF([1]係数テーブル!$G:$G,'[1]低炭素電力（高炭素）電力'!$L$2),1),0)-1,COLUMN([1]係数テーブル!$I$3)-1,COUNTIFS([1]係数テーブル!$G:$G,'[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$H:$H,'[1]低炭素電力（高炭素）電力'!$E$4),3)</definedName>
     <definedName name="低炭素電力メニュー検索範囲">OFFSET([2]係数テーブル!$A$1,MATCH('[2]低炭素（高炭素）電力'!$L$2,[2]係数テーブル!$G:$G,0)-1 + MATCH('[2]低炭素（高炭素）電力'!$E$4,OFFSET([2]係数テーブル!$A$1,MATCH('[2]低炭素（高炭素）電力'!$L$2,[2]係数テーブル!$G:$G,0)-1,COLUMN([2]係数テーブル!$H$3)-1,COUNTIF([2]係数テーブル!$G:$G,'[2]低炭素（高炭素）電力'!$L$2),1),0)-1,COLUMN([2]係数テーブル!$I$3)-1,COUNTIFS([2]係数テーブル!$G:$G,'[2]低炭素（高炭素）電力'!$L$2,[2]係数テーブル!$H:$H,'[2]低炭素（高炭素）電力'!$E$4),3)</definedName>
     <definedName name="低炭素電力事業者プルダウン対象範囲" localSheetId="3">OFFSET([1]係数テーブル!$A$1,MATCH('[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$A:$A,0)-1,COLUMN([1]係数テーブル!$B$3)-1,COUNTIF([1]係数テーブル!$A:$A,'[1]低炭素電力（高炭素）電力'!$L$2),1)</definedName>
     <definedName name="低炭素電力事業者プルダウン対象範囲" localSheetId="2">OFFSET([1]係数テーブル!$A$1,MATCH('[1]低炭素電力（高炭素）電力'!$L$2,[1]係数テーブル!$A:$A,0)-1,COLUMN([1]係数テーブル!$B$3)-1,COUNTIF([1]係数テーブル!$A:$A,'[1]低炭素電力（高炭素）電力'!$L$2),1)</definedName>
     <definedName name="低炭素電力事業者プルダウン対象範囲">OFFSET([2]係数テーブル!$A$1,MATCH('[2]低炭素（高炭素）電力'!$L$2,[2]係数テーブル!$A:$A,0)-1,COLUMN([2]係数テーブル!$B$3)-1,COUNTIF([2]係数テーブル!$A:$A,'[2]低炭素（高炭素）電力'!$L$2),1)</definedName>
@@ -134,146 +134,146 @@
   <c r="S17" i="6"/>
   <c r="R17" i="6"/>
   <c r="Q12" i="6"/>
   <c r="P12" i="6"/>
   <c r="O12" i="6"/>
   <c r="N12" i="6"/>
   <c r="M12" i="6"/>
   <c r="L12" i="6"/>
   <c r="K12" i="6"/>
   <c r="J12" i="6"/>
   <c r="I12" i="6"/>
   <c r="H12" i="6"/>
   <c r="G12" i="6"/>
   <c r="F12" i="6"/>
   <c r="R11" i="6"/>
   <c r="T11" i="6" s="1"/>
   <c r="R10" i="6"/>
   <c r="T10" i="6" s="1"/>
   <c r="T9" i="6"/>
   <c r="R9" i="6"/>
   <c r="S9" i="6" s="1"/>
   <c r="R8" i="6"/>
   <c r="T8" i="6" s="1"/>
   <c r="R7" i="6"/>
   <c r="S7" i="6" s="1"/>
-  <c r="S6" i="6"/>
   <c r="R6" i="6"/>
   <c r="T6" i="6" s="1"/>
   <c r="Q23" i="7"/>
   <c r="P23" i="7"/>
   <c r="O23" i="7"/>
   <c r="N23" i="7"/>
   <c r="M23" i="7"/>
   <c r="L23" i="7"/>
   <c r="K23" i="7"/>
   <c r="J23" i="7"/>
   <c r="I23" i="7"/>
   <c r="H23" i="7"/>
   <c r="G23" i="7"/>
   <c r="F23" i="7"/>
   <c r="R22" i="7"/>
   <c r="T22" i="7" s="1"/>
   <c r="R21" i="7"/>
   <c r="T21" i="7" s="1"/>
   <c r="T20" i="7"/>
   <c r="R20" i="7"/>
   <c r="S20" i="7" s="1"/>
   <c r="T19" i="7"/>
   <c r="S19" i="7"/>
   <c r="R19" i="7"/>
   <c r="R18" i="7"/>
   <c r="T18" i="7" s="1"/>
   <c r="R17" i="7"/>
   <c r="R23" i="7" s="1"/>
   <c r="Q12" i="7"/>
   <c r="P12" i="7"/>
   <c r="O12" i="7"/>
   <c r="N12" i="7"/>
   <c r="M12" i="7"/>
   <c r="L12" i="7"/>
   <c r="K12" i="7"/>
   <c r="J12" i="7"/>
   <c r="I12" i="7"/>
   <c r="H12" i="7"/>
   <c r="G12" i="7"/>
   <c r="F12" i="7"/>
   <c r="T11" i="7"/>
   <c r="S11" i="7"/>
   <c r="R11" i="7"/>
   <c r="R10" i="7"/>
   <c r="S10" i="7" s="1"/>
   <c r="R9" i="7"/>
   <c r="T9" i="7" s="1"/>
   <c r="R8" i="7"/>
   <c r="S8" i="7" s="1"/>
-  <c r="T7" i="7"/>
-  <c r="S7" i="7"/>
   <c r="R7" i="7"/>
+  <c r="T7" i="7" s="1"/>
   <c r="R6" i="7"/>
   <c r="S6" i="7" s="1"/>
-  <c r="T8" i="7" l="1"/>
+  <c r="S6" i="6" l="1"/>
+  <c r="S7" i="7"/>
+  <c r="T8" i="7"/>
   <c r="I15" i="5"/>
   <c r="I17" i="4"/>
   <c r="T7" i="6"/>
+  <c r="T12" i="6" s="1"/>
   <c r="S19" i="6"/>
   <c r="S18" i="7"/>
   <c r="S22" i="7"/>
-  <c r="T12" i="6"/>
   <c r="S11" i="6"/>
   <c r="T6" i="7"/>
   <c r="S9" i="7"/>
   <c r="S12" i="7" s="1"/>
   <c r="T10" i="7"/>
   <c r="R12" i="7"/>
   <c r="D27" i="7" s="1"/>
   <c r="S17" i="7"/>
   <c r="S21" i="7"/>
   <c r="S10" i="6"/>
   <c r="R23" i="6"/>
   <c r="S21" i="6"/>
   <c r="T22" i="6"/>
   <c r="T17" i="7"/>
   <c r="T23" i="7" s="1"/>
   <c r="S18" i="6"/>
   <c r="T18" i="6"/>
   <c r="R12" i="6"/>
   <c r="S8" i="6"/>
-  <c r="S12" i="6" s="1"/>
-  <c r="D27" i="6" l="1"/>
+  <c r="S12" i="6" l="1"/>
+  <c r="D27" i="6"/>
   <c r="S23" i="7"/>
   <c r="D25" i="7" s="1"/>
   <c r="I25" i="7" s="1"/>
   <c r="T12" i="7"/>
   <c r="D26" i="7" s="1"/>
   <c r="I27" i="7" s="1"/>
   <c r="T23" i="6"/>
   <c r="D26" i="6" s="1"/>
   <c r="S23" i="6"/>
-  <c r="D25" i="6" s="1"/>
+  <c r="D25" i="6" l="1"/>
   <c r="I25" i="6" s="1"/>
-  <c r="I27" i="6" l="1"/>
+  <c r="I27" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>localadmin</author>
   </authors>
   <commentList>
     <comment ref="C15" authorId="0" shapeId="0" xr:uid="{069AF817-F581-47C1-817F-D6F1989AA67B}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>環境価値がない熱の場合、都内平均係数を入力して下さい。</t>
         </r>
       </text>
     </comment>
   </commentList>
@@ -1749,135 +1749,145 @@
     <rPh sb="22" eb="24">
       <t>デンキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>当該シートは、事業所外供給する電気に複数の排出係数又は再エネ率が混在する場合に使用します。</t>
     <rPh sb="0" eb="2">
       <t>トウガイ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>デンキ</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>サイ</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>リツ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>シヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>→この値を算定報告書のその５の２シートの「事業所外供給される熱」の排出係数に転記してください。</t>
+    <t>ver2026.4.1</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ver20264.1</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>→この値を算定報告書のその５の２シートの「事業所外供給される熱」の排出係数に「値貼り付け」で転記してください。</t>
     <rPh sb="3" eb="4">
       <t>アタイ</t>
     </rPh>
     <rPh sb="5" eb="10">
       <t>サンテイホウコクショ</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>ネツ</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>ハイシュツ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>ケイスウ</t>
     </rPh>
-    <rPh sb="38" eb="40">
+    <rPh sb="39" eb="40">
+      <t>アタイ</t>
+    </rPh>
+    <rPh sb="40" eb="41">
+      <t>ハ</t>
+    </rPh>
+    <rPh sb="42" eb="43">
+      <t>ツ</t>
+    </rPh>
+    <rPh sb="46" eb="48">
       <t>テンキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>→この値を算定報告書のその５の２シートの「事業所外供給される熱」の再エネ率に転記してください。</t>
+    <t>→この値を算定報告書のその５の２シートの「事業所外供給される熱」の再エネ率に「値貼り付け」で転記してください。</t>
     <rPh sb="30" eb="31">
       <t>ネツ</t>
     </rPh>
     <rPh sb="33" eb="34">
       <t>サイ</t>
     </rPh>
     <rPh sb="36" eb="37">
       <t>リツ</t>
     </rPh>
-    <rPh sb="38" eb="40">
+    <rPh sb="46" eb="48">
       <t>テンキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>→この値を算定報告書のその５の２シートの「事業所外供給される電気」の排出係数に転記してください。</t>
+    <t>→この値を算定報告書のその５の２シートの「事業所外供給される電気」の排出係数に「値貼り付け」で転記してください。</t>
     <rPh sb="30" eb="32">
       <t>デンキ</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>ハイシュツ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>ケイスウ</t>
     </rPh>
-    <rPh sb="39" eb="41">
+    <rPh sb="47" eb="49">
       <t>テンキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>→この値を算定報告書のその５の２シートの「事業所外供給される電気」の再エネ率に転記してください。</t>
+    <t>→この値を算定報告書のその５の２シートの「事業所外供給される電気」の再エネ率に「値貼り付け」で転記してください。</t>
     <rPh sb="30" eb="32">
       <t>デンキ</t>
     </rPh>
     <rPh sb="34" eb="35">
       <t>サイ</t>
     </rPh>
     <rPh sb="37" eb="38">
       <t>リツ</t>
     </rPh>
-    <rPh sb="39" eb="41">
+    <rPh sb="47" eb="49">
       <t>テンキ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...6 lines deleted...]
-    <t>ver20264.1</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="176" formatCode="0.000"/>
-    <numFmt numFmtId="177" formatCode="#,##0.000;[Red]\-#,##0.000"/>
+    <numFmt numFmtId="206" formatCode="#,##0.00#############"/>
+    <numFmt numFmtId="207" formatCode="#,##0.000#############"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
@@ -2468,162 +2478,162 @@
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="40" fontId="17" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="17" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="206" fontId="17" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="207" fontId="17" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="2" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -3666,432 +3676,432 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97F9CE88-C9FB-4DC3-B821-7601F7BDF7A8}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U28"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4:B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="4" style="21" customWidth="1"/>
-    <col min="2" max="3" width="9.1640625" style="21" customWidth="1"/>
+    <col min="2" max="3" width="9.125" style="21" customWidth="1"/>
     <col min="4" max="5" width="9" style="21"/>
-    <col min="6" max="20" width="9.58203125" style="21" customWidth="1"/>
+    <col min="6" max="20" width="9.625" style="21" customWidth="1"/>
     <col min="21" max="16384" width="9" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="32.5" customHeight="1">
+    <row r="1" spans="1:21" ht="32.450000000000003" customHeight="1">
       <c r="A1" s="33"/>
-      <c r="B1" s="40" t="s">
+      <c r="B1" s="38" t="s">
         <v>88</v>
       </c>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
       <c r="L1" s="33"/>
       <c r="M1" s="33"/>
       <c r="N1" s="33"/>
       <c r="O1" s="33"/>
       <c r="P1" s="33"/>
       <c r="Q1" s="33"/>
       <c r="R1" s="33"/>
       <c r="S1" s="33"/>
       <c r="T1" s="33"/>
       <c r="U1" s="33"/>
     </row>
-    <row r="2" spans="1:21" ht="32.5" customHeight="1">
+    <row r="2" spans="1:21" ht="32.450000000000003" customHeight="1">
       <c r="A2" s="33"/>
-      <c r="B2" s="41" t="s">
+      <c r="B2" s="39" t="s">
         <v>90</v>
       </c>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="33"/>
       <c r="L2" s="33"/>
       <c r="M2" s="33"/>
       <c r="N2" s="33"/>
       <c r="O2" s="33"/>
       <c r="P2" s="33"/>
       <c r="Q2" s="33"/>
       <c r="R2" s="33"/>
       <c r="S2" s="33"/>
       <c r="T2" s="33"/>
       <c r="U2" s="33"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" s="33"/>
       <c r="B3" s="34" t="s">
         <v>87</v>
       </c>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="33"/>
       <c r="P3" s="33"/>
       <c r="Q3" s="33"/>
       <c r="R3" s="33"/>
       <c r="S3" s="33"/>
       <c r="T3" s="33"/>
       <c r="U3" s="33"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" s="33"/>
-      <c r="B4" s="52" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="51" t="s">
+      <c r="B4" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="45" t="s">
         <v>75</v>
       </c>
-      <c r="D4" s="51" t="s">
+      <c r="D4" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="53" t="s">
+      <c r="E4" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="52" t="s">
+      <c r="F4" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="52"/>
-[...11 lines deleted...]
-      <c r="S4" s="51" t="s">
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="46"/>
+      <c r="O4" s="46"/>
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="45" t="s">
         <v>80</v>
       </c>
-      <c r="T4" s="51" t="s">
+      <c r="T4" s="45" t="s">
         <v>71</v>
       </c>
       <c r="U4" s="33"/>
     </row>
     <row r="5" spans="1:21" ht="33">
       <c r="A5" s="33"/>
-      <c r="B5" s="52"/>
-[...2 lines deleted...]
-      <c r="E5" s="54"/>
+      <c r="B5" s="46"/>
+      <c r="C5" s="46"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="48"/>
       <c r="F5" s="22" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="22" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="22" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="22" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="22" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="22" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="22" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="22" t="s">
         <v>12</v>
       </c>
       <c r="O5" s="22" t="s">
         <v>13</v>
       </c>
       <c r="P5" s="22" t="s">
         <v>14</v>
       </c>
       <c r="Q5" s="22" t="s">
         <v>15</v>
       </c>
       <c r="R5" s="23" t="s">
         <v>70</v>
       </c>
-      <c r="S5" s="52"/>
-      <c r="T5" s="52"/>
+      <c r="S5" s="46"/>
+      <c r="T5" s="46"/>
       <c r="U5" s="33"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="33"/>
-      <c r="B6" s="42"/>
-[...14 lines deleted...]
-      <c r="Q6" s="45"/>
+      <c r="B6" s="40"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="43"/>
+      <c r="I6" s="43"/>
+      <c r="J6" s="43"/>
+      <c r="K6" s="43"/>
+      <c r="L6" s="43"/>
+      <c r="M6" s="43"/>
+      <c r="N6" s="43"/>
+      <c r="O6" s="43"/>
+      <c r="P6" s="43"/>
+      <c r="Q6" s="43"/>
       <c r="R6" s="27">
         <f t="shared" ref="R6:R11" si="0">IF(E6="GJ",SUM(F6:Q6),SUM(F6:Q6)/1000)</f>
         <v>0</v>
       </c>
       <c r="S6" s="27">
         <f t="shared" ref="S6:S11" si="1">R6*C6</f>
         <v>0</v>
       </c>
       <c r="T6" s="27">
         <f t="shared" ref="T6:T11" si="2">R6*D6/100</f>
         <v>0</v>
       </c>
       <c r="U6" s="33"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="33"/>
-      <c r="B7" s="42"/>
-[...14 lines deleted...]
-      <c r="Q7" s="45"/>
+      <c r="B7" s="40"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
+      <c r="I7" s="43"/>
+      <c r="J7" s="43"/>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
+      <c r="N7" s="43"/>
+      <c r="O7" s="43"/>
+      <c r="P7" s="43"/>
+      <c r="Q7" s="43"/>
       <c r="R7" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S7" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="T7" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="U7" s="33"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="33"/>
-      <c r="B8" s="44"/>
-[...2 lines deleted...]
-      <c r="E8" s="42" t="s">
+      <c r="B8" s="42"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="40" t="s">
         <v>73</v>
       </c>
-      <c r="F8" s="44"/>
-[...10 lines deleted...]
-      <c r="Q8" s="44"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="42"/>
+      <c r="J8" s="42"/>
+      <c r="K8" s="42"/>
+      <c r="L8" s="42"/>
+      <c r="M8" s="42"/>
+      <c r="N8" s="42"/>
+      <c r="O8" s="42"/>
+      <c r="P8" s="42"/>
+      <c r="Q8" s="42"/>
       <c r="R8" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S8" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="T8" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="U8" s="33"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="33"/>
-      <c r="B9" s="44"/>
-[...2 lines deleted...]
-      <c r="E9" s="42" t="s">
+      <c r="B9" s="42"/>
+      <c r="C9" s="42"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="40" t="s">
         <v>73</v>
       </c>
-      <c r="F9" s="44"/>
-[...10 lines deleted...]
-      <c r="Q9" s="44"/>
+      <c r="F9" s="42"/>
+      <c r="G9" s="42"/>
+      <c r="H9" s="42"/>
+      <c r="I9" s="42"/>
+      <c r="J9" s="42"/>
+      <c r="K9" s="42"/>
+      <c r="L9" s="42"/>
+      <c r="M9" s="42"/>
+      <c r="N9" s="42"/>
+      <c r="O9" s="42"/>
+      <c r="P9" s="42"/>
+      <c r="Q9" s="42"/>
       <c r="R9" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S9" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="T9" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="U9" s="33"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="33"/>
-      <c r="B10" s="44"/>
-[...2 lines deleted...]
-      <c r="E10" s="42" t="s">
+      <c r="B10" s="42"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="40" t="s">
         <v>73</v>
       </c>
-      <c r="F10" s="44"/>
-[...10 lines deleted...]
-      <c r="Q10" s="44"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="42"/>
+      <c r="I10" s="42"/>
+      <c r="J10" s="42"/>
+      <c r="K10" s="42"/>
+      <c r="L10" s="42"/>
+      <c r="M10" s="42"/>
+      <c r="N10" s="42"/>
+      <c r="O10" s="42"/>
+      <c r="P10" s="42"/>
+      <c r="Q10" s="42"/>
       <c r="R10" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S10" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="T10" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="U10" s="33"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="33"/>
-      <c r="B11" s="44"/>
-[...2 lines deleted...]
-      <c r="E11" s="42" t="s">
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="40" t="s">
         <v>73</v>
       </c>
-      <c r="F11" s="44"/>
-[...10 lines deleted...]
-      <c r="Q11" s="44"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="42"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="42"/>
+      <c r="M11" s="42"/>
+      <c r="N11" s="42"/>
+      <c r="O11" s="42"/>
+      <c r="P11" s="42"/>
+      <c r="Q11" s="42"/>
       <c r="R11" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S11" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="T11" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="U11" s="33"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" s="33"/>
       <c r="B12" s="25" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="36" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="28">
         <f>SUM(IF($E$6="GJ",F6,F6/1000),IF($E$7="GJ",F7,F7/1000),IF($E$8="GJ",F8,F8/1000),IF($E$9="GJ",F9,F9/1000),IF($E$10="GJ",F10,F10/1000),IF($E$11="GJ",F11,F11/1000))</f>
         <v>0</v>
       </c>
       <c r="G12" s="28">
         <f t="shared" ref="G12:P12" si="3">SUM(IF($E$6="GJ",G6,G6/1000),IF($E$7="GJ",G7,G7/1000),IF($E$8="GJ",G8,G8/1000),IF($E$9="GJ",G9,G9/1000),IF($E$10="GJ",G10,G10/1000),IF($E$11="GJ",G11,G11/1000))</f>
         <v>0</v>
       </c>
       <c r="H12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="I12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
@@ -4112,384 +4122,384 @@
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q12" s="28">
         <f>SUM(IF($E$6="GJ",Q6,Q6/1000),IF($E$7="GJ",Q7,Q7/1000),IF($E$8="GJ",Q8,Q8/1000),IF($E$9="GJ",Q9,Q9/1000),IF($E$10="GJ",Q10,Q10/1000),IF($E$11="GJ",Q11,Q11/1000))</f>
         <v>0</v>
       </c>
       <c r="R12" s="28">
         <f>SUM(R6:R11)</f>
         <v>0</v>
       </c>
       <c r="S12" s="30">
         <f>SUM(S6:S11)</f>
         <v>0</v>
       </c>
       <c r="T12" s="30">
         <f>SUM(T6:T11)</f>
         <v>0</v>
       </c>
       <c r="U12" s="33"/>
     </row>
-    <row r="13" spans="1:21" ht="35" customHeight="1">
+    <row r="13" spans="1:21" ht="35.1" customHeight="1">
       <c r="A13" s="33"/>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="33"/>
       <c r="H13" s="33"/>
       <c r="I13" s="33"/>
       <c r="J13" s="33"/>
       <c r="K13" s="33"/>
       <c r="L13" s="33"/>
       <c r="M13" s="33"/>
       <c r="N13" s="33"/>
       <c r="O13" s="33"/>
       <c r="P13" s="33"/>
       <c r="Q13" s="33"/>
       <c r="R13" s="33"/>
       <c r="S13" s="33"/>
       <c r="T13" s="33"/>
       <c r="U13" s="33"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="33"/>
       <c r="B14" s="34" t="s">
         <v>84</v>
       </c>
       <c r="C14" s="34"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="34"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="33"/>
       <c r="K14" s="33"/>
       <c r="L14" s="33"/>
       <c r="M14" s="33"/>
       <c r="N14" s="33"/>
       <c r="O14" s="33"/>
       <c r="P14" s="33"/>
       <c r="Q14" s="33"/>
       <c r="R14" s="33"/>
       <c r="S14" s="33"/>
       <c r="T14" s="33"/>
       <c r="U14" s="33"/>
     </row>
     <row r="15" spans="1:21" ht="16.5" customHeight="1">
       <c r="A15" s="33"/>
-      <c r="B15" s="52" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="51" t="s">
+      <c r="B15" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="45" t="s">
         <v>75</v>
       </c>
-      <c r="D15" s="51" t="s">
+      <c r="D15" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="E15" s="53" t="s">
+      <c r="E15" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="F15" s="52" t="s">
+      <c r="F15" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="G15" s="52"/>
-[...11 lines deleted...]
-      <c r="S15" s="51" t="s">
+      <c r="G15" s="46"/>
+      <c r="H15" s="46"/>
+      <c r="I15" s="46"/>
+      <c r="J15" s="46"/>
+      <c r="K15" s="46"/>
+      <c r="L15" s="46"/>
+      <c r="M15" s="46"/>
+      <c r="N15" s="46"/>
+      <c r="O15" s="46"/>
+      <c r="P15" s="46"/>
+      <c r="Q15" s="46"/>
+      <c r="R15" s="46"/>
+      <c r="S15" s="45" t="s">
         <v>80</v>
       </c>
-      <c r="T15" s="51" t="s">
+      <c r="T15" s="45" t="s">
         <v>71</v>
       </c>
       <c r="U15" s="33"/>
     </row>
     <row r="16" spans="1:21" ht="33">
       <c r="A16" s="33"/>
-      <c r="B16" s="52"/>
-[...2 lines deleted...]
-      <c r="E16" s="54"/>
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="46"/>
+      <c r="E16" s="48"/>
       <c r="F16" s="22" t="s">
         <v>4</v>
       </c>
       <c r="G16" s="22" t="s">
         <v>5</v>
       </c>
       <c r="H16" s="22" t="s">
         <v>6</v>
       </c>
       <c r="I16" s="22" t="s">
         <v>7</v>
       </c>
       <c r="J16" s="22" t="s">
         <v>8</v>
       </c>
       <c r="K16" s="22" t="s">
         <v>9</v>
       </c>
       <c r="L16" s="22" t="s">
         <v>10</v>
       </c>
       <c r="M16" s="22" t="s">
         <v>11</v>
       </c>
       <c r="N16" s="22" t="s">
         <v>12</v>
       </c>
       <c r="O16" s="22" t="s">
         <v>13</v>
       </c>
       <c r="P16" s="22" t="s">
         <v>14</v>
       </c>
       <c r="Q16" s="22" t="s">
         <v>15</v>
       </c>
       <c r="R16" s="23" t="s">
         <v>70</v>
       </c>
-      <c r="S16" s="52"/>
-      <c r="T16" s="52"/>
+      <c r="S16" s="46"/>
+      <c r="T16" s="46"/>
       <c r="U16" s="33"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="33"/>
-      <c r="B17" s="46"/>
-[...14 lines deleted...]
-      <c r="Q17" s="45"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="43"/>
+      <c r="G17" s="43"/>
+      <c r="H17" s="43"/>
+      <c r="I17" s="43"/>
+      <c r="J17" s="43"/>
+      <c r="K17" s="43"/>
+      <c r="L17" s="43"/>
+      <c r="M17" s="43"/>
+      <c r="N17" s="43"/>
+      <c r="O17" s="43"/>
+      <c r="P17" s="43"/>
+      <c r="Q17" s="43"/>
       <c r="R17" s="24">
         <f t="shared" ref="R17:R22" si="4">IF(E17="GJ",SUM(F17:Q17),SUM(F17:Q17)/1000)</f>
         <v>0</v>
       </c>
       <c r="S17" s="27">
         <f t="shared" ref="S17:S22" si="5">R17*C17</f>
         <v>0</v>
       </c>
       <c r="T17" s="27">
         <f t="shared" ref="T17:T22" si="6">R17*D17/100</f>
         <v>0</v>
       </c>
       <c r="U17" s="33"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="33"/>
-      <c r="B18" s="44"/>
-[...14 lines deleted...]
-      <c r="Q18" s="45"/>
+      <c r="B18" s="42"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="42"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="43"/>
+      <c r="G18" s="43"/>
+      <c r="H18" s="43"/>
+      <c r="I18" s="43"/>
+      <c r="J18" s="43"/>
+      <c r="K18" s="43"/>
+      <c r="L18" s="43"/>
+      <c r="M18" s="43"/>
+      <c r="N18" s="43"/>
+      <c r="O18" s="43"/>
+      <c r="P18" s="43"/>
+      <c r="Q18" s="43"/>
       <c r="R18" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="S18" s="27">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="T18" s="27">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="U18" s="33"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="33"/>
-      <c r="B19" s="44"/>
-[...14 lines deleted...]
-      <c r="Q19" s="44"/>
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="42"/>
+      <c r="M19" s="42"/>
+      <c r="N19" s="42"/>
+      <c r="O19" s="42"/>
+      <c r="P19" s="42"/>
+      <c r="Q19" s="42"/>
       <c r="R19" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="S19" s="27">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="T19" s="27">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="U19" s="33"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="33"/>
-      <c r="B20" s="44"/>
-[...14 lines deleted...]
-      <c r="Q20" s="44"/>
+      <c r="B20" s="42"/>
+      <c r="C20" s="42"/>
+      <c r="D20" s="42"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="42"/>
+      <c r="G20" s="42"/>
+      <c r="H20" s="42"/>
+      <c r="I20" s="42"/>
+      <c r="J20" s="42"/>
+      <c r="K20" s="42"/>
+      <c r="L20" s="42"/>
+      <c r="M20" s="42"/>
+      <c r="N20" s="42"/>
+      <c r="O20" s="42"/>
+      <c r="P20" s="42"/>
+      <c r="Q20" s="42"/>
       <c r="R20" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="S20" s="27">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="T20" s="27">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="U20" s="33"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="33"/>
-      <c r="B21" s="44"/>
-[...14 lines deleted...]
-      <c r="Q21" s="44"/>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="42"/>
+      <c r="K21" s="42"/>
+      <c r="L21" s="42"/>
+      <c r="M21" s="42"/>
+      <c r="N21" s="42"/>
+      <c r="O21" s="42"/>
+      <c r="P21" s="42"/>
+      <c r="Q21" s="42"/>
       <c r="R21" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="S21" s="27">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="T21" s="27">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="U21" s="33"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="33"/>
-      <c r="B22" s="44"/>
-[...14 lines deleted...]
-      <c r="Q22" s="44"/>
+      <c r="B22" s="42"/>
+      <c r="C22" s="42"/>
+      <c r="D22" s="42"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="42"/>
+      <c r="G22" s="42"/>
+      <c r="H22" s="42"/>
+      <c r="I22" s="42"/>
+      <c r="J22" s="42"/>
+      <c r="K22" s="42"/>
+      <c r="L22" s="42"/>
+      <c r="M22" s="42"/>
+      <c r="N22" s="42"/>
+      <c r="O22" s="42"/>
+      <c r="P22" s="42"/>
+      <c r="Q22" s="42"/>
       <c r="R22" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="S22" s="27">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="T22" s="27">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="U22" s="33"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="33"/>
       <c r="B23" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="C23" s="37"/>
-[...1 lines deleted...]
-      <c r="E23" s="38" t="s">
+      <c r="C23" s="35"/>
+      <c r="D23" s="35"/>
+      <c r="E23" s="36" t="s">
         <v>33</v>
       </c>
       <c r="F23" s="26">
         <f>SUM(IF($E$17="GJ",F17,F17/1000),IF($E$18="GJ",F18,F18/1000),IF($E$19="GJ",F19,F19/1000),IF($E$20="GJ",F20,F20/1000),IF($E$21="GJ",F21,F21/1000),IF($E$22="GJ",F22,F22/1000))</f>
         <v>0</v>
       </c>
       <c r="G23" s="26">
         <f t="shared" ref="G23:Q23" si="7">SUM(IF($E$17="GJ",G17,G17/1000),IF($E$18="GJ",G18,G18/1000),IF($E$19="GJ",G19,G19/1000),IF($E$20="GJ",G20,G20/1000),IF($E$21="GJ",G21,G21/1000),IF($E$22="GJ",G22,G22/1000))</f>
         <v>0</v>
       </c>
       <c r="H23" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="I23" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J23" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K23" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
@@ -4510,602 +4520,602 @@
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="P23" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="Q23" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="R23" s="26">
         <f>SUM(R17:R22)</f>
         <v>0</v>
       </c>
       <c r="S23" s="30">
         <f>SUM(S17:S22)</f>
         <v>0</v>
       </c>
       <c r="T23" s="30">
         <f>SUM(T17:T22)</f>
         <v>0</v>
       </c>
       <c r="U23" s="33"/>
     </row>
-    <row r="24" spans="1:21" ht="17" thickBot="1">
+    <row r="24" spans="1:21" ht="17.25" thickBot="1">
       <c r="A24" s="33"/>
       <c r="B24" s="33"/>
       <c r="C24" s="33"/>
       <c r="D24" s="33"/>
       <c r="E24" s="33"/>
       <c r="F24" s="33"/>
       <c r="G24" s="33"/>
       <c r="H24" s="33"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="33"/>
       <c r="M24" s="33"/>
       <c r="N24" s="33"/>
       <c r="O24" s="33"/>
       <c r="P24" s="33"/>
       <c r="Q24" s="33"/>
       <c r="R24" s="33"/>
       <c r="S24" s="33"/>
       <c r="T24" s="33"/>
       <c r="U24" s="33"/>
     </row>
     <row r="25" spans="1:21" ht="22.5" customHeight="1" thickBot="1">
       <c r="A25" s="33"/>
-      <c r="B25" s="47" t="s">
+      <c r="B25" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="C25" s="48"/>
+      <c r="C25" s="50"/>
       <c r="D25" s="31">
         <f>S12+S23</f>
         <v>0</v>
       </c>
       <c r="E25" s="32" t="s">
         <v>76</v>
       </c>
       <c r="F25" s="33"/>
-      <c r="G25" s="49" t="s">
+      <c r="G25" s="51" t="s">
         <v>67</v>
       </c>
-      <c r="H25" s="50"/>
-      <c r="I25" s="36" t="e">
+      <c r="H25" s="52"/>
+      <c r="I25" s="70" t="e">
         <f>D25/D27</f>
         <v>#DIV/0!</v>
       </c>
       <c r="J25" s="32" t="s">
         <v>77</v>
       </c>
       <c r="K25" s="33"/>
       <c r="L25" s="33"/>
       <c r="M25" s="33"/>
       <c r="N25" s="33"/>
       <c r="O25" s="33"/>
       <c r="P25" s="33"/>
       <c r="Q25" s="33"/>
       <c r="R25" s="33"/>
       <c r="S25" s="33"/>
       <c r="T25" s="33"/>
       <c r="U25" s="33"/>
     </row>
     <row r="26" spans="1:21" ht="22.5" customHeight="1" thickBot="1">
       <c r="A26" s="33"/>
-      <c r="B26" s="47" t="s">
+      <c r="B26" s="49" t="s">
         <v>65</v>
       </c>
-      <c r="C26" s="48"/>
+      <c r="C26" s="50"/>
       <c r="D26" s="31">
         <f>T12+T23</f>
         <v>0</v>
       </c>
       <c r="E26" s="32" t="s">
         <v>33</v>
       </c>
       <c r="F26" s="33"/>
       <c r="G26" s="33" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H26" s="33"/>
       <c r="I26" s="33"/>
       <c r="J26" s="33"/>
       <c r="K26" s="33"/>
       <c r="L26" s="33"/>
       <c r="M26" s="33"/>
       <c r="N26" s="33"/>
       <c r="O26" s="33"/>
       <c r="P26" s="33"/>
       <c r="Q26" s="33"/>
       <c r="R26" s="33"/>
       <c r="S26" s="33"/>
       <c r="T26" s="33"/>
       <c r="U26" s="33"/>
     </row>
     <row r="27" spans="1:21" ht="22.5" customHeight="1" thickBot="1">
       <c r="A27" s="33"/>
-      <c r="B27" s="47" t="s">
+      <c r="B27" s="49" t="s">
         <v>72</v>
       </c>
-      <c r="C27" s="48"/>
+      <c r="C27" s="50"/>
       <c r="D27" s="31">
         <f>R12+R23</f>
         <v>0</v>
       </c>
       <c r="E27" s="32" t="s">
         <v>33</v>
       </c>
       <c r="F27" s="33"/>
-      <c r="G27" s="49" t="s">
+      <c r="G27" s="51" t="s">
         <v>68</v>
       </c>
-      <c r="H27" s="50"/>
-      <c r="I27" s="35" t="e">
+      <c r="H27" s="52"/>
+      <c r="I27" s="69" t="e">
         <f>D26/D27*100</f>
         <v>#DIV/0!</v>
       </c>
       <c r="J27" s="32" t="s">
         <v>69</v>
       </c>
       <c r="K27" s="33"/>
       <c r="L27" s="33"/>
       <c r="M27" s="33"/>
       <c r="N27" s="33"/>
       <c r="O27" s="33"/>
       <c r="P27" s="33"/>
       <c r="Q27" s="33"/>
       <c r="R27" s="33"/>
       <c r="S27" s="33"/>
       <c r="T27" s="33"/>
       <c r="U27" s="33"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="33"/>
       <c r="G28" s="33" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="+50dMMH41eed3m1PHnk+GbTp1zFAKUDfxGwCXov2sHd/w49GfPmfT5Medu37imMOtpYj4HJVqGDlaEqYtTnNXA==" saltValue="/RBGEhA/ilLWOEEnpMHebQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="niOhspBEWifwRBqdKEs5XUt3duxz3Em6ZEwB2iDax6331WFyvD1f9jbGmxeGD2XSk4AX4xQFZ6BOLA3j+UlfuA==" saltValue="ZaktqnWC26chNQi684rkwg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="19">
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="G27:H27"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:R15"/>
     <mergeCell ref="S15:S16"/>
     <mergeCell ref="T15:T16"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:R4"/>
     <mergeCell ref="S4:S5"/>
-    <mergeCell ref="B25:C25"/>
-[...3 lines deleted...]
-    <mergeCell ref="G27:H27"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E6:E11 E17:E22" xr:uid="{A6BD8FFF-EB26-45A0-9ABC-E6E4EB75002C}">
       <formula1>"　,MJ,GJ"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="44" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1B66B9D-89D4-4611-9E54-94B138E6E9DF}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U28"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="106" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleNormal="106" zoomScaleSheetLayoutView="115" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="4" style="21" customWidth="1"/>
-    <col min="2" max="3" width="9.1640625" style="21" customWidth="1"/>
+    <col min="2" max="3" width="9.125" style="21" customWidth="1"/>
     <col min="4" max="5" width="9" style="21"/>
-    <col min="6" max="20" width="9.58203125" style="21" customWidth="1"/>
+    <col min="6" max="20" width="9.625" style="21" customWidth="1"/>
     <col min="21" max="16384" width="9" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="32.5" customHeight="1">
+    <row r="1" spans="1:21" ht="32.450000000000003" customHeight="1">
       <c r="A1" s="33"/>
-      <c r="B1" s="40" t="s">
+      <c r="B1" s="38" t="s">
         <v>89</v>
       </c>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
       <c r="L1" s="33"/>
       <c r="M1" s="33"/>
       <c r="N1" s="33"/>
       <c r="O1" s="33"/>
       <c r="P1" s="33"/>
       <c r="Q1" s="33"/>
       <c r="R1" s="33"/>
       <c r="S1" s="33"/>
       <c r="T1" s="33"/>
       <c r="U1" s="33"/>
     </row>
-    <row r="2" spans="1:21" ht="32.5" customHeight="1">
+    <row r="2" spans="1:21" ht="32.450000000000003" customHeight="1">
       <c r="A2" s="33"/>
-      <c r="B2" s="41" t="s">
+      <c r="B2" s="39" t="s">
         <v>90</v>
       </c>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="33"/>
       <c r="L2" s="33"/>
       <c r="M2" s="33"/>
       <c r="N2" s="33"/>
       <c r="O2" s="33"/>
       <c r="P2" s="33"/>
       <c r="Q2" s="33"/>
       <c r="R2" s="33"/>
       <c r="S2" s="33"/>
       <c r="T2" s="33"/>
       <c r="U2" s="33"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" s="33"/>
       <c r="B3" s="34" t="s">
         <v>86</v>
       </c>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="33"/>
       <c r="P3" s="33"/>
       <c r="Q3" s="33"/>
       <c r="R3" s="33"/>
       <c r="S3" s="33"/>
       <c r="T3" s="33"/>
       <c r="U3" s="33"/>
     </row>
     <row r="4" spans="1:21" ht="16.5" customHeight="1">
       <c r="A4" s="33"/>
-      <c r="B4" s="52" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="51" t="s">
+      <c r="B4" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="45" t="s">
         <v>79</v>
       </c>
-      <c r="D4" s="51" t="s">
+      <c r="D4" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="53" t="s">
+      <c r="E4" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="52" t="s">
+      <c r="F4" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="52"/>
-[...11 lines deleted...]
-      <c r="S4" s="51" t="s">
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="46"/>
+      <c r="O4" s="46"/>
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="45" t="s">
         <v>80</v>
       </c>
-      <c r="T4" s="51" t="s">
+      <c r="T4" s="45" t="s">
         <v>63</v>
       </c>
       <c r="U4" s="33"/>
     </row>
     <row r="5" spans="1:21" ht="33">
       <c r="A5" s="33"/>
-      <c r="B5" s="52"/>
-[...2 lines deleted...]
-      <c r="E5" s="54"/>
+      <c r="B5" s="46"/>
+      <c r="C5" s="46"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="48"/>
       <c r="F5" s="22" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="22" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="22" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="22" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="22" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="22" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="22" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="22" t="s">
         <v>12</v>
       </c>
       <c r="O5" s="22" t="s">
         <v>13</v>
       </c>
       <c r="P5" s="22" t="s">
         <v>14</v>
       </c>
       <c r="Q5" s="22" t="s">
         <v>15</v>
       </c>
       <c r="R5" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="S5" s="52"/>
-      <c r="T5" s="52"/>
+      <c r="S5" s="46"/>
+      <c r="T5" s="46"/>
       <c r="U5" s="33"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="33"/>
-      <c r="B6" s="42"/>
-[...14 lines deleted...]
-      <c r="Q6" s="45"/>
+      <c r="B6" s="40"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="43"/>
+      <c r="I6" s="43"/>
+      <c r="J6" s="43"/>
+      <c r="K6" s="43"/>
+      <c r="L6" s="43"/>
+      <c r="M6" s="43"/>
+      <c r="N6" s="43"/>
+      <c r="O6" s="43"/>
+      <c r="P6" s="43"/>
+      <c r="Q6" s="43"/>
       <c r="R6" s="27">
         <f t="shared" ref="R6:R11" si="0">IF(E6="千kWh",SUM(F6:Q6),SUM(F6:Q6)/1000)</f>
         <v>0</v>
       </c>
       <c r="S6" s="27">
         <f t="shared" ref="S6:S11" si="1">R6*C6</f>
         <v>0</v>
       </c>
       <c r="T6" s="27">
         <f t="shared" ref="T6:T11" si="2">R6*D6/100</f>
         <v>0</v>
       </c>
       <c r="U6" s="33"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="33"/>
-      <c r="B7" s="42"/>
-[...14 lines deleted...]
-      <c r="Q7" s="45"/>
+      <c r="B7" s="40"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
+      <c r="I7" s="43"/>
+      <c r="J7" s="43"/>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
+      <c r="N7" s="43"/>
+      <c r="O7" s="43"/>
+      <c r="P7" s="43"/>
+      <c r="Q7" s="43"/>
       <c r="R7" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S7" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="T7" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="U7" s="33"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="33"/>
-      <c r="B8" s="44"/>
-[...14 lines deleted...]
-      <c r="Q8" s="45"/>
+      <c r="B8" s="42"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="43"/>
+      <c r="G8" s="43"/>
+      <c r="H8" s="43"/>
+      <c r="I8" s="43"/>
+      <c r="J8" s="43"/>
+      <c r="K8" s="43"/>
+      <c r="L8" s="43"/>
+      <c r="M8" s="43"/>
+      <c r="N8" s="43"/>
+      <c r="O8" s="43"/>
+      <c r="P8" s="43"/>
+      <c r="Q8" s="43"/>
       <c r="R8" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S8" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="T8" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="U8" s="33"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="33"/>
-      <c r="B9" s="44"/>
-[...14 lines deleted...]
-      <c r="Q9" s="45"/>
+      <c r="B9" s="42"/>
+      <c r="C9" s="42"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="43"/>
+      <c r="G9" s="43"/>
+      <c r="H9" s="43"/>
+      <c r="I9" s="43"/>
+      <c r="J9" s="43"/>
+      <c r="K9" s="43"/>
+      <c r="L9" s="43"/>
+      <c r="M9" s="43"/>
+      <c r="N9" s="43"/>
+      <c r="O9" s="43"/>
+      <c r="P9" s="43"/>
+      <c r="Q9" s="43"/>
       <c r="R9" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S9" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="T9" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="U9" s="33"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="33"/>
-      <c r="B10" s="44"/>
-[...14 lines deleted...]
-      <c r="Q10" s="45"/>
+      <c r="B10" s="42"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="43"/>
+      <c r="G10" s="43"/>
+      <c r="H10" s="43"/>
+      <c r="I10" s="43"/>
+      <c r="J10" s="43"/>
+      <c r="K10" s="43"/>
+      <c r="L10" s="43"/>
+      <c r="M10" s="43"/>
+      <c r="N10" s="43"/>
+      <c r="O10" s="43"/>
+      <c r="P10" s="43"/>
+      <c r="Q10" s="43"/>
       <c r="R10" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S10" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="T10" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="U10" s="33"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="33"/>
-      <c r="B11" s="44"/>
-[...14 lines deleted...]
-      <c r="Q11" s="45"/>
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="43"/>
+      <c r="G11" s="43"/>
+      <c r="H11" s="43"/>
+      <c r="I11" s="43"/>
+      <c r="J11" s="43"/>
+      <c r="K11" s="43"/>
+      <c r="L11" s="43"/>
+      <c r="M11" s="43"/>
+      <c r="N11" s="43"/>
+      <c r="O11" s="43"/>
+      <c r="P11" s="43"/>
+      <c r="Q11" s="43"/>
       <c r="R11" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S11" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="T11" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="U11" s="33"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" s="33"/>
       <c r="B12" s="25" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="36" t="s">
         <v>66</v>
       </c>
       <c r="F12" s="28">
         <f>SUM(IF($E$6="千kWh",F6,F6/1000),IF($E$7="千kWh",F7,F7/1000),IF($E$8="千kWh",F8,F8/1000),IF($E$9="千kWh",F9,F9/1000),IF($E$10="千kWh",F10,F10/1000),IF($E$11="千kWh",F11,F11/1000))</f>
         <v>0</v>
       </c>
       <c r="G12" s="28">
         <f t="shared" ref="G12:Q12" si="3">SUM(IF($E$6="千kWh",G6,G6/1000),IF($E$7="千kWh",G7,G7/1000),IF($E$8="千kWh",G8,G8/1000),IF($E$9="千kWh",G9,G9/1000),IF($E$10="千kWh",G10,G10/1000),IF($E$11="千kWh",G11,G11/1000))</f>
         <v>0</v>
       </c>
       <c r="H12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="I12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
@@ -5126,384 +5136,384 @@
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q12" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="R12" s="28">
         <f>SUM(R6:R11)</f>
         <v>0</v>
       </c>
       <c r="S12" s="27">
         <f>SUM(S6:S11)</f>
         <v>0</v>
       </c>
       <c r="T12" s="27">
         <f>SUM(T6:T11)</f>
         <v>0</v>
       </c>
       <c r="U12" s="33"/>
     </row>
-    <row r="13" spans="1:21" ht="35" customHeight="1">
+    <row r="13" spans="1:21" ht="35.1" customHeight="1">
       <c r="A13" s="33"/>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="33"/>
       <c r="H13" s="33"/>
       <c r="I13" s="33"/>
       <c r="J13" s="33"/>
       <c r="K13" s="33"/>
       <c r="L13" s="33"/>
       <c r="M13" s="33"/>
       <c r="N13" s="33"/>
       <c r="O13" s="33"/>
       <c r="P13" s="33"/>
       <c r="Q13" s="33"/>
       <c r="R13" s="33"/>
       <c r="S13" s="33"/>
       <c r="T13" s="33"/>
       <c r="U13" s="33"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="33"/>
       <c r="B14" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C14" s="34"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="34"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="33"/>
       <c r="K14" s="33"/>
       <c r="L14" s="33"/>
       <c r="M14" s="33"/>
       <c r="N14" s="33"/>
       <c r="O14" s="33"/>
       <c r="P14" s="33"/>
       <c r="Q14" s="33"/>
       <c r="R14" s="33"/>
       <c r="S14" s="33"/>
       <c r="T14" s="33"/>
       <c r="U14" s="33"/>
     </row>
     <row r="15" spans="1:21" ht="16.5" customHeight="1">
       <c r="A15" s="33"/>
-      <c r="B15" s="52" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="51" t="s">
+      <c r="B15" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="45" t="s">
         <v>79</v>
       </c>
-      <c r="D15" s="51" t="s">
+      <c r="D15" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="E15" s="53" t="s">
+      <c r="E15" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="F15" s="52" t="s">
+      <c r="F15" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="G15" s="52"/>
-[...11 lines deleted...]
-      <c r="S15" s="51" t="s">
+      <c r="G15" s="46"/>
+      <c r="H15" s="46"/>
+      <c r="I15" s="46"/>
+      <c r="J15" s="46"/>
+      <c r="K15" s="46"/>
+      <c r="L15" s="46"/>
+      <c r="M15" s="46"/>
+      <c r="N15" s="46"/>
+      <c r="O15" s="46"/>
+      <c r="P15" s="46"/>
+      <c r="Q15" s="46"/>
+      <c r="R15" s="46"/>
+      <c r="S15" s="45" t="s">
         <v>80</v>
       </c>
-      <c r="T15" s="51" t="s">
+      <c r="T15" s="45" t="s">
         <v>63</v>
       </c>
       <c r="U15" s="33"/>
     </row>
     <row r="16" spans="1:21" ht="33">
       <c r="A16" s="33"/>
-      <c r="B16" s="52"/>
-[...2 lines deleted...]
-      <c r="E16" s="54"/>
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="46"/>
+      <c r="E16" s="48"/>
       <c r="F16" s="22" t="s">
         <v>4</v>
       </c>
       <c r="G16" s="22" t="s">
         <v>5</v>
       </c>
       <c r="H16" s="22" t="s">
         <v>6</v>
       </c>
       <c r="I16" s="22" t="s">
         <v>7</v>
       </c>
       <c r="J16" s="22" t="s">
         <v>8</v>
       </c>
       <c r="K16" s="22" t="s">
         <v>9</v>
       </c>
       <c r="L16" s="22" t="s">
         <v>10</v>
       </c>
       <c r="M16" s="22" t="s">
         <v>11</v>
       </c>
       <c r="N16" s="22" t="s">
         <v>12</v>
       </c>
       <c r="O16" s="22" t="s">
         <v>13</v>
       </c>
       <c r="P16" s="22" t="s">
         <v>14</v>
       </c>
       <c r="Q16" s="22" t="s">
         <v>15</v>
       </c>
       <c r="R16" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="S16" s="52"/>
-      <c r="T16" s="52"/>
+      <c r="S16" s="46"/>
+      <c r="T16" s="46"/>
       <c r="U16" s="33"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="33"/>
-      <c r="B17" s="46"/>
-[...14 lines deleted...]
-      <c r="Q17" s="45"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="43"/>
+      <c r="G17" s="43"/>
+      <c r="H17" s="43"/>
+      <c r="I17" s="43"/>
+      <c r="J17" s="43"/>
+      <c r="K17" s="43"/>
+      <c r="L17" s="43"/>
+      <c r="M17" s="43"/>
+      <c r="N17" s="43"/>
+      <c r="O17" s="43"/>
+      <c r="P17" s="43"/>
+      <c r="Q17" s="43"/>
       <c r="R17" s="27">
         <f t="shared" ref="R17:R22" si="4">IF(E17="千kWh",SUM(F17:Q17),SUM(F17:Q17)/1000)</f>
         <v>0</v>
       </c>
       <c r="S17" s="27">
         <f t="shared" ref="S17:S22" si="5">R17*C17</f>
         <v>0</v>
       </c>
       <c r="T17" s="27">
         <f t="shared" ref="T17:T22" si="6">R17*D17/100</f>
         <v>0</v>
       </c>
       <c r="U17" s="33"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="33"/>
-      <c r="B18" s="44"/>
-[...14 lines deleted...]
-      <c r="Q18" s="45"/>
+      <c r="B18" s="42"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="42"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="43"/>
+      <c r="G18" s="43"/>
+      <c r="H18" s="43"/>
+      <c r="I18" s="43"/>
+      <c r="J18" s="43"/>
+      <c r="K18" s="43"/>
+      <c r="L18" s="43"/>
+      <c r="M18" s="43"/>
+      <c r="N18" s="43"/>
+      <c r="O18" s="43"/>
+      <c r="P18" s="43"/>
+      <c r="Q18" s="43"/>
       <c r="R18" s="27">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="S18" s="27">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="T18" s="27">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="U18" s="33"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="33"/>
-      <c r="B19" s="44"/>
-[...14 lines deleted...]
-      <c r="Q19" s="45"/>
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="43"/>
+      <c r="G19" s="43"/>
+      <c r="H19" s="43"/>
+      <c r="I19" s="43"/>
+      <c r="J19" s="43"/>
+      <c r="K19" s="43"/>
+      <c r="L19" s="43"/>
+      <c r="M19" s="43"/>
+      <c r="N19" s="43"/>
+      <c r="O19" s="43"/>
+      <c r="P19" s="43"/>
+      <c r="Q19" s="43"/>
       <c r="R19" s="27">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="S19" s="27">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="T19" s="27">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="U19" s="33"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="33"/>
-      <c r="B20" s="44"/>
-[...14 lines deleted...]
-      <c r="Q20" s="45"/>
+      <c r="B20" s="42"/>
+      <c r="C20" s="42"/>
+      <c r="D20" s="42"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="43"/>
+      <c r="G20" s="43"/>
+      <c r="H20" s="43"/>
+      <c r="I20" s="43"/>
+      <c r="J20" s="43"/>
+      <c r="K20" s="43"/>
+      <c r="L20" s="43"/>
+      <c r="M20" s="43"/>
+      <c r="N20" s="43"/>
+      <c r="O20" s="43"/>
+      <c r="P20" s="43"/>
+      <c r="Q20" s="43"/>
       <c r="R20" s="27">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="S20" s="27">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="T20" s="27">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="U20" s="33"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="33"/>
-      <c r="B21" s="44"/>
-[...14 lines deleted...]
-      <c r="Q21" s="45"/>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="43"/>
+      <c r="G21" s="43"/>
+      <c r="H21" s="43"/>
+      <c r="I21" s="43"/>
+      <c r="J21" s="43"/>
+      <c r="K21" s="43"/>
+      <c r="L21" s="43"/>
+      <c r="M21" s="43"/>
+      <c r="N21" s="43"/>
+      <c r="O21" s="43"/>
+      <c r="P21" s="43"/>
+      <c r="Q21" s="43"/>
       <c r="R21" s="27">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="S21" s="27">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="T21" s="27">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="U21" s="33"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="33"/>
-      <c r="B22" s="44"/>
-[...14 lines deleted...]
-      <c r="Q22" s="45"/>
+      <c r="B22" s="42"/>
+      <c r="C22" s="42"/>
+      <c r="D22" s="42"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43"/>
       <c r="R22" s="27">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="S22" s="27">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="T22" s="27">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="U22" s="33"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="33"/>
       <c r="B23" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="C23" s="37"/>
-[...1 lines deleted...]
-      <c r="E23" s="38" t="s">
+      <c r="C23" s="35"/>
+      <c r="D23" s="35"/>
+      <c r="E23" s="36" t="s">
         <v>66</v>
       </c>
       <c r="F23" s="28">
         <f>SUM(IF($E$17="千kWh",F17,F17/1000),IF($E$18="千kWh",F18,F18/1000),IF($E$19="千kWh",F19,F19/1000),IF($E$20="千kWh",F20,F20/1000),IF($E$21="千kWh",F21,F21/1000),IF($E$22="千kWh",F22,F22/1000))</f>
         <v>0</v>
       </c>
       <c r="G23" s="28">
         <f t="shared" ref="G23:Q23" si="7">SUM(IF($E$17="千kWh",G17,G17/1000),IF($E$18="千kWh",G18,G18/1000),IF($E$19="千kWh",G19,G19/1000),IF($E$20="千kWh",G20,G20/1000),IF($E$21="千kWh",G21,G21/1000),IF($E$22="千kWh",G22,G22/1000))</f>
         <v>0</v>
       </c>
       <c r="H23" s="28">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="I23" s="28">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J23" s="28">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K23" s="28">
         <f t="shared" si="7"/>
         <v>0</v>
@@ -5524,612 +5534,612 @@
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="P23" s="28">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="Q23" s="28">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="R23" s="28">
         <f>SUM(R17:R22)</f>
         <v>0</v>
       </c>
       <c r="S23" s="27">
         <f>SUM(S17:S22)</f>
         <v>0</v>
       </c>
       <c r="T23" s="27">
         <f>SUM(T17:T22)</f>
         <v>0</v>
       </c>
       <c r="U23" s="33"/>
     </row>
-    <row r="24" spans="1:21" ht="17" thickBot="1">
+    <row r="24" spans="1:21" ht="17.25" thickBot="1">
       <c r="A24" s="33"/>
       <c r="B24" s="33"/>
       <c r="C24" s="33"/>
       <c r="D24" s="33"/>
       <c r="E24" s="33"/>
       <c r="F24" s="33"/>
       <c r="G24" s="33"/>
       <c r="H24" s="33"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="33"/>
       <c r="M24" s="33"/>
       <c r="N24" s="33"/>
       <c r="O24" s="33"/>
       <c r="P24" s="33"/>
       <c r="Q24" s="33"/>
       <c r="R24" s="33"/>
       <c r="S24" s="33"/>
       <c r="T24" s="33"/>
       <c r="U24" s="33"/>
     </row>
     <row r="25" spans="1:21" ht="22.5" customHeight="1" thickBot="1">
       <c r="A25" s="33"/>
-      <c r="B25" s="47" t="s">
+      <c r="B25" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="C25" s="48"/>
+      <c r="C25" s="50"/>
       <c r="D25" s="31">
         <f>S12+S23</f>
         <v>0</v>
       </c>
       <c r="E25" s="32" t="s">
         <v>76</v>
       </c>
       <c r="F25" s="33"/>
-      <c r="G25" s="49" t="s">
+      <c r="G25" s="51" t="s">
         <v>67</v>
       </c>
-      <c r="H25" s="50"/>
-      <c r="I25" s="36" t="e">
+      <c r="H25" s="52"/>
+      <c r="I25" s="70" t="e">
         <f>D25/D27</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J25" s="39" t="s">
+      <c r="J25" s="37" t="s">
         <v>78</v>
       </c>
       <c r="K25" s="33"/>
       <c r="L25" s="33"/>
       <c r="M25" s="33"/>
       <c r="N25" s="33"/>
       <c r="O25" s="33"/>
       <c r="P25" s="33"/>
       <c r="Q25" s="33"/>
       <c r="R25" s="33"/>
       <c r="S25" s="33"/>
       <c r="T25" s="33"/>
       <c r="U25" s="33"/>
     </row>
     <row r="26" spans="1:21" ht="22.5" customHeight="1" thickBot="1">
       <c r="A26" s="33"/>
-      <c r="B26" s="47" t="s">
+      <c r="B26" s="49" t="s">
         <v>65</v>
       </c>
-      <c r="C26" s="48"/>
+      <c r="C26" s="50"/>
       <c r="D26" s="31">
         <f>T12+T23</f>
         <v>0</v>
       </c>
       <c r="E26" s="32" t="s">
         <v>66</v>
       </c>
       <c r="F26" s="33"/>
       <c r="G26" s="33" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H26" s="33"/>
       <c r="I26" s="33"/>
       <c r="J26" s="33"/>
       <c r="K26" s="33"/>
       <c r="L26" s="33"/>
       <c r="M26" s="33"/>
       <c r="N26" s="33"/>
       <c r="O26" s="33"/>
       <c r="P26" s="33"/>
       <c r="Q26" s="33"/>
       <c r="R26" s="33"/>
       <c r="S26" s="33"/>
       <c r="T26" s="33"/>
       <c r="U26" s="33"/>
     </row>
     <row r="27" spans="1:21" ht="22.5" customHeight="1" thickBot="1">
       <c r="A27" s="33"/>
-      <c r="B27" s="55" t="s">
+      <c r="B27" s="53" t="s">
         <v>85</v>
       </c>
-      <c r="C27" s="56"/>
+      <c r="C27" s="54"/>
       <c r="D27" s="31">
         <f>R12+R23</f>
         <v>0</v>
       </c>
       <c r="E27" s="32" t="s">
         <v>66</v>
       </c>
       <c r="F27" s="33"/>
-      <c r="G27" s="49" t="s">
+      <c r="G27" s="51" t="s">
         <v>68</v>
       </c>
-      <c r="H27" s="50"/>
-      <c r="I27" s="35" t="e">
+      <c r="H27" s="52"/>
+      <c r="I27" s="69" t="e">
         <f>D26/D27*100</f>
         <v>#DIV/0!</v>
       </c>
       <c r="J27" s="32" t="s">
         <v>69</v>
       </c>
       <c r="K27" s="33"/>
       <c r="L27" s="33"/>
       <c r="M27" s="33"/>
       <c r="N27" s="33"/>
       <c r="O27" s="33"/>
       <c r="P27" s="33"/>
       <c r="Q27" s="33"/>
       <c r="R27" s="33"/>
       <c r="S27" s="33"/>
       <c r="T27" s="33"/>
       <c r="U27" s="33"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="33"/>
       <c r="G28" s="33" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="U6uCUHDm0exBNoKaxLXdXkBTgI8l4JrKn8lJCdlvIFD9avu9E/xU/SJPDh/hKRDbmj412vMNiTPmSoR/Sf0WWg==" saltValue="+hQqZChMRKMCa9S3k85DRw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="+7nN3SS8H/PIusZ3ggoesvmp1LZL1YV9ahGMHSGkTwA6MokFnZiRb4yMYpsFBHi3bx1DTG36aRIC1IdlQSnFfw==" saltValue="OfBTbdBUziBb4iMocA5LgQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="19">
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="S4:S5"/>
+    <mergeCell ref="S15:S16"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="T15:T16"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:R4"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:R15"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
-    <mergeCell ref="B27:C27"/>
-[...3 lines deleted...]
-    <mergeCell ref="S15:S16"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E6:E11 E17:E22" xr:uid="{C9D732C1-B6FF-493C-8947-63E21B1DB7F5}">
       <formula1>"　, kWh,千kWh"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="44" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="9" max="27" man="1"/>
     <brk id="20" max="27" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="B1:M18"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
       <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="0.58203125" style="4" customWidth="1"/>
+    <col min="1" max="1" width="0.625" style="4" customWidth="1"/>
     <col min="2" max="8" width="9" style="4" customWidth="1"/>
-    <col min="9" max="9" width="12.1640625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="11" width="11.08203125" style="4" customWidth="1"/>
+    <col min="9" max="9" width="12.125" style="4" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="4" customWidth="1"/>
+    <col min="11" max="11" width="11.125" style="4" customWidth="1"/>
     <col min="12" max="12" width="3" style="4" customWidth="1"/>
     <col min="13" max="260" width="9" style="4"/>
-    <col min="261" max="261" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="262" max="262" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="261" max="261" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="262" max="262" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="263" max="263" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="264" max="516" width="9" style="4"/>
-    <col min="517" max="517" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="518" max="518" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="517" max="517" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="518" max="518" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="519" max="519" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="520" max="772" width="9" style="4"/>
-    <col min="773" max="773" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="774" max="774" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="773" max="773" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="774" max="774" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="775" max="775" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="776" max="1028" width="9" style="4"/>
-    <col min="1029" max="1029" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="1030" max="1030" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="1029" max="1029" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="1030" max="1030" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="1031" max="1031" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="1032" max="1284" width="9" style="4"/>
-    <col min="1285" max="1285" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="1286" max="1286" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="1285" max="1285" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="1286" max="1286" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="1287" max="1287" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="1288" max="1540" width="9" style="4"/>
-    <col min="1541" max="1541" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="1542" max="1542" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="1541" max="1541" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="1542" max="1542" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="1543" max="1543" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="1544" max="1796" width="9" style="4"/>
-    <col min="1797" max="1797" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="1798" max="1798" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="1797" max="1797" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="1798" max="1798" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="1799" max="1799" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="1800" max="2052" width="9" style="4"/>
-    <col min="2053" max="2053" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="2054" max="2054" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="2053" max="2053" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2054" max="2054" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="2055" max="2055" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="2056" max="2308" width="9" style="4"/>
-    <col min="2309" max="2309" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="2310" max="2310" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="2309" max="2309" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2310" max="2310" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="2311" max="2311" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="2312" max="2564" width="9" style="4"/>
-    <col min="2565" max="2565" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="2566" max="2566" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="2565" max="2565" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2566" max="2566" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="2567" max="2567" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="2568" max="2820" width="9" style="4"/>
-    <col min="2821" max="2821" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="2822" max="2822" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="2821" max="2821" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2822" max="2822" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="2823" max="2823" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="2824" max="3076" width="9" style="4"/>
-    <col min="3077" max="3077" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="3078" max="3078" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="3077" max="3077" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3078" max="3078" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="3079" max="3079" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="3080" max="3332" width="9" style="4"/>
-    <col min="3333" max="3333" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="3334" max="3334" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="3333" max="3333" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3334" max="3334" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="3335" max="3335" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="3336" max="3588" width="9" style="4"/>
-    <col min="3589" max="3589" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="3590" max="3590" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="3589" max="3589" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3590" max="3590" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="3591" max="3591" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="3592" max="3844" width="9" style="4"/>
-    <col min="3845" max="3845" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="3846" max="3846" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="3845" max="3845" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3846" max="3846" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="3847" max="3847" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="3848" max="4100" width="9" style="4"/>
-    <col min="4101" max="4101" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="4102" max="4102" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="4101" max="4101" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="4102" max="4102" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="4103" max="4103" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="4104" max="4356" width="9" style="4"/>
-    <col min="4357" max="4357" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="4358" max="4358" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="4357" max="4357" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="4358" max="4358" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="4359" max="4359" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="4360" max="4612" width="9" style="4"/>
-    <col min="4613" max="4613" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="4614" max="4614" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="4613" max="4613" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="4614" max="4614" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="4615" max="4615" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="4616" max="4868" width="9" style="4"/>
-    <col min="4869" max="4869" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="4870" max="4870" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="4869" max="4869" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="4870" max="4870" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="4871" max="4871" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="4872" max="5124" width="9" style="4"/>
-    <col min="5125" max="5125" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="5126" max="5126" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5125" max="5125" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5126" max="5126" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="5127" max="5127" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="5128" max="5380" width="9" style="4"/>
-    <col min="5381" max="5381" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="5382" max="5382" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5381" max="5381" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5382" max="5382" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="5383" max="5383" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="5384" max="5636" width="9" style="4"/>
-    <col min="5637" max="5637" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="5638" max="5638" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5637" max="5637" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5638" max="5638" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="5639" max="5639" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="5640" max="5892" width="9" style="4"/>
-    <col min="5893" max="5893" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="5894" max="5894" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5893" max="5893" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5894" max="5894" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="5895" max="5895" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="5896" max="6148" width="9" style="4"/>
-    <col min="6149" max="6149" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="6150" max="6150" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="6149" max="6149" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="6150" max="6150" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="6151" max="6151" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="6152" max="6404" width="9" style="4"/>
-    <col min="6405" max="6405" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="6406" max="6406" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="6405" max="6405" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="6406" max="6406" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="6407" max="6407" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="6408" max="6660" width="9" style="4"/>
-    <col min="6661" max="6661" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="6662" max="6662" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="6661" max="6661" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="6662" max="6662" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="6663" max="6663" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="6664" max="6916" width="9" style="4"/>
-    <col min="6917" max="6917" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="6918" max="6918" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="6917" max="6917" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="6918" max="6918" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="6919" max="6919" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="6920" max="7172" width="9" style="4"/>
-    <col min="7173" max="7173" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="7174" max="7174" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7173" max="7173" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="7174" max="7174" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="7175" max="7175" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="7176" max="7428" width="9" style="4"/>
-    <col min="7429" max="7429" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="7430" max="7430" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7429" max="7429" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="7430" max="7430" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="7431" max="7431" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="7432" max="7684" width="9" style="4"/>
-    <col min="7685" max="7685" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="7686" max="7686" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7685" max="7685" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="7686" max="7686" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="7687" max="7687" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="7688" max="7940" width="9" style="4"/>
-    <col min="7941" max="7941" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="7942" max="7942" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7941" max="7941" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="7942" max="7942" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="7943" max="7943" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="7944" max="8196" width="9" style="4"/>
-    <col min="8197" max="8197" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="8198" max="8198" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="8197" max="8197" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="8198" max="8198" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="8199" max="8199" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="8200" max="8452" width="9" style="4"/>
-    <col min="8453" max="8453" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="8454" max="8454" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="8453" max="8453" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="8454" max="8454" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="8455" max="8455" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="8456" max="8708" width="9" style="4"/>
-    <col min="8709" max="8709" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="8710" max="8710" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="8709" max="8709" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="8710" max="8710" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="8711" max="8711" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="8712" max="8964" width="9" style="4"/>
-    <col min="8965" max="8965" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="8966" max="8966" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="8965" max="8965" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="8966" max="8966" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="8967" max="8967" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="8968" max="9220" width="9" style="4"/>
-    <col min="9221" max="9221" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="9222" max="9222" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="9221" max="9221" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="9222" max="9222" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="9223" max="9223" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="9224" max="9476" width="9" style="4"/>
-    <col min="9477" max="9477" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="9478" max="9478" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="9477" max="9477" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="9478" max="9478" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="9479" max="9479" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="9480" max="9732" width="9" style="4"/>
-    <col min="9733" max="9733" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="9734" max="9734" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="9733" max="9733" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="9734" max="9734" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="9735" max="9735" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="9736" max="9988" width="9" style="4"/>
-    <col min="9989" max="9989" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="9990" max="9990" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="9989" max="9989" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="9990" max="9990" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="9991" max="9991" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="9992" max="10244" width="9" style="4"/>
-    <col min="10245" max="10245" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="10246" max="10246" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="10245" max="10245" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10246" max="10246" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="10247" max="10247" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="10248" max="10500" width="9" style="4"/>
-    <col min="10501" max="10501" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="10502" max="10502" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="10501" max="10501" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10502" max="10502" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="10503" max="10503" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="10504" max="10756" width="9" style="4"/>
-    <col min="10757" max="10757" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="10758" max="10758" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="10757" max="10757" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10758" max="10758" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="10759" max="10759" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="10760" max="11012" width="9" style="4"/>
-    <col min="11013" max="11013" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="11014" max="11014" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="11013" max="11013" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="11014" max="11014" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="11015" max="11015" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="11016" max="11268" width="9" style="4"/>
-    <col min="11269" max="11269" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="11270" max="11270" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="11269" max="11269" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="11270" max="11270" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="11271" max="11271" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="11272" max="11524" width="9" style="4"/>
-    <col min="11525" max="11525" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="11526" max="11526" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="11525" max="11525" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="11526" max="11526" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="11527" max="11527" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="11528" max="11780" width="9" style="4"/>
-    <col min="11781" max="11781" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="11782" max="11782" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="11781" max="11781" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="11782" max="11782" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="11783" max="11783" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="11784" max="12036" width="9" style="4"/>
-    <col min="12037" max="12037" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="12038" max="12038" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="12037" max="12037" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="12038" max="12038" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="12039" max="12039" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="12040" max="12292" width="9" style="4"/>
-    <col min="12293" max="12293" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="12294" max="12294" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="12293" max="12293" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="12294" max="12294" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="12295" max="12295" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="12296" max="12548" width="9" style="4"/>
-    <col min="12549" max="12549" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="12550" max="12550" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="12549" max="12549" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="12550" max="12550" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="12551" max="12551" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="12552" max="12804" width="9" style="4"/>
-    <col min="12805" max="12805" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="12806" max="12806" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="12805" max="12805" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="12806" max="12806" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="12807" max="12807" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="12808" max="13060" width="9" style="4"/>
-    <col min="13061" max="13061" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="13062" max="13062" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="13061" max="13061" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="13062" max="13062" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="13063" max="13063" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="13064" max="13316" width="9" style="4"/>
-    <col min="13317" max="13317" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="13318" max="13318" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="13317" max="13317" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="13318" max="13318" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="13319" max="13319" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="13320" max="13572" width="9" style="4"/>
-    <col min="13573" max="13573" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="13574" max="13574" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="13573" max="13573" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="13574" max="13574" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="13575" max="13575" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="13576" max="13828" width="9" style="4"/>
-    <col min="13829" max="13829" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="13830" max="13830" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="13829" max="13829" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="13830" max="13830" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="13831" max="13831" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="13832" max="14084" width="9" style="4"/>
-    <col min="14085" max="14085" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="14086" max="14086" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14085" max="14085" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14086" max="14086" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="14087" max="14087" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="14088" max="14340" width="9" style="4"/>
-    <col min="14341" max="14341" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="14342" max="14342" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14341" max="14341" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14342" max="14342" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="14343" max="14343" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="14344" max="14596" width="9" style="4"/>
-    <col min="14597" max="14597" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="14598" max="14598" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14597" max="14597" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14598" max="14598" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="14599" max="14599" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="14600" max="14852" width="9" style="4"/>
-    <col min="14853" max="14853" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="14854" max="14854" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14853" max="14853" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14854" max="14854" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="14855" max="14855" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="14856" max="15108" width="9" style="4"/>
-    <col min="15109" max="15109" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="15110" max="15110" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="15109" max="15109" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15110" max="15110" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="15111" max="15111" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="15112" max="15364" width="9" style="4"/>
-    <col min="15365" max="15365" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="15366" max="15366" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="15365" max="15365" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15366" max="15366" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="15367" max="15367" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="15368" max="15620" width="9" style="4"/>
-    <col min="15621" max="15621" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="15622" max="15622" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="15621" max="15621" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15622" max="15622" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="15623" max="15623" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="15624" max="15876" width="9" style="4"/>
-    <col min="15877" max="15877" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="15878" max="15878" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="15877" max="15877" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15878" max="15878" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="15879" max="15879" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="15880" max="16132" width="9" style="4"/>
-    <col min="16133" max="16133" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="16134" max="16134" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="16133" max="16133" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="16134" max="16134" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="16135" max="16135" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="16136" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="21" thickTop="1" thickBot="1">
       <c r="B1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
-      <c r="H1" s="57" t="s">
+      <c r="H1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="I1" s="58"/>
+      <c r="I1" s="56"/>
       <c r="J1" s="2">
         <v>2025</v>
       </c>
       <c r="K1" s="3" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="2" spans="2:13" ht="20.5" thickTop="1">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="2:13" ht="20.25" thickTop="1">
       <c r="B2" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="3"/>
     </row>
     <row r="3" spans="2:13">
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="2:13">
-      <c r="B4" s="68" t="s">
+      <c r="B4" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="C4" s="69"/>
-      <c r="D4" s="70"/>
+      <c r="C4" s="67"/>
+      <c r="D4" s="68"/>
       <c r="E4" s="18" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="5"/>
       <c r="M4" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="2:13">
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="2:13" ht="18.75" customHeight="1">
-      <c r="B6" s="59" t="s">
+      <c r="B6" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="C6" s="60"/>
-      <c r="D6" s="61"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="59"/>
       <c r="E6" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="8" t="s">
         <v>27</v>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="5" t="s">
         <v>28</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="2:13" ht="18.75" customHeight="1">
-      <c r="B7" s="62"/>
-[...1 lines deleted...]
-      <c r="D7" s="64"/>
+      <c r="B7" s="60"/>
+      <c r="C7" s="61"/>
+      <c r="D7" s="62"/>
       <c r="E7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="8" t="s">
         <v>27</v>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="10"/>
       <c r="M7" s="4" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8" spans="2:13" ht="18.75" customHeight="1">
-      <c r="B8" s="62"/>
-[...1 lines deleted...]
-      <c r="D8" s="64"/>
+      <c r="B8" s="60"/>
+      <c r="C8" s="61"/>
+      <c r="D8" s="62"/>
       <c r="E8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="8" t="s">
         <v>33</v>
       </c>
       <c r="I8" s="9"/>
       <c r="M8" s="4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="2:13" ht="18.75" customHeight="1">
-      <c r="B9" s="65"/>
-[...1 lines deleted...]
-      <c r="D9" s="67"/>
+      <c r="B9" s="63"/>
+      <c r="C9" s="64"/>
+      <c r="D9" s="65"/>
       <c r="E9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="19" t="s">
         <v>36</v>
       </c>
       <c r="I9" s="9"/>
       <c r="M9" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="2:13">
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
     </row>
     <row r="11" spans="2:13">
       <c r="J11" s="12" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="12" spans="2:13" ht="18.75" customHeight="1">
       <c r="D12" s="13"/>
       <c r="E12" s="6" t="s">
@@ -6180,465 +6190,465 @@
       <c r="H14" s="8" t="s">
         <v>44</v>
       </c>
       <c r="I14" s="8" t="str">
         <f>IFERROR(I8/(40*I9)*100,"")</f>
         <v/>
       </c>
       <c r="M14" s="4" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="15" spans="2:13" ht="20.25" customHeight="1">
       <c r="E15" s="6" t="s">
         <v>47</v>
       </c>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="8" t="s">
         <v>48</v>
       </c>
       <c r="I15" s="8">
         <f>IF(E4="","",IF(E4="有",2.17,1.9))</f>
         <v>2.17</v>
       </c>
     </row>
-    <row r="17" spans="6:13" ht="16.5">
+    <row r="17" spans="6:13" ht="17.25">
       <c r="F17" s="13"/>
       <c r="G17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="H17" s="15"/>
       <c r="I17" s="16" t="str">
         <f>IFERROR(I12*I14/(I15*I13+I14)/I8,"")</f>
         <v/>
       </c>
       <c r="J17" s="17" t="s">
         <v>50</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="18" spans="6:13" ht="16.5">
+    <row r="18" spans="6:13" ht="17.25">
       <c r="F18" s="13"/>
       <c r="G18" s="6" t="s">
         <v>51</v>
       </c>
       <c r="H18" s="15"/>
       <c r="I18" s="16" t="str">
         <f>IFERROR(I12*I15*I13/(I15*I13+I14)/I6,"")</f>
         <v/>
       </c>
       <c r="J18" s="17" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="nJzp5fBcjsOYDh+YoBM8RGeEQ3pWKDk8CU/f6pbRYEwbo+qFksEoPfjYtaFCpIaUVV/wsVeKjISTIvyrun1EzA==" saltValue="xprrGfPhWEwco0A7q095Vg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="H1:I1"/>
     <mergeCell ref="B6:D9"/>
     <mergeCell ref="B4:D4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J7" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"計量,10％"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E4" xr:uid="{00000000-0002-0000-0100-000001000000}">
       <formula1>"有,無"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="B1:M16"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
       <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="0.58203125" style="4" customWidth="1"/>
+    <col min="1" max="1" width="0.625" style="4" customWidth="1"/>
     <col min="2" max="8" width="9" style="4" customWidth="1"/>
-    <col min="9" max="9" width="12.1640625" style="4" customWidth="1"/>
-    <col min="10" max="10" width="12.58203125" style="4" customWidth="1"/>
+    <col min="9" max="9" width="12.125" style="4" customWidth="1"/>
+    <col min="10" max="10" width="12.625" style="4" customWidth="1"/>
     <col min="11" max="11" width="9" style="4" customWidth="1"/>
     <col min="12" max="12" width="3" style="4" customWidth="1"/>
     <col min="13" max="260" width="9" style="4"/>
-    <col min="261" max="261" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="262" max="262" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="261" max="261" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="262" max="262" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="263" max="263" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="264" max="516" width="9" style="4"/>
-    <col min="517" max="517" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="518" max="518" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="517" max="517" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="518" max="518" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="519" max="519" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="520" max="772" width="9" style="4"/>
-    <col min="773" max="773" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="774" max="774" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="773" max="773" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="774" max="774" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="775" max="775" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="776" max="1028" width="9" style="4"/>
-    <col min="1029" max="1029" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="1030" max="1030" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="1029" max="1029" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="1030" max="1030" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="1031" max="1031" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="1032" max="1284" width="9" style="4"/>
-    <col min="1285" max="1285" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="1286" max="1286" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="1285" max="1285" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="1286" max="1286" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="1287" max="1287" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="1288" max="1540" width="9" style="4"/>
-    <col min="1541" max="1541" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="1542" max="1542" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="1541" max="1541" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="1542" max="1542" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="1543" max="1543" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="1544" max="1796" width="9" style="4"/>
-    <col min="1797" max="1797" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="1798" max="1798" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="1797" max="1797" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="1798" max="1798" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="1799" max="1799" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="1800" max="2052" width="9" style="4"/>
-    <col min="2053" max="2053" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="2054" max="2054" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="2053" max="2053" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2054" max="2054" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="2055" max="2055" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="2056" max="2308" width="9" style="4"/>
-    <col min="2309" max="2309" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="2310" max="2310" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="2309" max="2309" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2310" max="2310" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="2311" max="2311" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="2312" max="2564" width="9" style="4"/>
-    <col min="2565" max="2565" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="2566" max="2566" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="2565" max="2565" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2566" max="2566" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="2567" max="2567" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="2568" max="2820" width="9" style="4"/>
-    <col min="2821" max="2821" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="2822" max="2822" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="2821" max="2821" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2822" max="2822" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="2823" max="2823" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="2824" max="3076" width="9" style="4"/>
-    <col min="3077" max="3077" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="3078" max="3078" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="3077" max="3077" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3078" max="3078" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="3079" max="3079" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="3080" max="3332" width="9" style="4"/>
-    <col min="3333" max="3333" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="3334" max="3334" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="3333" max="3333" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3334" max="3334" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="3335" max="3335" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="3336" max="3588" width="9" style="4"/>
-    <col min="3589" max="3589" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="3590" max="3590" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="3589" max="3589" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3590" max="3590" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="3591" max="3591" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="3592" max="3844" width="9" style="4"/>
-    <col min="3845" max="3845" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="3846" max="3846" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="3845" max="3845" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3846" max="3846" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="3847" max="3847" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="3848" max="4100" width="9" style="4"/>
-    <col min="4101" max="4101" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="4102" max="4102" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="4101" max="4101" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="4102" max="4102" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="4103" max="4103" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="4104" max="4356" width="9" style="4"/>
-    <col min="4357" max="4357" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="4358" max="4358" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="4357" max="4357" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="4358" max="4358" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="4359" max="4359" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="4360" max="4612" width="9" style="4"/>
-    <col min="4613" max="4613" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="4614" max="4614" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="4613" max="4613" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="4614" max="4614" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="4615" max="4615" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="4616" max="4868" width="9" style="4"/>
-    <col min="4869" max="4869" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="4870" max="4870" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="4869" max="4869" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="4870" max="4870" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="4871" max="4871" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="4872" max="5124" width="9" style="4"/>
-    <col min="5125" max="5125" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="5126" max="5126" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5125" max="5125" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5126" max="5126" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="5127" max="5127" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="5128" max="5380" width="9" style="4"/>
-    <col min="5381" max="5381" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="5382" max="5382" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5381" max="5381" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5382" max="5382" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="5383" max="5383" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="5384" max="5636" width="9" style="4"/>
-    <col min="5637" max="5637" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="5638" max="5638" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5637" max="5637" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5638" max="5638" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="5639" max="5639" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="5640" max="5892" width="9" style="4"/>
-    <col min="5893" max="5893" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="5894" max="5894" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5893" max="5893" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5894" max="5894" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="5895" max="5895" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="5896" max="6148" width="9" style="4"/>
-    <col min="6149" max="6149" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="6150" max="6150" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="6149" max="6149" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="6150" max="6150" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="6151" max="6151" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="6152" max="6404" width="9" style="4"/>
-    <col min="6405" max="6405" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="6406" max="6406" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="6405" max="6405" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="6406" max="6406" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="6407" max="6407" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="6408" max="6660" width="9" style="4"/>
-    <col min="6661" max="6661" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="6662" max="6662" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="6661" max="6661" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="6662" max="6662" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="6663" max="6663" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="6664" max="6916" width="9" style="4"/>
-    <col min="6917" max="6917" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="6918" max="6918" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="6917" max="6917" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="6918" max="6918" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="6919" max="6919" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="6920" max="7172" width="9" style="4"/>
-    <col min="7173" max="7173" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="7174" max="7174" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7173" max="7173" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="7174" max="7174" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="7175" max="7175" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="7176" max="7428" width="9" style="4"/>
-    <col min="7429" max="7429" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="7430" max="7430" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7429" max="7429" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="7430" max="7430" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="7431" max="7431" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="7432" max="7684" width="9" style="4"/>
-    <col min="7685" max="7685" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="7686" max="7686" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7685" max="7685" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="7686" max="7686" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="7687" max="7687" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="7688" max="7940" width="9" style="4"/>
-    <col min="7941" max="7941" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="7942" max="7942" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7941" max="7941" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="7942" max="7942" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="7943" max="7943" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="7944" max="8196" width="9" style="4"/>
-    <col min="8197" max="8197" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="8198" max="8198" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="8197" max="8197" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="8198" max="8198" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="8199" max="8199" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="8200" max="8452" width="9" style="4"/>
-    <col min="8453" max="8453" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="8454" max="8454" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="8453" max="8453" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="8454" max="8454" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="8455" max="8455" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="8456" max="8708" width="9" style="4"/>
-    <col min="8709" max="8709" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="8710" max="8710" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="8709" max="8709" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="8710" max="8710" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="8711" max="8711" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="8712" max="8964" width="9" style="4"/>
-    <col min="8965" max="8965" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="8966" max="8966" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="8965" max="8965" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="8966" max="8966" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="8967" max="8967" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="8968" max="9220" width="9" style="4"/>
-    <col min="9221" max="9221" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="9222" max="9222" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="9221" max="9221" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="9222" max="9222" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="9223" max="9223" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="9224" max="9476" width="9" style="4"/>
-    <col min="9477" max="9477" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="9478" max="9478" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="9477" max="9477" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="9478" max="9478" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="9479" max="9479" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="9480" max="9732" width="9" style="4"/>
-    <col min="9733" max="9733" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="9734" max="9734" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="9733" max="9733" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="9734" max="9734" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="9735" max="9735" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="9736" max="9988" width="9" style="4"/>
-    <col min="9989" max="9989" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="9990" max="9990" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="9989" max="9989" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="9990" max="9990" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="9991" max="9991" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="9992" max="10244" width="9" style="4"/>
-    <col min="10245" max="10245" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="10246" max="10246" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="10245" max="10245" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10246" max="10246" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="10247" max="10247" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="10248" max="10500" width="9" style="4"/>
-    <col min="10501" max="10501" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="10502" max="10502" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="10501" max="10501" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10502" max="10502" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="10503" max="10503" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="10504" max="10756" width="9" style="4"/>
-    <col min="10757" max="10757" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="10758" max="10758" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="10757" max="10757" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10758" max="10758" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="10759" max="10759" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="10760" max="11012" width="9" style="4"/>
-    <col min="11013" max="11013" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="11014" max="11014" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="11013" max="11013" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="11014" max="11014" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="11015" max="11015" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="11016" max="11268" width="9" style="4"/>
-    <col min="11269" max="11269" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="11270" max="11270" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="11269" max="11269" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="11270" max="11270" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="11271" max="11271" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="11272" max="11524" width="9" style="4"/>
-    <col min="11525" max="11525" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="11526" max="11526" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="11525" max="11525" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="11526" max="11526" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="11527" max="11527" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="11528" max="11780" width="9" style="4"/>
-    <col min="11781" max="11781" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="11782" max="11782" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="11781" max="11781" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="11782" max="11782" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="11783" max="11783" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="11784" max="12036" width="9" style="4"/>
-    <col min="12037" max="12037" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="12038" max="12038" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="12037" max="12037" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="12038" max="12038" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="12039" max="12039" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="12040" max="12292" width="9" style="4"/>
-    <col min="12293" max="12293" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="12294" max="12294" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="12293" max="12293" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="12294" max="12294" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="12295" max="12295" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="12296" max="12548" width="9" style="4"/>
-    <col min="12549" max="12549" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="12550" max="12550" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="12549" max="12549" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="12550" max="12550" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="12551" max="12551" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="12552" max="12804" width="9" style="4"/>
-    <col min="12805" max="12805" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="12806" max="12806" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="12805" max="12805" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="12806" max="12806" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="12807" max="12807" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="12808" max="13060" width="9" style="4"/>
-    <col min="13061" max="13061" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="13062" max="13062" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="13061" max="13061" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="13062" max="13062" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="13063" max="13063" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="13064" max="13316" width="9" style="4"/>
-    <col min="13317" max="13317" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="13318" max="13318" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="13317" max="13317" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="13318" max="13318" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="13319" max="13319" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="13320" max="13572" width="9" style="4"/>
-    <col min="13573" max="13573" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="13574" max="13574" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="13573" max="13573" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="13574" max="13574" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="13575" max="13575" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="13576" max="13828" width="9" style="4"/>
-    <col min="13829" max="13829" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="13830" max="13830" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="13829" max="13829" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="13830" max="13830" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="13831" max="13831" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="13832" max="14084" width="9" style="4"/>
-    <col min="14085" max="14085" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="14086" max="14086" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14085" max="14085" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14086" max="14086" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="14087" max="14087" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="14088" max="14340" width="9" style="4"/>
-    <col min="14341" max="14341" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="14342" max="14342" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14341" max="14341" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14342" max="14342" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="14343" max="14343" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="14344" max="14596" width="9" style="4"/>
-    <col min="14597" max="14597" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="14598" max="14598" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14597" max="14597" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14598" max="14598" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="14599" max="14599" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="14600" max="14852" width="9" style="4"/>
-    <col min="14853" max="14853" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="14854" max="14854" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14853" max="14853" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14854" max="14854" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="14855" max="14855" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="14856" max="15108" width="9" style="4"/>
-    <col min="15109" max="15109" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="15110" max="15110" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="15109" max="15109" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15110" max="15110" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="15111" max="15111" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="15112" max="15364" width="9" style="4"/>
-    <col min="15365" max="15365" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="15366" max="15366" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="15365" max="15365" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15366" max="15366" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="15367" max="15367" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="15368" max="15620" width="9" style="4"/>
-    <col min="15621" max="15621" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="15622" max="15622" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="15621" max="15621" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15622" max="15622" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="15623" max="15623" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="15624" max="15876" width="9" style="4"/>
-    <col min="15877" max="15877" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="15878" max="15878" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="15877" max="15877" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15878" max="15878" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="15879" max="15879" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="15880" max="16132" width="9" style="4"/>
-    <col min="16133" max="16133" width="20.58203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="16134" max="16134" width="6.58203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="16133" max="16133" width="20.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="16134" max="16134" width="6.625" style="4" bestFit="1" customWidth="1"/>
     <col min="16135" max="16135" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="16136" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="21" thickTop="1" thickBot="1">
       <c r="B1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
-      <c r="H1" s="57" t="s">
+      <c r="H1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="I1" s="58"/>
+      <c r="I1" s="56"/>
       <c r="J1" s="2">
         <v>2025</v>
       </c>
       <c r="K1" s="3" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="2:13" ht="13.5" thickTop="1">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="2:13" ht="14.25" thickTop="1">
       <c r="B2" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="2:13">
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="2:13" ht="18.75" customHeight="1">
-      <c r="B4" s="59" t="s">
+      <c r="B4" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="60"/>
-      <c r="D4" s="61"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="59"/>
       <c r="E4" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="8" t="s">
         <v>27</v>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="5" t="s">
         <v>28</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="2:13" ht="18.75" customHeight="1">
-      <c r="B5" s="62"/>
-[...1 lines deleted...]
-      <c r="D5" s="64"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="62"/>
       <c r="E5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="8" t="s">
         <v>27</v>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="10"/>
       <c r="M5" s="4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="2:13" ht="18.75" customHeight="1">
-      <c r="B6" s="62"/>
-[...1 lines deleted...]
-      <c r="D6" s="64"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="62"/>
       <c r="E6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="8" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="9"/>
       <c r="M6" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="7" spans="2:13" ht="18.75" customHeight="1">
-      <c r="B7" s="65"/>
-[...1 lines deleted...]
-      <c r="D7" s="67"/>
+      <c r="B7" s="63"/>
+      <c r="C7" s="64"/>
+      <c r="D7" s="65"/>
       <c r="E7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="8" t="s">
         <v>57</v>
       </c>
       <c r="I7" s="9"/>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="8" spans="2:13">
       <c r="I8" s="11"/>
       <c r="J8" s="11"/>
     </row>
     <row r="9" spans="2:13">
       <c r="J9" s="12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="10" spans="2:13" ht="18.75" customHeight="1">
       <c r="D10" s="13"/>
       <c r="E10" s="6" t="s">
@@ -6672,68 +6682,68 @@
         <f>IFERROR(I5*3.6/(45*I7)*100,"")</f>
         <v/>
       </c>
       <c r="M11" s="4" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="12" spans="2:13" ht="18.75" customHeight="1">
       <c r="D12" s="13"/>
       <c r="E12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="8" t="s">
         <v>44</v>
       </c>
       <c r="I12" s="8" t="str">
         <f>IFERROR(I6/(45*I7)*100,"")</f>
         <v/>
       </c>
       <c r="M12" s="4" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="15" spans="2:13" ht="16.5">
+    <row r="15" spans="2:13" ht="17.25">
       <c r="F15" s="13"/>
       <c r="G15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="H15" s="15"/>
       <c r="I15" s="16" t="str">
         <f>IFERROR(I10*I12/(2.17*I11+I12)/I6,"")</f>
         <v/>
       </c>
       <c r="J15" s="17" t="s">
         <v>50</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="16" spans="2:13" ht="16.5">
+    <row r="16" spans="2:13" ht="17.25">
       <c r="F16" s="13"/>
       <c r="G16" s="6" t="s">
         <v>51</v>
       </c>
       <c r="H16" s="15"/>
       <c r="I16" s="16" t="str">
         <f>IFERROR(I10*2.17*I11/(2.17*I11+I12)/I4,"")</f>
         <v/>
       </c>
       <c r="J16" s="17" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="2tM4lD1iSHgXXxBWyfYFJQqp02n7NUrKm/NoFBScH6tOQa+vCkwWxyut8JZVRp6VhyQAeShKtRH6D/DG8+D2WA==" saltValue="eCeAjTk0FsAoyhtTNblf0g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="H1:I1"/>
     <mergeCell ref="B4:D7"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J10" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>"東京ガス,青梅ガス,武陽ガス,昭島ガス"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J5" xr:uid="{00000000-0002-0000-0200-000001000000}">