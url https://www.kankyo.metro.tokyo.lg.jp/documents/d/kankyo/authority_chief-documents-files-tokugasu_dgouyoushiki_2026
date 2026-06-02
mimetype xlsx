--- v0 (2026-04-22)
+++ v1 (2026-06-02)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{06B01890-FC4B-4C89-BC4F-18EEA7E7ED9C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1E03BC70-68C1-4313-94FE-4FA6CEFE3806}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="599" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="D-1 (燃料)" sheetId="14" r:id="rId1"/>
     <sheet name="D-2 (電気・熱・都市ガス) " sheetId="22" r:id="rId2"/>
     <sheet name="D-3（再エネ）" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="A重油">#REF!</definedName>
     <definedName name="B・C重油">#REF!</definedName>
     <definedName name="PPA契約_ヴァーチャル_供給量">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'D-1 (燃料)'!$C$3:$Y$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'D-2 (電気・熱・都市ガス) '!$C$3:$AE$48</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'D-3（再エネ）'!$C$3:$AC$42</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'D-1 (燃料)'!$3:$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'D-2 (電気・熱・都市ガス) '!$3:$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'D-3（再エネ）'!$3:$11</definedName>
     <definedName name="オフサイトPPA_ヴァーチャル_供給量">#REF!</definedName>
     <definedName name="ガス供給事業者">#REF!</definedName>
     <definedName name="ガソリン">#REF!</definedName>
     <definedName name="コークス用原料炭">#REF!</definedName>
     <definedName name="コークス炉ガス">#REF!</definedName>
     <definedName name="コールタール">#REF!</definedName>
     <definedName name="ジェット燃料">#REF!</definedName>
@@ -293,51 +293,51 @@
   <c r="BK53" i="22"/>
   <c r="BL52" i="22"/>
   <c r="BK52" i="22"/>
   <c r="BL51" i="22"/>
   <c r="BK51" i="22"/>
   <c r="BL50" i="22"/>
   <c r="BK50" i="22"/>
   <c r="BL49" i="22"/>
   <c r="BK49" i="22"/>
   <c r="BH42" i="14" l="1"/>
   <c r="BG42" i="14"/>
   <c r="BH41" i="14"/>
   <c r="BG41" i="14"/>
   <c r="BH40" i="14"/>
   <c r="BG40" i="14"/>
   <c r="BH39" i="14"/>
   <c r="BG39" i="14"/>
   <c r="BH38" i="14"/>
   <c r="BG38" i="14"/>
   <c r="BH37" i="14"/>
   <c r="BG37" i="14"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="297" uniqueCount="59">
   <si>
     <t>5月</t>
   </si>
   <si>
     <t>6月</t>
   </si>
   <si>
     <t>8月</t>
   </si>
   <si>
     <t>9月</t>
   </si>
   <si>
     <t>10月</t>
   </si>
   <si>
     <t>11月</t>
   </si>
   <si>
     <t>12月</t>
   </si>
   <si>
     <t>1月</t>
   </si>
   <si>
@@ -795,60 +795,50 @@
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>D-3号様式　（特定温室効果ガス排出量検証ガイドライン）</t>
     <rPh sb="8" eb="10">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>オンシツ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>コウカ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ハイシュツ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>リョウ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ケンショウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>入力方法</t>
-[...8 lines deleted...]
-  <si>
     <t>排出量検証実施報告書（再エネ）　</t>
     <rPh sb="11" eb="12">
       <t>サイ</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="yyyy&quot;年&quot;m&quot;月&quot;;@"/>
   </numFmts>
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -2662,50 +2652,62 @@
     <xf numFmtId="49" fontId="21" fillId="0" borderId="31" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="33" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="25" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="25" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="37" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="76" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="49" fontId="21" fillId="25" borderId="41" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="24" borderId="52" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="24" borderId="63" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -2790,50 +2792,54 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="41" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="42" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="43" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="40" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="26" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="36" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="26" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="47" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="48" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="21" fillId="0" borderId="22" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="46" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="21" fillId="24" borderId="52" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -2956,66 +2962,50 @@
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="25" borderId="75" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="21" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="36" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="25" borderId="25" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="25" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...14 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="47">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="アクセント 1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="22" builtinId="41" customBuiltin="1"/>
@@ -3671,51 +3661,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BH42"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="55" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="AI11" sqref="AI11"/>
+      <selection activeCell="U15" sqref="U15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.08984375" style="27" customWidth="1"/>
     <col min="2" max="2" width="0.453125" style="27" customWidth="1"/>
     <col min="3" max="3" width="2.08984375" style="27" customWidth="1"/>
     <col min="4" max="4" width="7" style="27" customWidth="1"/>
     <col min="5" max="5" width="15.90625" style="27" customWidth="1"/>
     <col min="6" max="6" width="27.6328125" style="27" customWidth="1"/>
     <col min="7" max="7" width="6.90625" style="27" customWidth="1"/>
     <col min="8" max="8" width="10.90625" style="27" customWidth="1"/>
     <col min="9" max="9" width="10.90625" style="29" customWidth="1"/>
     <col min="10" max="10" width="6.453125" style="29" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="7.90625" style="29" customWidth="1"/>
     <col min="12" max="24" width="6.08984375" style="27" customWidth="1"/>
     <col min="25" max="25" width="8.90625" style="27" customWidth="1"/>
     <col min="26" max="26" width="0.453125" style="27" customWidth="1"/>
     <col min="27" max="27" width="2.36328125" style="27" customWidth="1"/>
     <col min="28" max="28" width="3.90625" style="27" customWidth="1"/>
     <col min="29" max="30" width="11.6328125" style="27" customWidth="1"/>
     <col min="31" max="31" width="29.6328125" style="27" customWidth="1"/>
     <col min="32" max="32" width="12.08984375" style="27" customWidth="1"/>
     <col min="33" max="33" width="16.08984375" style="27" customWidth="1"/>
     <col min="34" max="34" width="18" style="27" customWidth="1"/>
@@ -3814,110 +3804,110 @@
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="38"/>
       <c r="M3" s="38"/>
       <c r="N3" s="38"/>
       <c r="O3" s="38"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="38"/>
       <c r="R3" s="38"/>
       <c r="S3" s="38"/>
       <c r="T3" s="38"/>
       <c r="U3" s="38"/>
       <c r="V3" s="38"/>
       <c r="W3" s="38"/>
       <c r="X3" s="38"/>
       <c r="Y3" s="38"/>
       <c r="Z3" s="49"/>
       <c r="AA3" s="38"/>
       <c r="AB3" s="38"/>
     </row>
     <row r="4" spans="1:60" ht="32.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="38"/>
       <c r="B4" s="47"/>
       <c r="C4" s="48"/>
-      <c r="D4" s="138" t="s">
+      <c r="D4" s="141" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="142"/>
-[...1 lines deleted...]
-      <c r="G4" s="139"/>
+      <c r="E4" s="145"/>
+      <c r="F4" s="145"/>
+      <c r="G4" s="142"/>
       <c r="H4" s="81" t="s">
         <v>44</v>
       </c>
       <c r="I4" s="82" t="s">
         <v>45</v>
       </c>
       <c r="J4" s="40"/>
       <c r="K4" s="40"/>
       <c r="L4" s="38"/>
       <c r="M4" s="38"/>
       <c r="N4" s="38"/>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="38"/>
       <c r="S4" s="38"/>
-      <c r="T4" s="138" t="s">
+      <c r="T4" s="141" t="s">
         <v>51</v>
       </c>
-      <c r="U4" s="139"/>
-      <c r="V4" s="138" t="s">
+      <c r="U4" s="142"/>
+      <c r="V4" s="141" t="s">
         <v>52</v>
       </c>
-      <c r="W4" s="139"/>
+      <c r="W4" s="142"/>
       <c r="X4" s="38"/>
       <c r="Y4" s="38"/>
       <c r="Z4" s="49"/>
       <c r="AA4" s="38"/>
       <c r="AB4" s="38"/>
     </row>
     <row r="5" spans="1:60" ht="20.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="38"/>
       <c r="B5" s="47"/>
       <c r="C5" s="48"/>
-      <c r="D5" s="143"/>
-[...2 lines deleted...]
-      <c r="G5" s="145"/>
+      <c r="D5" s="146"/>
+      <c r="E5" s="147"/>
+      <c r="F5" s="147"/>
+      <c r="G5" s="148"/>
       <c r="H5" s="83"/>
       <c r="I5" s="84"/>
       <c r="J5" s="40"/>
       <c r="K5" s="40"/>
       <c r="L5" s="38"/>
       <c r="M5" s="38"/>
       <c r="N5" s="38"/>
       <c r="O5" s="38"/>
       <c r="P5" s="38"/>
       <c r="Q5" s="38"/>
       <c r="R5" s="38"/>
       <c r="S5" s="38"/>
-      <c r="T5" s="140"/>
-[...2 lines deleted...]
-      <c r="W5" s="141"/>
+      <c r="T5" s="143"/>
+      <c r="U5" s="144"/>
+      <c r="V5" s="143"/>
+      <c r="W5" s="144"/>
       <c r="X5" s="38"/>
       <c r="Y5" s="38"/>
       <c r="Z5" s="49"/>
       <c r="AA5" s="38"/>
       <c r="AB5" s="38"/>
     </row>
     <row r="6" spans="1:60" ht="26.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="38"/>
       <c r="B6" s="47"/>
       <c r="C6" s="85" t="s">
         <v>54</v>
       </c>
       <c r="D6" s="86"/>
       <c r="E6" s="86"/>
       <c r="F6" s="86"/>
       <c r="G6" s="86"/>
       <c r="H6" s="86"/>
       <c r="I6" s="87"/>
       <c r="J6" s="87"/>
       <c r="K6" s="87"/>
       <c r="L6" s="86"/>
       <c r="M6" s="86"/>
       <c r="N6" s="86"/>
       <c r="O6" s="86"/>
       <c r="P6" s="86"/>
@@ -3934,1245 +3924,1245 @@
       <c r="AA6" s="38"/>
       <c r="AB6" s="38"/>
     </row>
     <row r="7" spans="1:60" ht="17.149999999999999" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="38"/>
       <c r="B7" s="47"/>
       <c r="C7" s="48"/>
       <c r="D7" s="88"/>
       <c r="E7" s="89" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="38"/>
       <c r="G7" s="38"/>
       <c r="H7" s="38"/>
       <c r="I7" s="40"/>
       <c r="J7" s="40"/>
       <c r="K7" s="40"/>
       <c r="L7" s="38"/>
       <c r="M7" s="38"/>
       <c r="N7" s="38"/>
       <c r="O7" s="38"/>
       <c r="P7" s="38"/>
       <c r="Q7" s="38"/>
       <c r="R7" s="38"/>
       <c r="S7" s="38"/>
-      <c r="T7" s="130" t="s">
+      <c r="T7" s="133" t="s">
         <v>47</v>
       </c>
-      <c r="U7" s="131"/>
-[...1 lines deleted...]
-      <c r="W7" s="135"/>
+      <c r="U7" s="134"/>
+      <c r="V7" s="137"/>
+      <c r="W7" s="138"/>
       <c r="X7" s="38"/>
       <c r="Y7" s="38"/>
       <c r="Z7" s="49"/>
       <c r="AA7" s="38"/>
       <c r="AB7" s="38"/>
     </row>
     <row r="8" spans="1:60" ht="17.149999999999999" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="38"/>
       <c r="B8" s="47"/>
       <c r="C8" s="48"/>
       <c r="D8" s="88"/>
       <c r="E8" s="89" t="s">
         <v>42</v>
       </c>
       <c r="F8" s="38"/>
       <c r="G8" s="38"/>
       <c r="H8" s="38"/>
       <c r="I8" s="40"/>
       <c r="J8" s="40"/>
       <c r="K8" s="40"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
       <c r="N8" s="38"/>
       <c r="O8" s="38"/>
       <c r="P8" s="38"/>
       <c r="Q8" s="38"/>
       <c r="R8" s="38"/>
       <c r="S8" s="38"/>
-      <c r="T8" s="132"/>
-[...2 lines deleted...]
-      <c r="W8" s="137"/>
+      <c r="T8" s="135"/>
+      <c r="U8" s="136"/>
+      <c r="V8" s="139"/>
+      <c r="W8" s="140"/>
       <c r="X8" s="38"/>
       <c r="Y8" s="38"/>
       <c r="Z8" s="49"/>
       <c r="AA8" s="38"/>
       <c r="AB8" s="38"/>
     </row>
     <row r="9" spans="1:60" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="50"/>
       <c r="C9" s="38"/>
       <c r="D9" s="38"/>
       <c r="E9" s="38"/>
       <c r="F9" s="40"/>
       <c r="G9" s="53"/>
       <c r="H9" s="53"/>
       <c r="I9" s="53"/>
       <c r="J9" s="53"/>
       <c r="K9" s="53"/>
       <c r="L9" s="53"/>
       <c r="M9" s="53"/>
       <c r="N9" s="53"/>
       <c r="O9" s="53"/>
       <c r="P9" s="53"/>
       <c r="Q9" s="53"/>
       <c r="R9" s="53"/>
       <c r="S9" s="53"/>
       <c r="T9" s="53"/>
       <c r="U9" s="53"/>
       <c r="V9" s="53"/>
       <c r="W9" s="53"/>
       <c r="X9" s="53"/>
       <c r="Y9" s="40"/>
       <c r="Z9" s="49"/>
       <c r="AA9" s="38"/>
       <c r="AB9" s="38"/>
     </row>
     <row r="10" spans="1:60" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="38"/>
       <c r="B10" s="50"/>
       <c r="C10" s="38"/>
-      <c r="D10" s="150" t="s">
+      <c r="D10" s="153" t="s">
         <v>10</v>
       </c>
-      <c r="E10" s="146" t="s">
+      <c r="E10" s="149" t="s">
         <v>36</v>
       </c>
-      <c r="F10" s="152" t="s">
+      <c r="F10" s="155" t="s">
         <v>11</v>
       </c>
-      <c r="G10" s="154" t="s">
+      <c r="G10" s="157" t="s">
         <v>12</v>
       </c>
-      <c r="H10" s="156" t="s">
+      <c r="H10" s="159" t="s">
         <v>13</v>
       </c>
-      <c r="I10" s="148" t="s">
+      <c r="I10" s="151" t="s">
         <v>14</v>
       </c>
-      <c r="J10" s="160" t="s">
+      <c r="J10" s="164" t="s">
         <v>15</v>
       </c>
-      <c r="K10" s="163" t="s">
+      <c r="K10" s="167" t="s">
         <v>16</v>
       </c>
-      <c r="L10" s="159"/>
-[...1 lines deleted...]
-      <c r="N10" s="162" t="str">
+      <c r="L10" s="163"/>
+      <c r="M10" s="163"/>
+      <c r="N10" s="166" t="str">
         <f>IF($I$5="","",DATE($I$5,4,1))</f>
         <v/>
       </c>
-      <c r="O10" s="162"/>
-[...1 lines deleted...]
-      <c r="Q10" s="162"/>
+      <c r="O10" s="166"/>
+      <c r="P10" s="166"/>
+      <c r="Q10" s="166"/>
       <c r="R10" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="S10" s="162" t="str">
+      <c r="S10" s="166" t="str">
         <f>IF($I$5="","",DATE($I$5+1,3,31))</f>
         <v/>
       </c>
-      <c r="T10" s="162"/>
-[...1 lines deleted...]
-      <c r="V10" s="162"/>
+      <c r="T10" s="166"/>
+      <c r="U10" s="166"/>
+      <c r="V10" s="166"/>
       <c r="W10" s="55" t="s">
         <v>18</v>
       </c>
       <c r="X10" s="56"/>
       <c r="Y10" s="39"/>
       <c r="Z10" s="49"/>
       <c r="AA10" s="90"/>
       <c r="AB10" s="38"/>
     </row>
     <row r="11" spans="1:60" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="38"/>
       <c r="B11" s="50"/>
       <c r="C11" s="38"/>
-      <c r="D11" s="151"/>
-[...5 lines deleted...]
-      <c r="J11" s="161"/>
+      <c r="D11" s="154"/>
+      <c r="E11" s="150"/>
+      <c r="F11" s="156"/>
+      <c r="G11" s="158"/>
+      <c r="H11" s="160"/>
+      <c r="I11" s="152"/>
+      <c r="J11" s="165"/>
       <c r="K11" s="91" t="s">
         <v>46</v>
       </c>
       <c r="L11" s="92" t="s">
         <v>19</v>
       </c>
       <c r="M11" s="58" t="s">
         <v>0</v>
       </c>
       <c r="N11" s="58" t="s">
         <v>1</v>
       </c>
       <c r="O11" s="58" t="s">
         <v>21</v>
       </c>
       <c r="P11" s="58" t="s">
         <v>2</v>
       </c>
       <c r="Q11" s="58" t="s">
         <v>3</v>
       </c>
       <c r="R11" s="58" t="s">
         <v>4</v>
       </c>
       <c r="S11" s="58" t="s">
         <v>5</v>
       </c>
       <c r="T11" s="58" t="s">
         <v>6</v>
       </c>
       <c r="U11" s="58" t="s">
         <v>7</v>
       </c>
       <c r="V11" s="58" t="s">
         <v>8</v>
       </c>
       <c r="W11" s="59" t="s">
         <v>9</v>
       </c>
       <c r="X11" s="93" t="s">
         <v>20</v>
       </c>
       <c r="Y11" s="61"/>
       <c r="Z11" s="49"/>
       <c r="AA11" s="90"/>
       <c r="AB11" s="94"/>
       <c r="AC11" s="100"/>
       <c r="AD11" s="100"/>
       <c r="AE11" s="100"/>
-      <c r="BG11" s="206"/>
-      <c r="BH11" s="206"/>
+      <c r="BG11" s="161"/>
+      <c r="BH11" s="161"/>
     </row>
     <row r="12" spans="1:60" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="31"/>
-      <c r="D12" s="121"/>
+      <c r="D12" s="124"/>
       <c r="E12" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="4"/>
       <c r="G12" s="5"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
       <c r="J12" s="96"/>
       <c r="K12" s="97" t="s">
         <v>48</v>
       </c>
       <c r="L12" s="98"/>
       <c r="M12" s="9"/>
       <c r="N12" s="9"/>
       <c r="O12" s="9"/>
       <c r="P12" s="9"/>
       <c r="Q12" s="9"/>
       <c r="R12" s="9"/>
       <c r="S12" s="9"/>
       <c r="T12" s="9"/>
       <c r="U12" s="9"/>
       <c r="V12" s="9"/>
       <c r="W12" s="10"/>
       <c r="X12" s="99"/>
       <c r="Y12" s="36">
         <f>SUM(L12:X12)</f>
         <v>0</v>
       </c>
       <c r="Z12" s="32"/>
       <c r="AB12" s="100"/>
       <c r="AC12" s="100"/>
       <c r="AD12" s="100"/>
       <c r="AE12" s="100"/>
       <c r="AJ12" s="33"/>
       <c r="AK12" s="34"/>
       <c r="AL12" s="35"/>
       <c r="AM12" s="34"/>
     </row>
     <row r="13" spans="1:60" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="31"/>
-      <c r="D13" s="122"/>
+      <c r="D13" s="125"/>
       <c r="E13" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F13" s="124"/>
-[...2 lines deleted...]
-      <c r="I13" s="126"/>
+      <c r="F13" s="127"/>
+      <c r="G13" s="128"/>
+      <c r="H13" s="128"/>
+      <c r="I13" s="129"/>
       <c r="J13" s="102"/>
       <c r="K13" s="103" t="s">
         <v>49</v>
       </c>
       <c r="L13" s="104"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="3"/>
       <c r="X13" s="11"/>
       <c r="Y13" s="36">
         <f>SUM(L13:W13)</f>
         <v>0</v>
       </c>
       <c r="Z13" s="32"/>
       <c r="AB13" s="100"/>
       <c r="AC13" s="100"/>
       <c r="AD13" s="100"/>
       <c r="AE13" s="100"/>
       <c r="AJ13" s="33"/>
       <c r="AK13" s="34"/>
       <c r="AL13" s="35"/>
       <c r="AM13" s="34"/>
     </row>
     <row r="14" spans="1:60" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B14" s="31"/>
-      <c r="D14" s="123"/>
+      <c r="D14" s="126"/>
       <c r="E14" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="F14" s="127"/>
-[...2 lines deleted...]
-      <c r="I14" s="129"/>
+      <c r="F14" s="130"/>
+      <c r="G14" s="131"/>
+      <c r="H14" s="131"/>
+      <c r="I14" s="132"/>
       <c r="J14" s="106"/>
       <c r="K14" s="107" t="s">
         <v>50</v>
       </c>
       <c r="L14" s="108"/>
       <c r="M14" s="25"/>
       <c r="N14" s="25"/>
       <c r="O14" s="25"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="25"/>
       <c r="R14" s="25"/>
       <c r="S14" s="25"/>
       <c r="T14" s="25"/>
       <c r="U14" s="25"/>
       <c r="V14" s="25"/>
       <c r="W14" s="26"/>
       <c r="X14" s="109"/>
       <c r="Y14" s="36"/>
       <c r="Z14" s="32"/>
       <c r="AB14" s="100"/>
       <c r="AC14" s="100"/>
       <c r="AD14" s="100"/>
       <c r="AE14" s="100"/>
       <c r="AJ14" s="33"/>
       <c r="AK14" s="34"/>
       <c r="AL14" s="35"/>
       <c r="AM14" s="34"/>
     </row>
     <row r="15" spans="1:60" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="31"/>
-      <c r="D15" s="121"/>
+      <c r="D15" s="124"/>
       <c r="E15" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="4"/>
       <c r="G15" s="5"/>
       <c r="H15" s="6"/>
       <c r="I15" s="7"/>
       <c r="J15" s="96"/>
       <c r="K15" s="97" t="s">
         <v>48</v>
       </c>
       <c r="L15" s="98"/>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="9"/>
       <c r="W15" s="10"/>
       <c r="X15" s="99"/>
       <c r="Y15" s="36">
         <f>SUM(L15:X15)</f>
         <v>0</v>
       </c>
       <c r="Z15" s="32"/>
       <c r="AB15" s="100"/>
       <c r="AC15" s="100"/>
       <c r="AD15" s="100"/>
       <c r="AE15" s="100"/>
       <c r="AJ15" s="33"/>
       <c r="AK15" s="34"/>
       <c r="AL15" s="35"/>
       <c r="AM15" s="34"/>
     </row>
     <row r="16" spans="1:60" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="31"/>
-      <c r="D16" s="122"/>
+      <c r="D16" s="125"/>
       <c r="E16" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F16" s="124"/>
-[...2 lines deleted...]
-      <c r="I16" s="126"/>
+      <c r="F16" s="127"/>
+      <c r="G16" s="128"/>
+      <c r="H16" s="128"/>
+      <c r="I16" s="129"/>
       <c r="J16" s="102"/>
       <c r="K16" s="103" t="s">
         <v>49</v>
       </c>
       <c r="L16" s="104"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="3"/>
       <c r="X16" s="11"/>
       <c r="Y16" s="36">
         <f>SUM(L16:W16)</f>
         <v>0</v>
       </c>
       <c r="Z16" s="32"/>
       <c r="AB16" s="100"/>
       <c r="AC16" s="100"/>
       <c r="AD16" s="100"/>
       <c r="AE16" s="100"/>
       <c r="AJ16" s="33"/>
       <c r="AK16" s="34"/>
       <c r="AL16" s="35"/>
       <c r="AM16" s="34"/>
     </row>
     <row r="17" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B17" s="31"/>
-      <c r="D17" s="123"/>
+      <c r="D17" s="126"/>
       <c r="E17" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="F17" s="127"/>
-[...2 lines deleted...]
-      <c r="I17" s="129"/>
+      <c r="F17" s="130"/>
+      <c r="G17" s="131"/>
+      <c r="H17" s="131"/>
+      <c r="I17" s="132"/>
       <c r="J17" s="106"/>
       <c r="K17" s="107" t="s">
         <v>50</v>
       </c>
       <c r="L17" s="108"/>
       <c r="M17" s="25"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
       <c r="W17" s="26"/>
       <c r="X17" s="109"/>
       <c r="Y17" s="36"/>
       <c r="Z17" s="32"/>
       <c r="AB17" s="100"/>
       <c r="AC17" s="100"/>
       <c r="AD17" s="100"/>
       <c r="AE17" s="100"/>
       <c r="AJ17" s="33"/>
       <c r="AK17" s="34"/>
       <c r="AL17" s="35"/>
       <c r="AM17" s="34"/>
     </row>
     <row r="18" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="31"/>
-      <c r="D18" s="121"/>
+      <c r="D18" s="124"/>
       <c r="E18" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="4"/>
       <c r="G18" s="5"/>
       <c r="H18" s="6"/>
       <c r="I18" s="7"/>
       <c r="J18" s="96"/>
       <c r="K18" s="97" t="s">
         <v>48</v>
       </c>
       <c r="L18" s="98"/>
       <c r="M18" s="9"/>
       <c r="N18" s="9"/>
       <c r="O18" s="9"/>
       <c r="P18" s="9"/>
       <c r="Q18" s="9"/>
       <c r="R18" s="9"/>
       <c r="S18" s="9"/>
       <c r="T18" s="9"/>
       <c r="U18" s="9"/>
       <c r="V18" s="9"/>
       <c r="W18" s="10"/>
       <c r="X18" s="99"/>
       <c r="Y18" s="36">
         <f>SUM(L18:X18)</f>
         <v>0</v>
       </c>
       <c r="Z18" s="32"/>
       <c r="AB18" s="100"/>
       <c r="AC18" s="100"/>
       <c r="AD18" s="100"/>
       <c r="AE18" s="100"/>
       <c r="AJ18" s="33"/>
       <c r="AK18" s="34"/>
       <c r="AL18" s="35"/>
       <c r="AM18" s="34"/>
     </row>
     <row r="19" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="31"/>
-      <c r="D19" s="122"/>
+      <c r="D19" s="125"/>
       <c r="E19" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F19" s="124"/>
-[...2 lines deleted...]
-      <c r="I19" s="126"/>
+      <c r="F19" s="127"/>
+      <c r="G19" s="128"/>
+      <c r="H19" s="128"/>
+      <c r="I19" s="129"/>
       <c r="J19" s="102"/>
       <c r="K19" s="103" t="s">
         <v>49</v>
       </c>
       <c r="L19" s="104"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
       <c r="W19" s="3"/>
       <c r="X19" s="11"/>
       <c r="Y19" s="36">
         <f>SUM(L19:W19)</f>
         <v>0</v>
       </c>
       <c r="Z19" s="32"/>
       <c r="AB19" s="100"/>
       <c r="AC19" s="100"/>
       <c r="AD19" s="100"/>
       <c r="AE19" s="100"/>
       <c r="AJ19" s="33"/>
       <c r="AK19" s="34"/>
       <c r="AL19" s="35"/>
       <c r="AM19" s="34"/>
     </row>
     <row r="20" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B20" s="31"/>
-      <c r="D20" s="123"/>
+      <c r="D20" s="126"/>
       <c r="E20" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="F20" s="127"/>
-[...2 lines deleted...]
-      <c r="I20" s="129"/>
+      <c r="F20" s="130"/>
+      <c r="G20" s="131"/>
+      <c r="H20" s="131"/>
+      <c r="I20" s="132"/>
       <c r="J20" s="106"/>
       <c r="K20" s="107" t="s">
         <v>50</v>
       </c>
       <c r="L20" s="108"/>
       <c r="M20" s="25"/>
       <c r="N20" s="25"/>
       <c r="O20" s="25"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="25"/>
       <c r="R20" s="25"/>
       <c r="S20" s="25"/>
       <c r="T20" s="25"/>
       <c r="U20" s="25"/>
       <c r="V20" s="25"/>
       <c r="W20" s="26"/>
       <c r="X20" s="109"/>
       <c r="Y20" s="36"/>
       <c r="Z20" s="32"/>
       <c r="AB20" s="100"/>
       <c r="AC20" s="100"/>
       <c r="AD20" s="100"/>
       <c r="AE20" s="100"/>
       <c r="AJ20" s="33"/>
       <c r="AK20" s="34"/>
       <c r="AL20" s="35"/>
       <c r="AM20" s="34"/>
     </row>
     <row r="21" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="31"/>
-      <c r="D21" s="121"/>
+      <c r="D21" s="124"/>
       <c r="E21" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="4"/>
       <c r="G21" s="5"/>
       <c r="H21" s="6"/>
       <c r="I21" s="7"/>
       <c r="J21" s="96"/>
       <c r="K21" s="97" t="s">
         <v>48</v>
       </c>
       <c r="L21" s="98"/>
       <c r="M21" s="9"/>
       <c r="N21" s="9"/>
       <c r="O21" s="9"/>
       <c r="P21" s="9"/>
       <c r="Q21" s="9"/>
       <c r="R21" s="9"/>
       <c r="S21" s="9"/>
       <c r="T21" s="9"/>
       <c r="U21" s="9"/>
       <c r="V21" s="9"/>
       <c r="W21" s="10"/>
       <c r="X21" s="99"/>
       <c r="Y21" s="36">
         <f>SUM(L21:W21)</f>
         <v>0</v>
       </c>
       <c r="Z21" s="32"/>
       <c r="AB21" s="100"/>
       <c r="AC21" s="100"/>
       <c r="AD21" s="100"/>
       <c r="AE21" s="100"/>
       <c r="AJ21" s="33"/>
       <c r="AK21" s="34"/>
       <c r="AL21" s="35"/>
       <c r="AM21" s="34"/>
     </row>
     <row r="22" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="31"/>
-      <c r="D22" s="122"/>
+      <c r="D22" s="125"/>
       <c r="E22" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F22" s="124"/>
-[...2 lines deleted...]
-      <c r="I22" s="126"/>
+      <c r="F22" s="127"/>
+      <c r="G22" s="128"/>
+      <c r="H22" s="128"/>
+      <c r="I22" s="129"/>
       <c r="J22" s="102"/>
       <c r="K22" s="103" t="s">
         <v>49</v>
       </c>
       <c r="L22" s="104"/>
       <c r="M22" s="2"/>
       <c r="N22" s="2"/>
       <c r="O22" s="2"/>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="R22" s="2"/>
       <c r="S22" s="2"/>
       <c r="T22" s="2"/>
       <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="3"/>
       <c r="X22" s="11"/>
       <c r="Y22" s="36">
         <f>SUM(L22:W22)</f>
         <v>0</v>
       </c>
       <c r="Z22" s="32"/>
       <c r="AB22" s="100"/>
       <c r="AC22" s="100"/>
       <c r="AD22" s="100"/>
       <c r="AE22" s="100"/>
       <c r="AJ22" s="33"/>
       <c r="AK22" s="34"/>
       <c r="AL22" s="35"/>
       <c r="AM22" s="34"/>
     </row>
     <row r="23" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B23" s="31"/>
-      <c r="D23" s="123"/>
+      <c r="D23" s="126"/>
       <c r="E23" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="F23" s="127"/>
-[...2 lines deleted...]
-      <c r="I23" s="129"/>
+      <c r="F23" s="130"/>
+      <c r="G23" s="131"/>
+      <c r="H23" s="131"/>
+      <c r="I23" s="132"/>
       <c r="J23" s="106"/>
       <c r="K23" s="107" t="s">
         <v>50</v>
       </c>
       <c r="L23" s="108"/>
       <c r="M23" s="25"/>
       <c r="N23" s="25"/>
       <c r="O23" s="25"/>
       <c r="P23" s="25"/>
       <c r="Q23" s="25"/>
       <c r="R23" s="25"/>
       <c r="S23" s="25"/>
       <c r="T23" s="25"/>
       <c r="U23" s="25"/>
       <c r="V23" s="25"/>
       <c r="W23" s="26"/>
       <c r="X23" s="109"/>
       <c r="Y23" s="36"/>
       <c r="Z23" s="32"/>
       <c r="AB23" s="100"/>
       <c r="AC23" s="100"/>
       <c r="AD23" s="100"/>
       <c r="AE23" s="100"/>
       <c r="AJ23" s="33"/>
       <c r="AK23" s="34"/>
       <c r="AL23" s="35"/>
       <c r="AM23" s="34"/>
     </row>
     <row r="24" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="31"/>
-      <c r="D24" s="121"/>
+      <c r="D24" s="124"/>
       <c r="E24" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F24" s="4"/>
       <c r="G24" s="5"/>
       <c r="H24" s="6"/>
       <c r="I24" s="7"/>
       <c r="J24" s="96"/>
       <c r="K24" s="97" t="s">
         <v>48</v>
       </c>
       <c r="L24" s="98"/>
       <c r="M24" s="9"/>
       <c r="N24" s="9"/>
       <c r="O24" s="9"/>
       <c r="P24" s="9"/>
       <c r="Q24" s="9"/>
       <c r="R24" s="9"/>
       <c r="S24" s="9"/>
       <c r="T24" s="9"/>
       <c r="U24" s="9"/>
       <c r="V24" s="9"/>
       <c r="W24" s="10"/>
       <c r="X24" s="99"/>
       <c r="Y24" s="36">
         <f>SUM(L24:W24)</f>
         <v>0</v>
       </c>
       <c r="Z24" s="32"/>
       <c r="AB24" s="100"/>
       <c r="AC24" s="100"/>
       <c r="AD24" s="100"/>
       <c r="AE24" s="100"/>
       <c r="AJ24" s="33"/>
       <c r="AK24" s="34"/>
       <c r="AL24" s="35"/>
       <c r="AM24" s="34"/>
     </row>
     <row r="25" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="31"/>
-      <c r="D25" s="122"/>
+      <c r="D25" s="125"/>
       <c r="E25" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F25" s="124"/>
-[...2 lines deleted...]
-      <c r="I25" s="126"/>
+      <c r="F25" s="127"/>
+      <c r="G25" s="128"/>
+      <c r="H25" s="128"/>
+      <c r="I25" s="129"/>
       <c r="J25" s="102"/>
       <c r="K25" s="103" t="s">
         <v>49</v>
       </c>
       <c r="L25" s="104"/>
       <c r="M25" s="2"/>
       <c r="N25" s="2"/>
       <c r="O25" s="2"/>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="3"/>
       <c r="X25" s="11"/>
       <c r="Y25" s="36">
         <f>SUM(L25:W25)</f>
         <v>0</v>
       </c>
       <c r="Z25" s="32"/>
       <c r="AB25" s="100"/>
       <c r="AC25" s="100"/>
       <c r="AD25" s="100"/>
       <c r="AE25" s="100"/>
       <c r="AJ25" s="33"/>
       <c r="AK25" s="34"/>
       <c r="AL25" s="35"/>
       <c r="AM25" s="34"/>
     </row>
     <row r="26" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B26" s="31"/>
-      <c r="D26" s="123"/>
+      <c r="D26" s="126"/>
       <c r="E26" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="F26" s="127"/>
-[...2 lines deleted...]
-      <c r="I26" s="129"/>
+      <c r="F26" s="130"/>
+      <c r="G26" s="131"/>
+      <c r="H26" s="131"/>
+      <c r="I26" s="132"/>
       <c r="J26" s="106"/>
       <c r="K26" s="107" t="s">
         <v>50</v>
       </c>
       <c r="L26" s="108"/>
       <c r="M26" s="25"/>
       <c r="N26" s="25"/>
       <c r="O26" s="25"/>
       <c r="P26" s="25"/>
       <c r="Q26" s="25"/>
       <c r="R26" s="25"/>
       <c r="S26" s="25"/>
       <c r="T26" s="25"/>
       <c r="U26" s="25"/>
       <c r="V26" s="25"/>
       <c r="W26" s="26"/>
       <c r="X26" s="109"/>
       <c r="Y26" s="36"/>
       <c r="Z26" s="32"/>
       <c r="AB26" s="100"/>
       <c r="AC26" s="100"/>
       <c r="AD26" s="100"/>
       <c r="AE26" s="100"/>
       <c r="AJ26" s="33"/>
       <c r="AK26" s="34"/>
       <c r="AL26" s="35"/>
       <c r="AM26" s="34"/>
     </row>
     <row r="27" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="31"/>
-      <c r="D27" s="121"/>
+      <c r="D27" s="124"/>
       <c r="E27" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F27" s="4"/>
       <c r="G27" s="5"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
       <c r="J27" s="96"/>
       <c r="K27" s="97" t="s">
         <v>48</v>
       </c>
       <c r="L27" s="98"/>
       <c r="M27" s="9"/>
       <c r="N27" s="9"/>
       <c r="O27" s="9"/>
       <c r="P27" s="9"/>
       <c r="Q27" s="9"/>
       <c r="R27" s="9"/>
       <c r="S27" s="9"/>
       <c r="T27" s="9"/>
       <c r="U27" s="9"/>
       <c r="V27" s="9"/>
       <c r="W27" s="10"/>
       <c r="X27" s="99"/>
       <c r="Y27" s="36">
         <f>SUM(L27:W27)</f>
         <v>0</v>
       </c>
       <c r="Z27" s="32"/>
       <c r="AB27" s="100"/>
       <c r="AC27" s="100"/>
       <c r="AD27" s="100"/>
       <c r="AE27" s="100"/>
       <c r="AJ27" s="33"/>
       <c r="AK27" s="34"/>
       <c r="AL27" s="35"/>
       <c r="AM27" s="34"/>
     </row>
     <row r="28" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="31"/>
-      <c r="D28" s="122"/>
+      <c r="D28" s="125"/>
       <c r="E28" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F28" s="124"/>
-[...2 lines deleted...]
-      <c r="I28" s="126"/>
+      <c r="F28" s="127"/>
+      <c r="G28" s="128"/>
+      <c r="H28" s="128"/>
+      <c r="I28" s="129"/>
       <c r="J28" s="102"/>
       <c r="K28" s="103" t="s">
         <v>49</v>
       </c>
       <c r="L28" s="104"/>
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
       <c r="O28" s="2"/>
       <c r="P28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="R28" s="2"/>
       <c r="S28" s="2"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="3"/>
       <c r="X28" s="11"/>
       <c r="Y28" s="36">
         <f>SUM(L28:W28)</f>
         <v>0</v>
       </c>
       <c r="Z28" s="32"/>
       <c r="AB28" s="100"/>
       <c r="AC28" s="100"/>
       <c r="AD28" s="100"/>
       <c r="AE28" s="100"/>
       <c r="AJ28" s="33"/>
       <c r="AK28" s="34"/>
       <c r="AL28" s="35"/>
       <c r="AM28" s="34"/>
     </row>
     <row r="29" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B29" s="31"/>
-      <c r="D29" s="123"/>
+      <c r="D29" s="126"/>
       <c r="E29" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="F29" s="127"/>
-[...2 lines deleted...]
-      <c r="I29" s="129"/>
+      <c r="F29" s="130"/>
+      <c r="G29" s="131"/>
+      <c r="H29" s="131"/>
+      <c r="I29" s="132"/>
       <c r="J29" s="106"/>
       <c r="K29" s="107" t="s">
         <v>50</v>
       </c>
       <c r="L29" s="108"/>
       <c r="M29" s="25"/>
       <c r="N29" s="25"/>
       <c r="O29" s="25"/>
       <c r="P29" s="25"/>
       <c r="Q29" s="25"/>
       <c r="R29" s="25"/>
       <c r="S29" s="25"/>
       <c r="T29" s="25"/>
       <c r="U29" s="25"/>
       <c r="V29" s="25"/>
       <c r="W29" s="26"/>
       <c r="X29" s="109"/>
       <c r="Y29" s="36"/>
       <c r="Z29" s="32"/>
       <c r="AB29" s="100"/>
       <c r="AC29" s="100"/>
       <c r="AD29" s="100"/>
       <c r="AE29" s="100"/>
       <c r="AJ29" s="33"/>
       <c r="AK29" s="34"/>
       <c r="AL29" s="35"/>
       <c r="AM29" s="34"/>
     </row>
     <row r="30" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="31"/>
-      <c r="D30" s="121"/>
+      <c r="D30" s="124"/>
       <c r="E30" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F30" s="4"/>
       <c r="G30" s="5"/>
       <c r="H30" s="6"/>
       <c r="I30" s="7"/>
       <c r="J30" s="96"/>
       <c r="K30" s="97" t="s">
         <v>48</v>
       </c>
       <c r="L30" s="98"/>
       <c r="M30" s="9"/>
       <c r="N30" s="9"/>
       <c r="O30" s="9"/>
       <c r="P30" s="9"/>
       <c r="Q30" s="9"/>
       <c r="R30" s="9"/>
       <c r="S30" s="9"/>
       <c r="T30" s="9"/>
       <c r="U30" s="9"/>
       <c r="V30" s="9"/>
       <c r="W30" s="10"/>
       <c r="X30" s="99"/>
       <c r="Y30" s="36">
         <f>SUM(L30:W30)</f>
         <v>0</v>
       </c>
       <c r="Z30" s="32"/>
       <c r="AB30" s="100"/>
       <c r="AC30" s="100"/>
       <c r="AD30" s="100"/>
       <c r="AE30" s="100"/>
       <c r="AJ30" s="33"/>
       <c r="AK30" s="34"/>
       <c r="AL30" s="35"/>
       <c r="AM30" s="34"/>
     </row>
     <row r="31" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="31"/>
-      <c r="D31" s="122"/>
+      <c r="D31" s="125"/>
       <c r="E31" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F31" s="124"/>
-[...2 lines deleted...]
-      <c r="I31" s="126"/>
+      <c r="F31" s="127"/>
+      <c r="G31" s="128"/>
+      <c r="H31" s="128"/>
+      <c r="I31" s="129"/>
       <c r="J31" s="102"/>
       <c r="K31" s="103" t="s">
         <v>49</v>
       </c>
       <c r="L31" s="104"/>
       <c r="M31" s="2"/>
       <c r="N31" s="2"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="3"/>
       <c r="X31" s="11"/>
       <c r="Y31" s="36">
         <f>SUM(L31:W31)</f>
         <v>0</v>
       </c>
       <c r="Z31" s="32"/>
       <c r="AB31" s="100"/>
       <c r="AC31" s="100"/>
       <c r="AD31" s="100"/>
       <c r="AE31" s="100"/>
       <c r="AJ31" s="33"/>
       <c r="AK31" s="34"/>
       <c r="AL31" s="35"/>
       <c r="AM31" s="34"/>
     </row>
     <row r="32" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B32" s="31"/>
-      <c r="D32" s="123"/>
+      <c r="D32" s="126"/>
       <c r="E32" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="F32" s="127"/>
-[...2 lines deleted...]
-      <c r="I32" s="129"/>
+      <c r="F32" s="130"/>
+      <c r="G32" s="131"/>
+      <c r="H32" s="131"/>
+      <c r="I32" s="132"/>
       <c r="J32" s="106"/>
       <c r="K32" s="107" t="s">
         <v>50</v>
       </c>
       <c r="L32" s="108"/>
       <c r="M32" s="25"/>
       <c r="N32" s="25"/>
       <c r="O32" s="25"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="25"/>
       <c r="R32" s="25"/>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
       <c r="U32" s="25"/>
       <c r="V32" s="25"/>
       <c r="W32" s="26"/>
       <c r="X32" s="109"/>
       <c r="Y32" s="36"/>
       <c r="Z32" s="32"/>
       <c r="AB32" s="100"/>
       <c r="AC32" s="100"/>
       <c r="AD32" s="100"/>
       <c r="AE32" s="100"/>
       <c r="AJ32" s="33"/>
       <c r="AK32" s="34"/>
       <c r="AL32" s="35"/>
       <c r="AM32" s="34"/>
     </row>
     <row r="33" spans="1:60" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="31"/>
-      <c r="D33" s="121"/>
+      <c r="D33" s="124"/>
       <c r="E33" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F33" s="4"/>
       <c r="G33" s="5"/>
       <c r="H33" s="6"/>
       <c r="I33" s="7"/>
       <c r="J33" s="96"/>
       <c r="K33" s="97" t="s">
         <v>48</v>
       </c>
       <c r="L33" s="98"/>
       <c r="M33" s="9"/>
       <c r="N33" s="9"/>
       <c r="O33" s="9"/>
       <c r="P33" s="9"/>
       <c r="Q33" s="9"/>
       <c r="R33" s="9"/>
       <c r="S33" s="9"/>
       <c r="T33" s="9"/>
       <c r="U33" s="9"/>
       <c r="V33" s="9"/>
       <c r="W33" s="10"/>
       <c r="X33" s="99"/>
       <c r="Y33" s="36">
         <f>SUM(L33:W33)</f>
         <v>0</v>
       </c>
       <c r="Z33" s="32"/>
       <c r="AB33" s="100"/>
       <c r="AC33" s="100"/>
       <c r="AD33" s="100"/>
       <c r="AE33" s="100"/>
       <c r="AJ33" s="33"/>
       <c r="AK33" s="110"/>
       <c r="AL33" s="35"/>
       <c r="AM33" s="34"/>
     </row>
     <row r="34" spans="1:60" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="31"/>
-      <c r="D34" s="122"/>
+      <c r="D34" s="125"/>
       <c r="E34" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F34" s="124"/>
-[...2 lines deleted...]
-      <c r="I34" s="126"/>
+      <c r="F34" s="127"/>
+      <c r="G34" s="128"/>
+      <c r="H34" s="128"/>
+      <c r="I34" s="129"/>
       <c r="J34" s="102"/>
       <c r="K34" s="103" t="s">
         <v>49</v>
       </c>
       <c r="L34" s="104"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="3"/>
       <c r="X34" s="11"/>
       <c r="Y34" s="36">
         <f>SUM(L34:W34)</f>
         <v>0</v>
       </c>
       <c r="Z34" s="32"/>
       <c r="AB34" s="100"/>
       <c r="AC34" s="100"/>
       <c r="AD34" s="100"/>
       <c r="AE34" s="100"/>
       <c r="AJ34" s="33"/>
       <c r="AK34" s="34"/>
       <c r="AL34" s="35"/>
       <c r="AM34" s="34"/>
     </row>
     <row r="35" spans="1:60" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B35" s="31"/>
-      <c r="D35" s="123"/>
+      <c r="D35" s="126"/>
       <c r="E35" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="F35" s="127"/>
-[...2 lines deleted...]
-      <c r="I35" s="129"/>
+      <c r="F35" s="130"/>
+      <c r="G35" s="131"/>
+      <c r="H35" s="131"/>
+      <c r="I35" s="132"/>
       <c r="J35" s="106"/>
       <c r="K35" s="107" t="s">
         <v>50</v>
       </c>
       <c r="L35" s="108"/>
       <c r="M35" s="25"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="25"/>
       <c r="Q35" s="25"/>
       <c r="R35" s="25"/>
       <c r="S35" s="25"/>
       <c r="T35" s="25"/>
       <c r="U35" s="25"/>
       <c r="V35" s="25"/>
       <c r="W35" s="26"/>
       <c r="X35" s="109"/>
       <c r="Y35" s="36"/>
       <c r="Z35" s="32"/>
       <c r="AB35" s="100"/>
       <c r="AC35" s="100"/>
       <c r="AD35" s="100"/>
       <c r="AE35" s="100"/>
       <c r="AJ35" s="33"/>
       <c r="AK35" s="34"/>
       <c r="AL35" s="35"/>
       <c r="AM35" s="34"/>
     </row>
     <row r="36" spans="1:60" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="38"/>
       <c r="B36" s="50"/>
       <c r="C36" s="38"/>
       <c r="D36" s="38"/>
-      <c r="E36" s="158" t="s">
+      <c r="E36" s="162" t="s">
         <v>53</v>
       </c>
-      <c r="F36" s="159"/>
-[...17 lines deleted...]
-      <c r="X36" s="159"/>
+      <c r="F36" s="163"/>
+      <c r="G36" s="163"/>
+      <c r="H36" s="163"/>
+      <c r="I36" s="163"/>
+      <c r="J36" s="163"/>
+      <c r="K36" s="163"/>
+      <c r="L36" s="163"/>
+      <c r="M36" s="163"/>
+      <c r="N36" s="163"/>
+      <c r="O36" s="163"/>
+      <c r="P36" s="163"/>
+      <c r="Q36" s="163"/>
+      <c r="R36" s="163"/>
+      <c r="S36" s="163"/>
+      <c r="T36" s="163"/>
+      <c r="U36" s="163"/>
+      <c r="V36" s="163"/>
+      <c r="W36" s="163"/>
+      <c r="X36" s="163"/>
       <c r="Y36" s="38"/>
       <c r="Z36" s="49"/>
       <c r="AA36" s="38"/>
       <c r="AB36" s="94"/>
       <c r="AC36" s="100"/>
       <c r="AD36" s="100"/>
       <c r="AE36" s="100"/>
       <c r="AK36" s="110"/>
-      <c r="AL36" s="207"/>
-[...5 lines deleted...]
-      <c r="AR36" s="208"/>
+      <c r="AL36" s="121"/>
+      <c r="AM36" s="122"/>
+      <c r="AN36" s="122"/>
+      <c r="AO36" s="122"/>
+      <c r="AP36" s="122"/>
+      <c r="AQ36" s="122"/>
+      <c r="AR36" s="122"/>
     </row>
     <row r="37" spans="1:60" ht="3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="38"/>
       <c r="B37" s="62"/>
       <c r="C37" s="63"/>
       <c r="D37" s="63"/>
       <c r="E37" s="63"/>
       <c r="F37" s="63"/>
       <c r="G37" s="63"/>
       <c r="H37" s="63"/>
       <c r="I37" s="65"/>
       <c r="J37" s="65"/>
       <c r="K37" s="65"/>
       <c r="L37" s="63"/>
       <c r="M37" s="63"/>
       <c r="N37" s="63"/>
       <c r="O37" s="63"/>
       <c r="P37" s="63"/>
       <c r="Q37" s="63"/>
       <c r="R37" s="63"/>
       <c r="S37" s="63"/>
       <c r="T37" s="63"/>
       <c r="U37" s="63"/>
       <c r="V37" s="63"/>
       <c r="W37" s="63"/>
@@ -5249,51 +5239,51 @@
         <f>IF(AND(#REF!="再生可能エネルギーを自家消費した電気",#REF!="無"),1,"")</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="41" spans="1:60" x14ac:dyDescent="0.2">
       <c r="BG41" s="37" t="e">
         <f>IF(AND(#REF!="無",#REF!=1),1,IF(AND(#REF!="無",#REF!=""),1,""))</f>
         <v>#REF!</v>
       </c>
       <c r="BH41" s="37" t="e">
         <f>IF(AND(#REF!="再生可能エネルギーを自家消費した電気",#REF!="無"),1,"")</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="42" spans="1:60" x14ac:dyDescent="0.2">
       <c r="BG42" s="37" t="e">
         <f>IF(AND(#REF!="無",#REF!=1),1,IF(AND(#REF!="無",#REF!=""),1,""))</f>
         <v>#REF!</v>
       </c>
       <c r="BH42" s="37" t="e">
         <f>IF(AND(#REF!="再生可能エネルギーを自家消費した電気",#REF!="無"),1,"")</f>
         <v>#REF!</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="/pzueOAdZFkxgw8P097Xgz81ffHQVA7iGL75+Uun7Hk2WhO6wrZiWY/KR8s3BgSjrBein1aTew+jfeEmHJciqA==" saltValue="CuO7D9LWQgZmfa0SxL0BfA==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0" deleteRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="UTO6/e6K54fEt33KpCeyuqN9xjeQxB1pIql1qDmE5XThUkdl16cpQker7soLJNyll50olyUaZ9mP3cQ4ETqY4w==" saltValue="0SDGU4HJ5r8H4YEdTgBSsw==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0" deleteRows="0"/>
   <dataConsolidate/>
   <mergeCells count="44">
     <mergeCell ref="BG11:BH11"/>
     <mergeCell ref="E36:X36"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="N10:Q10"/>
     <mergeCell ref="S10:V10"/>
     <mergeCell ref="K10:M10"/>
     <mergeCell ref="F31:I31"/>
     <mergeCell ref="D12:D14"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="F13:I13"/>
     <mergeCell ref="F14:I14"/>
     <mergeCell ref="E10:E11"/>
     <mergeCell ref="I10:I11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="T7:U8"/>
     <mergeCell ref="V7:W8"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="T5:U5"/>
@@ -5328,85 +5318,82 @@
   <conditionalFormatting sqref="H18">
     <cfRule type="expression" dxfId="43" priority="3">
       <formula>COUNTIF(G18,"購")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H21">
     <cfRule type="expression" dxfId="42" priority="2">
       <formula>COUNTIF(G21,"購")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H24">
     <cfRule type="expression" dxfId="41" priority="4">
       <formula>COUNTIF(G24,"購")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H33">
     <cfRule type="expression" dxfId="40" priority="6">
       <formula>COUNTIF(G33,"購")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X12:X35">
     <cfRule type="expression" dxfId="39" priority="79">
       <formula>OR(COUNTIFS(G12,"実",H12,"有"),COUNTIF(G12,"購"))</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations count="6">
-[...2 lines deleted...]
-    </dataValidation>
+  <dataValidations count="5">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D7:D8" xr:uid="{00000000-0002-0000-0000-000005000000}">
       <formula1>"○"</formula1>
     </dataValidation>
     <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D5:G5 F34:I34 F13:I13 F16:I16 F19:I19 F22:I22 F25:I25 F28:I28 F31:I31 K12:K35" xr:uid="{00000000-0002-0000-0000-000006000000}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F32:I32 L17:X17" xr:uid="{00000000-0002-0000-0000-000007000000}">
       <formula1>"○,／,×"</formula1>
     </dataValidation>
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="J12:J35" xr:uid="{00000000-0002-0000-0000-000008000000}">
       <formula1>入力方法</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="F14:I14 F17:I17 F20:I20 F23:I23 F26:I26 F29:I29 F35:I35 L14:X14 L20:X20 L23:X23 L26:X26 L29:X29 L32:X32 L35:X35" xr:uid="{1DEFDF8E-22C8-442C-962E-036E0A7C9D53}">
       <formula1>"○,／,×"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.43307086614173229" bottom="0.23622047244094491" header="0" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BO54"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="55" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <pane ySplit="11" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R12" sqref="R12"/>
+      <pane ySplit="11" topLeftCell="A18" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D5" sqref="D5:G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.08984375" style="27" customWidth="1"/>
     <col min="2" max="2" width="0.453125" style="27" customWidth="1"/>
     <col min="3" max="3" width="2.08984375" style="27" customWidth="1"/>
     <col min="4" max="4" width="7" style="27" customWidth="1"/>
     <col min="5" max="5" width="13.453125" style="27" customWidth="1"/>
     <col min="6" max="6" width="27.6328125" style="27" customWidth="1"/>
     <col min="7" max="7" width="17.6328125" style="27" customWidth="1"/>
     <col min="8" max="8" width="7.6328125" style="28" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7" style="28" customWidth="1"/>
     <col min="10" max="10" width="15" style="27" customWidth="1"/>
     <col min="11" max="11" width="8.90625" style="27" customWidth="1"/>
     <col min="12" max="12" width="7.36328125" style="27" customWidth="1"/>
     <col min="13" max="13" width="5" style="27" customWidth="1"/>
     <col min="14" max="14" width="9.08984375" style="27" customWidth="1"/>
     <col min="15" max="15" width="8.08984375" style="27" customWidth="1"/>
     <col min="16" max="17" width="6.453125" style="29" customWidth="1"/>
     <col min="18" max="30" width="6.08984375" style="27" customWidth="1"/>
     <col min="31" max="31" width="11.36328125" style="27" customWidth="1"/>
     <col min="32" max="32" width="0.453125" style="27" customWidth="1"/>
     <col min="33" max="33" width="2.36328125" style="27" customWidth="1"/>
     <col min="34" max="34" width="29.6328125" style="27" hidden="1" customWidth="1"/>
@@ -5527,122 +5514,122 @@
       <c r="O3" s="38"/>
       <c r="P3" s="40"/>
       <c r="Q3" s="40"/>
       <c r="R3" s="38"/>
       <c r="S3" s="38"/>
       <c r="T3" s="38"/>
       <c r="U3" s="38"/>
       <c r="V3" s="38"/>
       <c r="W3" s="38"/>
       <c r="X3" s="38"/>
       <c r="Y3" s="38"/>
       <c r="Z3" s="38"/>
       <c r="AA3" s="38"/>
       <c r="AB3" s="38"/>
       <c r="AC3" s="38"/>
       <c r="AD3" s="38"/>
       <c r="AE3" s="38"/>
       <c r="AF3" s="49"/>
       <c r="AG3" s="50"/>
       <c r="AH3" s="38"/>
     </row>
     <row r="4" spans="1:64" ht="32.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="38"/>
       <c r="B4" s="47"/>
       <c r="C4" s="48"/>
-      <c r="D4" s="138" t="s">
+      <c r="D4" s="141" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="142"/>
-[...2 lines deleted...]
-      <c r="H4" s="180" t="s">
+      <c r="E4" s="145"/>
+      <c r="F4" s="145"/>
+      <c r="G4" s="142"/>
+      <c r="H4" s="184" t="s">
         <v>44</v>
       </c>
-      <c r="I4" s="181"/>
+      <c r="I4" s="185"/>
       <c r="J4" s="82" t="s">
         <v>45</v>
       </c>
       <c r="K4" s="40"/>
       <c r="L4" s="38"/>
       <c r="M4" s="38"/>
       <c r="N4" s="38"/>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="38"/>
       <c r="S4" s="38"/>
       <c r="T4" s="38"/>
       <c r="U4" s="38"/>
       <c r="V4" s="38"/>
       <c r="W4" s="38"/>
       <c r="X4" s="38"/>
       <c r="Y4" s="38"/>
-      <c r="Z4" s="138" t="s">
+      <c r="Z4" s="141" t="s">
         <v>51</v>
       </c>
-      <c r="AA4" s="139"/>
-      <c r="AB4" s="138" t="s">
+      <c r="AA4" s="142"/>
+      <c r="AB4" s="141" t="s">
         <v>52</v>
       </c>
-      <c r="AC4" s="139"/>
+      <c r="AC4" s="142"/>
       <c r="AD4" s="38"/>
       <c r="AE4" s="38"/>
       <c r="AF4" s="49"/>
       <c r="AG4" s="50"/>
       <c r="AH4" s="38"/>
     </row>
     <row r="5" spans="1:64" ht="20.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="38"/>
       <c r="B5" s="47"/>
       <c r="C5" s="48"/>
-      <c r="D5" s="143"/>
-[...4 lines deleted...]
-      <c r="I5" s="183"/>
+      <c r="D5" s="146"/>
+      <c r="E5" s="147"/>
+      <c r="F5" s="147"/>
+      <c r="G5" s="148"/>
+      <c r="H5" s="186"/>
+      <c r="I5" s="187"/>
       <c r="J5" s="84"/>
       <c r="K5" s="40"/>
       <c r="L5" s="38"/>
       <c r="M5" s="38"/>
       <c r="N5" s="38"/>
       <c r="O5" s="38"/>
       <c r="P5" s="38"/>
       <c r="Q5" s="38"/>
       <c r="R5" s="38"/>
       <c r="S5" s="38"/>
       <c r="T5" s="38"/>
       <c r="U5" s="38"/>
       <c r="V5" s="38"/>
       <c r="W5" s="38"/>
       <c r="X5" s="38"/>
       <c r="Y5" s="38"/>
-      <c r="Z5" s="140"/>
-[...2 lines deleted...]
-      <c r="AC5" s="141"/>
+      <c r="Z5" s="143"/>
+      <c r="AA5" s="144"/>
+      <c r="AB5" s="143"/>
+      <c r="AC5" s="144"/>
       <c r="AD5" s="38"/>
       <c r="AE5" s="38"/>
       <c r="AF5" s="49"/>
       <c r="AG5" s="50"/>
       <c r="AH5" s="38"/>
     </row>
     <row r="6" spans="1:64" ht="26.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="38"/>
       <c r="B6" s="47"/>
       <c r="C6" s="85" t="s">
         <v>56</v>
       </c>
       <c r="D6" s="86"/>
       <c r="E6" s="86"/>
       <c r="F6" s="86"/>
       <c r="G6" s="86"/>
       <c r="H6" s="86"/>
       <c r="I6" s="87"/>
       <c r="J6" s="87"/>
       <c r="K6" s="87"/>
       <c r="L6" s="86"/>
       <c r="M6" s="86"/>
       <c r="N6" s="86"/>
       <c r="O6" s="86"/>
       <c r="P6" s="86"/>
@@ -5671,1938 +5658,1940 @@
       <c r="C7" s="48"/>
       <c r="D7" s="88"/>
       <c r="E7" s="89" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="38"/>
       <c r="G7" s="38"/>
       <c r="H7" s="38"/>
       <c r="I7" s="40"/>
       <c r="J7" s="40"/>
       <c r="K7" s="40"/>
       <c r="L7" s="38"/>
       <c r="M7" s="38"/>
       <c r="N7" s="38"/>
       <c r="O7" s="38"/>
       <c r="P7" s="38"/>
       <c r="Q7" s="38"/>
       <c r="R7" s="38"/>
       <c r="S7" s="38"/>
       <c r="T7" s="38"/>
       <c r="U7" s="38"/>
       <c r="V7" s="38"/>
       <c r="W7" s="38"/>
       <c r="X7" s="38"/>
       <c r="Y7" s="38"/>
-      <c r="Z7" s="130" t="s">
+      <c r="Z7" s="133" t="s">
         <v>47</v>
       </c>
-      <c r="AA7" s="131"/>
-[...1 lines deleted...]
-      <c r="AC7" s="135"/>
+      <c r="AA7" s="134"/>
+      <c r="AB7" s="137"/>
+      <c r="AC7" s="138"/>
       <c r="AD7" s="38"/>
       <c r="AE7" s="38"/>
       <c r="AF7" s="49"/>
       <c r="AG7" s="50"/>
       <c r="AH7" s="38"/>
     </row>
     <row r="8" spans="1:64" ht="17.149999999999999" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="38"/>
       <c r="B8" s="47"/>
       <c r="C8" s="48"/>
       <c r="D8" s="88"/>
       <c r="E8" s="89" t="s">
         <v>42</v>
       </c>
       <c r="F8" s="38"/>
       <c r="G8" s="38"/>
       <c r="H8" s="38"/>
       <c r="I8" s="40"/>
       <c r="J8" s="40"/>
       <c r="K8" s="40"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
       <c r="N8" s="38"/>
       <c r="O8" s="38"/>
       <c r="P8" s="38"/>
       <c r="Q8" s="38"/>
       <c r="R8" s="38"/>
       <c r="S8" s="38"/>
       <c r="T8" s="38"/>
       <c r="U8" s="38"/>
       <c r="V8" s="38"/>
       <c r="W8" s="38"/>
       <c r="X8" s="38"/>
       <c r="Y8" s="38"/>
-      <c r="Z8" s="132"/>
-[...2 lines deleted...]
-      <c r="AC8" s="137"/>
+      <c r="Z8" s="135"/>
+      <c r="AA8" s="136"/>
+      <c r="AB8" s="139"/>
+      <c r="AC8" s="140"/>
       <c r="AD8" s="38"/>
       <c r="AE8" s="38"/>
       <c r="AF8" s="49"/>
       <c r="AG8" s="50"/>
       <c r="AH8" s="38"/>
     </row>
     <row r="9" spans="1:64" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="50"/>
       <c r="C9" s="38"/>
       <c r="D9" s="38"/>
       <c r="E9" s="38"/>
       <c r="F9" s="40"/>
       <c r="G9" s="40"/>
       <c r="H9" s="51"/>
       <c r="I9" s="52"/>
       <c r="J9" s="40"/>
       <c r="K9" s="40"/>
       <c r="L9" s="40"/>
       <c r="M9" s="53"/>
       <c r="N9" s="53"/>
       <c r="O9" s="53"/>
       <c r="P9" s="53"/>
       <c r="Q9" s="53"/>
       <c r="R9" s="53"/>
       <c r="S9" s="53"/>
       <c r="T9" s="53"/>
       <c r="U9" s="53"/>
       <c r="V9" s="53"/>
       <c r="W9" s="53"/>
       <c r="X9" s="53"/>
       <c r="Y9" s="53"/>
       <c r="Z9" s="53"/>
       <c r="AA9" s="53"/>
       <c r="AB9" s="53"/>
       <c r="AC9" s="53"/>
       <c r="AD9" s="53"/>
       <c r="AE9" s="40"/>
       <c r="AF9" s="49"/>
       <c r="AG9" s="50"/>
       <c r="AH9" s="38"/>
     </row>
     <row r="10" spans="1:64" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="38"/>
       <c r="B10" s="50"/>
       <c r="C10" s="38"/>
-      <c r="D10" s="150" t="s">
+      <c r="D10" s="153" t="s">
         <v>10</v>
       </c>
-      <c r="E10" s="146" t="s">
+      <c r="E10" s="149" t="s">
         <v>36</v>
       </c>
-      <c r="F10" s="152" t="s">
+      <c r="F10" s="155" t="s">
         <v>11</v>
       </c>
-      <c r="G10" s="146" t="s">
+      <c r="G10" s="149" t="s">
         <v>35</v>
       </c>
-      <c r="H10" s="178" t="s">
+      <c r="H10" s="182" t="s">
         <v>30</v>
       </c>
-      <c r="I10" s="178" t="s">
+      <c r="I10" s="182" t="s">
         <v>31</v>
       </c>
-      <c r="J10" s="146" t="s">
+      <c r="J10" s="149" t="s">
         <v>26</v>
       </c>
-      <c r="K10" s="146" t="s">
+      <c r="K10" s="149" t="s">
         <v>29</v>
       </c>
-      <c r="L10" s="146" t="s">
+      <c r="L10" s="149" t="s">
         <v>27</v>
       </c>
-      <c r="M10" s="154" t="s">
+      <c r="M10" s="157" t="s">
         <v>12</v>
       </c>
-      <c r="N10" s="156" t="s">
+      <c r="N10" s="159" t="s">
         <v>13</v>
       </c>
-      <c r="O10" s="184" t="s">
+      <c r="O10" s="188" t="s">
         <v>28</v>
       </c>
-      <c r="P10" s="148" t="s">
+      <c r="P10" s="151" t="s">
         <v>14</v>
       </c>
-      <c r="Q10" s="175" t="s">
+      <c r="Q10" s="179" t="s">
         <v>16</v>
       </c>
-      <c r="R10" s="159"/>
-[...1 lines deleted...]
-      <c r="T10" s="162" t="str">
+      <c r="R10" s="163"/>
+      <c r="S10" s="163"/>
+      <c r="T10" s="166" t="str">
         <f>IF($J$5="","",DATE($J$5,4,1))</f>
         <v/>
       </c>
-      <c r="U10" s="162"/>
-[...1 lines deleted...]
-      <c r="W10" s="162"/>
+      <c r="U10" s="166"/>
+      <c r="V10" s="166"/>
+      <c r="W10" s="166"/>
       <c r="X10" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="Y10" s="162" t="str">
+      <c r="Y10" s="166" t="str">
         <f>IF($J$5="","",DATE($J$5+1,3,31))</f>
         <v/>
       </c>
-      <c r="Z10" s="162"/>
-[...1 lines deleted...]
-      <c r="AB10" s="162"/>
+      <c r="Z10" s="166"/>
+      <c r="AA10" s="166"/>
+      <c r="AB10" s="166"/>
       <c r="AC10" s="55" t="s">
         <v>18</v>
       </c>
       <c r="AD10" s="56"/>
       <c r="AE10" s="39"/>
       <c r="AF10" s="49"/>
       <c r="AG10" s="57"/>
       <c r="AH10" s="38"/>
     </row>
     <row r="11" spans="1:64" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="38"/>
       <c r="B11" s="50"/>
       <c r="C11" s="38"/>
-      <c r="D11" s="151"/>
-[...11 lines deleted...]
-      <c r="P11" s="149"/>
+      <c r="D11" s="154"/>
+      <c r="E11" s="180"/>
+      <c r="F11" s="156"/>
+      <c r="G11" s="181"/>
+      <c r="H11" s="183"/>
+      <c r="I11" s="183"/>
+      <c r="J11" s="181"/>
+      <c r="K11" s="181"/>
+      <c r="L11" s="181"/>
+      <c r="M11" s="158"/>
+      <c r="N11" s="160"/>
+      <c r="O11" s="189"/>
+      <c r="P11" s="152"/>
       <c r="Q11" s="111" t="s">
         <v>46</v>
       </c>
       <c r="R11" s="58" t="s">
         <v>19</v>
       </c>
       <c r="S11" s="58" t="s">
         <v>0</v>
       </c>
       <c r="T11" s="58" t="s">
         <v>1</v>
       </c>
       <c r="U11" s="58" t="s">
         <v>21</v>
       </c>
       <c r="V11" s="58" t="s">
         <v>2</v>
       </c>
       <c r="W11" s="58" t="s">
         <v>3</v>
       </c>
       <c r="X11" s="58" t="s">
         <v>4</v>
       </c>
       <c r="Y11" s="58" t="s">
         <v>5</v>
       </c>
       <c r="Z11" s="58" t="s">
         <v>6</v>
       </c>
       <c r="AA11" s="58" t="s">
         <v>7</v>
       </c>
       <c r="AB11" s="58" t="s">
         <v>8</v>
       </c>
       <c r="AC11" s="59" t="s">
         <v>9</v>
       </c>
       <c r="AD11" s="60" t="s">
         <v>20</v>
       </c>
       <c r="AE11" s="61"/>
       <c r="AF11" s="49"/>
       <c r="AG11" s="57"/>
       <c r="AH11" s="94"/>
       <c r="AI11" s="100"/>
-      <c r="BK11" s="206"/>
-      <c r="BL11" s="206"/>
+      <c r="BK11" s="161"/>
+      <c r="BL11" s="161"/>
     </row>
     <row r="12" spans="1:64" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="31"/>
-      <c r="D12" s="121"/>
+      <c r="D12" s="124"/>
       <c r="E12" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="12"/>
       <c r="G12" s="13"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="13"/>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
       <c r="M12" s="14"/>
       <c r="N12" s="15"/>
       <c r="O12" s="16"/>
       <c r="P12" s="16"/>
       <c r="Q12" s="113" t="s">
         <v>48</v>
       </c>
-      <c r="R12" s="17"/>
+      <c r="R12" s="17">
+        <v>1</v>
+      </c>
       <c r="S12" s="17"/>
       <c r="T12" s="17"/>
       <c r="U12" s="17"/>
       <c r="V12" s="17"/>
       <c r="W12" s="17"/>
       <c r="X12" s="17"/>
       <c r="Y12" s="17"/>
       <c r="Z12" s="17"/>
       <c r="AA12" s="17"/>
       <c r="AB12" s="17"/>
       <c r="AC12" s="18"/>
       <c r="AD12" s="19"/>
       <c r="AE12" s="36">
         <f>SUM(R12:AD12)</f>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF12" s="32"/>
       <c r="AH12" s="100" t="str">
         <f>IF(F12="","",IF(F12="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F12="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI12" s="100"/>
       <c r="AN12" s="33"/>
       <c r="AO12" s="34"/>
       <c r="AP12" s="35"/>
       <c r="AQ12" s="34"/>
     </row>
     <row r="13" spans="1:64" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="31"/>
-      <c r="D13" s="122"/>
+      <c r="D13" s="125"/>
       <c r="E13" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F13" s="165"/>
-[...9 lines deleted...]
-      <c r="P13" s="167"/>
+      <c r="F13" s="169"/>
+      <c r="G13" s="170"/>
+      <c r="H13" s="170"/>
+      <c r="I13" s="170"/>
+      <c r="J13" s="170"/>
+      <c r="K13" s="170"/>
+      <c r="L13" s="170"/>
+      <c r="M13" s="170"/>
+      <c r="N13" s="170"/>
+      <c r="O13" s="170"/>
+      <c r="P13" s="171"/>
       <c r="Q13" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
       <c r="AB13" s="2"/>
       <c r="AC13" s="3"/>
       <c r="AD13" s="11"/>
       <c r="AE13" s="36">
         <f>SUM(R13:AC13)</f>
         <v>0</v>
       </c>
       <c r="AF13" s="32"/>
       <c r="AH13" s="100"/>
       <c r="AI13" s="100"/>
       <c r="AN13" s="33"/>
       <c r="AO13" s="34"/>
       <c r="AP13" s="35"/>
       <c r="AQ13" s="34"/>
     </row>
     <row r="14" spans="1:64" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B14" s="31"/>
-      <c r="D14" s="123"/>
+      <c r="D14" s="126"/>
       <c r="E14" s="114" t="s">
         <v>38</v>
       </c>
-      <c r="F14" s="127"/>
-[...9 lines deleted...]
-      <c r="P14" s="168"/>
+      <c r="F14" s="130"/>
+      <c r="G14" s="131"/>
+      <c r="H14" s="131"/>
+      <c r="I14" s="131"/>
+      <c r="J14" s="131"/>
+      <c r="K14" s="131"/>
+      <c r="L14" s="131"/>
+      <c r="M14" s="131"/>
+      <c r="N14" s="131"/>
+      <c r="O14" s="131"/>
+      <c r="P14" s="172"/>
       <c r="Q14" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R14" s="68"/>
       <c r="S14" s="68"/>
       <c r="T14" s="68"/>
       <c r="U14" s="68"/>
       <c r="V14" s="68"/>
       <c r="W14" s="68"/>
       <c r="X14" s="68"/>
       <c r="Y14" s="68"/>
       <c r="Z14" s="68"/>
       <c r="AA14" s="68"/>
       <c r="AB14" s="68"/>
       <c r="AC14" s="69"/>
       <c r="AD14" s="70"/>
       <c r="AE14" s="36"/>
       <c r="AF14" s="32"/>
       <c r="AH14" s="100"/>
       <c r="AI14" s="100"/>
       <c r="AN14" s="33"/>
       <c r="AO14" s="34"/>
       <c r="AP14" s="35"/>
       <c r="AQ14" s="34"/>
     </row>
     <row r="15" spans="1:64" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="31"/>
-      <c r="D15" s="121"/>
+      <c r="D15" s="124"/>
       <c r="E15" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="12"/>
       <c r="G15" s="13"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="14"/>
       <c r="N15" s="15"/>
       <c r="O15" s="16"/>
       <c r="P15" s="16"/>
       <c r="Q15" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R15" s="17"/>
       <c r="S15" s="17"/>
       <c r="T15" s="17"/>
       <c r="U15" s="17"/>
       <c r="V15" s="17"/>
       <c r="W15" s="17"/>
       <c r="X15" s="17"/>
       <c r="Y15" s="17"/>
       <c r="Z15" s="17"/>
       <c r="AA15" s="17"/>
       <c r="AB15" s="17"/>
       <c r="AC15" s="18"/>
       <c r="AD15" s="19"/>
       <c r="AE15" s="36">
         <f>SUM(R15:AC15)</f>
         <v>0</v>
       </c>
       <c r="AF15" s="32"/>
       <c r="AH15" s="100" t="str">
         <f>IF(F15="","",IF(F15="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F15="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI15" s="100"/>
       <c r="AN15" s="33"/>
       <c r="AO15" s="34"/>
       <c r="AP15" s="35"/>
       <c r="AQ15" s="34"/>
     </row>
     <row r="16" spans="1:64" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="31"/>
-      <c r="D16" s="169"/>
+      <c r="D16" s="173"/>
       <c r="E16" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F16" s="165"/>
-[...9 lines deleted...]
-      <c r="P16" s="172"/>
+      <c r="F16" s="169"/>
+      <c r="G16" s="175"/>
+      <c r="H16" s="175"/>
+      <c r="I16" s="175"/>
+      <c r="J16" s="175"/>
+      <c r="K16" s="175"/>
+      <c r="L16" s="175"/>
+      <c r="M16" s="175"/>
+      <c r="N16" s="175"/>
+      <c r="O16" s="175"/>
+      <c r="P16" s="176"/>
       <c r="Q16" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="2"/>
       <c r="AB16" s="2"/>
       <c r="AC16" s="3"/>
       <c r="AD16" s="11"/>
       <c r="AE16" s="36">
         <f>SUM(R16:AC16)</f>
         <v>0</v>
       </c>
       <c r="AF16" s="32"/>
       <c r="AH16" s="100"/>
       <c r="AI16" s="100"/>
       <c r="AN16" s="33"/>
       <c r="AO16" s="34"/>
       <c r="AP16" s="35"/>
       <c r="AQ16" s="34"/>
     </row>
     <row r="17" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B17" s="31"/>
-      <c r="D17" s="170"/>
+      <c r="D17" s="174"/>
       <c r="E17" s="114" t="s">
         <v>38</v>
       </c>
-      <c r="F17" s="127"/>
-[...9 lines deleted...]
-      <c r="P17" s="174"/>
+      <c r="F17" s="130"/>
+      <c r="G17" s="177"/>
+      <c r="H17" s="177"/>
+      <c r="I17" s="177"/>
+      <c r="J17" s="177"/>
+      <c r="K17" s="177"/>
+      <c r="L17" s="177"/>
+      <c r="M17" s="177"/>
+      <c r="N17" s="177"/>
+      <c r="O17" s="177"/>
+      <c r="P17" s="178"/>
       <c r="Q17" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R17" s="68"/>
       <c r="S17" s="68"/>
       <c r="T17" s="68"/>
       <c r="U17" s="68"/>
       <c r="V17" s="68"/>
       <c r="W17" s="68"/>
       <c r="X17" s="68"/>
       <c r="Y17" s="68"/>
       <c r="Z17" s="68"/>
       <c r="AA17" s="68"/>
       <c r="AB17" s="68"/>
       <c r="AC17" s="69"/>
       <c r="AD17" s="70"/>
       <c r="AE17" s="36"/>
       <c r="AF17" s="32"/>
       <c r="AH17" s="100"/>
       <c r="AI17" s="100"/>
       <c r="AN17" s="33"/>
       <c r="AO17" s="34"/>
       <c r="AP17" s="35"/>
       <c r="AQ17" s="34"/>
     </row>
     <row r="18" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="31"/>
-      <c r="D18" s="121"/>
+      <c r="D18" s="124"/>
       <c r="E18" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="12"/>
       <c r="G18" s="13"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="14"/>
       <c r="N18" s="15"/>
       <c r="O18" s="16"/>
       <c r="P18" s="16"/>
       <c r="Q18" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17"/>
       <c r="U18" s="17"/>
       <c r="V18" s="17"/>
       <c r="W18" s="17"/>
       <c r="X18" s="17"/>
       <c r="Y18" s="17"/>
       <c r="Z18" s="17"/>
       <c r="AA18" s="17"/>
       <c r="AB18" s="17"/>
       <c r="AC18" s="18"/>
       <c r="AD18" s="19"/>
       <c r="AE18" s="36">
         <f>SUM(R18:AC18)</f>
         <v>0</v>
       </c>
       <c r="AF18" s="32"/>
       <c r="AH18" s="100" t="str">
         <f>IF(F18="","",IF(F18="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F18="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI18" s="100"/>
       <c r="AN18" s="33"/>
       <c r="AO18" s="34"/>
       <c r="AP18" s="35"/>
       <c r="AQ18" s="34"/>
     </row>
     <row r="19" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="31"/>
-      <c r="D19" s="122"/>
+      <c r="D19" s="125"/>
       <c r="E19" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F19" s="165"/>
-[...9 lines deleted...]
-      <c r="P19" s="167"/>
+      <c r="F19" s="169"/>
+      <c r="G19" s="170"/>
+      <c r="H19" s="170"/>
+      <c r="I19" s="170"/>
+      <c r="J19" s="170"/>
+      <c r="K19" s="170"/>
+      <c r="L19" s="170"/>
+      <c r="M19" s="170"/>
+      <c r="N19" s="170"/>
+      <c r="O19" s="170"/>
+      <c r="P19" s="171"/>
       <c r="Q19" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
       <c r="AA19" s="2"/>
       <c r="AB19" s="2"/>
       <c r="AC19" s="3"/>
       <c r="AD19" s="11"/>
       <c r="AE19" s="36">
         <f>SUM(R19:AC19)</f>
         <v>0</v>
       </c>
       <c r="AF19" s="32"/>
       <c r="AH19" s="100"/>
       <c r="AI19" s="100"/>
       <c r="AN19" s="33"/>
       <c r="AO19" s="34"/>
       <c r="AP19" s="35"/>
       <c r="AQ19" s="34"/>
     </row>
     <row r="20" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B20" s="31"/>
-      <c r="D20" s="123"/>
+      <c r="D20" s="126"/>
       <c r="E20" s="114" t="s">
         <v>38</v>
       </c>
-      <c r="F20" s="127"/>
-[...9 lines deleted...]
-      <c r="P20" s="168"/>
+      <c r="F20" s="130"/>
+      <c r="G20" s="131"/>
+      <c r="H20" s="131"/>
+      <c r="I20" s="131"/>
+      <c r="J20" s="131"/>
+      <c r="K20" s="131"/>
+      <c r="L20" s="131"/>
+      <c r="M20" s="131"/>
+      <c r="N20" s="131"/>
+      <c r="O20" s="131"/>
+      <c r="P20" s="172"/>
       <c r="Q20" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R20" s="68"/>
       <c r="S20" s="68"/>
       <c r="T20" s="68"/>
       <c r="U20" s="68"/>
       <c r="V20" s="68"/>
       <c r="W20" s="68"/>
       <c r="X20" s="68"/>
       <c r="Y20" s="68"/>
       <c r="Z20" s="68"/>
       <c r="AA20" s="68"/>
       <c r="AB20" s="68"/>
       <c r="AC20" s="69"/>
       <c r="AD20" s="70"/>
       <c r="AE20" s="36"/>
       <c r="AF20" s="32"/>
       <c r="AH20" s="100"/>
       <c r="AI20" s="100"/>
       <c r="AN20" s="33"/>
       <c r="AO20" s="34"/>
       <c r="AP20" s="35"/>
       <c r="AQ20" s="34"/>
     </row>
     <row r="21" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="31"/>
-      <c r="D21" s="121"/>
+      <c r="D21" s="124"/>
       <c r="E21" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="12"/>
       <c r="G21" s="13"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
       <c r="M21" s="14"/>
       <c r="N21" s="15"/>
       <c r="O21" s="16"/>
       <c r="P21" s="16"/>
       <c r="Q21" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R21" s="17"/>
       <c r="S21" s="17"/>
       <c r="T21" s="17"/>
       <c r="U21" s="17"/>
       <c r="V21" s="17"/>
       <c r="W21" s="17"/>
       <c r="X21" s="17"/>
       <c r="Y21" s="17"/>
       <c r="Z21" s="17"/>
       <c r="AA21" s="17"/>
       <c r="AB21" s="17"/>
       <c r="AC21" s="18"/>
       <c r="AD21" s="19"/>
       <c r="AE21" s="36">
         <f>SUM(R21:AC21)</f>
         <v>0</v>
       </c>
       <c r="AF21" s="32"/>
       <c r="AH21" s="100" t="str">
         <f>IF(F21="","",IF(F21="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F21="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI21" s="100"/>
       <c r="AN21" s="33"/>
       <c r="AO21" s="34"/>
       <c r="AP21" s="35"/>
       <c r="AQ21" s="34"/>
     </row>
     <row r="22" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="31"/>
-      <c r="D22" s="122"/>
+      <c r="D22" s="125"/>
       <c r="E22" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F22" s="165"/>
-[...9 lines deleted...]
-      <c r="P22" s="167"/>
+      <c r="F22" s="169"/>
+      <c r="G22" s="170"/>
+      <c r="H22" s="170"/>
+      <c r="I22" s="170"/>
+      <c r="J22" s="170"/>
+      <c r="K22" s="170"/>
+      <c r="L22" s="170"/>
+      <c r="M22" s="170"/>
+      <c r="N22" s="170"/>
+      <c r="O22" s="170"/>
+      <c r="P22" s="171"/>
       <c r="Q22" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R22" s="2"/>
       <c r="S22" s="2"/>
       <c r="T22" s="2"/>
       <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="2"/>
       <c r="AA22" s="2"/>
       <c r="AB22" s="2"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="11"/>
       <c r="AE22" s="36">
         <f>SUM(R22:AC22)</f>
         <v>0</v>
       </c>
       <c r="AF22" s="32"/>
       <c r="AH22" s="100"/>
       <c r="AI22" s="100"/>
       <c r="AN22" s="33"/>
       <c r="AO22" s="34"/>
       <c r="AP22" s="35"/>
       <c r="AQ22" s="34"/>
     </row>
     <row r="23" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B23" s="31"/>
-      <c r="D23" s="123"/>
+      <c r="D23" s="126"/>
       <c r="E23" s="114" t="s">
         <v>38</v>
       </c>
-      <c r="F23" s="127"/>
-[...9 lines deleted...]
-      <c r="P23" s="168"/>
+      <c r="F23" s="130"/>
+      <c r="G23" s="131"/>
+      <c r="H23" s="131"/>
+      <c r="I23" s="131"/>
+      <c r="J23" s="131"/>
+      <c r="K23" s="131"/>
+      <c r="L23" s="131"/>
+      <c r="M23" s="131"/>
+      <c r="N23" s="131"/>
+      <c r="O23" s="131"/>
+      <c r="P23" s="172"/>
       <c r="Q23" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R23" s="68"/>
       <c r="S23" s="68"/>
       <c r="T23" s="68"/>
       <c r="U23" s="68"/>
       <c r="V23" s="68"/>
       <c r="W23" s="68"/>
       <c r="X23" s="68"/>
       <c r="Y23" s="68"/>
       <c r="Z23" s="68"/>
       <c r="AA23" s="68"/>
       <c r="AB23" s="68"/>
       <c r="AC23" s="69"/>
       <c r="AD23" s="70"/>
       <c r="AE23" s="36"/>
       <c r="AF23" s="32"/>
       <c r="AH23" s="100"/>
       <c r="AI23" s="100"/>
       <c r="AN23" s="33"/>
       <c r="AO23" s="34"/>
       <c r="AP23" s="35"/>
       <c r="AQ23" s="34"/>
     </row>
     <row r="24" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="31"/>
-      <c r="D24" s="121"/>
+      <c r="D24" s="124"/>
       <c r="E24" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F24" s="12"/>
       <c r="G24" s="13"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="13"/>
       <c r="K24" s="13"/>
       <c r="L24" s="13"/>
       <c r="M24" s="14"/>
       <c r="N24" s="15"/>
       <c r="O24" s="16"/>
       <c r="P24" s="16"/>
       <c r="Q24" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R24" s="17"/>
       <c r="S24" s="17"/>
       <c r="T24" s="17"/>
       <c r="U24" s="17"/>
       <c r="V24" s="17"/>
       <c r="W24" s="17"/>
       <c r="X24" s="17"/>
       <c r="Y24" s="17"/>
       <c r="Z24" s="17"/>
       <c r="AA24" s="17"/>
       <c r="AB24" s="17"/>
       <c r="AC24" s="18"/>
       <c r="AD24" s="19"/>
       <c r="AE24" s="36">
         <f>SUM(R24:AC24)</f>
         <v>0</v>
       </c>
       <c r="AF24" s="32"/>
       <c r="AH24" s="100" t="str">
         <f>IF(F24="","",IF(F24="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F24="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI24" s="100"/>
       <c r="AN24" s="33"/>
       <c r="AO24" s="34"/>
       <c r="AP24" s="35"/>
       <c r="AQ24" s="34"/>
     </row>
     <row r="25" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="31"/>
-      <c r="D25" s="122"/>
+      <c r="D25" s="125"/>
       <c r="E25" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F25" s="165"/>
-[...9 lines deleted...]
-      <c r="P25" s="167"/>
+      <c r="F25" s="169"/>
+      <c r="G25" s="170"/>
+      <c r="H25" s="170"/>
+      <c r="I25" s="170"/>
+      <c r="J25" s="170"/>
+      <c r="K25" s="170"/>
+      <c r="L25" s="170"/>
+      <c r="M25" s="170"/>
+      <c r="N25" s="170"/>
+      <c r="O25" s="170"/>
+      <c r="P25" s="171"/>
       <c r="Q25" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
       <c r="AA25" s="2"/>
       <c r="AB25" s="2"/>
       <c r="AC25" s="3"/>
       <c r="AD25" s="11"/>
       <c r="AE25" s="36">
         <f>SUM(R25:AC25)</f>
         <v>0</v>
       </c>
       <c r="AF25" s="32"/>
       <c r="AH25" s="100"/>
       <c r="AI25" s="100"/>
       <c r="AN25" s="33"/>
       <c r="AO25" s="34"/>
       <c r="AP25" s="35"/>
       <c r="AQ25" s="34"/>
     </row>
     <row r="26" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B26" s="31"/>
-      <c r="D26" s="123"/>
+      <c r="D26" s="126"/>
       <c r="E26" s="114" t="s">
         <v>38</v>
       </c>
-      <c r="F26" s="127"/>
-[...9 lines deleted...]
-      <c r="P26" s="168"/>
+      <c r="F26" s="130"/>
+      <c r="G26" s="131"/>
+      <c r="H26" s="131"/>
+      <c r="I26" s="131"/>
+      <c r="J26" s="131"/>
+      <c r="K26" s="131"/>
+      <c r="L26" s="131"/>
+      <c r="M26" s="131"/>
+      <c r="N26" s="131"/>
+      <c r="O26" s="131"/>
+      <c r="P26" s="172"/>
       <c r="Q26" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R26" s="68"/>
       <c r="S26" s="68"/>
       <c r="T26" s="68"/>
       <c r="U26" s="68"/>
       <c r="V26" s="68"/>
       <c r="W26" s="68"/>
       <c r="X26" s="68"/>
       <c r="Y26" s="68"/>
       <c r="Z26" s="68"/>
       <c r="AA26" s="68"/>
       <c r="AB26" s="68"/>
       <c r="AC26" s="69"/>
       <c r="AD26" s="70"/>
       <c r="AE26" s="36"/>
       <c r="AF26" s="32"/>
       <c r="AH26" s="100"/>
       <c r="AI26" s="100"/>
       <c r="AN26" s="33"/>
       <c r="AO26" s="34"/>
       <c r="AP26" s="35"/>
       <c r="AQ26" s="34"/>
     </row>
     <row r="27" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="31"/>
-      <c r="D27" s="121"/>
+      <c r="D27" s="124"/>
       <c r="E27" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F27" s="12"/>
       <c r="G27" s="13"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="14"/>
       <c r="N27" s="15"/>
       <c r="O27" s="16"/>
       <c r="P27" s="16"/>
       <c r="Q27" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R27" s="17"/>
       <c r="S27" s="17"/>
       <c r="T27" s="17"/>
       <c r="U27" s="17"/>
       <c r="V27" s="17"/>
       <c r="W27" s="17"/>
       <c r="X27" s="17"/>
       <c r="Y27" s="17"/>
       <c r="Z27" s="17"/>
       <c r="AA27" s="17"/>
       <c r="AB27" s="17"/>
       <c r="AC27" s="18"/>
       <c r="AD27" s="19"/>
       <c r="AE27" s="36">
         <f>SUM(R27:AC27)</f>
         <v>0</v>
       </c>
       <c r="AF27" s="32"/>
       <c r="AH27" s="100" t="str">
         <f>IF(F27="","",IF(F27="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F27="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI27" s="100"/>
       <c r="AN27" s="33"/>
       <c r="AO27" s="34"/>
       <c r="AP27" s="35"/>
       <c r="AQ27" s="34"/>
     </row>
     <row r="28" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="31"/>
-      <c r="D28" s="122"/>
+      <c r="D28" s="125"/>
       <c r="E28" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F28" s="165"/>
-[...9 lines deleted...]
-      <c r="P28" s="167"/>
+      <c r="F28" s="169"/>
+      <c r="G28" s="170"/>
+      <c r="H28" s="170"/>
+      <c r="I28" s="170"/>
+      <c r="J28" s="170"/>
+      <c r="K28" s="170"/>
+      <c r="L28" s="170"/>
+      <c r="M28" s="170"/>
+      <c r="N28" s="170"/>
+      <c r="O28" s="170"/>
+      <c r="P28" s="171"/>
       <c r="Q28" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R28" s="2"/>
       <c r="S28" s="2"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="2"/>
       <c r="AA28" s="2"/>
       <c r="AB28" s="2"/>
       <c r="AC28" s="3"/>
       <c r="AD28" s="11"/>
       <c r="AE28" s="36">
         <f>SUM(R28:AC28)</f>
         <v>0</v>
       </c>
       <c r="AF28" s="32"/>
       <c r="AH28" s="100"/>
       <c r="AI28" s="100"/>
       <c r="AN28" s="33"/>
       <c r="AO28" s="34"/>
       <c r="AP28" s="35"/>
       <c r="AQ28" s="34"/>
     </row>
     <row r="29" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B29" s="31"/>
-      <c r="D29" s="123"/>
+      <c r="D29" s="126"/>
       <c r="E29" s="114" t="s">
         <v>38</v>
       </c>
-      <c r="F29" s="127"/>
-[...9 lines deleted...]
-      <c r="P29" s="168"/>
+      <c r="F29" s="130"/>
+      <c r="G29" s="131"/>
+      <c r="H29" s="131"/>
+      <c r="I29" s="131"/>
+      <c r="J29" s="131"/>
+      <c r="K29" s="131"/>
+      <c r="L29" s="131"/>
+      <c r="M29" s="131"/>
+      <c r="N29" s="131"/>
+      <c r="O29" s="131"/>
+      <c r="P29" s="172"/>
       <c r="Q29" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R29" s="68"/>
       <c r="S29" s="68"/>
       <c r="T29" s="68"/>
       <c r="U29" s="68"/>
       <c r="V29" s="68"/>
       <c r="W29" s="68"/>
       <c r="X29" s="68"/>
       <c r="Y29" s="68"/>
       <c r="Z29" s="68"/>
       <c r="AA29" s="68"/>
       <c r="AB29" s="68"/>
       <c r="AC29" s="69"/>
       <c r="AD29" s="70"/>
       <c r="AE29" s="36"/>
       <c r="AF29" s="32"/>
       <c r="AH29" s="100"/>
       <c r="AI29" s="100"/>
       <c r="AN29" s="33"/>
       <c r="AO29" s="34"/>
       <c r="AP29" s="35"/>
       <c r="AQ29" s="34"/>
     </row>
     <row r="30" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="31"/>
-      <c r="D30" s="121"/>
+      <c r="D30" s="124"/>
       <c r="E30" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F30" s="12"/>
       <c r="G30" s="13"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="13"/>
       <c r="K30" s="13"/>
       <c r="L30" s="13"/>
       <c r="M30" s="14"/>
       <c r="N30" s="15"/>
       <c r="O30" s="16"/>
       <c r="P30" s="16"/>
       <c r="Q30" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R30" s="17"/>
       <c r="S30" s="17"/>
       <c r="T30" s="17"/>
       <c r="U30" s="17"/>
       <c r="V30" s="17"/>
       <c r="W30" s="17"/>
       <c r="X30" s="17"/>
       <c r="Y30" s="17"/>
       <c r="Z30" s="17"/>
       <c r="AA30" s="17"/>
       <c r="AB30" s="17"/>
       <c r="AC30" s="18"/>
       <c r="AD30" s="19"/>
       <c r="AE30" s="36">
         <f>SUM(R30:AC30)</f>
         <v>0</v>
       </c>
       <c r="AF30" s="32"/>
       <c r="AH30" s="100" t="str">
         <f>IF(F30="","",IF(F30="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F30="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI30" s="100"/>
       <c r="AN30" s="33"/>
       <c r="AO30" s="34"/>
       <c r="AP30" s="35"/>
       <c r="AQ30" s="34"/>
     </row>
     <row r="31" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="31"/>
-      <c r="D31" s="122"/>
+      <c r="D31" s="125"/>
       <c r="E31" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F31" s="165"/>
-[...9 lines deleted...]
-      <c r="P31" s="167"/>
+      <c r="F31" s="169"/>
+      <c r="G31" s="170"/>
+      <c r="H31" s="170"/>
+      <c r="I31" s="170"/>
+      <c r="J31" s="170"/>
+      <c r="K31" s="170"/>
+      <c r="L31" s="170"/>
+      <c r="M31" s="170"/>
+      <c r="N31" s="170"/>
+      <c r="O31" s="170"/>
+      <c r="P31" s="171"/>
       <c r="Q31" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AA31" s="2"/>
       <c r="AB31" s="2"/>
       <c r="AC31" s="3"/>
       <c r="AD31" s="11"/>
       <c r="AE31" s="36">
         <f>SUM(R31:AC31)</f>
         <v>0</v>
       </c>
       <c r="AF31" s="32"/>
       <c r="AH31" s="100"/>
       <c r="AI31" s="100"/>
       <c r="AN31" s="33"/>
       <c r="AO31" s="34"/>
       <c r="AP31" s="35"/>
       <c r="AQ31" s="34"/>
     </row>
     <row r="32" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B32" s="31"/>
-      <c r="D32" s="123"/>
+      <c r="D32" s="126"/>
       <c r="E32" s="114" t="s">
         <v>38</v>
       </c>
-      <c r="F32" s="127"/>
-[...9 lines deleted...]
-      <c r="P32" s="168"/>
+      <c r="F32" s="130"/>
+      <c r="G32" s="131"/>
+      <c r="H32" s="131"/>
+      <c r="I32" s="131"/>
+      <c r="J32" s="131"/>
+      <c r="K32" s="131"/>
+      <c r="L32" s="131"/>
+      <c r="M32" s="131"/>
+      <c r="N32" s="131"/>
+      <c r="O32" s="131"/>
+      <c r="P32" s="172"/>
       <c r="Q32" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R32" s="68"/>
       <c r="S32" s="68"/>
       <c r="T32" s="68"/>
       <c r="U32" s="68"/>
       <c r="V32" s="68"/>
       <c r="W32" s="68"/>
       <c r="X32" s="68"/>
       <c r="Y32" s="68"/>
       <c r="Z32" s="68"/>
       <c r="AA32" s="68"/>
       <c r="AB32" s="68"/>
       <c r="AC32" s="69"/>
       <c r="AD32" s="70"/>
       <c r="AE32" s="36"/>
       <c r="AF32" s="32"/>
       <c r="AH32" s="100"/>
       <c r="AI32" s="100"/>
       <c r="AN32" s="33"/>
       <c r="AO32" s="34"/>
       <c r="AP32" s="35"/>
       <c r="AQ32" s="34"/>
     </row>
     <row r="33" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="31"/>
-      <c r="D33" s="121"/>
+      <c r="D33" s="124"/>
       <c r="E33" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F33" s="12"/>
       <c r="G33" s="13"/>
       <c r="H33" s="14"/>
       <c r="I33" s="14"/>
       <c r="J33" s="13"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="M33" s="14"/>
       <c r="N33" s="15"/>
       <c r="O33" s="16"/>
       <c r="P33" s="16"/>
       <c r="Q33" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R33" s="17"/>
       <c r="S33" s="17"/>
       <c r="T33" s="17"/>
       <c r="U33" s="17"/>
       <c r="V33" s="17"/>
       <c r="W33" s="17"/>
       <c r="X33" s="17"/>
       <c r="Y33" s="17"/>
       <c r="Z33" s="17"/>
       <c r="AA33" s="17"/>
       <c r="AB33" s="17"/>
       <c r="AC33" s="18"/>
       <c r="AD33" s="19"/>
       <c r="AE33" s="36">
         <f>SUM(R33:AC33)</f>
         <v>0</v>
       </c>
       <c r="AF33" s="32"/>
       <c r="AH33" s="100" t="str">
         <f>IF(F33="","",IF(F33="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F33="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI33" s="100"/>
       <c r="AN33" s="33"/>
       <c r="AO33" s="34"/>
       <c r="AP33" s="35"/>
       <c r="AQ33" s="34"/>
     </row>
     <row r="34" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="31"/>
-      <c r="D34" s="122"/>
+      <c r="D34" s="125"/>
       <c r="E34" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F34" s="165"/>
-[...9 lines deleted...]
-      <c r="P34" s="167"/>
+      <c r="F34" s="169"/>
+      <c r="G34" s="170"/>
+      <c r="H34" s="170"/>
+      <c r="I34" s="170"/>
+      <c r="J34" s="170"/>
+      <c r="K34" s="170"/>
+      <c r="L34" s="170"/>
+      <c r="M34" s="170"/>
+      <c r="N34" s="170"/>
+      <c r="O34" s="170"/>
+      <c r="P34" s="171"/>
       <c r="Q34" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
       <c r="Z34" s="2"/>
       <c r="AA34" s="2"/>
       <c r="AB34" s="2"/>
       <c r="AC34" s="3"/>
       <c r="AD34" s="11"/>
       <c r="AE34" s="36">
         <f>SUM(R34:AC34)</f>
         <v>0</v>
       </c>
       <c r="AF34" s="32"/>
       <c r="AH34" s="100"/>
       <c r="AI34" s="100"/>
       <c r="AN34" s="33"/>
       <c r="AO34" s="34"/>
       <c r="AP34" s="35"/>
       <c r="AQ34" s="34"/>
     </row>
     <row r="35" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B35" s="31"/>
-      <c r="D35" s="123"/>
+      <c r="D35" s="126"/>
       <c r="E35" s="114" t="s">
         <v>38</v>
       </c>
-      <c r="F35" s="127"/>
-[...9 lines deleted...]
-      <c r="P35" s="168"/>
+      <c r="F35" s="130"/>
+      <c r="G35" s="131"/>
+      <c r="H35" s="131"/>
+      <c r="I35" s="131"/>
+      <c r="J35" s="131"/>
+      <c r="K35" s="131"/>
+      <c r="L35" s="131"/>
+      <c r="M35" s="131"/>
+      <c r="N35" s="131"/>
+      <c r="O35" s="131"/>
+      <c r="P35" s="172"/>
       <c r="Q35" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R35" s="68"/>
       <c r="S35" s="68"/>
       <c r="T35" s="68"/>
       <c r="U35" s="68"/>
       <c r="V35" s="68"/>
       <c r="W35" s="68"/>
       <c r="X35" s="68"/>
       <c r="Y35" s="68"/>
       <c r="Z35" s="68"/>
       <c r="AA35" s="68"/>
       <c r="AB35" s="68"/>
       <c r="AC35" s="69"/>
       <c r="AD35" s="70"/>
       <c r="AE35" s="36"/>
       <c r="AF35" s="32"/>
       <c r="AH35" s="100"/>
       <c r="AI35" s="100"/>
       <c r="AN35" s="33"/>
       <c r="AO35" s="34"/>
       <c r="AP35" s="35"/>
       <c r="AQ35" s="34"/>
     </row>
     <row r="36" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="31"/>
-      <c r="D36" s="121"/>
+      <c r="D36" s="124"/>
       <c r="E36" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F36" s="12"/>
       <c r="G36" s="13"/>
       <c r="H36" s="14"/>
       <c r="I36" s="14"/>
       <c r="J36" s="13"/>
       <c r="K36" s="13"/>
       <c r="L36" s="13"/>
       <c r="M36" s="14"/>
       <c r="N36" s="15"/>
       <c r="O36" s="16"/>
       <c r="P36" s="16"/>
       <c r="Q36" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R36" s="17"/>
       <c r="S36" s="17"/>
       <c r="T36" s="17"/>
       <c r="U36" s="17"/>
       <c r="V36" s="17"/>
       <c r="W36" s="17"/>
       <c r="X36" s="17"/>
       <c r="Y36" s="17"/>
       <c r="Z36" s="17"/>
       <c r="AA36" s="17"/>
       <c r="AB36" s="17"/>
       <c r="AC36" s="18"/>
       <c r="AD36" s="19"/>
       <c r="AE36" s="36">
         <f>SUM(R36:AC36)</f>
         <v>0</v>
       </c>
       <c r="AF36" s="32"/>
       <c r="AH36" s="100" t="str">
         <f>IF(F36="","",IF(F36="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F36="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI36" s="100"/>
       <c r="AN36" s="33"/>
       <c r="AO36" s="34"/>
       <c r="AP36" s="35"/>
       <c r="AQ36" s="34"/>
     </row>
     <row r="37" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="31"/>
-      <c r="D37" s="122"/>
+      <c r="D37" s="125"/>
       <c r="E37" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F37" s="165"/>
-[...9 lines deleted...]
-      <c r="P37" s="167"/>
+      <c r="F37" s="169"/>
+      <c r="G37" s="170"/>
+      <c r="H37" s="170"/>
+      <c r="I37" s="170"/>
+      <c r="J37" s="170"/>
+      <c r="K37" s="170"/>
+      <c r="L37" s="170"/>
+      <c r="M37" s="170"/>
+      <c r="N37" s="170"/>
+      <c r="O37" s="170"/>
+      <c r="P37" s="171"/>
       <c r="Q37" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="2"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
       <c r="Z37" s="2"/>
       <c r="AA37" s="2"/>
       <c r="AB37" s="2"/>
       <c r="AC37" s="3"/>
       <c r="AD37" s="11"/>
       <c r="AE37" s="36">
         <f>SUM(R37:AC37)</f>
         <v>0</v>
       </c>
       <c r="AF37" s="32"/>
       <c r="AH37" s="100"/>
       <c r="AI37" s="100"/>
       <c r="AN37" s="33"/>
       <c r="AO37" s="34"/>
       <c r="AP37" s="35"/>
       <c r="AQ37" s="34"/>
     </row>
     <row r="38" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B38" s="31"/>
-      <c r="D38" s="123"/>
+      <c r="D38" s="126"/>
       <c r="E38" s="114" t="s">
         <v>38</v>
       </c>
-      <c r="F38" s="127"/>
-[...9 lines deleted...]
-      <c r="P38" s="168"/>
+      <c r="F38" s="130"/>
+      <c r="G38" s="131"/>
+      <c r="H38" s="131"/>
+      <c r="I38" s="131"/>
+      <c r="J38" s="131"/>
+      <c r="K38" s="131"/>
+      <c r="L38" s="131"/>
+      <c r="M38" s="131"/>
+      <c r="N38" s="131"/>
+      <c r="O38" s="131"/>
+      <c r="P38" s="172"/>
       <c r="Q38" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R38" s="68"/>
       <c r="S38" s="68"/>
       <c r="T38" s="68"/>
       <c r="U38" s="68"/>
       <c r="V38" s="68"/>
       <c r="W38" s="68"/>
       <c r="X38" s="68"/>
       <c r="Y38" s="68"/>
       <c r="Z38" s="68"/>
       <c r="AA38" s="68"/>
       <c r="AB38" s="68"/>
       <c r="AC38" s="69"/>
       <c r="AD38" s="70"/>
       <c r="AE38" s="36"/>
       <c r="AF38" s="32"/>
       <c r="AH38" s="100"/>
       <c r="AI38" s="100"/>
       <c r="AN38" s="33"/>
       <c r="AO38" s="34"/>
       <c r="AP38" s="35"/>
       <c r="AQ38" s="34"/>
     </row>
     <row r="39" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="31"/>
-      <c r="D39" s="121"/>
+      <c r="D39" s="124"/>
       <c r="E39" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F39" s="12"/>
       <c r="G39" s="13"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="13"/>
       <c r="K39" s="13"/>
       <c r="L39" s="13"/>
       <c r="M39" s="14"/>
       <c r="N39" s="15"/>
       <c r="O39" s="16"/>
       <c r="P39" s="16"/>
       <c r="Q39" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R39" s="17"/>
       <c r="S39" s="17"/>
       <c r="T39" s="17"/>
       <c r="U39" s="17"/>
       <c r="V39" s="17"/>
       <c r="W39" s="17"/>
       <c r="X39" s="17"/>
       <c r="Y39" s="17"/>
       <c r="Z39" s="17"/>
       <c r="AA39" s="17"/>
       <c r="AB39" s="17"/>
       <c r="AC39" s="18"/>
       <c r="AD39" s="19"/>
       <c r="AE39" s="36">
         <f>SUM(R39:AC39)</f>
         <v>0</v>
       </c>
       <c r="AF39" s="32"/>
       <c r="AH39" s="100" t="str">
         <f>IF(F39="","",IF(F39="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F39="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI39" s="100"/>
       <c r="AN39" s="33"/>
       <c r="AO39" s="34"/>
       <c r="AP39" s="35"/>
       <c r="AQ39" s="34"/>
     </row>
     <row r="40" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="31"/>
-      <c r="D40" s="122"/>
+      <c r="D40" s="125"/>
       <c r="E40" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F40" s="165"/>
-[...9 lines deleted...]
-      <c r="P40" s="167"/>
+      <c r="F40" s="169"/>
+      <c r="G40" s="170"/>
+      <c r="H40" s="170"/>
+      <c r="I40" s="170"/>
+      <c r="J40" s="170"/>
+      <c r="K40" s="170"/>
+      <c r="L40" s="170"/>
+      <c r="M40" s="170"/>
+      <c r="N40" s="170"/>
+      <c r="O40" s="170"/>
+      <c r="P40" s="171"/>
       <c r="Q40" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R40" s="2"/>
       <c r="S40" s="2"/>
       <c r="T40" s="2"/>
       <c r="U40" s="2"/>
       <c r="V40" s="2"/>
       <c r="W40" s="2"/>
       <c r="X40" s="2"/>
       <c r="Y40" s="2"/>
       <c r="Z40" s="2"/>
       <c r="AA40" s="2"/>
       <c r="AB40" s="2"/>
       <c r="AC40" s="3"/>
       <c r="AD40" s="11"/>
       <c r="AE40" s="36">
         <f>SUM(R40:AC40)</f>
         <v>0</v>
       </c>
       <c r="AF40" s="32"/>
       <c r="AH40" s="100"/>
       <c r="AI40" s="100"/>
       <c r="AN40" s="33"/>
       <c r="AO40" s="34"/>
       <c r="AP40" s="35"/>
       <c r="AQ40" s="34"/>
     </row>
     <row r="41" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B41" s="31"/>
-      <c r="D41" s="123"/>
+      <c r="D41" s="126"/>
       <c r="E41" s="114" t="s">
         <v>38</v>
       </c>
-      <c r="F41" s="127"/>
-[...9 lines deleted...]
-      <c r="P41" s="168"/>
+      <c r="F41" s="130"/>
+      <c r="G41" s="131"/>
+      <c r="H41" s="131"/>
+      <c r="I41" s="131"/>
+      <c r="J41" s="131"/>
+      <c r="K41" s="131"/>
+      <c r="L41" s="131"/>
+      <c r="M41" s="131"/>
+      <c r="N41" s="131"/>
+      <c r="O41" s="131"/>
+      <c r="P41" s="172"/>
       <c r="Q41" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R41" s="68"/>
       <c r="S41" s="68"/>
       <c r="T41" s="68"/>
       <c r="U41" s="68"/>
       <c r="V41" s="68"/>
       <c r="W41" s="68"/>
       <c r="X41" s="68"/>
       <c r="Y41" s="68"/>
       <c r="Z41" s="68"/>
       <c r="AA41" s="68"/>
       <c r="AB41" s="68"/>
       <c r="AC41" s="69"/>
       <c r="AD41" s="70"/>
       <c r="AE41" s="36"/>
       <c r="AF41" s="32"/>
       <c r="AH41" s="100"/>
       <c r="AI41" s="100"/>
       <c r="AN41" s="33"/>
       <c r="AO41" s="34"/>
       <c r="AP41" s="35"/>
       <c r="AQ41" s="34"/>
     </row>
     <row r="42" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="31"/>
-      <c r="D42" s="121"/>
+      <c r="D42" s="124"/>
       <c r="E42" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F42" s="12"/>
       <c r="G42" s="13"/>
       <c r="H42" s="14"/>
       <c r="I42" s="14"/>
       <c r="J42" s="13"/>
       <c r="K42" s="13"/>
       <c r="L42" s="13"/>
       <c r="M42" s="14"/>
       <c r="N42" s="15"/>
       <c r="O42" s="16"/>
       <c r="P42" s="16"/>
       <c r="Q42" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R42" s="17"/>
       <c r="S42" s="17"/>
       <c r="T42" s="17"/>
       <c r="U42" s="17"/>
       <c r="V42" s="17"/>
       <c r="W42" s="17"/>
       <c r="X42" s="17"/>
       <c r="Y42" s="17"/>
       <c r="Z42" s="17"/>
       <c r="AA42" s="17"/>
       <c r="AB42" s="17"/>
       <c r="AC42" s="18"/>
       <c r="AD42" s="19"/>
       <c r="AE42" s="36">
         <f>SUM(R42:AC42)</f>
         <v>0</v>
       </c>
       <c r="AF42" s="32"/>
       <c r="AH42" s="100" t="str">
         <f>IF(F42="","",IF(F42="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F42="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI42" s="100"/>
       <c r="AN42" s="33"/>
       <c r="AO42" s="34"/>
       <c r="AP42" s="35"/>
       <c r="AQ42" s="34"/>
     </row>
     <row r="43" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="31"/>
-      <c r="D43" s="122"/>
+      <c r="D43" s="125"/>
       <c r="E43" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F43" s="165"/>
-[...9 lines deleted...]
-      <c r="P43" s="167"/>
+      <c r="F43" s="169"/>
+      <c r="G43" s="170"/>
+      <c r="H43" s="170"/>
+      <c r="I43" s="170"/>
+      <c r="J43" s="170"/>
+      <c r="K43" s="170"/>
+      <c r="L43" s="170"/>
+      <c r="M43" s="170"/>
+      <c r="N43" s="170"/>
+      <c r="O43" s="170"/>
+      <c r="P43" s="171"/>
       <c r="Q43" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R43" s="2"/>
       <c r="S43" s="2"/>
       <c r="T43" s="2"/>
       <c r="U43" s="2"/>
       <c r="V43" s="2"/>
       <c r="W43" s="2"/>
       <c r="X43" s="2"/>
       <c r="Y43" s="2"/>
       <c r="Z43" s="2"/>
       <c r="AA43" s="2"/>
       <c r="AB43" s="2"/>
       <c r="AC43" s="3"/>
       <c r="AD43" s="11"/>
       <c r="AE43" s="36">
         <f>SUM(R43:AC43)</f>
         <v>0</v>
       </c>
       <c r="AF43" s="32"/>
       <c r="AH43" s="100"/>
       <c r="AI43" s="100"/>
       <c r="AN43" s="33"/>
       <c r="AO43" s="34"/>
       <c r="AP43" s="35"/>
       <c r="AQ43" s="34"/>
     </row>
     <row r="44" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B44" s="31"/>
-      <c r="D44" s="123"/>
+      <c r="D44" s="126"/>
       <c r="E44" s="114" t="s">
         <v>38</v>
       </c>
-      <c r="F44" s="127"/>
-[...9 lines deleted...]
-      <c r="P44" s="168"/>
+      <c r="F44" s="130"/>
+      <c r="G44" s="131"/>
+      <c r="H44" s="131"/>
+      <c r="I44" s="131"/>
+      <c r="J44" s="131"/>
+      <c r="K44" s="131"/>
+      <c r="L44" s="131"/>
+      <c r="M44" s="131"/>
+      <c r="N44" s="131"/>
+      <c r="O44" s="131"/>
+      <c r="P44" s="172"/>
       <c r="Q44" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R44" s="68"/>
       <c r="S44" s="68"/>
       <c r="T44" s="68"/>
       <c r="U44" s="68"/>
       <c r="V44" s="68"/>
       <c r="W44" s="68"/>
       <c r="X44" s="68"/>
       <c r="Y44" s="68"/>
       <c r="Z44" s="68"/>
       <c r="AA44" s="68"/>
       <c r="AB44" s="68"/>
       <c r="AC44" s="69"/>
       <c r="AD44" s="70"/>
       <c r="AE44" s="36"/>
       <c r="AF44" s="32"/>
       <c r="AH44" s="100"/>
       <c r="AI44" s="100"/>
       <c r="AN44" s="33"/>
       <c r="AO44" s="34"/>
       <c r="AP44" s="35"/>
       <c r="AQ44" s="34"/>
     </row>
     <row r="45" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="31"/>
-      <c r="D45" s="121"/>
+      <c r="D45" s="124"/>
       <c r="E45" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F45" s="12"/>
       <c r="G45" s="13"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="13"/>
       <c r="K45" s="13"/>
       <c r="L45" s="13"/>
       <c r="M45" s="14"/>
       <c r="N45" s="15"/>
       <c r="O45" s="16"/>
       <c r="P45" s="16"/>
       <c r="Q45" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R45" s="17"/>
       <c r="S45" s="17"/>
       <c r="T45" s="17"/>
       <c r="U45" s="17"/>
       <c r="V45" s="17"/>
       <c r="W45" s="17"/>
       <c r="X45" s="17"/>
       <c r="Y45" s="17"/>
       <c r="Z45" s="17"/>
       <c r="AA45" s="17"/>
       <c r="AB45" s="17"/>
       <c r="AC45" s="18"/>
       <c r="AD45" s="19"/>
       <c r="AE45" s="36">
         <f>SUM(R45:AC45)</f>
         <v>0</v>
       </c>
       <c r="AF45" s="32"/>
       <c r="AH45" s="100" t="str">
         <f>IF(F45="","",IF(F45="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F45="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI45" s="100"/>
       <c r="AN45" s="33"/>
       <c r="AO45" s="34"/>
       <c r="AP45" s="35"/>
       <c r="AQ45" s="34"/>
     </row>
     <row r="46" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="31"/>
-      <c r="D46" s="122"/>
+      <c r="D46" s="125"/>
       <c r="E46" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F46" s="165"/>
-[...9 lines deleted...]
-      <c r="P46" s="167"/>
+      <c r="F46" s="169"/>
+      <c r="G46" s="170"/>
+      <c r="H46" s="170"/>
+      <c r="I46" s="170"/>
+      <c r="J46" s="170"/>
+      <c r="K46" s="170"/>
+      <c r="L46" s="170"/>
+      <c r="M46" s="170"/>
+      <c r="N46" s="170"/>
+      <c r="O46" s="170"/>
+      <c r="P46" s="171"/>
       <c r="Q46" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R46" s="2"/>
       <c r="S46" s="2"/>
       <c r="T46" s="2"/>
       <c r="U46" s="2"/>
       <c r="V46" s="2"/>
       <c r="W46" s="2"/>
       <c r="X46" s="2"/>
       <c r="Y46" s="2"/>
       <c r="Z46" s="2"/>
       <c r="AA46" s="2"/>
       <c r="AB46" s="2"/>
       <c r="AC46" s="3"/>
       <c r="AD46" s="11"/>
       <c r="AE46" s="36">
         <f>SUM(R46:AC46)</f>
         <v>0</v>
       </c>
       <c r="AF46" s="32"/>
       <c r="AH46" s="100"/>
       <c r="AI46" s="100"/>
       <c r="AN46" s="33"/>
       <c r="AO46" s="34"/>
       <c r="AP46" s="35"/>
       <c r="AQ46" s="34"/>
     </row>
     <row r="47" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B47" s="31"/>
-      <c r="D47" s="123"/>
+      <c r="D47" s="126"/>
       <c r="E47" s="114" t="s">
         <v>38</v>
       </c>
-      <c r="F47" s="127"/>
-[...9 lines deleted...]
-      <c r="P47" s="168"/>
+      <c r="F47" s="130"/>
+      <c r="G47" s="131"/>
+      <c r="H47" s="131"/>
+      <c r="I47" s="131"/>
+      <c r="J47" s="131"/>
+      <c r="K47" s="131"/>
+      <c r="L47" s="131"/>
+      <c r="M47" s="131"/>
+      <c r="N47" s="131"/>
+      <c r="O47" s="131"/>
+      <c r="P47" s="172"/>
       <c r="Q47" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R47" s="68"/>
       <c r="S47" s="68"/>
       <c r="T47" s="68"/>
       <c r="U47" s="68"/>
       <c r="V47" s="68"/>
       <c r="W47" s="68"/>
       <c r="X47" s="68"/>
       <c r="Y47" s="68"/>
       <c r="Z47" s="68"/>
       <c r="AA47" s="68"/>
       <c r="AB47" s="68"/>
       <c r="AC47" s="69"/>
       <c r="AD47" s="70"/>
       <c r="AE47" s="36"/>
       <c r="AF47" s="32"/>
       <c r="AH47" s="100"/>
       <c r="AI47" s="100"/>
       <c r="AN47" s="33"/>
       <c r="AO47" s="34"/>
       <c r="AP47" s="35"/>
       <c r="AQ47" s="34"/>
     </row>
     <row r="48" spans="1:67" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="38"/>
       <c r="B48" s="50"/>
       <c r="C48" s="38"/>
       <c r="D48" s="38"/>
-      <c r="E48" s="158" t="s">
+      <c r="E48" s="162" t="s">
         <v>53</v>
       </c>
-      <c r="F48" s="159"/>
-[...23 lines deleted...]
-      <c r="AD48" s="164"/>
+      <c r="F48" s="163"/>
+      <c r="G48" s="163"/>
+      <c r="H48" s="163"/>
+      <c r="I48" s="163"/>
+      <c r="J48" s="163"/>
+      <c r="K48" s="163"/>
+      <c r="L48" s="163"/>
+      <c r="M48" s="163"/>
+      <c r="N48" s="163"/>
+      <c r="O48" s="163"/>
+      <c r="P48" s="163"/>
+      <c r="Q48" s="163"/>
+      <c r="R48" s="163"/>
+      <c r="S48" s="163"/>
+      <c r="T48" s="163"/>
+      <c r="U48" s="163"/>
+      <c r="V48" s="163"/>
+      <c r="W48" s="163"/>
+      <c r="X48" s="163"/>
+      <c r="Y48" s="168"/>
+      <c r="Z48" s="168"/>
+      <c r="AA48" s="168"/>
+      <c r="AB48" s="168"/>
+      <c r="AC48" s="168"/>
+      <c r="AD48" s="168"/>
       <c r="AE48" s="38"/>
       <c r="AF48" s="49"/>
       <c r="AG48" s="38"/>
       <c r="AH48" s="94"/>
       <c r="AI48" s="100"/>
       <c r="AN48" s="30"/>
       <c r="AO48" s="34"/>
-      <c r="AP48" s="209"/>
+      <c r="AP48" s="123"/>
       <c r="AQ48" s="34"/>
       <c r="AR48" s="33"/>
       <c r="AS48" s="34"/>
       <c r="AT48" s="35"/>
       <c r="AU48" s="34"/>
       <c r="AV48" s="30"/>
       <c r="AW48" s="30"/>
       <c r="AX48" s="30"/>
       <c r="AY48" s="30"/>
       <c r="AZ48" s="30"/>
       <c r="BA48" s="30"/>
       <c r="BB48" s="30"/>
       <c r="BC48" s="30"/>
       <c r="BD48" s="30"/>
       <c r="BE48" s="30"/>
       <c r="BF48" s="30"/>
       <c r="BG48" s="30"/>
       <c r="BH48" s="30"/>
       <c r="BI48" s="30"/>
       <c r="BJ48" s="30"/>
       <c r="BM48" s="30"/>
       <c r="BN48" s="30"/>
       <c r="BO48" s="30"/>
     </row>
     <row r="49" spans="1:64" ht="3" customHeight="1" x14ac:dyDescent="0.2">
@@ -7714,51 +7703,51 @@
         <f>IF(AND(#REF!="再生可能エネルギーを自家消費した電気",#REF!="無"),1,"")</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="53" spans="1:64" x14ac:dyDescent="0.2">
       <c r="BK53" s="37" t="e">
         <f>IF(AND(#REF!="無",#REF!=1),1,IF(AND(#REF!="無",#REF!=""),1,""))</f>
         <v>#REF!</v>
       </c>
       <c r="BL53" s="37" t="e">
         <f>IF(AND(#REF!="再生可能エネルギーを自家消費した電気",#REF!="無"),1,"")</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="54" spans="1:64" x14ac:dyDescent="0.2">
       <c r="BK54" s="37" t="e">
         <f>IF(AND(#REF!="無",#REF!=1),1,IF(AND(#REF!="無",#REF!=""),1,""))</f>
         <v>#REF!</v>
       </c>
       <c r="BL54" s="37" t="e">
         <f>IF(AND(#REF!="再生可能エネルギーを自家消費した電気",#REF!="無"),1,"")</f>
         <v>#REF!</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="GQNlVPwFgatGRu1P2g8bQ46MrsRnW+Jl802Aof5WMM0iIr2b92i5txqpQGcC+xL2FXGToGA5H/2IN8eXH8Qkkw==" saltValue="zXVDfflU3O/DKq4Q+sH/RA==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0" deleteRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="/oihiifhKrGzgBnM684c9GO9LUDWNoWTzWQFyEx7mcbcv4t8TSTTEYNhllSYZRFH7HRRfqE7MfO8em0khFDDZw==" saltValue="KdKV3pLa18LNYQUO7wzudw==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0" deleteRows="0"/>
   <mergeCells count="64">
     <mergeCell ref="M10:M11"/>
     <mergeCell ref="BK11:BL11"/>
     <mergeCell ref="P10:P11"/>
     <mergeCell ref="T10:W10"/>
     <mergeCell ref="Y10:AB10"/>
     <mergeCell ref="O10:O11"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="AB4:AC4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="Z7:AA8"/>
     <mergeCell ref="AB7:AC8"/>
     <mergeCell ref="Q10:S10"/>
     <mergeCell ref="E10:E11"/>
     <mergeCell ref="D12:D14"/>
     <mergeCell ref="F13:P13"/>
     <mergeCell ref="F14:P14"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="I10:I11"/>
@@ -7897,99 +7886,96 @@
   <conditionalFormatting sqref="O12 O15 O33 O36 O39 O42 O45">
     <cfRule type="expression" dxfId="20" priority="22">
       <formula>COUNTIFS(F12,"&lt;&gt;",F12,"&lt;&gt;*都市ガス")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O18 O21">
     <cfRule type="expression" dxfId="19" priority="12">
       <formula>COUNTIFS(F18,"&lt;&gt;",F18,"&lt;&gt;*都市ガス")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O24">
     <cfRule type="expression" dxfId="18" priority="17">
       <formula>COUNTIFS(F24,"&lt;&gt;",F24,"&lt;&gt;*都市ガス")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O27 O30">
     <cfRule type="expression" dxfId="17" priority="7">
       <formula>COUNTIFS(F27,"&lt;&gt;",F27,"&lt;&gt;*都市ガス")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AD12:AD47">
     <cfRule type="expression" dxfId="16" priority="104">
       <formula>OR(COUNTIFS(M12,"実",N12,"有"),COUNTIF(M12,"購"))</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations xWindow="1050" yWindow="496" count="4">
-[...2 lines deleted...]
-    </dataValidation>
+  <dataValidations xWindow="1050" yWindow="496" count="3">
     <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F46:P46 F13:P13 D5:G5 F16:P16 F34:P34 F37:P37 F40:P40 F43:P43 F25:P25 F22:P22 F19:P19 Q12:Q47 F28:P28 F31:P31" xr:uid="{00000000-0002-0000-0100-000009000000}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D7:D8" xr:uid="{00000000-0002-0000-0100-00000B000000}">
       <formula1>"○"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="F14:P14 F17:P17 F20:P20 F23:P23 F26:P26 F29:P29 F32:P32 F35:P35 F38:P38 F41:P41 F44:P44 F47:P47 R14:AD14 R17:AD17 R20:AD20 R23:AD23 R26:AD26 R29:AD29 R32:AD32 R35:AD35 R38:AD38 R41:AD41 R44:AD44 R47:AD47" xr:uid="{70D36A3C-9E91-4984-A532-4AD297950DAE}">
       <formula1>"○,／,×"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.43307086614173229" bottom="0.43307086614173229" header="0.23622047244094491" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L(&amp;P/&amp;N)</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AG44"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="55" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane ySplit="11" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AN14" sqref="AN14"/>
+      <selection pane="bottomLeft" activeCell="D5" sqref="D5:G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.08984375" style="27" customWidth="1"/>
     <col min="2" max="2" width="0.453125" style="27" customWidth="1"/>
     <col min="3" max="3" width="2.08984375" style="27" customWidth="1"/>
     <col min="4" max="4" width="7" style="27" customWidth="1"/>
     <col min="5" max="5" width="13.453125" style="27" customWidth="1"/>
     <col min="6" max="6" width="22.6328125" style="71" customWidth="1"/>
     <col min="7" max="7" width="22.36328125" style="27" customWidth="1"/>
     <col min="8" max="8" width="21.90625" style="27" customWidth="1"/>
     <col min="9" max="9" width="22.90625" style="27" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="11.7265625" style="28" customWidth="1"/>
     <col min="11" max="11" width="5" style="27" customWidth="1"/>
     <col min="12" max="12" width="8.36328125" style="28" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="5.453125" style="27" customWidth="1"/>
-    <col min="14" max="14" width="4.08984375" style="29" customWidth="1"/>
+    <col min="14" max="14" width="4.08984375" style="29" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="6.08984375" style="29" customWidth="1"/>
     <col min="16" max="28" width="6.08984375" style="27" customWidth="1"/>
     <col min="29" max="29" width="10.453125" style="27" customWidth="1"/>
     <col min="30" max="30" width="0.453125" style="27" customWidth="1"/>
     <col min="31" max="31" width="37" style="27" customWidth="1"/>
     <col min="32" max="33" width="9" style="100" customWidth="1"/>
     <col min="34" max="16384" width="9" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="73"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="39"/>
       <c r="K1" s="38"/>
       <c r="L1" s="39"/>
       <c r="M1" s="38"/>
@@ -8057,129 +8043,129 @@
       <c r="K3" s="38"/>
       <c r="L3" s="39"/>
       <c r="M3" s="38"/>
       <c r="N3" s="40"/>
       <c r="O3" s="40"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="38"/>
       <c r="R3" s="38"/>
       <c r="S3" s="38"/>
       <c r="T3" s="38"/>
       <c r="U3" s="38"/>
       <c r="V3" s="38"/>
       <c r="W3" s="38"/>
       <c r="X3" s="38"/>
       <c r="Y3" s="38"/>
       <c r="Z3" s="38"/>
       <c r="AA3" s="38"/>
       <c r="AB3" s="38"/>
       <c r="AC3" s="38"/>
       <c r="AD3" s="49"/>
     </row>
     <row r="4" spans="1:33" ht="32.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="38"/>
       <c r="B4" s="47"/>
       <c r="C4" s="48"/>
-      <c r="D4" s="138" t="s">
+      <c r="D4" s="141" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="142"/>
-[...1 lines deleted...]
-      <c r="G4" s="139"/>
+      <c r="E4" s="145"/>
+      <c r="F4" s="145"/>
+      <c r="G4" s="142"/>
       <c r="H4" s="116" t="s">
         <v>44</v>
       </c>
-      <c r="I4" s="205" t="s">
+      <c r="I4" s="209" t="s">
         <v>45</v>
       </c>
-      <c r="J4" s="205"/>
+      <c r="J4" s="209"/>
       <c r="K4" s="38"/>
       <c r="L4" s="38"/>
       <c r="M4" s="38"/>
       <c r="N4" s="38"/>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="38"/>
       <c r="S4" s="38"/>
       <c r="T4" s="38"/>
       <c r="U4" s="38"/>
       <c r="V4" s="38"/>
       <c r="W4" s="38"/>
       <c r="X4" s="38"/>
-      <c r="Y4" s="138" t="s">
+      <c r="Y4" s="141" t="s">
         <v>51</v>
       </c>
-      <c r="Z4" s="139"/>
-      <c r="AA4" s="138" t="s">
+      <c r="Z4" s="142"/>
+      <c r="AA4" s="141" t="s">
         <v>52</v>
       </c>
-      <c r="AB4" s="139"/>
+      <c r="AB4" s="142"/>
       <c r="AC4" s="38"/>
       <c r="AD4" s="49"/>
       <c r="AF4" s="27"/>
       <c r="AG4" s="27"/>
     </row>
     <row r="5" spans="1:33" ht="20.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="38"/>
       <c r="B5" s="47"/>
       <c r="C5" s="48"/>
-      <c r="D5" s="143"/>
-[...2 lines deleted...]
-      <c r="G5" s="145"/>
+      <c r="D5" s="146"/>
+      <c r="E5" s="147"/>
+      <c r="F5" s="147"/>
+      <c r="G5" s="148"/>
       <c r="H5" s="117"/>
-      <c r="I5" s="204"/>
-      <c r="J5" s="204"/>
+      <c r="I5" s="208"/>
+      <c r="J5" s="208"/>
       <c r="K5" s="38"/>
       <c r="L5" s="38"/>
       <c r="M5" s="38"/>
       <c r="N5" s="38"/>
       <c r="O5" s="38"/>
       <c r="P5" s="38"/>
       <c r="Q5" s="38"/>
       <c r="R5" s="38"/>
       <c r="S5" s="38"/>
       <c r="T5" s="38"/>
       <c r="U5" s="38"/>
       <c r="V5" s="38"/>
       <c r="W5" s="38"/>
       <c r="X5" s="38"/>
-      <c r="Y5" s="140"/>
-[...2 lines deleted...]
-      <c r="AB5" s="141"/>
+      <c r="Y5" s="143"/>
+      <c r="Z5" s="144"/>
+      <c r="AA5" s="143"/>
+      <c r="AB5" s="144"/>
       <c r="AC5" s="38"/>
       <c r="AD5" s="49"/>
       <c r="AF5" s="27"/>
       <c r="AG5" s="27"/>
     </row>
     <row r="6" spans="1:33" ht="26.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="38"/>
       <c r="B6" s="47"/>
       <c r="C6" s="85" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D6" s="86"/>
       <c r="E6" s="86"/>
       <c r="F6" s="86"/>
       <c r="G6" s="86"/>
       <c r="H6" s="86"/>
       <c r="I6" s="87"/>
       <c r="J6" s="87"/>
       <c r="K6" s="86"/>
       <c r="L6" s="86"/>
       <c r="M6" s="86"/>
       <c r="N6" s="86"/>
       <c r="O6" s="86"/>
       <c r="P6" s="86"/>
       <c r="Q6" s="86"/>
       <c r="R6" s="86"/>
       <c r="S6" s="86"/>
       <c r="T6" s="86"/>
       <c r="U6" s="86"/>
       <c r="V6" s="86"/>
       <c r="W6" s="86"/>
       <c r="X6" s="86"/>
       <c r="Y6" s="86"/>
       <c r="Z6" s="86"/>
       <c r="AA6" s="86"/>
@@ -8194,1418 +8180,1416 @@
       <c r="B7" s="47"/>
       <c r="C7" s="48"/>
       <c r="D7" s="88"/>
       <c r="E7" s="89" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="38"/>
       <c r="G7" s="38"/>
       <c r="H7" s="38"/>
       <c r="I7" s="40"/>
       <c r="J7" s="40"/>
       <c r="K7" s="38"/>
       <c r="L7" s="38"/>
       <c r="M7" s="38"/>
       <c r="N7" s="38"/>
       <c r="O7" s="38"/>
       <c r="P7" s="38"/>
       <c r="Q7" s="38"/>
       <c r="R7" s="38"/>
       <c r="S7" s="38"/>
       <c r="T7" s="38"/>
       <c r="U7" s="38"/>
       <c r="V7" s="38"/>
       <c r="W7" s="38"/>
       <c r="X7" s="38"/>
-      <c r="Y7" s="130" t="s">
+      <c r="Y7" s="133" t="s">
         <v>47</v>
       </c>
-      <c r="Z7" s="131"/>
-[...1 lines deleted...]
-      <c r="AB7" s="135"/>
+      <c r="Z7" s="134"/>
+      <c r="AA7" s="137"/>
+      <c r="AB7" s="138"/>
       <c r="AC7" s="38"/>
       <c r="AD7" s="49"/>
       <c r="AF7" s="27"/>
       <c r="AG7" s="27"/>
     </row>
     <row r="8" spans="1:33" ht="17.149999999999999" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="38"/>
       <c r="B8" s="47"/>
       <c r="C8" s="48"/>
       <c r="D8" s="120"/>
       <c r="E8" s="89"/>
       <c r="F8" s="38"/>
       <c r="G8" s="38"/>
       <c r="H8" s="38"/>
       <c r="I8" s="40"/>
       <c r="J8" s="40"/>
       <c r="K8" s="38"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
       <c r="N8" s="38"/>
       <c r="O8" s="38"/>
       <c r="P8" s="38"/>
       <c r="Q8" s="38"/>
       <c r="R8" s="38"/>
       <c r="S8" s="38"/>
       <c r="T8" s="38"/>
       <c r="U8" s="38"/>
       <c r="V8" s="38"/>
       <c r="W8" s="38"/>
       <c r="X8" s="38"/>
-      <c r="Y8" s="132"/>
-[...2 lines deleted...]
-      <c r="AB8" s="137"/>
+      <c r="Y8" s="135"/>
+      <c r="Z8" s="136"/>
+      <c r="AA8" s="139"/>
+      <c r="AB8" s="140"/>
       <c r="AC8" s="38"/>
       <c r="AD8" s="49"/>
       <c r="AF8" s="27"/>
       <c r="AG8" s="27"/>
     </row>
     <row r="9" spans="1:33" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="50"/>
       <c r="C9" s="38"/>
       <c r="D9" s="75"/>
       <c r="E9" s="75"/>
       <c r="F9" s="73"/>
       <c r="G9" s="40"/>
       <c r="H9" s="53"/>
       <c r="I9" s="53"/>
       <c r="J9" s="76"/>
       <c r="K9" s="53"/>
       <c r="L9" s="76"/>
       <c r="M9" s="53"/>
       <c r="N9" s="53"/>
       <c r="O9" s="53"/>
       <c r="P9" s="53"/>
       <c r="Q9" s="53"/>
       <c r="R9" s="53"/>
       <c r="S9" s="53"/>
       <c r="T9" s="53"/>
       <c r="U9" s="53"/>
       <c r="V9" s="53"/>
       <c r="W9" s="53"/>
       <c r="X9" s="53"/>
       <c r="Y9" s="53"/>
       <c r="Z9" s="53"/>
       <c r="AA9" s="53"/>
       <c r="AB9" s="53"/>
       <c r="AC9" s="38"/>
       <c r="AD9" s="49"/>
     </row>
     <row r="10" spans="1:33" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="38"/>
       <c r="B10" s="50"/>
       <c r="C10" s="38"/>
-      <c r="D10" s="150" t="s">
+      <c r="D10" s="153" t="s">
         <v>10</v>
       </c>
-      <c r="E10" s="146" t="s">
+      <c r="E10" s="149" t="s">
         <v>36</v>
       </c>
-      <c r="F10" s="178" t="s">
+      <c r="F10" s="182" t="s">
         <v>25</v>
       </c>
-      <c r="G10" s="200" t="s">
+      <c r="G10" s="204" t="s">
         <v>23</v>
       </c>
-      <c r="H10" s="201"/>
-      <c r="I10" s="146" t="s">
+      <c r="H10" s="205"/>
+      <c r="I10" s="149" t="s">
         <v>34</v>
       </c>
-      <c r="J10" s="152" t="s">
+      <c r="J10" s="155" t="s">
         <v>33</v>
       </c>
-      <c r="K10" s="178" t="s">
+      <c r="K10" s="182" t="s">
         <v>12</v>
       </c>
-      <c r="L10" s="184" t="s">
+      <c r="L10" s="188" t="s">
         <v>13</v>
       </c>
-      <c r="M10" s="146" t="s">
+      <c r="M10" s="149" t="s">
         <v>32</v>
       </c>
-      <c r="N10" s="202" t="s">
-[...2 lines deleted...]
-      <c r="O10" s="163" t="s">
+      <c r="N10" s="206"/>
+      <c r="O10" s="167" t="s">
         <v>16</v>
       </c>
-      <c r="P10" s="159"/>
-[...1 lines deleted...]
-      <c r="R10" s="162" t="str">
+      <c r="P10" s="163"/>
+      <c r="Q10" s="163"/>
+      <c r="R10" s="166" t="str">
         <f>IF(I5="","",DATE(I5,4,1))</f>
         <v/>
       </c>
-      <c r="S10" s="162"/>
-[...1 lines deleted...]
-      <c r="U10" s="162"/>
+      <c r="S10" s="166"/>
+      <c r="T10" s="166"/>
+      <c r="U10" s="166"/>
       <c r="V10" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="W10" s="162" t="str">
+      <c r="W10" s="166" t="str">
         <f>IF(I5="","",DATE(I5+1,3,31))</f>
         <v/>
       </c>
-      <c r="X10" s="162"/>
-[...1 lines deleted...]
-      <c r="Z10" s="162"/>
+      <c r="X10" s="166"/>
+      <c r="Y10" s="166"/>
+      <c r="Z10" s="166"/>
       <c r="AA10" s="55" t="s">
         <v>18</v>
       </c>
       <c r="AB10" s="56"/>
       <c r="AC10" s="38"/>
       <c r="AD10" s="49"/>
     </row>
     <row r="11" spans="1:33" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="38"/>
       <c r="B11" s="50"/>
       <c r="C11" s="38"/>
-      <c r="D11" s="151"/>
-[...1 lines deleted...]
-      <c r="F11" s="179"/>
+      <c r="D11" s="154"/>
+      <c r="E11" s="180"/>
+      <c r="F11" s="183"/>
       <c r="G11" s="77" t="s">
         <v>23</v>
       </c>
       <c r="H11" s="77" t="s">
         <v>24</v>
       </c>
-      <c r="I11" s="177"/>
-[...4 lines deleted...]
-      <c r="N11" s="203"/>
+      <c r="I11" s="181"/>
+      <c r="J11" s="156"/>
+      <c r="K11" s="183"/>
+      <c r="L11" s="189"/>
+      <c r="M11" s="181"/>
+      <c r="N11" s="207"/>
       <c r="O11" s="119" t="s">
         <v>46</v>
       </c>
       <c r="P11" s="78" t="s">
         <v>19</v>
       </c>
       <c r="Q11" s="58" t="s">
         <v>0</v>
       </c>
       <c r="R11" s="58" t="s">
         <v>1</v>
       </c>
       <c r="S11" s="58" t="s">
         <v>21</v>
       </c>
       <c r="T11" s="58" t="s">
         <v>2</v>
       </c>
       <c r="U11" s="58" t="s">
         <v>3</v>
       </c>
       <c r="V11" s="58" t="s">
         <v>4</v>
       </c>
       <c r="W11" s="58" t="s">
         <v>5</v>
       </c>
       <c r="X11" s="58" t="s">
         <v>6</v>
       </c>
       <c r="Y11" s="58" t="s">
         <v>7</v>
       </c>
       <c r="Z11" s="58" t="s">
         <v>8</v>
       </c>
       <c r="AA11" s="79" t="s">
         <v>9</v>
       </c>
       <c r="AB11" s="60" t="s">
         <v>20</v>
       </c>
       <c r="AC11" s="38"/>
       <c r="AD11" s="49"/>
     </row>
     <row r="12" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="31"/>
-      <c r="D12" s="187"/>
+      <c r="D12" s="191"/>
       <c r="E12" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="21"/>
       <c r="G12" s="4"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="23"/>
       <c r="K12" s="5"/>
       <c r="L12" s="6"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="97" t="s">
         <v>48</v>
       </c>
       <c r="P12" s="8"/>
       <c r="Q12" s="9"/>
       <c r="R12" s="9"/>
       <c r="S12" s="9"/>
       <c r="T12" s="9"/>
       <c r="U12" s="9"/>
       <c r="V12" s="9"/>
       <c r="W12" s="9"/>
       <c r="X12" s="9"/>
       <c r="Y12" s="9"/>
       <c r="Z12" s="9"/>
       <c r="AA12" s="10"/>
       <c r="AB12" s="19"/>
       <c r="AC12" s="36">
         <f>SUM(P12:AA12)</f>
         <v>0</v>
       </c>
       <c r="AD12" s="32"/>
       <c r="AF12" s="100"/>
       <c r="AG12" s="100"/>
     </row>
     <row r="13" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="31"/>
-      <c r="D13" s="188"/>
+      <c r="D13" s="192"/>
       <c r="E13" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F13" s="190"/>
-[...7 lines deleted...]
-      <c r="N13" s="192"/>
+      <c r="F13" s="194"/>
+      <c r="G13" s="195"/>
+      <c r="H13" s="195"/>
+      <c r="I13" s="195"/>
+      <c r="J13" s="195"/>
+      <c r="K13" s="195"/>
+      <c r="L13" s="195"/>
+      <c r="M13" s="195"/>
+      <c r="N13" s="196"/>
       <c r="O13" s="103" t="s">
         <v>49</v>
       </c>
       <c r="P13" s="1"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="3"/>
       <c r="AB13" s="11"/>
       <c r="AC13" s="36">
         <f>SUM(P13:AA13)</f>
         <v>0</v>
       </c>
       <c r="AD13" s="32"/>
       <c r="AF13" s="100"/>
       <c r="AG13" s="100"/>
     </row>
     <row r="14" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B14" s="31"/>
-      <c r="D14" s="189"/>
+      <c r="D14" s="193"/>
       <c r="E14" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="F14" s="193"/>
-[...7 lines deleted...]
-      <c r="N14" s="168"/>
+      <c r="F14" s="197"/>
+      <c r="G14" s="131"/>
+      <c r="H14" s="131"/>
+      <c r="I14" s="131"/>
+      <c r="J14" s="131"/>
+      <c r="K14" s="131"/>
+      <c r="L14" s="131"/>
+      <c r="M14" s="131"/>
+      <c r="N14" s="172"/>
       <c r="O14" s="107" t="s">
         <v>50</v>
       </c>
       <c r="P14" s="24"/>
       <c r="Q14" s="25"/>
       <c r="R14" s="25"/>
       <c r="S14" s="25"/>
       <c r="T14" s="25"/>
       <c r="U14" s="25"/>
       <c r="V14" s="25"/>
       <c r="W14" s="25"/>
       <c r="X14" s="25"/>
       <c r="Y14" s="25"/>
       <c r="Z14" s="25"/>
       <c r="AA14" s="26"/>
       <c r="AB14" s="20"/>
       <c r="AD14" s="32"/>
       <c r="AF14" s="100"/>
       <c r="AG14" s="100"/>
     </row>
     <row r="15" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="31"/>
-      <c r="D15" s="187"/>
+      <c r="D15" s="191"/>
       <c r="E15" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="21"/>
       <c r="G15" s="4"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="23"/>
       <c r="K15" s="5"/>
       <c r="L15" s="6"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="97" t="s">
         <v>48</v>
       </c>
       <c r="P15" s="8"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="9"/>
       <c r="W15" s="9"/>
       <c r="X15" s="9"/>
       <c r="Y15" s="9"/>
       <c r="Z15" s="9"/>
       <c r="AA15" s="10"/>
       <c r="AB15" s="19"/>
       <c r="AC15" s="36">
         <f>SUM(P15:AA15)</f>
         <v>0</v>
       </c>
       <c r="AD15" s="32"/>
       <c r="AF15" s="100"/>
       <c r="AG15" s="100"/>
     </row>
     <row r="16" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="31"/>
-      <c r="D16" s="188"/>
+      <c r="D16" s="192"/>
       <c r="E16" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F16" s="190"/>
-[...7 lines deleted...]
-      <c r="N16" s="192"/>
+      <c r="F16" s="194"/>
+      <c r="G16" s="195"/>
+      <c r="H16" s="195"/>
+      <c r="I16" s="195"/>
+      <c r="J16" s="195"/>
+      <c r="K16" s="195"/>
+      <c r="L16" s="195"/>
+      <c r="M16" s="195"/>
+      <c r="N16" s="196"/>
       <c r="O16" s="103" t="s">
         <v>49</v>
       </c>
       <c r="P16" s="1"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="3"/>
       <c r="AB16" s="11"/>
       <c r="AC16" s="36">
         <f>SUM(P16:AA16)</f>
         <v>0</v>
       </c>
       <c r="AD16" s="32"/>
       <c r="AF16" s="100"/>
       <c r="AG16" s="100"/>
     </row>
     <row r="17" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B17" s="31"/>
-      <c r="D17" s="189"/>
+      <c r="D17" s="193"/>
       <c r="E17" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="F17" s="193"/>
-[...7 lines deleted...]
-      <c r="N17" s="168"/>
+      <c r="F17" s="197"/>
+      <c r="G17" s="131"/>
+      <c r="H17" s="131"/>
+      <c r="I17" s="131"/>
+      <c r="J17" s="131"/>
+      <c r="K17" s="131"/>
+      <c r="L17" s="131"/>
+      <c r="M17" s="131"/>
+      <c r="N17" s="172"/>
       <c r="O17" s="107" t="s">
         <v>50</v>
       </c>
       <c r="P17" s="24"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
       <c r="W17" s="25"/>
       <c r="X17" s="25"/>
       <c r="Y17" s="25"/>
       <c r="Z17" s="25"/>
       <c r="AA17" s="26"/>
       <c r="AB17" s="20"/>
       <c r="AD17" s="32"/>
       <c r="AF17" s="100"/>
       <c r="AG17" s="100"/>
     </row>
     <row r="18" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="31"/>
-      <c r="D18" s="187"/>
+      <c r="D18" s="191"/>
       <c r="E18" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="21"/>
       <c r="G18" s="4"/>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
       <c r="J18" s="23"/>
       <c r="K18" s="5"/>
       <c r="L18" s="6"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="97" t="s">
         <v>48</v>
       </c>
       <c r="P18" s="8"/>
       <c r="Q18" s="9"/>
       <c r="R18" s="9"/>
       <c r="S18" s="9"/>
       <c r="T18" s="9"/>
       <c r="U18" s="9"/>
       <c r="V18" s="9"/>
       <c r="W18" s="9"/>
       <c r="X18" s="9"/>
       <c r="Y18" s="9"/>
       <c r="Z18" s="9"/>
       <c r="AA18" s="10"/>
       <c r="AB18" s="19"/>
       <c r="AC18" s="36">
         <f>SUM(P18:AA18)</f>
         <v>0</v>
       </c>
       <c r="AD18" s="32"/>
       <c r="AF18" s="100"/>
       <c r="AG18" s="100"/>
     </row>
     <row r="19" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="31"/>
-      <c r="D19" s="188"/>
+      <c r="D19" s="192"/>
       <c r="E19" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F19" s="190"/>
-[...7 lines deleted...]
-      <c r="N19" s="192"/>
+      <c r="F19" s="194"/>
+      <c r="G19" s="195"/>
+      <c r="H19" s="195"/>
+      <c r="I19" s="195"/>
+      <c r="J19" s="195"/>
+      <c r="K19" s="195"/>
+      <c r="L19" s="195"/>
+      <c r="M19" s="195"/>
+      <c r="N19" s="196"/>
       <c r="O19" s="103" t="s">
         <v>49</v>
       </c>
       <c r="P19" s="1"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
       <c r="AA19" s="3"/>
       <c r="AB19" s="11"/>
       <c r="AC19" s="36">
         <f>SUM(P19:AA19)</f>
         <v>0</v>
       </c>
       <c r="AD19" s="32"/>
       <c r="AF19" s="100"/>
       <c r="AG19" s="100"/>
     </row>
     <row r="20" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B20" s="31"/>
-      <c r="D20" s="189"/>
+      <c r="D20" s="193"/>
       <c r="E20" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="F20" s="193"/>
-[...7 lines deleted...]
-      <c r="N20" s="168"/>
+      <c r="F20" s="197"/>
+      <c r="G20" s="131"/>
+      <c r="H20" s="131"/>
+      <c r="I20" s="131"/>
+      <c r="J20" s="131"/>
+      <c r="K20" s="131"/>
+      <c r="L20" s="131"/>
+      <c r="M20" s="131"/>
+      <c r="N20" s="172"/>
       <c r="O20" s="107" t="s">
         <v>50</v>
       </c>
       <c r="P20" s="24"/>
       <c r="Q20" s="25"/>
       <c r="R20" s="25"/>
       <c r="S20" s="25"/>
       <c r="T20" s="25"/>
       <c r="U20" s="25"/>
       <c r="V20" s="25"/>
       <c r="W20" s="25"/>
       <c r="X20" s="25"/>
       <c r="Y20" s="25"/>
       <c r="Z20" s="25"/>
       <c r="AA20" s="26"/>
       <c r="AB20" s="20"/>
       <c r="AD20" s="32"/>
       <c r="AF20" s="100"/>
       <c r="AG20" s="100"/>
     </row>
     <row r="21" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="31"/>
-      <c r="D21" s="187"/>
+      <c r="D21" s="191"/>
       <c r="E21" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="21"/>
       <c r="G21" s="4"/>
       <c r="H21" s="22"/>
       <c r="I21" s="22"/>
       <c r="J21" s="23"/>
       <c r="K21" s="5"/>
       <c r="L21" s="6"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="97" t="s">
         <v>48</v>
       </c>
       <c r="P21" s="8"/>
       <c r="Q21" s="9"/>
       <c r="R21" s="9"/>
       <c r="S21" s="9"/>
       <c r="T21" s="9"/>
       <c r="U21" s="9"/>
       <c r="V21" s="9"/>
       <c r="W21" s="9"/>
       <c r="X21" s="9"/>
       <c r="Y21" s="9"/>
       <c r="Z21" s="9"/>
       <c r="AA21" s="10"/>
       <c r="AB21" s="19"/>
       <c r="AC21" s="36">
         <f>SUM(P21:AA21)</f>
         <v>0</v>
       </c>
       <c r="AD21" s="32"/>
       <c r="AF21" s="100"/>
       <c r="AG21" s="100"/>
     </row>
     <row r="22" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="31"/>
-      <c r="D22" s="188"/>
+      <c r="D22" s="192"/>
       <c r="E22" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F22" s="190"/>
-[...7 lines deleted...]
-      <c r="N22" s="192"/>
+      <c r="F22" s="194"/>
+      <c r="G22" s="195"/>
+      <c r="H22" s="195"/>
+      <c r="I22" s="195"/>
+      <c r="J22" s="195"/>
+      <c r="K22" s="195"/>
+      <c r="L22" s="195"/>
+      <c r="M22" s="195"/>
+      <c r="N22" s="196"/>
       <c r="O22" s="103" t="s">
         <v>49</v>
       </c>
       <c r="P22" s="1"/>
       <c r="Q22" s="2"/>
       <c r="R22" s="2"/>
       <c r="S22" s="2"/>
       <c r="T22" s="2"/>
       <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="2"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="11"/>
       <c r="AC22" s="36">
         <f>SUM(P22:AA22)</f>
         <v>0</v>
       </c>
       <c r="AD22" s="32"/>
       <c r="AF22" s="100"/>
       <c r="AG22" s="100"/>
     </row>
     <row r="23" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B23" s="31"/>
-      <c r="D23" s="189"/>
+      <c r="D23" s="193"/>
       <c r="E23" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="F23" s="193"/>
-[...7 lines deleted...]
-      <c r="N23" s="168"/>
+      <c r="F23" s="197"/>
+      <c r="G23" s="131"/>
+      <c r="H23" s="131"/>
+      <c r="I23" s="131"/>
+      <c r="J23" s="131"/>
+      <c r="K23" s="131"/>
+      <c r="L23" s="131"/>
+      <c r="M23" s="131"/>
+      <c r="N23" s="172"/>
       <c r="O23" s="107" t="s">
         <v>50</v>
       </c>
       <c r="P23" s="24"/>
       <c r="Q23" s="25"/>
       <c r="R23" s="25"/>
       <c r="S23" s="25"/>
       <c r="T23" s="25"/>
       <c r="U23" s="25"/>
       <c r="V23" s="25"/>
       <c r="W23" s="25"/>
       <c r="X23" s="25"/>
       <c r="Y23" s="25"/>
       <c r="Z23" s="25"/>
       <c r="AA23" s="26"/>
       <c r="AB23" s="20"/>
       <c r="AD23" s="32"/>
       <c r="AF23" s="100"/>
       <c r="AG23" s="100"/>
     </row>
     <row r="24" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="31"/>
-      <c r="D24" s="187"/>
+      <c r="D24" s="191"/>
       <c r="E24" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F24" s="21"/>
       <c r="G24" s="4"/>
       <c r="H24" s="22"/>
       <c r="I24" s="22"/>
       <c r="J24" s="23"/>
       <c r="K24" s="5"/>
       <c r="L24" s="6"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="97" t="s">
         <v>48</v>
       </c>
       <c r="P24" s="8"/>
       <c r="Q24" s="9"/>
       <c r="R24" s="9"/>
       <c r="S24" s="9"/>
       <c r="T24" s="9"/>
       <c r="U24" s="9"/>
       <c r="V24" s="9"/>
       <c r="W24" s="9"/>
       <c r="X24" s="9"/>
       <c r="Y24" s="9"/>
       <c r="Z24" s="9"/>
       <c r="AA24" s="10"/>
       <c r="AB24" s="19"/>
       <c r="AC24" s="36">
         <f>SUM(P24:AA24)</f>
         <v>0</v>
       </c>
       <c r="AD24" s="32"/>
       <c r="AF24" s="100"/>
       <c r="AG24" s="100"/>
     </row>
     <row r="25" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="31"/>
-      <c r="D25" s="188"/>
+      <c r="D25" s="192"/>
       <c r="E25" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F25" s="190"/>
-[...7 lines deleted...]
-      <c r="N25" s="192"/>
+      <c r="F25" s="194"/>
+      <c r="G25" s="195"/>
+      <c r="H25" s="195"/>
+      <c r="I25" s="195"/>
+      <c r="J25" s="195"/>
+      <c r="K25" s="195"/>
+      <c r="L25" s="195"/>
+      <c r="M25" s="195"/>
+      <c r="N25" s="196"/>
       <c r="O25" s="103" t="s">
         <v>49</v>
       </c>
       <c r="P25" s="1"/>
       <c r="Q25" s="2"/>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
       <c r="AA25" s="3"/>
       <c r="AB25" s="11"/>
       <c r="AC25" s="36">
         <f>SUM(P25:AA25)</f>
         <v>0</v>
       </c>
       <c r="AD25" s="32"/>
       <c r="AF25" s="100"/>
       <c r="AG25" s="100"/>
     </row>
     <row r="26" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B26" s="31"/>
-      <c r="D26" s="189"/>
+      <c r="D26" s="193"/>
       <c r="E26" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="F26" s="193"/>
-[...7 lines deleted...]
-      <c r="N26" s="168"/>
+      <c r="F26" s="197"/>
+      <c r="G26" s="131"/>
+      <c r="H26" s="131"/>
+      <c r="I26" s="131"/>
+      <c r="J26" s="131"/>
+      <c r="K26" s="131"/>
+      <c r="L26" s="131"/>
+      <c r="M26" s="131"/>
+      <c r="N26" s="172"/>
       <c r="O26" s="107" t="s">
         <v>50</v>
       </c>
       <c r="P26" s="24"/>
       <c r="Q26" s="25"/>
       <c r="R26" s="25"/>
       <c r="S26" s="25"/>
       <c r="T26" s="25"/>
       <c r="U26" s="25"/>
       <c r="V26" s="25"/>
       <c r="W26" s="25"/>
       <c r="X26" s="25"/>
       <c r="Y26" s="25"/>
       <c r="Z26" s="25"/>
       <c r="AA26" s="26"/>
       <c r="AB26" s="20"/>
       <c r="AD26" s="32"/>
       <c r="AF26" s="100"/>
       <c r="AG26" s="100"/>
     </row>
     <row r="27" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="31"/>
-      <c r="D27" s="187"/>
+      <c r="D27" s="191"/>
       <c r="E27" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F27" s="21"/>
       <c r="G27" s="4"/>
       <c r="H27" s="22"/>
       <c r="I27" s="22"/>
       <c r="J27" s="23"/>
       <c r="K27" s="5"/>
       <c r="L27" s="6"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="97" t="s">
         <v>48</v>
       </c>
       <c r="P27" s="8"/>
       <c r="Q27" s="9"/>
       <c r="R27" s="9"/>
       <c r="S27" s="9"/>
       <c r="T27" s="9"/>
       <c r="U27" s="9"/>
       <c r="V27" s="9"/>
       <c r="W27" s="9"/>
       <c r="X27" s="9"/>
       <c r="Y27" s="9"/>
       <c r="Z27" s="9"/>
       <c r="AA27" s="10"/>
       <c r="AB27" s="19"/>
       <c r="AC27" s="36">
         <f>SUM(P27:AA27)</f>
         <v>0</v>
       </c>
       <c r="AD27" s="32"/>
       <c r="AF27" s="100"/>
       <c r="AG27" s="100"/>
     </row>
     <row r="28" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="31"/>
-      <c r="D28" s="188"/>
+      <c r="D28" s="192"/>
       <c r="E28" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F28" s="190"/>
-[...7 lines deleted...]
-      <c r="N28" s="192"/>
+      <c r="F28" s="194"/>
+      <c r="G28" s="195"/>
+      <c r="H28" s="195"/>
+      <c r="I28" s="195"/>
+      <c r="J28" s="195"/>
+      <c r="K28" s="195"/>
+      <c r="L28" s="195"/>
+      <c r="M28" s="195"/>
+      <c r="N28" s="196"/>
       <c r="O28" s="103" t="s">
         <v>49</v>
       </c>
       <c r="P28" s="1"/>
       <c r="Q28" s="2"/>
       <c r="R28" s="2"/>
       <c r="S28" s="2"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="2"/>
       <c r="AA28" s="3"/>
       <c r="AB28" s="11"/>
       <c r="AC28" s="36">
         <f>SUM(P28:AA28)</f>
         <v>0</v>
       </c>
       <c r="AD28" s="32"/>
       <c r="AF28" s="100"/>
       <c r="AG28" s="100"/>
     </row>
     <row r="29" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B29" s="31"/>
-      <c r="D29" s="189"/>
+      <c r="D29" s="193"/>
       <c r="E29" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="F29" s="193"/>
-[...7 lines deleted...]
-      <c r="N29" s="168"/>
+      <c r="F29" s="197"/>
+      <c r="G29" s="131"/>
+      <c r="H29" s="131"/>
+      <c r="I29" s="131"/>
+      <c r="J29" s="131"/>
+      <c r="K29" s="131"/>
+      <c r="L29" s="131"/>
+      <c r="M29" s="131"/>
+      <c r="N29" s="172"/>
       <c r="O29" s="107" t="s">
         <v>50</v>
       </c>
       <c r="P29" s="24"/>
       <c r="Q29" s="25"/>
       <c r="R29" s="25"/>
       <c r="S29" s="25"/>
       <c r="T29" s="25"/>
       <c r="U29" s="25"/>
       <c r="V29" s="25"/>
       <c r="W29" s="25"/>
       <c r="X29" s="25"/>
       <c r="Y29" s="25"/>
       <c r="Z29" s="25"/>
       <c r="AA29" s="26"/>
       <c r="AB29" s="20"/>
       <c r="AD29" s="32"/>
       <c r="AF29" s="100"/>
       <c r="AG29" s="100"/>
     </row>
     <row r="30" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="31"/>
-      <c r="D30" s="187"/>
+      <c r="D30" s="191"/>
       <c r="E30" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F30" s="21"/>
       <c r="G30" s="4"/>
       <c r="H30" s="22"/>
       <c r="I30" s="22"/>
       <c r="J30" s="23"/>
       <c r="K30" s="5"/>
       <c r="L30" s="6"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="97" t="s">
         <v>48</v>
       </c>
       <c r="P30" s="8"/>
       <c r="Q30" s="9"/>
       <c r="R30" s="9"/>
       <c r="S30" s="9"/>
       <c r="T30" s="9"/>
       <c r="U30" s="9"/>
       <c r="V30" s="9"/>
       <c r="W30" s="9"/>
       <c r="X30" s="9"/>
       <c r="Y30" s="9"/>
       <c r="Z30" s="9"/>
       <c r="AA30" s="10"/>
       <c r="AB30" s="19"/>
       <c r="AC30" s="36">
         <f>SUM(P30:AA30)</f>
         <v>0</v>
       </c>
       <c r="AD30" s="32"/>
       <c r="AF30" s="100"/>
       <c r="AG30" s="100"/>
     </row>
     <row r="31" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="31"/>
-      <c r="D31" s="188"/>
+      <c r="D31" s="192"/>
       <c r="E31" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F31" s="190"/>
-[...7 lines deleted...]
-      <c r="N31" s="192"/>
+      <c r="F31" s="194"/>
+      <c r="G31" s="195"/>
+      <c r="H31" s="195"/>
+      <c r="I31" s="195"/>
+      <c r="J31" s="195"/>
+      <c r="K31" s="195"/>
+      <c r="L31" s="195"/>
+      <c r="M31" s="195"/>
+      <c r="N31" s="196"/>
       <c r="O31" s="103" t="s">
         <v>49</v>
       </c>
       <c r="P31" s="1"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AA31" s="3"/>
       <c r="AB31" s="11"/>
       <c r="AC31" s="36">
         <f>SUM(P31:AA31)</f>
         <v>0</v>
       </c>
       <c r="AD31" s="32"/>
       <c r="AF31" s="100"/>
       <c r="AG31" s="100"/>
     </row>
     <row r="32" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B32" s="31"/>
-      <c r="D32" s="189"/>
+      <c r="D32" s="193"/>
       <c r="E32" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="F32" s="193"/>
-[...7 lines deleted...]
-      <c r="N32" s="168"/>
+      <c r="F32" s="197"/>
+      <c r="G32" s="131"/>
+      <c r="H32" s="131"/>
+      <c r="I32" s="131"/>
+      <c r="J32" s="131"/>
+      <c r="K32" s="131"/>
+      <c r="L32" s="131"/>
+      <c r="M32" s="131"/>
+      <c r="N32" s="172"/>
       <c r="O32" s="107" t="s">
         <v>50</v>
       </c>
       <c r="P32" s="24"/>
       <c r="Q32" s="25"/>
       <c r="R32" s="25"/>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
       <c r="U32" s="25"/>
       <c r="V32" s="25"/>
       <c r="W32" s="25"/>
       <c r="X32" s="25"/>
       <c r="Y32" s="25"/>
       <c r="Z32" s="25"/>
       <c r="AA32" s="26"/>
       <c r="AB32" s="20"/>
       <c r="AD32" s="32"/>
       <c r="AF32" s="100"/>
       <c r="AG32" s="100"/>
     </row>
     <row r="33" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="31"/>
-      <c r="D33" s="187"/>
+      <c r="D33" s="191"/>
       <c r="E33" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F33" s="21"/>
       <c r="G33" s="4"/>
       <c r="H33" s="22"/>
       <c r="I33" s="22"/>
       <c r="J33" s="23"/>
       <c r="K33" s="5"/>
       <c r="L33" s="6"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="97" t="s">
         <v>48</v>
       </c>
       <c r="P33" s="8"/>
       <c r="Q33" s="9"/>
       <c r="R33" s="9"/>
       <c r="S33" s="9"/>
       <c r="T33" s="9"/>
       <c r="U33" s="9"/>
       <c r="V33" s="9"/>
       <c r="W33" s="9"/>
       <c r="X33" s="9"/>
       <c r="Y33" s="9"/>
       <c r="Z33" s="9"/>
       <c r="AA33" s="10"/>
       <c r="AB33" s="19"/>
       <c r="AC33" s="36">
         <f>SUM(P33:AA33)</f>
         <v>0</v>
       </c>
       <c r="AD33" s="32"/>
       <c r="AF33" s="100"/>
       <c r="AG33" s="100"/>
     </row>
     <row r="34" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="31"/>
-      <c r="D34" s="188"/>
+      <c r="D34" s="192"/>
       <c r="E34" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F34" s="190"/>
-[...7 lines deleted...]
-      <c r="N34" s="192"/>
+      <c r="F34" s="194"/>
+      <c r="G34" s="195"/>
+      <c r="H34" s="195"/>
+      <c r="I34" s="195"/>
+      <c r="J34" s="195"/>
+      <c r="K34" s="195"/>
+      <c r="L34" s="195"/>
+      <c r="M34" s="195"/>
+      <c r="N34" s="196"/>
       <c r="O34" s="103" t="s">
         <v>49</v>
       </c>
       <c r="P34" s="1"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
       <c r="Z34" s="2"/>
       <c r="AA34" s="3"/>
       <c r="AB34" s="11"/>
       <c r="AC34" s="36">
         <f>SUM(P34:AA34)</f>
         <v>0</v>
       </c>
       <c r="AD34" s="32"/>
       <c r="AF34" s="100"/>
       <c r="AG34" s="100"/>
     </row>
     <row r="35" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B35" s="31"/>
-      <c r="D35" s="189"/>
+      <c r="D35" s="193"/>
       <c r="E35" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="F35" s="193"/>
-[...7 lines deleted...]
-      <c r="N35" s="168"/>
+      <c r="F35" s="197"/>
+      <c r="G35" s="131"/>
+      <c r="H35" s="131"/>
+      <c r="I35" s="131"/>
+      <c r="J35" s="131"/>
+      <c r="K35" s="131"/>
+      <c r="L35" s="131"/>
+      <c r="M35" s="131"/>
+      <c r="N35" s="172"/>
       <c r="O35" s="107" t="s">
         <v>50</v>
       </c>
       <c r="P35" s="24"/>
       <c r="Q35" s="25"/>
       <c r="R35" s="25"/>
       <c r="S35" s="25"/>
       <c r="T35" s="25"/>
       <c r="U35" s="25"/>
       <c r="V35" s="25"/>
       <c r="W35" s="25"/>
       <c r="X35" s="25"/>
       <c r="Y35" s="25"/>
       <c r="Z35" s="25"/>
       <c r="AA35" s="26"/>
       <c r="AB35" s="20"/>
       <c r="AD35" s="32"/>
       <c r="AF35" s="100"/>
       <c r="AG35" s="100"/>
     </row>
     <row r="36" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="31"/>
-      <c r="D36" s="187"/>
+      <c r="D36" s="191"/>
       <c r="E36" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F36" s="21"/>
       <c r="G36" s="4"/>
       <c r="H36" s="22"/>
       <c r="I36" s="22"/>
       <c r="J36" s="23"/>
       <c r="K36" s="5"/>
       <c r="L36" s="6"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="97" t="s">
         <v>48</v>
       </c>
       <c r="P36" s="8"/>
       <c r="Q36" s="9"/>
       <c r="R36" s="9"/>
       <c r="S36" s="9"/>
       <c r="T36" s="9"/>
       <c r="U36" s="9"/>
       <c r="V36" s="9"/>
       <c r="W36" s="9"/>
       <c r="X36" s="9"/>
       <c r="Y36" s="9"/>
       <c r="Z36" s="9"/>
       <c r="AA36" s="10"/>
       <c r="AB36" s="19"/>
       <c r="AC36" s="36">
         <f>SUM(P36:AA36)</f>
         <v>0</v>
       </c>
       <c r="AD36" s="32"/>
       <c r="AF36" s="100"/>
       <c r="AG36" s="100"/>
     </row>
     <row r="37" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="31"/>
-      <c r="D37" s="194"/>
+      <c r="D37" s="198"/>
       <c r="E37" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F37" s="190"/>
-[...7 lines deleted...]
-      <c r="N37" s="197"/>
+      <c r="F37" s="194"/>
+      <c r="G37" s="200"/>
+      <c r="H37" s="200"/>
+      <c r="I37" s="200"/>
+      <c r="J37" s="200"/>
+      <c r="K37" s="200"/>
+      <c r="L37" s="200"/>
+      <c r="M37" s="200"/>
+      <c r="N37" s="201"/>
       <c r="O37" s="103" t="s">
         <v>49</v>
       </c>
       <c r="P37" s="1"/>
       <c r="Q37" s="2"/>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="2"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
       <c r="Z37" s="2"/>
       <c r="AA37" s="3"/>
       <c r="AB37" s="11"/>
       <c r="AC37" s="36">
         <f>SUM(P37:AA37)</f>
         <v>0</v>
       </c>
       <c r="AD37" s="32"/>
       <c r="AF37" s="100"/>
       <c r="AG37" s="100"/>
     </row>
     <row r="38" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B38" s="31"/>
-      <c r="D38" s="195"/>
+      <c r="D38" s="199"/>
       <c r="E38" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="F38" s="193"/>
-[...7 lines deleted...]
-      <c r="N38" s="199"/>
+      <c r="F38" s="197"/>
+      <c r="G38" s="202"/>
+      <c r="H38" s="202"/>
+      <c r="I38" s="202"/>
+      <c r="J38" s="202"/>
+      <c r="K38" s="202"/>
+      <c r="L38" s="202"/>
+      <c r="M38" s="202"/>
+      <c r="N38" s="203"/>
       <c r="O38" s="107" t="s">
         <v>50</v>
       </c>
       <c r="P38" s="24"/>
       <c r="Q38" s="25"/>
       <c r="R38" s="25"/>
       <c r="S38" s="25"/>
       <c r="T38" s="25"/>
       <c r="U38" s="25"/>
       <c r="V38" s="25"/>
       <c r="W38" s="25"/>
       <c r="X38" s="25"/>
       <c r="Y38" s="25"/>
       <c r="Z38" s="25"/>
       <c r="AA38" s="26"/>
       <c r="AB38" s="20"/>
       <c r="AD38" s="32"/>
       <c r="AF38" s="100"/>
       <c r="AG38" s="100"/>
     </row>
     <row r="39" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="31"/>
-      <c r="D39" s="187"/>
+      <c r="D39" s="191"/>
       <c r="E39" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F39" s="21"/>
       <c r="G39" s="4"/>
       <c r="H39" s="22"/>
       <c r="I39" s="22"/>
       <c r="J39" s="23"/>
       <c r="K39" s="5"/>
       <c r="L39" s="6"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="97" t="s">
         <v>48</v>
       </c>
       <c r="P39" s="8"/>
       <c r="Q39" s="9"/>
       <c r="R39" s="9"/>
       <c r="S39" s="9"/>
       <c r="T39" s="9"/>
       <c r="U39" s="9"/>
       <c r="V39" s="9"/>
       <c r="W39" s="9"/>
       <c r="X39" s="9"/>
       <c r="Y39" s="9"/>
       <c r="Z39" s="9"/>
       <c r="AA39" s="10"/>
       <c r="AB39" s="19"/>
       <c r="AC39" s="36">
         <f>SUM(P39:AA39)</f>
         <v>0</v>
       </c>
       <c r="AD39" s="32"/>
       <c r="AF39" s="100"/>
       <c r="AG39" s="100"/>
     </row>
     <row r="40" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="31"/>
-      <c r="D40" s="188"/>
+      <c r="D40" s="192"/>
       <c r="E40" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="F40" s="190"/>
-[...7 lines deleted...]
-      <c r="N40" s="192"/>
+      <c r="F40" s="194"/>
+      <c r="G40" s="195"/>
+      <c r="H40" s="195"/>
+      <c r="I40" s="195"/>
+      <c r="J40" s="195"/>
+      <c r="K40" s="195"/>
+      <c r="L40" s="195"/>
+      <c r="M40" s="195"/>
+      <c r="N40" s="196"/>
       <c r="O40" s="103" t="s">
         <v>49</v>
       </c>
       <c r="P40" s="1"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="2"/>
       <c r="S40" s="2"/>
       <c r="T40" s="2"/>
       <c r="U40" s="2"/>
       <c r="V40" s="2"/>
       <c r="W40" s="2"/>
       <c r="X40" s="2"/>
       <c r="Y40" s="2"/>
       <c r="Z40" s="2"/>
       <c r="AA40" s="3"/>
       <c r="AB40" s="11"/>
       <c r="AC40" s="36">
         <f>SUM(P40:AA40)</f>
         <v>0</v>
       </c>
       <c r="AD40" s="32"/>
       <c r="AF40" s="100"/>
       <c r="AG40" s="100"/>
     </row>
     <row r="41" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B41" s="31"/>
-      <c r="D41" s="189"/>
+      <c r="D41" s="193"/>
       <c r="E41" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="F41" s="193"/>
-[...7 lines deleted...]
-      <c r="N41" s="168"/>
+      <c r="F41" s="197"/>
+      <c r="G41" s="131"/>
+      <c r="H41" s="131"/>
+      <c r="I41" s="131"/>
+      <c r="J41" s="131"/>
+      <c r="K41" s="131"/>
+      <c r="L41" s="131"/>
+      <c r="M41" s="131"/>
+      <c r="N41" s="172"/>
       <c r="O41" s="107" t="s">
         <v>50</v>
       </c>
       <c r="P41" s="24"/>
       <c r="Q41" s="25"/>
       <c r="R41" s="25"/>
       <c r="S41" s="25"/>
       <c r="T41" s="25"/>
       <c r="U41" s="25"/>
       <c r="V41" s="25"/>
       <c r="W41" s="25"/>
       <c r="X41" s="25"/>
       <c r="Y41" s="25"/>
       <c r="Z41" s="25"/>
       <c r="AA41" s="26"/>
       <c r="AB41" s="20"/>
       <c r="AC41" s="72"/>
       <c r="AD41" s="32"/>
       <c r="AF41" s="100"/>
       <c r="AG41" s="100"/>
     </row>
     <row r="42" spans="1:33" ht="31" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="38"/>
       <c r="B42" s="50"/>
       <c r="C42" s="38"/>
       <c r="D42" s="38"/>
-      <c r="E42" s="158" t="s">
+      <c r="E42" s="162" t="s">
         <v>53</v>
       </c>
-      <c r="F42" s="159"/>
-[...22 lines deleted...]
-      <c r="AC42" s="186"/>
+      <c r="F42" s="163"/>
+      <c r="G42" s="163"/>
+      <c r="H42" s="163"/>
+      <c r="I42" s="163"/>
+      <c r="J42" s="163"/>
+      <c r="K42" s="163"/>
+      <c r="L42" s="163"/>
+      <c r="M42" s="163"/>
+      <c r="N42" s="163"/>
+      <c r="O42" s="163"/>
+      <c r="P42" s="163"/>
+      <c r="Q42" s="163"/>
+      <c r="R42" s="163"/>
+      <c r="S42" s="163"/>
+      <c r="T42" s="163"/>
+      <c r="U42" s="163"/>
+      <c r="V42" s="163"/>
+      <c r="W42" s="163"/>
+      <c r="X42" s="168"/>
+      <c r="Y42" s="168"/>
+      <c r="Z42" s="168"/>
+      <c r="AA42" s="168"/>
+      <c r="AB42" s="168"/>
+      <c r="AC42" s="190"/>
       <c r="AD42" s="49"/>
     </row>
     <row r="43" spans="1:33" ht="3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="38"/>
       <c r="B43" s="62"/>
       <c r="C43" s="63"/>
       <c r="D43" s="63"/>
       <c r="E43" s="63"/>
       <c r="F43" s="80"/>
       <c r="G43" s="63"/>
       <c r="H43" s="63"/>
       <c r="I43" s="63"/>
       <c r="J43" s="64"/>
       <c r="K43" s="63"/>
       <c r="L43" s="64"/>
       <c r="M43" s="63"/>
       <c r="N43" s="65"/>
       <c r="O43" s="65"/>
       <c r="P43" s="63"/>
       <c r="Q43" s="63"/>
       <c r="R43" s="63"/>
       <c r="S43" s="63"/>
       <c r="T43" s="63"/>
       <c r="U43" s="63"/>
       <c r="V43" s="63"/>
@@ -9631,51 +9615,51 @@
       <c r="J44" s="39"/>
       <c r="K44" s="38"/>
       <c r="L44" s="39"/>
       <c r="M44" s="38"/>
       <c r="N44" s="40"/>
       <c r="O44" s="40"/>
       <c r="P44" s="38"/>
       <c r="Q44" s="38"/>
       <c r="R44" s="38"/>
       <c r="S44" s="38"/>
       <c r="T44" s="38"/>
       <c r="U44" s="38"/>
       <c r="V44" s="38"/>
       <c r="W44" s="38"/>
       <c r="X44" s="38"/>
       <c r="Y44" s="38"/>
       <c r="Z44" s="38"/>
       <c r="AA44" s="38"/>
       <c r="AB44" s="38"/>
       <c r="AC44" s="67" t="s">
         <v>22</v>
       </c>
       <c r="AD44" s="38"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="k82qf2RqxStATVXi4TWYV7PV285259UwWcZPpOWkVHnnoHpP/cCJdB5h4LwU3GBmW9ZV6JitMu7+mGAby2jptg==" saltValue="DHUYViSV7ktqQLCSs+Ssqg==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0" deleteRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="m+KHMP4k79TaqxfwA2grUa2cZ9oTrQGpFjHdTjlBSczoyu6R1IT8h0ccR0o62/VxdbM6xVhKlah8rGPrtrGMjA==" saltValue="ubtFyn3fO3enmUksMH57+Q==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0" deleteRows="0"/>
   <dataConsolidate/>
   <mergeCells count="54">
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="M10:M11"/>
     <mergeCell ref="L10:L11"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="I10:I11"/>
     <mergeCell ref="Y7:Z8"/>
     <mergeCell ref="AA7:AB8"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="Y4:Z4"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="E10:E11"/>
     <mergeCell ref="O10:Q10"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="W10:Z10"/>
     <mergeCell ref="R10:U10"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="N10:N11"/>
     <mergeCell ref="K10:K11"/>
@@ -9770,65 +9754,62 @@
   <conditionalFormatting sqref="L30">
     <cfRule type="expression" dxfId="4" priority="7">
       <formula>COUNTIF(K30,"購")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L33">
     <cfRule type="expression" dxfId="3" priority="4">
       <formula>COUNTIF(K33,"購")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L36">
     <cfRule type="expression" dxfId="2" priority="1">
       <formula>COUNTIF(K36,"購")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L39">
     <cfRule type="expression" dxfId="1" priority="10">
       <formula>COUNTIF(K39,"購")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB12:AB41">
     <cfRule type="expression" dxfId="0" priority="19">
       <formula>OR(COUNTIFS(K12,"実",L12,"有"),COUNTIF(K12,"購"))</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations xWindow="567" yWindow="727" count="4">
-[...2 lines deleted...]
-    </dataValidation>
+  <dataValidations xWindow="567" yWindow="727" count="3">
     <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D5:G5 F37:N37 F31:N31 F34:N34 F28:N28 F25:N25 F22:N22 F19:N19 F16:N16 F13:N13 F40:N40 O12:O41" xr:uid="{00000000-0002-0000-0200-000009000000}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D7" xr:uid="{00000000-0002-0000-0200-00000A000000}">
       <formula1>"○"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="F14:N14 F17:N17 F20:N20 F23:N23 F26:N26 F29:N29 F32:N32 F35:N35 F38:N38 F41:N41 P14:AB14 P17:AB17 P20:AB20 P23:AB23 P26:AB26 P29:AB29 P32:AB32 P35:AB35 P38:AB38 P41:AB41" xr:uid="{71C4527C-F80B-4711-825F-A3B10A6E4141}">
       <formula1>"○,／,×"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.2" right="0.19685039370078741" top="0.43307086614173229" bottom="0.43" header="0.23622047244094491" footer="0.44"/>
-  <pageSetup paperSize="9" scale="66" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="68" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L(&amp;P/&amp;N)</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>