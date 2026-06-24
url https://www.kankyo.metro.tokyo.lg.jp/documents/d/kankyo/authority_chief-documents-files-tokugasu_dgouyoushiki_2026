--- v1 (2026-06-02)
+++ v2 (2026-06-24)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1E03BC70-68C1-4313-94FE-4FA6CEFE3806}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7D000D0C-8D9F-4F21-862A-05C6B8D2DCDA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="599" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="599" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="D-1 (燃料)" sheetId="14" r:id="rId1"/>
     <sheet name="D-2 (電気・熱・都市ガス) " sheetId="22" r:id="rId2"/>
     <sheet name="D-3（再エネ）" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="A重油">#REF!</definedName>
     <definedName name="B・C重油">#REF!</definedName>
     <definedName name="PPA契約_ヴァーチャル_供給量">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'D-1 (燃料)'!$C$3:$Y$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'D-2 (電気・熱・都市ガス) '!$C$3:$AE$48</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'D-3（再エネ）'!$C$3:$AC$42</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'D-1 (燃料)'!$3:$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'D-2 (電気・熱・都市ガス) '!$3:$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'D-3（再エネ）'!$3:$11</definedName>
     <definedName name="オフサイトPPA_ヴァーチャル_供給量">#REF!</definedName>
     <definedName name="ガス供給事業者">#REF!</definedName>
     <definedName name="ガソリン">#REF!</definedName>
     <definedName name="コークス用原料炭">#REF!</definedName>
     <definedName name="コークス炉ガス">#REF!</definedName>
     <definedName name="コールタール">#REF!</definedName>
     <definedName name="ジェット燃料">#REF!</definedName>
     <definedName name="その他可燃性天然ガス">#REF!</definedName>
     <definedName name="その他燃料１">#REF!</definedName>
@@ -187,126 +187,126 @@
     <definedName name="無">#REF!</definedName>
     <definedName name="輸入一般炭">#REF!</definedName>
     <definedName name="輸入原料炭">#REF!</definedName>
     <definedName name="輸入無煙炭">#REF!</definedName>
     <definedName name="冷水">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AE12" i="22" l="1"/>
+  <c r="AC13" i="5" l="1"/>
+  <c r="AC12" i="5"/>
+  <c r="AE27" i="22"/>
+  <c r="AE25" i="22"/>
+  <c r="AE24" i="22"/>
+  <c r="AE22" i="22"/>
+  <c r="AE21" i="22"/>
+  <c r="AE18" i="22"/>
+  <c r="AE15" i="22"/>
+  <c r="AE13" i="22"/>
+  <c r="AE12" i="22"/>
+  <c r="Y24" i="14"/>
+  <c r="Y22" i="14"/>
+  <c r="Y21" i="14"/>
+  <c r="Y19" i="14"/>
   <c r="Y18" i="14"/>
   <c r="Y15" i="14"/>
+  <c r="Y13" i="14"/>
   <c r="Y12" i="14"/>
-  <c r="Y21" i="14"/>
-[...1 lines deleted...]
-  <c r="AH15" i="22"/>
+  <c r="AH15" i="22" l="1"/>
   <c r="AE16" i="22"/>
   <c r="W10" i="5" l="1"/>
   <c r="R10" i="5"/>
   <c r="T10" i="22"/>
   <c r="AH45" i="22" l="1"/>
   <c r="AH42" i="22"/>
   <c r="AH39" i="22"/>
   <c r="AH36" i="22"/>
   <c r="AH33" i="22"/>
   <c r="AH30" i="22"/>
   <c r="AH27" i="22"/>
   <c r="AH24" i="22"/>
   <c r="AH21" i="22"/>
   <c r="AH18" i="22"/>
   <c r="AH12" i="22"/>
   <c r="AC37" i="5" l="1"/>
   <c r="AC36" i="5"/>
   <c r="AC34" i="5"/>
   <c r="AC33" i="5"/>
   <c r="AC31" i="5"/>
   <c r="AC30" i="5"/>
   <c r="AC40" i="5"/>
   <c r="AC39" i="5"/>
   <c r="AC28" i="5"/>
   <c r="AC27" i="5"/>
   <c r="AC25" i="5"/>
   <c r="AC24" i="5"/>
   <c r="AC22" i="5"/>
   <c r="AC21" i="5"/>
   <c r="AC19" i="5"/>
   <c r="AC18" i="5"/>
   <c r="AC16" i="5"/>
   <c r="AC15" i="5"/>
-  <c r="AC13" i="5"/>
-  <c r="AC12" i="5"/>
   <c r="Y10" i="22"/>
   <c r="AE31" i="22"/>
   <c r="AE30" i="22"/>
   <c r="AE28" i="22"/>
-  <c r="AE27" i="22"/>
-[...1 lines deleted...]
-  <c r="AE21" i="22"/>
   <c r="AE19" i="22"/>
-  <c r="AE18" i="22"/>
-[...1 lines deleted...]
-  <c r="AE24" i="22"/>
   <c r="AE46" i="22"/>
   <c r="AE45" i="22"/>
   <c r="AE43" i="22"/>
   <c r="AE42" i="22"/>
   <c r="AE40" i="22"/>
   <c r="AE39" i="22"/>
   <c r="AE37" i="22"/>
   <c r="AE36" i="22"/>
   <c r="AE34" i="22"/>
   <c r="AE33" i="22"/>
-  <c r="AE13" i="22"/>
-[...3 lines deleted...]
-  <c r="Y24" i="14"/>
+  <c r="Y25" i="14" l="1"/>
   <c r="Y34" i="14"/>
   <c r="Y33" i="14"/>
   <c r="Y31" i="14"/>
   <c r="Y30" i="14"/>
   <c r="Y28" i="14"/>
   <c r="Y27" i="14"/>
   <c r="Y16" i="14"/>
-  <c r="Y13" i="14"/>
   <c r="S10" i="14"/>
   <c r="N10" i="14"/>
   <c r="BL54" i="22" l="1"/>
   <c r="BK54" i="22"/>
   <c r="BL53" i="22"/>
   <c r="BK53" i="22"/>
   <c r="BL52" i="22"/>
   <c r="BK52" i="22"/>
   <c r="BL51" i="22"/>
   <c r="BK51" i="22"/>
   <c r="BL50" i="22"/>
   <c r="BK50" i="22"/>
   <c r="BL49" i="22"/>
   <c r="BK49" i="22"/>
   <c r="BH42" i="14" l="1"/>
   <c r="BG42" i="14"/>
   <c r="BH41" i="14"/>
   <c r="BG41" i="14"/>
   <c r="BH40" i="14"/>
   <c r="BG40" i="14"/>
   <c r="BH39" i="14"/>
   <c r="BG39" i="14"/>
   <c r="BH38" i="14"/>
   <c r="BG38" i="14"/>
   <c r="BH37" i="14"/>
@@ -2376,635 +2376,635 @@
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="25" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="28" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="38" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="71" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="18" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="19" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="21" fillId="24" borderId="31" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="21" fillId="24" borderId="32" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="40" fontId="21" fillId="24" borderId="72" xfId="33" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="38" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="37" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="35" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="24" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="25" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="25" borderId="24" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="25" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="66" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="44" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="67" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="55" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="24" borderId="58" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="59" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="21" fillId="24" borderId="56" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="40" fontId="21" fillId="24" borderId="68" xfId="33" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="45" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="24" borderId="53" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="54" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="21" fillId="24" borderId="51" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="60" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="24" borderId="64" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="65" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="21" fillId="24" borderId="62" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="40" fontId="21" fillId="24" borderId="70" xfId="33" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="37" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="43" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="49" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="31" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="33" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="25" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="25" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="37" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="76" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="25" borderId="41" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="24" borderId="52" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="24" borderId="63" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="27" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="28" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="30" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="34" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="27" fillId="25" borderId="27" xfId="46" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="27" fillId="25" borderId="28" xfId="46" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="27" fillId="25" borderId="30" xfId="46" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="27" fillId="25" borderId="34" xfId="46" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="23" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="23" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="16" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="24" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="23" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="24" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="16" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="43" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="36" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="41" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="42" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="43" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="40" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="26" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="36" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="26" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="47" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="48" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="21" fillId="0" borderId="22" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="46" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="24" borderId="52" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="25" borderId="42" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="25" borderId="39" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="24" borderId="50" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="24" borderId="74" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="24" borderId="61" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="24" borderId="75" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="46" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="40" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="36" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="25" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="71" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="43" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="40" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="21" fillId="25" borderId="41" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="25" borderId="52" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="25" borderId="63" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...18 lines deleted...]
-    <xf numFmtId="38" fontId="21" fillId="24" borderId="31" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="25" borderId="42" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="25" borderId="39" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="25" borderId="50" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="25" borderId="74" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="25" borderId="61" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="38" fontId="21" fillId="24" borderId="32" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="21" fillId="25" borderId="75" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="40" fontId="21" fillId="24" borderId="72" xfId="33" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="38" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="21" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="37" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="25" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="25" borderId="24" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="36" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="25" borderId="25" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1" applyProtection="1">
-[...435 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="25" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="25" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="47">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="アクセント 1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="21" builtinId="37" customBuiltin="1"/>
@@ -3660,389 +3660,389 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BH42"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="55" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="U15" sqref="U15"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="55" workbookViewId="0">
+      <selection activeCell="Y12" sqref="Y12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.08984375" style="27" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="2.08984375" style="27" customWidth="1"/>
+    <col min="1" max="1" width="2.125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="0.5" style="27" customWidth="1"/>
+    <col min="3" max="3" width="2.125" style="27" customWidth="1"/>
     <col min="4" max="4" width="7" style="27" customWidth="1"/>
-    <col min="5" max="5" width="15.90625" style="27" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="33" max="33" width="16.08984375" style="27" customWidth="1"/>
+    <col min="5" max="5" width="15.875" style="27" customWidth="1"/>
+    <col min="6" max="6" width="27.625" style="27" customWidth="1"/>
+    <col min="7" max="7" width="6.875" style="27" customWidth="1"/>
+    <col min="8" max="8" width="10.875" style="27" customWidth="1"/>
+    <col min="9" max="9" width="10.875" style="29" customWidth="1"/>
+    <col min="10" max="10" width="6.5" style="29" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="7.875" style="29" customWidth="1"/>
+    <col min="12" max="24" width="6.125" style="27" customWidth="1"/>
+    <col min="25" max="25" width="8.875" style="27" customWidth="1"/>
+    <col min="26" max="26" width="0.5" style="27" customWidth="1"/>
+    <col min="27" max="27" width="2.375" style="27" customWidth="1"/>
+    <col min="28" max="28" width="3.875" style="27" customWidth="1"/>
+    <col min="29" max="30" width="11.625" style="27" customWidth="1"/>
+    <col min="31" max="31" width="29.625" style="27" customWidth="1"/>
+    <col min="32" max="32" width="12.125" style="27" customWidth="1"/>
+    <col min="33" max="33" width="16.125" style="27" customWidth="1"/>
     <col min="34" max="34" width="18" style="27" customWidth="1"/>
-    <col min="35" max="35" width="16.08984375" style="27" customWidth="1"/>
+    <col min="35" max="35" width="16.125" style="27" customWidth="1"/>
     <col min="36" max="36" width="20" style="27" customWidth="1"/>
-    <col min="37" max="39" width="6.90625" style="27" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="50" max="50" width="16.08984375" style="27" customWidth="1"/>
+    <col min="37" max="39" width="6.875" style="27" customWidth="1"/>
+    <col min="40" max="41" width="12.125" style="27" customWidth="1"/>
+    <col min="42" max="42" width="14.125" style="27" customWidth="1"/>
+    <col min="43" max="44" width="8.5" style="27" customWidth="1"/>
+    <col min="45" max="45" width="11.125" style="27" customWidth="1"/>
+    <col min="46" max="46" width="10.125" style="27" customWidth="1"/>
+    <col min="47" max="48" width="13.125" style="27" customWidth="1"/>
+    <col min="49" max="49" width="10.125" style="27" customWidth="1"/>
+    <col min="50" max="50" width="16.125" style="27" customWidth="1"/>
     <col min="51" max="52" width="5" style="27" customWidth="1"/>
-    <col min="53" max="54" width="28.90625" style="27" customWidth="1"/>
-    <col min="55" max="55" width="29.6328125" style="27" customWidth="1"/>
+    <col min="53" max="54" width="28.875" style="27" customWidth="1"/>
+    <col min="55" max="55" width="29.625" style="27" customWidth="1"/>
     <col min="56" max="56" width="20" style="27" customWidth="1"/>
-    <col min="57" max="57" width="21.90625" style="27" customWidth="1"/>
+    <col min="57" max="57" width="21.875" style="27" customWidth="1"/>
     <col min="58" max="58" width="37" style="27" customWidth="1"/>
     <col min="59" max="60" width="9" style="27" customWidth="1"/>
     <col min="61" max="16384" width="9" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="38" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="38"/>
       <c r="M1" s="38"/>
       <c r="N1" s="38"/>
       <c r="O1" s="38"/>
       <c r="P1" s="38"/>
       <c r="Q1" s="38"/>
       <c r="R1" s="38"/>
       <c r="S1" s="38"/>
       <c r="T1" s="38"/>
       <c r="U1" s="38"/>
       <c r="V1" s="38"/>
       <c r="W1" s="38"/>
       <c r="X1" s="38"/>
       <c r="Y1" s="38"/>
       <c r="Z1" s="38"/>
       <c r="AA1" s="38"/>
       <c r="AB1" s="38"/>
     </row>
-    <row r="2" spans="1:60" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:60" ht="3" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="38"/>
       <c r="B2" s="41"/>
       <c r="C2" s="42"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
       <c r="N2" s="43"/>
       <c r="O2" s="43"/>
       <c r="P2" s="43"/>
       <c r="Q2" s="43"/>
       <c r="R2" s="43"/>
       <c r="S2" s="43"/>
       <c r="T2" s="43"/>
       <c r="U2" s="43"/>
       <c r="V2" s="43"/>
       <c r="W2" s="43"/>
       <c r="X2" s="43"/>
       <c r="Y2" s="43"/>
       <c r="Z2" s="46"/>
       <c r="AA2" s="38"/>
       <c r="AB2" s="38"/>
     </row>
-    <row r="3" spans="1:60" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:60" ht="9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="38"/>
       <c r="B3" s="47"/>
       <c r="C3" s="48"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="38"/>
       <c r="H3" s="38"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="38"/>
       <c r="M3" s="38"/>
       <c r="N3" s="38"/>
       <c r="O3" s="38"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="38"/>
       <c r="R3" s="38"/>
       <c r="S3" s="38"/>
       <c r="T3" s="38"/>
       <c r="U3" s="38"/>
       <c r="V3" s="38"/>
       <c r="W3" s="38"/>
       <c r="X3" s="38"/>
       <c r="Y3" s="38"/>
       <c r="Z3" s="49"/>
       <c r="AA3" s="38"/>
       <c r="AB3" s="38"/>
     </row>
-    <row r="4" spans="1:60" ht="32.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:60" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="38"/>
       <c r="B4" s="47"/>
       <c r="C4" s="48"/>
       <c r="D4" s="141" t="s">
         <v>43</v>
       </c>
       <c r="E4" s="145"/>
       <c r="F4" s="145"/>
       <c r="G4" s="142"/>
       <c r="H4" s="81" t="s">
         <v>44</v>
       </c>
       <c r="I4" s="82" t="s">
         <v>45</v>
       </c>
       <c r="J4" s="40"/>
       <c r="K4" s="40"/>
       <c r="L4" s="38"/>
       <c r="M4" s="38"/>
       <c r="N4" s="38"/>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="38"/>
       <c r="S4" s="38"/>
       <c r="T4" s="141" t="s">
         <v>51</v>
       </c>
       <c r="U4" s="142"/>
       <c r="V4" s="141" t="s">
         <v>52</v>
       </c>
       <c r="W4" s="142"/>
       <c r="X4" s="38"/>
       <c r="Y4" s="38"/>
       <c r="Z4" s="49"/>
       <c r="AA4" s="38"/>
       <c r="AB4" s="38"/>
     </row>
-    <row r="5" spans="1:60" ht="20.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:60" ht="20.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="38"/>
       <c r="B5" s="47"/>
       <c r="C5" s="48"/>
       <c r="D5" s="146"/>
       <c r="E5" s="147"/>
       <c r="F5" s="147"/>
       <c r="G5" s="148"/>
       <c r="H5" s="83"/>
       <c r="I5" s="84"/>
       <c r="J5" s="40"/>
       <c r="K5" s="40"/>
       <c r="L5" s="38"/>
       <c r="M5" s="38"/>
       <c r="N5" s="38"/>
       <c r="O5" s="38"/>
       <c r="P5" s="38"/>
       <c r="Q5" s="38"/>
       <c r="R5" s="38"/>
       <c r="S5" s="38"/>
       <c r="T5" s="143"/>
       <c r="U5" s="144"/>
       <c r="V5" s="143"/>
       <c r="W5" s="144"/>
       <c r="X5" s="38"/>
       <c r="Y5" s="38"/>
       <c r="Z5" s="49"/>
       <c r="AA5" s="38"/>
       <c r="AB5" s="38"/>
     </row>
-    <row r="6" spans="1:60" ht="26.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:60" ht="26.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="38"/>
       <c r="B6" s="47"/>
       <c r="C6" s="85" t="s">
         <v>54</v>
       </c>
       <c r="D6" s="86"/>
       <c r="E6" s="86"/>
       <c r="F6" s="86"/>
       <c r="G6" s="86"/>
       <c r="H6" s="86"/>
       <c r="I6" s="87"/>
       <c r="J6" s="87"/>
       <c r="K6" s="87"/>
       <c r="L6" s="86"/>
       <c r="M6" s="86"/>
       <c r="N6" s="86"/>
       <c r="O6" s="86"/>
       <c r="P6" s="86"/>
       <c r="Q6" s="86"/>
       <c r="R6" s="86"/>
       <c r="S6" s="86"/>
       <c r="T6" s="86"/>
       <c r="U6" s="86"/>
       <c r="V6" s="86"/>
       <c r="W6" s="86"/>
       <c r="X6" s="86"/>
       <c r="Y6" s="86"/>
       <c r="Z6" s="49"/>
       <c r="AA6" s="38"/>
       <c r="AB6" s="38"/>
     </row>
-    <row r="7" spans="1:60" ht="17.149999999999999" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:60" ht="17.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A7" s="38"/>
       <c r="B7" s="47"/>
       <c r="C7" s="48"/>
       <c r="D7" s="88"/>
       <c r="E7" s="89" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="38"/>
       <c r="G7" s="38"/>
       <c r="H7" s="38"/>
       <c r="I7" s="40"/>
       <c r="J7" s="40"/>
       <c r="K7" s="40"/>
       <c r="L7" s="38"/>
       <c r="M7" s="38"/>
       <c r="N7" s="38"/>
       <c r="O7" s="38"/>
       <c r="P7" s="38"/>
       <c r="Q7" s="38"/>
       <c r="R7" s="38"/>
       <c r="S7" s="38"/>
       <c r="T7" s="133" t="s">
         <v>47</v>
       </c>
       <c r="U7" s="134"/>
       <c r="V7" s="137"/>
       <c r="W7" s="138"/>
       <c r="X7" s="38"/>
       <c r="Y7" s="38"/>
       <c r="Z7" s="49"/>
       <c r="AA7" s="38"/>
       <c r="AB7" s="38"/>
     </row>
-    <row r="8" spans="1:60" ht="17.149999999999999" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:60" ht="17.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A8" s="38"/>
       <c r="B8" s="47"/>
       <c r="C8" s="48"/>
       <c r="D8" s="88"/>
       <c r="E8" s="89" t="s">
         <v>42</v>
       </c>
       <c r="F8" s="38"/>
       <c r="G8" s="38"/>
       <c r="H8" s="38"/>
       <c r="I8" s="40"/>
       <c r="J8" s="40"/>
       <c r="K8" s="40"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
       <c r="N8" s="38"/>
       <c r="O8" s="38"/>
       <c r="P8" s="38"/>
       <c r="Q8" s="38"/>
       <c r="R8" s="38"/>
       <c r="S8" s="38"/>
       <c r="T8" s="135"/>
       <c r="U8" s="136"/>
       <c r="V8" s="139"/>
       <c r="W8" s="140"/>
       <c r="X8" s="38"/>
       <c r="Y8" s="38"/>
       <c r="Z8" s="49"/>
       <c r="AA8" s="38"/>
       <c r="AB8" s="38"/>
     </row>
-    <row r="9" spans="1:60" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:60" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A9" s="38"/>
       <c r="B9" s="50"/>
       <c r="C9" s="38"/>
       <c r="D9" s="38"/>
       <c r="E9" s="38"/>
       <c r="F9" s="40"/>
       <c r="G9" s="53"/>
       <c r="H9" s="53"/>
       <c r="I9" s="53"/>
       <c r="J9" s="53"/>
       <c r="K9" s="53"/>
       <c r="L9" s="53"/>
       <c r="M9" s="53"/>
       <c r="N9" s="53"/>
       <c r="O9" s="53"/>
       <c r="P9" s="53"/>
       <c r="Q9" s="53"/>
       <c r="R9" s="53"/>
       <c r="S9" s="53"/>
       <c r="T9" s="53"/>
       <c r="U9" s="53"/>
       <c r="V9" s="53"/>
       <c r="W9" s="53"/>
       <c r="X9" s="53"/>
       <c r="Y9" s="40"/>
       <c r="Z9" s="49"/>
       <c r="AA9" s="38"/>
       <c r="AB9" s="38"/>
     </row>
-    <row r="10" spans="1:60" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:60" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="38"/>
       <c r="B10" s="50"/>
       <c r="C10" s="38"/>
       <c r="D10" s="153" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="149" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="155" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="157" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="159" t="s">
         <v>13</v>
       </c>
       <c r="I10" s="151" t="s">
         <v>14</v>
       </c>
       <c r="J10" s="164" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="167" t="s">
@@ -4054,51 +4054,51 @@
         <f>IF($I$5="","",DATE($I$5,4,1))</f>
         <v/>
       </c>
       <c r="O10" s="166"/>
       <c r="P10" s="166"/>
       <c r="Q10" s="166"/>
       <c r="R10" s="54" t="s">
         <v>17</v>
       </c>
       <c r="S10" s="166" t="str">
         <f>IF($I$5="","",DATE($I$5+1,3,31))</f>
         <v/>
       </c>
       <c r="T10" s="166"/>
       <c r="U10" s="166"/>
       <c r="V10" s="166"/>
       <c r="W10" s="55" t="s">
         <v>18</v>
       </c>
       <c r="X10" s="56"/>
       <c r="Y10" s="39"/>
       <c r="Z10" s="49"/>
       <c r="AA10" s="90"/>
       <c r="AB10" s="38"/>
     </row>
-    <row r="11" spans="1:60" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:60" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A11" s="38"/>
       <c r="B11" s="50"/>
       <c r="C11" s="38"/>
       <c r="D11" s="154"/>
       <c r="E11" s="150"/>
       <c r="F11" s="156"/>
       <c r="G11" s="158"/>
       <c r="H11" s="160"/>
       <c r="I11" s="152"/>
       <c r="J11" s="165"/>
       <c r="K11" s="91" t="s">
         <v>46</v>
       </c>
       <c r="L11" s="92" t="s">
         <v>19</v>
       </c>
       <c r="M11" s="58" t="s">
         <v>0</v>
       </c>
       <c r="N11" s="58" t="s">
         <v>1</v>
       </c>
       <c r="O11" s="58" t="s">
         <v>21</v>
       </c>
@@ -4117,1162 +4117,1162 @@
       <c r="T11" s="58" t="s">
         <v>6</v>
       </c>
       <c r="U11" s="58" t="s">
         <v>7</v>
       </c>
       <c r="V11" s="58" t="s">
         <v>8</v>
       </c>
       <c r="W11" s="59" t="s">
         <v>9</v>
       </c>
       <c r="X11" s="93" t="s">
         <v>20</v>
       </c>
       <c r="Y11" s="61"/>
       <c r="Z11" s="49"/>
       <c r="AA11" s="90"/>
       <c r="AB11" s="94"/>
       <c r="AC11" s="100"/>
       <c r="AD11" s="100"/>
       <c r="AE11" s="100"/>
       <c r="BG11" s="161"/>
       <c r="BH11" s="161"/>
     </row>
-    <row r="12" spans="1:60" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:60" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B12" s="31"/>
       <c r="D12" s="124"/>
       <c r="E12" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="4"/>
       <c r="G12" s="5"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
       <c r="J12" s="96"/>
       <c r="K12" s="97" t="s">
         <v>48</v>
       </c>
       <c r="L12" s="98"/>
       <c r="M12" s="9"/>
       <c r="N12" s="9"/>
       <c r="O12" s="9"/>
       <c r="P12" s="9"/>
       <c r="Q12" s="9"/>
       <c r="R12" s="9"/>
       <c r="S12" s="9"/>
       <c r="T12" s="9"/>
       <c r="U12" s="9"/>
       <c r="V12" s="9"/>
       <c r="W12" s="10"/>
       <c r="X12" s="99"/>
       <c r="Y12" s="36">
-        <f>SUM(L12:X12)</f>
+        <f>SUM(L12:W12)</f>
         <v>0</v>
       </c>
       <c r="Z12" s="32"/>
       <c r="AB12" s="100"/>
       <c r="AC12" s="100"/>
       <c r="AD12" s="100"/>
       <c r="AE12" s="100"/>
       <c r="AJ12" s="33"/>
       <c r="AK12" s="34"/>
       <c r="AL12" s="35"/>
       <c r="AM12" s="34"/>
     </row>
-    <row r="13" spans="1:60" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:60" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B13" s="31"/>
       <c r="D13" s="125"/>
       <c r="E13" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="127"/>
       <c r="G13" s="128"/>
       <c r="H13" s="128"/>
       <c r="I13" s="129"/>
       <c r="J13" s="102"/>
       <c r="K13" s="103" t="s">
         <v>49</v>
       </c>
       <c r="L13" s="104"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="3"/>
       <c r="X13" s="11"/>
       <c r="Y13" s="36">
         <f>SUM(L13:W13)</f>
         <v>0</v>
       </c>
       <c r="Z13" s="32"/>
       <c r="AB13" s="100"/>
       <c r="AC13" s="100"/>
       <c r="AD13" s="100"/>
       <c r="AE13" s="100"/>
       <c r="AJ13" s="33"/>
       <c r="AK13" s="34"/>
       <c r="AL13" s="35"/>
       <c r="AM13" s="34"/>
     </row>
-    <row r="14" spans="1:60" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:60" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B14" s="31"/>
       <c r="D14" s="126"/>
       <c r="E14" s="105" t="s">
         <v>38</v>
       </c>
       <c r="F14" s="130"/>
       <c r="G14" s="131"/>
       <c r="H14" s="131"/>
       <c r="I14" s="132"/>
       <c r="J14" s="106"/>
       <c r="K14" s="107" t="s">
         <v>50</v>
       </c>
       <c r="L14" s="108"/>
       <c r="M14" s="25"/>
       <c r="N14" s="25"/>
       <c r="O14" s="25"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="25"/>
       <c r="R14" s="25"/>
       <c r="S14" s="25"/>
       <c r="T14" s="25"/>
       <c r="U14" s="25"/>
       <c r="V14" s="25"/>
       <c r="W14" s="26"/>
       <c r="X14" s="109"/>
       <c r="Y14" s="36"/>
       <c r="Z14" s="32"/>
       <c r="AB14" s="100"/>
       <c r="AC14" s="100"/>
       <c r="AD14" s="100"/>
       <c r="AE14" s="100"/>
       <c r="AJ14" s="33"/>
       <c r="AK14" s="34"/>
       <c r="AL14" s="35"/>
       <c r="AM14" s="34"/>
     </row>
-    <row r="15" spans="1:60" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:60" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B15" s="31"/>
       <c r="D15" s="124"/>
       <c r="E15" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="4"/>
       <c r="G15" s="5"/>
       <c r="H15" s="6"/>
       <c r="I15" s="7"/>
       <c r="J15" s="96"/>
       <c r="K15" s="97" t="s">
         <v>48</v>
       </c>
       <c r="L15" s="98"/>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="9"/>
       <c r="W15" s="10"/>
       <c r="X15" s="99"/>
       <c r="Y15" s="36">
-        <f>SUM(L15:X15)</f>
+        <f>SUM(L15:W15)</f>
         <v>0</v>
       </c>
       <c r="Z15" s="32"/>
       <c r="AB15" s="100"/>
       <c r="AC15" s="100"/>
       <c r="AD15" s="100"/>
       <c r="AE15" s="100"/>
       <c r="AJ15" s="33"/>
       <c r="AK15" s="34"/>
       <c r="AL15" s="35"/>
       <c r="AM15" s="34"/>
     </row>
-    <row r="16" spans="1:60" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:60" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B16" s="31"/>
       <c r="D16" s="125"/>
       <c r="E16" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="127"/>
       <c r="G16" s="128"/>
       <c r="H16" s="128"/>
       <c r="I16" s="129"/>
       <c r="J16" s="102"/>
       <c r="K16" s="103" t="s">
         <v>49</v>
       </c>
       <c r="L16" s="104"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="3"/>
       <c r="X16" s="11"/>
       <c r="Y16" s="36">
         <f>SUM(L16:W16)</f>
         <v>0</v>
       </c>
       <c r="Z16" s="32"/>
       <c r="AB16" s="100"/>
       <c r="AC16" s="100"/>
       <c r="AD16" s="100"/>
       <c r="AE16" s="100"/>
       <c r="AJ16" s="33"/>
       <c r="AK16" s="34"/>
       <c r="AL16" s="35"/>
       <c r="AM16" s="34"/>
     </row>
-    <row r="17" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:39" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B17" s="31"/>
       <c r="D17" s="126"/>
       <c r="E17" s="105" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="130"/>
       <c r="G17" s="131"/>
       <c r="H17" s="131"/>
       <c r="I17" s="132"/>
       <c r="J17" s="106"/>
       <c r="K17" s="107" t="s">
         <v>50</v>
       </c>
       <c r="L17" s="108"/>
       <c r="M17" s="25"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
       <c r="W17" s="26"/>
       <c r="X17" s="109"/>
       <c r="Y17" s="36"/>
       <c r="Z17" s="32"/>
       <c r="AB17" s="100"/>
       <c r="AC17" s="100"/>
       <c r="AD17" s="100"/>
       <c r="AE17" s="100"/>
       <c r="AJ17" s="33"/>
       <c r="AK17" s="34"/>
       <c r="AL17" s="35"/>
       <c r="AM17" s="34"/>
     </row>
-    <row r="18" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:39" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B18" s="31"/>
       <c r="D18" s="124"/>
       <c r="E18" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="4"/>
       <c r="G18" s="5"/>
       <c r="H18" s="6"/>
       <c r="I18" s="7"/>
       <c r="J18" s="96"/>
       <c r="K18" s="97" t="s">
         <v>48</v>
       </c>
       <c r="L18" s="98"/>
       <c r="M18" s="9"/>
       <c r="N18" s="9"/>
       <c r="O18" s="9"/>
       <c r="P18" s="9"/>
       <c r="Q18" s="9"/>
       <c r="R18" s="9"/>
       <c r="S18" s="9"/>
       <c r="T18" s="9"/>
       <c r="U18" s="9"/>
       <c r="V18" s="9"/>
       <c r="W18" s="10"/>
       <c r="X18" s="99"/>
       <c r="Y18" s="36">
-        <f>SUM(L18:X18)</f>
+        <f>SUM(L18:W18)</f>
         <v>0</v>
       </c>
       <c r="Z18" s="32"/>
       <c r="AB18" s="100"/>
       <c r="AC18" s="100"/>
       <c r="AD18" s="100"/>
       <c r="AE18" s="100"/>
       <c r="AJ18" s="33"/>
       <c r="AK18" s="34"/>
       <c r="AL18" s="35"/>
       <c r="AM18" s="34"/>
     </row>
-    <row r="19" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:39" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B19" s="31"/>
       <c r="D19" s="125"/>
       <c r="E19" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="127"/>
       <c r="G19" s="128"/>
       <c r="H19" s="128"/>
       <c r="I19" s="129"/>
       <c r="J19" s="102"/>
       <c r="K19" s="103" t="s">
         <v>49</v>
       </c>
       <c r="L19" s="104"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
       <c r="W19" s="3"/>
       <c r="X19" s="11"/>
       <c r="Y19" s="36">
         <f>SUM(L19:W19)</f>
         <v>0</v>
       </c>
       <c r="Z19" s="32"/>
       <c r="AB19" s="100"/>
       <c r="AC19" s="100"/>
       <c r="AD19" s="100"/>
       <c r="AE19" s="100"/>
       <c r="AJ19" s="33"/>
       <c r="AK19" s="34"/>
       <c r="AL19" s="35"/>
       <c r="AM19" s="34"/>
     </row>
-    <row r="20" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:39" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B20" s="31"/>
       <c r="D20" s="126"/>
       <c r="E20" s="105" t="s">
         <v>38</v>
       </c>
       <c r="F20" s="130"/>
       <c r="G20" s="131"/>
       <c r="H20" s="131"/>
       <c r="I20" s="132"/>
       <c r="J20" s="106"/>
       <c r="K20" s="107" t="s">
         <v>50</v>
       </c>
       <c r="L20" s="108"/>
       <c r="M20" s="25"/>
       <c r="N20" s="25"/>
       <c r="O20" s="25"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="25"/>
       <c r="R20" s="25"/>
       <c r="S20" s="25"/>
       <c r="T20" s="25"/>
       <c r="U20" s="25"/>
       <c r="V20" s="25"/>
       <c r="W20" s="26"/>
       <c r="X20" s="109"/>
       <c r="Y20" s="36"/>
       <c r="Z20" s="32"/>
       <c r="AB20" s="100"/>
       <c r="AC20" s="100"/>
       <c r="AD20" s="100"/>
       <c r="AE20" s="100"/>
       <c r="AJ20" s="33"/>
       <c r="AK20" s="34"/>
       <c r="AL20" s="35"/>
       <c r="AM20" s="34"/>
     </row>
-    <row r="21" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:39" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B21" s="31"/>
       <c r="D21" s="124"/>
       <c r="E21" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="4"/>
       <c r="G21" s="5"/>
       <c r="H21" s="6"/>
       <c r="I21" s="7"/>
       <c r="J21" s="96"/>
       <c r="K21" s="97" t="s">
         <v>48</v>
       </c>
       <c r="L21" s="98"/>
       <c r="M21" s="9"/>
       <c r="N21" s="9"/>
       <c r="O21" s="9"/>
       <c r="P21" s="9"/>
       <c r="Q21" s="9"/>
       <c r="R21" s="9"/>
       <c r="S21" s="9"/>
       <c r="T21" s="9"/>
       <c r="U21" s="9"/>
       <c r="V21" s="9"/>
       <c r="W21" s="10"/>
       <c r="X21" s="99"/>
       <c r="Y21" s="36">
         <f>SUM(L21:W21)</f>
         <v>0</v>
       </c>
       <c r="Z21" s="32"/>
       <c r="AB21" s="100"/>
       <c r="AC21" s="100"/>
       <c r="AD21" s="100"/>
       <c r="AE21" s="100"/>
       <c r="AJ21" s="33"/>
       <c r="AK21" s="34"/>
       <c r="AL21" s="35"/>
       <c r="AM21" s="34"/>
     </row>
-    <row r="22" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:39" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B22" s="31"/>
       <c r="D22" s="125"/>
       <c r="E22" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="127"/>
       <c r="G22" s="128"/>
       <c r="H22" s="128"/>
       <c r="I22" s="129"/>
       <c r="J22" s="102"/>
       <c r="K22" s="103" t="s">
         <v>49</v>
       </c>
       <c r="L22" s="104"/>
       <c r="M22" s="2"/>
       <c r="N22" s="2"/>
       <c r="O22" s="2"/>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="R22" s="2"/>
       <c r="S22" s="2"/>
       <c r="T22" s="2"/>
       <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="3"/>
       <c r="X22" s="11"/>
       <c r="Y22" s="36">
         <f>SUM(L22:W22)</f>
         <v>0</v>
       </c>
       <c r="Z22" s="32"/>
       <c r="AB22" s="100"/>
       <c r="AC22" s="100"/>
       <c r="AD22" s="100"/>
       <c r="AE22" s="100"/>
       <c r="AJ22" s="33"/>
       <c r="AK22" s="34"/>
       <c r="AL22" s="35"/>
       <c r="AM22" s="34"/>
     </row>
-    <row r="23" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:39" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B23" s="31"/>
       <c r="D23" s="126"/>
       <c r="E23" s="105" t="s">
         <v>38</v>
       </c>
       <c r="F23" s="130"/>
       <c r="G23" s="131"/>
       <c r="H23" s="131"/>
       <c r="I23" s="132"/>
       <c r="J23" s="106"/>
       <c r="K23" s="107" t="s">
         <v>50</v>
       </c>
       <c r="L23" s="108"/>
       <c r="M23" s="25"/>
       <c r="N23" s="25"/>
       <c r="O23" s="25"/>
       <c r="P23" s="25"/>
       <c r="Q23" s="25"/>
       <c r="R23" s="25"/>
       <c r="S23" s="25"/>
       <c r="T23" s="25"/>
       <c r="U23" s="25"/>
       <c r="V23" s="25"/>
       <c r="W23" s="26"/>
       <c r="X23" s="109"/>
       <c r="Y23" s="36"/>
       <c r="Z23" s="32"/>
       <c r="AB23" s="100"/>
       <c r="AC23" s="100"/>
       <c r="AD23" s="100"/>
       <c r="AE23" s="100"/>
       <c r="AJ23" s="33"/>
       <c r="AK23" s="34"/>
       <c r="AL23" s="35"/>
       <c r="AM23" s="34"/>
     </row>
-    <row r="24" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:39" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B24" s="31"/>
       <c r="D24" s="124"/>
       <c r="E24" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F24" s="4"/>
       <c r="G24" s="5"/>
       <c r="H24" s="6"/>
       <c r="I24" s="7"/>
       <c r="J24" s="96"/>
       <c r="K24" s="97" t="s">
         <v>48</v>
       </c>
       <c r="L24" s="98"/>
       <c r="M24" s="9"/>
       <c r="N24" s="9"/>
       <c r="O24" s="9"/>
       <c r="P24" s="9"/>
       <c r="Q24" s="9"/>
       <c r="R24" s="9"/>
       <c r="S24" s="9"/>
       <c r="T24" s="9"/>
       <c r="U24" s="9"/>
       <c r="V24" s="9"/>
       <c r="W24" s="10"/>
       <c r="X24" s="99"/>
       <c r="Y24" s="36">
         <f>SUM(L24:W24)</f>
         <v>0</v>
       </c>
       <c r="Z24" s="32"/>
       <c r="AB24" s="100"/>
       <c r="AC24" s="100"/>
       <c r="AD24" s="100"/>
       <c r="AE24" s="100"/>
       <c r="AJ24" s="33"/>
       <c r="AK24" s="34"/>
       <c r="AL24" s="35"/>
       <c r="AM24" s="34"/>
     </row>
-    <row r="25" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:39" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B25" s="31"/>
       <c r="D25" s="125"/>
       <c r="E25" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F25" s="127"/>
       <c r="G25" s="128"/>
       <c r="H25" s="128"/>
       <c r="I25" s="129"/>
       <c r="J25" s="102"/>
       <c r="K25" s="103" t="s">
         <v>49</v>
       </c>
       <c r="L25" s="104"/>
       <c r="M25" s="2"/>
       <c r="N25" s="2"/>
       <c r="O25" s="2"/>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="3"/>
       <c r="X25" s="11"/>
       <c r="Y25" s="36">
         <f>SUM(L25:W25)</f>
         <v>0</v>
       </c>
       <c r="Z25" s="32"/>
       <c r="AB25" s="100"/>
       <c r="AC25" s="100"/>
       <c r="AD25" s="100"/>
       <c r="AE25" s="100"/>
       <c r="AJ25" s="33"/>
       <c r="AK25" s="34"/>
       <c r="AL25" s="35"/>
       <c r="AM25" s="34"/>
     </row>
-    <row r="26" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:39" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B26" s="31"/>
       <c r="D26" s="126"/>
       <c r="E26" s="105" t="s">
         <v>38</v>
       </c>
       <c r="F26" s="130"/>
       <c r="G26" s="131"/>
       <c r="H26" s="131"/>
       <c r="I26" s="132"/>
       <c r="J26" s="106"/>
       <c r="K26" s="107" t="s">
         <v>50</v>
       </c>
       <c r="L26" s="108"/>
       <c r="M26" s="25"/>
       <c r="N26" s="25"/>
       <c r="O26" s="25"/>
       <c r="P26" s="25"/>
       <c r="Q26" s="25"/>
       <c r="R26" s="25"/>
       <c r="S26" s="25"/>
       <c r="T26" s="25"/>
       <c r="U26" s="25"/>
       <c r="V26" s="25"/>
       <c r="W26" s="26"/>
       <c r="X26" s="109"/>
       <c r="Y26" s="36"/>
       <c r="Z26" s="32"/>
       <c r="AB26" s="100"/>
       <c r="AC26" s="100"/>
       <c r="AD26" s="100"/>
       <c r="AE26" s="100"/>
       <c r="AJ26" s="33"/>
       <c r="AK26" s="34"/>
       <c r="AL26" s="35"/>
       <c r="AM26" s="34"/>
     </row>
-    <row r="27" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:39" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B27" s="31"/>
       <c r="D27" s="124"/>
       <c r="E27" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F27" s="4"/>
       <c r="G27" s="5"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
       <c r="J27" s="96"/>
       <c r="K27" s="97" t="s">
         <v>48</v>
       </c>
       <c r="L27" s="98"/>
       <c r="M27" s="9"/>
       <c r="N27" s="9"/>
       <c r="O27" s="9"/>
       <c r="P27" s="9"/>
       <c r="Q27" s="9"/>
       <c r="R27" s="9"/>
       <c r="S27" s="9"/>
       <c r="T27" s="9"/>
       <c r="U27" s="9"/>
       <c r="V27" s="9"/>
       <c r="W27" s="10"/>
       <c r="X27" s="99"/>
       <c r="Y27" s="36">
         <f>SUM(L27:W27)</f>
         <v>0</v>
       </c>
       <c r="Z27" s="32"/>
       <c r="AB27" s="100"/>
       <c r="AC27" s="100"/>
       <c r="AD27" s="100"/>
       <c r="AE27" s="100"/>
       <c r="AJ27" s="33"/>
       <c r="AK27" s="34"/>
       <c r="AL27" s="35"/>
       <c r="AM27" s="34"/>
     </row>
-    <row r="28" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:39" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B28" s="31"/>
       <c r="D28" s="125"/>
       <c r="E28" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F28" s="127"/>
       <c r="G28" s="128"/>
       <c r="H28" s="128"/>
       <c r="I28" s="129"/>
       <c r="J28" s="102"/>
       <c r="K28" s="103" t="s">
         <v>49</v>
       </c>
       <c r="L28" s="104"/>
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
       <c r="O28" s="2"/>
       <c r="P28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="R28" s="2"/>
       <c r="S28" s="2"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="3"/>
       <c r="X28" s="11"/>
       <c r="Y28" s="36">
         <f>SUM(L28:W28)</f>
         <v>0</v>
       </c>
       <c r="Z28" s="32"/>
       <c r="AB28" s="100"/>
       <c r="AC28" s="100"/>
       <c r="AD28" s="100"/>
       <c r="AE28" s="100"/>
       <c r="AJ28" s="33"/>
       <c r="AK28" s="34"/>
       <c r="AL28" s="35"/>
       <c r="AM28" s="34"/>
     </row>
-    <row r="29" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:39" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B29" s="31"/>
       <c r="D29" s="126"/>
       <c r="E29" s="105" t="s">
         <v>38</v>
       </c>
       <c r="F29" s="130"/>
       <c r="G29" s="131"/>
       <c r="H29" s="131"/>
       <c r="I29" s="132"/>
       <c r="J29" s="106"/>
       <c r="K29" s="107" t="s">
         <v>50</v>
       </c>
       <c r="L29" s="108"/>
       <c r="M29" s="25"/>
       <c r="N29" s="25"/>
       <c r="O29" s="25"/>
       <c r="P29" s="25"/>
       <c r="Q29" s="25"/>
       <c r="R29" s="25"/>
       <c r="S29" s="25"/>
       <c r="T29" s="25"/>
       <c r="U29" s="25"/>
       <c r="V29" s="25"/>
       <c r="W29" s="26"/>
       <c r="X29" s="109"/>
       <c r="Y29" s="36"/>
       <c r="Z29" s="32"/>
       <c r="AB29" s="100"/>
       <c r="AC29" s="100"/>
       <c r="AD29" s="100"/>
       <c r="AE29" s="100"/>
       <c r="AJ29" s="33"/>
       <c r="AK29" s="34"/>
       <c r="AL29" s="35"/>
       <c r="AM29" s="34"/>
     </row>
-    <row r="30" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:39" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B30" s="31"/>
       <c r="D30" s="124"/>
       <c r="E30" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F30" s="4"/>
       <c r="G30" s="5"/>
       <c r="H30" s="6"/>
       <c r="I30" s="7"/>
       <c r="J30" s="96"/>
       <c r="K30" s="97" t="s">
         <v>48</v>
       </c>
       <c r="L30" s="98"/>
       <c r="M30" s="9"/>
       <c r="N30" s="9"/>
       <c r="O30" s="9"/>
       <c r="P30" s="9"/>
       <c r="Q30" s="9"/>
       <c r="R30" s="9"/>
       <c r="S30" s="9"/>
       <c r="T30" s="9"/>
       <c r="U30" s="9"/>
       <c r="V30" s="9"/>
       <c r="W30" s="10"/>
       <c r="X30" s="99"/>
       <c r="Y30" s="36">
         <f>SUM(L30:W30)</f>
         <v>0</v>
       </c>
       <c r="Z30" s="32"/>
       <c r="AB30" s="100"/>
       <c r="AC30" s="100"/>
       <c r="AD30" s="100"/>
       <c r="AE30" s="100"/>
       <c r="AJ30" s="33"/>
       <c r="AK30" s="34"/>
       <c r="AL30" s="35"/>
       <c r="AM30" s="34"/>
     </row>
-    <row r="31" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:39" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B31" s="31"/>
       <c r="D31" s="125"/>
       <c r="E31" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F31" s="127"/>
       <c r="G31" s="128"/>
       <c r="H31" s="128"/>
       <c r="I31" s="129"/>
       <c r="J31" s="102"/>
       <c r="K31" s="103" t="s">
         <v>49</v>
       </c>
       <c r="L31" s="104"/>
       <c r="M31" s="2"/>
       <c r="N31" s="2"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="3"/>
       <c r="X31" s="11"/>
       <c r="Y31" s="36">
         <f>SUM(L31:W31)</f>
         <v>0</v>
       </c>
       <c r="Z31" s="32"/>
       <c r="AB31" s="100"/>
       <c r="AC31" s="100"/>
       <c r="AD31" s="100"/>
       <c r="AE31" s="100"/>
       <c r="AJ31" s="33"/>
       <c r="AK31" s="34"/>
       <c r="AL31" s="35"/>
       <c r="AM31" s="34"/>
     </row>
-    <row r="32" spans="2:39" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:39" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B32" s="31"/>
       <c r="D32" s="126"/>
       <c r="E32" s="105" t="s">
         <v>38</v>
       </c>
       <c r="F32" s="130"/>
       <c r="G32" s="131"/>
       <c r="H32" s="131"/>
       <c r="I32" s="132"/>
       <c r="J32" s="106"/>
       <c r="K32" s="107" t="s">
         <v>50</v>
       </c>
       <c r="L32" s="108"/>
       <c r="M32" s="25"/>
       <c r="N32" s="25"/>
       <c r="O32" s="25"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="25"/>
       <c r="R32" s="25"/>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
       <c r="U32" s="25"/>
       <c r="V32" s="25"/>
       <c r="W32" s="26"/>
       <c r="X32" s="109"/>
       <c r="Y32" s="36"/>
       <c r="Z32" s="32"/>
       <c r="AB32" s="100"/>
       <c r="AC32" s="100"/>
       <c r="AD32" s="100"/>
       <c r="AE32" s="100"/>
       <c r="AJ32" s="33"/>
       <c r="AK32" s="34"/>
       <c r="AL32" s="35"/>
       <c r="AM32" s="34"/>
     </row>
-    <row r="33" spans="1:60" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:60" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B33" s="31"/>
       <c r="D33" s="124"/>
       <c r="E33" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F33" s="4"/>
       <c r="G33" s="5"/>
       <c r="H33" s="6"/>
       <c r="I33" s="7"/>
       <c r="J33" s="96"/>
       <c r="K33" s="97" t="s">
         <v>48</v>
       </c>
       <c r="L33" s="98"/>
       <c r="M33" s="9"/>
       <c r="N33" s="9"/>
       <c r="O33" s="9"/>
       <c r="P33" s="9"/>
       <c r="Q33" s="9"/>
       <c r="R33" s="9"/>
       <c r="S33" s="9"/>
       <c r="T33" s="9"/>
       <c r="U33" s="9"/>
       <c r="V33" s="9"/>
       <c r="W33" s="10"/>
       <c r="X33" s="99"/>
       <c r="Y33" s="36">
         <f>SUM(L33:W33)</f>
         <v>0</v>
       </c>
       <c r="Z33" s="32"/>
       <c r="AB33" s="100"/>
       <c r="AC33" s="100"/>
       <c r="AD33" s="100"/>
       <c r="AE33" s="100"/>
       <c r="AJ33" s="33"/>
       <c r="AK33" s="110"/>
       <c r="AL33" s="35"/>
       <c r="AM33" s="34"/>
     </row>
-    <row r="34" spans="1:60" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:60" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B34" s="31"/>
       <c r="D34" s="125"/>
       <c r="E34" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F34" s="127"/>
       <c r="G34" s="128"/>
       <c r="H34" s="128"/>
       <c r="I34" s="129"/>
       <c r="J34" s="102"/>
       <c r="K34" s="103" t="s">
         <v>49</v>
       </c>
       <c r="L34" s="104"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="3"/>
       <c r="X34" s="11"/>
       <c r="Y34" s="36">
         <f>SUM(L34:W34)</f>
         <v>0</v>
       </c>
       <c r="Z34" s="32"/>
       <c r="AB34" s="100"/>
       <c r="AC34" s="100"/>
       <c r="AD34" s="100"/>
       <c r="AE34" s="100"/>
       <c r="AJ34" s="33"/>
       <c r="AK34" s="34"/>
       <c r="AL34" s="35"/>
       <c r="AM34" s="34"/>
     </row>
-    <row r="35" spans="1:60" s="30" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:60" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B35" s="31"/>
       <c r="D35" s="126"/>
       <c r="E35" s="105" t="s">
         <v>38</v>
       </c>
       <c r="F35" s="130"/>
       <c r="G35" s="131"/>
       <c r="H35" s="131"/>
       <c r="I35" s="132"/>
       <c r="J35" s="106"/>
       <c r="K35" s="107" t="s">
         <v>50</v>
       </c>
       <c r="L35" s="108"/>
       <c r="M35" s="25"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="25"/>
       <c r="Q35" s="25"/>
       <c r="R35" s="25"/>
       <c r="S35" s="25"/>
       <c r="T35" s="25"/>
       <c r="U35" s="25"/>
       <c r="V35" s="25"/>
       <c r="W35" s="26"/>
       <c r="X35" s="109"/>
       <c r="Y35" s="36"/>
       <c r="Z35" s="32"/>
       <c r="AB35" s="100"/>
       <c r="AC35" s="100"/>
       <c r="AD35" s="100"/>
       <c r="AE35" s="100"/>
       <c r="AJ35" s="33"/>
       <c r="AK35" s="34"/>
       <c r="AL35" s="35"/>
       <c r="AM35" s="34"/>
     </row>
-    <row r="36" spans="1:60" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:60" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="38"/>
       <c r="B36" s="50"/>
       <c r="C36" s="38"/>
       <c r="D36" s="38"/>
       <c r="E36" s="162" t="s">
         <v>53</v>
       </c>
       <c r="F36" s="163"/>
       <c r="G36" s="163"/>
       <c r="H36" s="163"/>
       <c r="I36" s="163"/>
       <c r="J36" s="163"/>
       <c r="K36" s="163"/>
       <c r="L36" s="163"/>
       <c r="M36" s="163"/>
       <c r="N36" s="163"/>
       <c r="O36" s="163"/>
       <c r="P36" s="163"/>
       <c r="Q36" s="163"/>
       <c r="R36" s="163"/>
       <c r="S36" s="163"/>
       <c r="T36" s="163"/>
       <c r="U36" s="163"/>
       <c r="V36" s="163"/>
       <c r="W36" s="163"/>
       <c r="X36" s="163"/>
       <c r="Y36" s="38"/>
       <c r="Z36" s="49"/>
       <c r="AA36" s="38"/>
       <c r="AB36" s="94"/>
       <c r="AC36" s="100"/>
       <c r="AD36" s="100"/>
       <c r="AE36" s="100"/>
       <c r="AK36" s="110"/>
       <c r="AL36" s="121"/>
       <c r="AM36" s="122"/>
       <c r="AN36" s="122"/>
       <c r="AO36" s="122"/>
       <c r="AP36" s="122"/>
       <c r="AQ36" s="122"/>
       <c r="AR36" s="122"/>
     </row>
-    <row r="37" spans="1:60" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:60" ht="3" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="38"/>
       <c r="B37" s="62"/>
       <c r="C37" s="63"/>
       <c r="D37" s="63"/>
       <c r="E37" s="63"/>
       <c r="F37" s="63"/>
       <c r="G37" s="63"/>
       <c r="H37" s="63"/>
       <c r="I37" s="65"/>
       <c r="J37" s="65"/>
       <c r="K37" s="65"/>
       <c r="L37" s="63"/>
       <c r="M37" s="63"/>
       <c r="N37" s="63"/>
       <c r="O37" s="63"/>
       <c r="P37" s="63"/>
       <c r="Q37" s="63"/>
       <c r="R37" s="63"/>
       <c r="S37" s="63"/>
       <c r="T37" s="63"/>
       <c r="U37" s="63"/>
       <c r="V37" s="63"/>
       <c r="W37" s="63"/>
       <c r="X37" s="63"/>
       <c r="Y37" s="63"/>
       <c r="Z37" s="66"/>
       <c r="AA37" s="38"/>
       <c r="AB37" s="38"/>
       <c r="BG37" s="37" t="e">
         <f>IF(AND(#REF!="無",#REF!=1),1,IF(AND(#REF!="無",#REF!=""),1,""))</f>
         <v>#REF!</v>
       </c>
       <c r="BH37" s="37" t="e">
         <f>IF(AND(#REF!="再生可能エネルギーを自家消費した電気",#REF!="無"),1,"")</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="38" spans="1:60" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:60" x14ac:dyDescent="0.15">
       <c r="A38" s="38"/>
       <c r="B38" s="38"/>
       <c r="C38" s="38"/>
       <c r="D38" s="38"/>
       <c r="E38" s="38"/>
       <c r="F38" s="38"/>
       <c r="G38" s="38"/>
       <c r="H38" s="38"/>
       <c r="I38" s="40"/>
       <c r="J38" s="40"/>
       <c r="K38" s="40"/>
       <c r="L38" s="38"/>
       <c r="M38" s="38"/>
       <c r="N38" s="38"/>
       <c r="O38" s="38"/>
       <c r="P38" s="38"/>
       <c r="Q38" s="38"/>
       <c r="R38" s="38"/>
       <c r="S38" s="38"/>
       <c r="T38" s="38"/>
       <c r="U38" s="38"/>
       <c r="V38" s="38"/>
       <c r="W38" s="38"/>
       <c r="X38" s="38"/>
       <c r="Y38" s="67" t="s">
         <v>22</v>
       </c>
       <c r="Z38" s="38"/>
       <c r="AA38" s="38"/>
       <c r="AB38" s="38"/>
       <c r="BG38" s="37" t="e">
         <f>IF(AND(#REF!="無",#REF!=1),1,IF(AND(#REF!="無",#REF!=""),1,""))</f>
         <v>#REF!</v>
       </c>
       <c r="BH38" s="37" t="e">
         <f>IF(AND(#REF!="再生可能エネルギーを自家消費した電気",#REF!="無"),1,"")</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="39" spans="1:60" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:60" x14ac:dyDescent="0.15">
       <c r="BG39" s="37" t="e">
         <f>IF(AND(#REF!="無",#REF!=1),1,IF(AND(#REF!="無",#REF!=""),1,""))</f>
         <v>#REF!</v>
       </c>
       <c r="BH39" s="37" t="e">
         <f>IF(AND(#REF!="再生可能エネルギーを自家消費した電気",#REF!="無"),1,"")</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="40" spans="1:60" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:60" x14ac:dyDescent="0.15">
       <c r="BG40" s="37" t="e">
         <f>IF(AND(#REF!="無",#REF!=1),1,IF(AND(#REF!="無",#REF!=""),1,""))</f>
         <v>#REF!</v>
       </c>
       <c r="BH40" s="37" t="e">
         <f>IF(AND(#REF!="再生可能エネルギーを自家消費した電気",#REF!="無"),1,"")</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="41" spans="1:60" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:60" x14ac:dyDescent="0.15">
       <c r="BG41" s="37" t="e">
         <f>IF(AND(#REF!="無",#REF!=1),1,IF(AND(#REF!="無",#REF!=""),1,""))</f>
         <v>#REF!</v>
       </c>
       <c r="BH41" s="37" t="e">
         <f>IF(AND(#REF!="再生可能エネルギーを自家消費した電気",#REF!="無"),1,"")</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="42" spans="1:60" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:60" x14ac:dyDescent="0.15">
       <c r="BG42" s="37" t="e">
         <f>IF(AND(#REF!="無",#REF!=1),1,IF(AND(#REF!="無",#REF!=""),1,""))</f>
         <v>#REF!</v>
       </c>
       <c r="BH42" s="37" t="e">
         <f>IF(AND(#REF!="再生可能エネルギーを自家消費した電気",#REF!="無"),1,"")</f>
         <v>#REF!</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="UTO6/e6K54fEt33KpCeyuqN9xjeQxB1pIql1qDmE5XThUkdl16cpQker7soLJNyll50olyUaZ9mP3cQ4ETqY4w==" saltValue="0SDGU4HJ5r8H4YEdTgBSsw==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0" deleteRows="0"/>
   <dataConsolidate/>
   <mergeCells count="44">
     <mergeCell ref="BG11:BH11"/>
     <mergeCell ref="E36:X36"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="N10:Q10"/>
     <mergeCell ref="S10:V10"/>
     <mergeCell ref="K10:M10"/>
     <mergeCell ref="F31:I31"/>
     <mergeCell ref="D12:D14"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="F13:I13"/>
     <mergeCell ref="F14:I14"/>
@@ -5348,447 +5348,447 @@
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F32:I32 L17:X17" xr:uid="{00000000-0002-0000-0000-000007000000}">
       <formula1>"○,／,×"</formula1>
     </dataValidation>
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="J12:J35" xr:uid="{00000000-0002-0000-0000-000008000000}">
       <formula1>入力方法</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="F14:I14 F17:I17 F20:I20 F23:I23 F26:I26 F29:I29 F35:I35 L14:X14 L20:X20 L23:X23 L26:X26 L29:X29 L32:X32 L35:X35" xr:uid="{1DEFDF8E-22C8-442C-962E-036E0A7C9D53}">
       <formula1>"○,／,×"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.43307086614173229" bottom="0.23622047244094491" header="0" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BO54"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="55" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <pane ySplit="11" topLeftCell="A18" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="11" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="D5" sqref="D5:G5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.08984375" style="27" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="2.08984375" style="27" customWidth="1"/>
+    <col min="1" max="1" width="2.125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="0.5" style="27" customWidth="1"/>
+    <col min="3" max="3" width="2.125" style="27" customWidth="1"/>
     <col min="4" max="4" width="7" style="27" customWidth="1"/>
-    <col min="5" max="5" width="13.453125" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="7.6328125" style="28" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.5" style="27" customWidth="1"/>
+    <col min="6" max="6" width="27.625" style="27" customWidth="1"/>
+    <col min="7" max="7" width="17.625" style="27" customWidth="1"/>
+    <col min="8" max="8" width="7.625" style="28" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7" style="28" customWidth="1"/>
     <col min="10" max="10" width="15" style="27" customWidth="1"/>
-    <col min="11" max="11" width="8.90625" style="27" customWidth="1"/>
-    <col min="12" max="12" width="7.36328125" style="27" customWidth="1"/>
+    <col min="11" max="11" width="8.875" style="27" customWidth="1"/>
+    <col min="12" max="12" width="7.375" style="27" customWidth="1"/>
     <col min="13" max="13" width="5" style="27" customWidth="1"/>
-    <col min="14" max="14" width="9.08984375" style="27" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="37" max="37" width="16.08984375" style="27" customWidth="1"/>
+    <col min="14" max="14" width="9.125" style="27" customWidth="1"/>
+    <col min="15" max="15" width="8.125" style="27" customWidth="1"/>
+    <col min="16" max="17" width="6.5" style="29" customWidth="1"/>
+    <col min="18" max="30" width="6.125" style="27" customWidth="1"/>
+    <col min="31" max="31" width="11.375" style="27" customWidth="1"/>
+    <col min="32" max="32" width="0.5" style="27" customWidth="1"/>
+    <col min="33" max="33" width="2.375" style="27" customWidth="1"/>
+    <col min="34" max="34" width="29.625" style="27" hidden="1" customWidth="1"/>
+    <col min="35" max="35" width="29.625" style="27" customWidth="1"/>
+    <col min="36" max="36" width="12.125" style="27" customWidth="1"/>
+    <col min="37" max="37" width="16.125" style="27" customWidth="1"/>
     <col min="38" max="38" width="18" style="27" customWidth="1"/>
-    <col min="39" max="39" width="16.08984375" style="27" customWidth="1"/>
+    <col min="39" max="39" width="16.125" style="27" customWidth="1"/>
     <col min="40" max="40" width="20" style="27" customWidth="1"/>
-    <col min="41" max="43" width="6.90625" style="27" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="54" max="54" width="16.08984375" style="27" customWidth="1"/>
+    <col min="41" max="43" width="6.875" style="27" customWidth="1"/>
+    <col min="44" max="45" width="12.125" style="27" customWidth="1"/>
+    <col min="46" max="46" width="14.125" style="27" customWidth="1"/>
+    <col min="47" max="48" width="8.5" style="27" customWidth="1"/>
+    <col min="49" max="49" width="11.125" style="27" customWidth="1"/>
+    <col min="50" max="50" width="10.125" style="27" customWidth="1"/>
+    <col min="51" max="52" width="13.125" style="27" customWidth="1"/>
+    <col min="53" max="53" width="10.125" style="27" customWidth="1"/>
+    <col min="54" max="54" width="16.125" style="27" customWidth="1"/>
     <col min="55" max="56" width="5" style="27" customWidth="1"/>
-    <col min="57" max="58" width="28.90625" style="27" customWidth="1"/>
-    <col min="59" max="59" width="29.6328125" style="27" customWidth="1"/>
+    <col min="57" max="58" width="28.875" style="27" customWidth="1"/>
+    <col min="59" max="59" width="29.625" style="27" customWidth="1"/>
     <col min="60" max="60" width="20" style="27" customWidth="1"/>
-    <col min="61" max="61" width="21.90625" style="27" customWidth="1"/>
+    <col min="61" max="61" width="21.875" style="27" customWidth="1"/>
     <col min="62" max="62" width="37" style="27" customWidth="1"/>
     <col min="63" max="64" width="9" style="27" hidden="1" customWidth="1"/>
     <col min="65" max="16384" width="9" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="38" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="38"/>
       <c r="M1" s="38"/>
       <c r="N1" s="38"/>
       <c r="O1" s="38"/>
       <c r="P1" s="40"/>
       <c r="Q1" s="40"/>
       <c r="R1" s="38"/>
       <c r="S1" s="38"/>
       <c r="T1" s="38"/>
       <c r="U1" s="38"/>
       <c r="V1" s="38"/>
       <c r="W1" s="38"/>
       <c r="X1" s="38"/>
       <c r="Y1" s="38"/>
       <c r="Z1" s="38"/>
       <c r="AA1" s="38"/>
       <c r="AB1" s="38"/>
       <c r="AC1" s="38"/>
       <c r="AD1" s="38"/>
       <c r="AE1" s="38"/>
       <c r="AF1" s="38"/>
       <c r="AG1" s="38"/>
       <c r="AH1" s="38"/>
     </row>
-    <row r="2" spans="1:64" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:64" ht="3" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="38"/>
       <c r="B2" s="41"/>
       <c r="C2" s="42"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
       <c r="N2" s="43"/>
       <c r="O2" s="43"/>
       <c r="P2" s="45"/>
       <c r="Q2" s="45"/>
       <c r="R2" s="43"/>
       <c r="S2" s="43"/>
       <c r="T2" s="43"/>
       <c r="U2" s="43"/>
       <c r="V2" s="43"/>
       <c r="W2" s="43"/>
       <c r="X2" s="43"/>
       <c r="Y2" s="43"/>
       <c r="Z2" s="43"/>
       <c r="AA2" s="43"/>
       <c r="AB2" s="43"/>
       <c r="AC2" s="43"/>
       <c r="AD2" s="43"/>
       <c r="AE2" s="43"/>
       <c r="AF2" s="46"/>
       <c r="AG2" s="38"/>
       <c r="AH2" s="38"/>
     </row>
-    <row r="3" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="38"/>
       <c r="B3" s="47"/>
       <c r="C3" s="48"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="38"/>
       <c r="H3" s="39"/>
       <c r="I3" s="39"/>
       <c r="J3" s="38"/>
       <c r="K3" s="38"/>
       <c r="L3" s="38"/>
       <c r="M3" s="38"/>
       <c r="N3" s="38"/>
       <c r="O3" s="38"/>
       <c r="P3" s="40"/>
       <c r="Q3" s="40"/>
       <c r="R3" s="38"/>
       <c r="S3" s="38"/>
       <c r="T3" s="38"/>
       <c r="U3" s="38"/>
       <c r="V3" s="38"/>
       <c r="W3" s="38"/>
       <c r="X3" s="38"/>
       <c r="Y3" s="38"/>
       <c r="Z3" s="38"/>
       <c r="AA3" s="38"/>
       <c r="AB3" s="38"/>
       <c r="AC3" s="38"/>
       <c r="AD3" s="38"/>
       <c r="AE3" s="38"/>
       <c r="AF3" s="49"/>
       <c r="AG3" s="50"/>
       <c r="AH3" s="38"/>
     </row>
-    <row r="4" spans="1:64" ht="32.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:64" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="38"/>
       <c r="B4" s="47"/>
       <c r="C4" s="48"/>
       <c r="D4" s="141" t="s">
         <v>43</v>
       </c>
       <c r="E4" s="145"/>
       <c r="F4" s="145"/>
       <c r="G4" s="142"/>
       <c r="H4" s="184" t="s">
         <v>44</v>
       </c>
       <c r="I4" s="185"/>
       <c r="J4" s="82" t="s">
         <v>45</v>
       </c>
       <c r="K4" s="40"/>
       <c r="L4" s="38"/>
       <c r="M4" s="38"/>
       <c r="N4" s="38"/>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="38"/>
       <c r="S4" s="38"/>
       <c r="T4" s="38"/>
       <c r="U4" s="38"/>
       <c r="V4" s="38"/>
       <c r="W4" s="38"/>
       <c r="X4" s="38"/>
       <c r="Y4" s="38"/>
       <c r="Z4" s="141" t="s">
         <v>51</v>
       </c>
       <c r="AA4" s="142"/>
       <c r="AB4" s="141" t="s">
         <v>52</v>
       </c>
       <c r="AC4" s="142"/>
       <c r="AD4" s="38"/>
       <c r="AE4" s="38"/>
       <c r="AF4" s="49"/>
       <c r="AG4" s="50"/>
       <c r="AH4" s="38"/>
     </row>
-    <row r="5" spans="1:64" ht="20.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:64" ht="20.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="38"/>
       <c r="B5" s="47"/>
       <c r="C5" s="48"/>
       <c r="D5" s="146"/>
       <c r="E5" s="147"/>
       <c r="F5" s="147"/>
       <c r="G5" s="148"/>
       <c r="H5" s="186"/>
       <c r="I5" s="187"/>
       <c r="J5" s="84"/>
       <c r="K5" s="40"/>
       <c r="L5" s="38"/>
       <c r="M5" s="38"/>
       <c r="N5" s="38"/>
       <c r="O5" s="38"/>
       <c r="P5" s="38"/>
       <c r="Q5" s="38"/>
       <c r="R5" s="38"/>
       <c r="S5" s="38"/>
       <c r="T5" s="38"/>
       <c r="U5" s="38"/>
       <c r="V5" s="38"/>
       <c r="W5" s="38"/>
       <c r="X5" s="38"/>
       <c r="Y5" s="38"/>
       <c r="Z5" s="143"/>
       <c r="AA5" s="144"/>
       <c r="AB5" s="143"/>
       <c r="AC5" s="144"/>
       <c r="AD5" s="38"/>
       <c r="AE5" s="38"/>
       <c r="AF5" s="49"/>
       <c r="AG5" s="50"/>
       <c r="AH5" s="38"/>
     </row>
-    <row r="6" spans="1:64" ht="26.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:64" ht="26.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="38"/>
       <c r="B6" s="47"/>
       <c r="C6" s="85" t="s">
         <v>56</v>
       </c>
       <c r="D6" s="86"/>
       <c r="E6" s="86"/>
       <c r="F6" s="86"/>
       <c r="G6" s="86"/>
       <c r="H6" s="86"/>
       <c r="I6" s="87"/>
       <c r="J6" s="87"/>
       <c r="K6" s="87"/>
       <c r="L6" s="86"/>
       <c r="M6" s="86"/>
       <c r="N6" s="86"/>
       <c r="O6" s="86"/>
       <c r="P6" s="86"/>
       <c r="Q6" s="86"/>
       <c r="R6" s="86"/>
       <c r="S6" s="86"/>
       <c r="T6" s="86"/>
       <c r="U6" s="86"/>
       <c r="V6" s="86"/>
       <c r="W6" s="86"/>
       <c r="X6" s="86"/>
       <c r="Y6" s="86"/>
       <c r="Z6" s="86"/>
       <c r="AA6" s="86"/>
       <c r="AB6" s="86"/>
       <c r="AC6" s="86"/>
       <c r="AD6" s="86"/>
       <c r="AE6" s="86"/>
       <c r="AF6" s="49"/>
       <c r="AG6" s="50"/>
       <c r="AH6" s="38"/>
     </row>
-    <row r="7" spans="1:64" ht="17.149999999999999" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:64" ht="17.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A7" s="38"/>
       <c r="B7" s="47"/>
       <c r="C7" s="48"/>
       <c r="D7" s="88"/>
       <c r="E7" s="89" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="38"/>
       <c r="G7" s="38"/>
       <c r="H7" s="38"/>
       <c r="I7" s="40"/>
       <c r="J7" s="40"/>
       <c r="K7" s="40"/>
       <c r="L7" s="38"/>
       <c r="M7" s="38"/>
       <c r="N7" s="38"/>
       <c r="O7" s="38"/>
       <c r="P7" s="38"/>
       <c r="Q7" s="38"/>
       <c r="R7" s="38"/>
       <c r="S7" s="38"/>
       <c r="T7" s="38"/>
       <c r="U7" s="38"/>
       <c r="V7" s="38"/>
       <c r="W7" s="38"/>
       <c r="X7" s="38"/>
       <c r="Y7" s="38"/>
       <c r="Z7" s="133" t="s">
         <v>47</v>
       </c>
       <c r="AA7" s="134"/>
       <c r="AB7" s="137"/>
       <c r="AC7" s="138"/>
       <c r="AD7" s="38"/>
       <c r="AE7" s="38"/>
       <c r="AF7" s="49"/>
       <c r="AG7" s="50"/>
       <c r="AH7" s="38"/>
     </row>
-    <row r="8" spans="1:64" ht="17.149999999999999" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:64" ht="17.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A8" s="38"/>
       <c r="B8" s="47"/>
       <c r="C8" s="48"/>
       <c r="D8" s="88"/>
       <c r="E8" s="89" t="s">
         <v>42</v>
       </c>
       <c r="F8" s="38"/>
       <c r="G8" s="38"/>
       <c r="H8" s="38"/>
       <c r="I8" s="40"/>
       <c r="J8" s="40"/>
       <c r="K8" s="40"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
       <c r="N8" s="38"/>
       <c r="O8" s="38"/>
       <c r="P8" s="38"/>
       <c r="Q8" s="38"/>
       <c r="R8" s="38"/>
       <c r="S8" s="38"/>
       <c r="T8" s="38"/>
       <c r="U8" s="38"/>
       <c r="V8" s="38"/>
       <c r="W8" s="38"/>
       <c r="X8" s="38"/>
       <c r="Y8" s="38"/>
       <c r="Z8" s="135"/>
       <c r="AA8" s="136"/>
       <c r="AB8" s="139"/>
       <c r="AC8" s="140"/>
       <c r="AD8" s="38"/>
       <c r="AE8" s="38"/>
       <c r="AF8" s="49"/>
       <c r="AG8" s="50"/>
       <c r="AH8" s="38"/>
     </row>
-    <row r="9" spans="1:64" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:64" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A9" s="38"/>
       <c r="B9" s="50"/>
       <c r="C9" s="38"/>
       <c r="D9" s="38"/>
       <c r="E9" s="38"/>
       <c r="F9" s="40"/>
       <c r="G9" s="40"/>
       <c r="H9" s="51"/>
       <c r="I9" s="52"/>
       <c r="J9" s="40"/>
       <c r="K9" s="40"/>
       <c r="L9" s="40"/>
       <c r="M9" s="53"/>
       <c r="N9" s="53"/>
       <c r="O9" s="53"/>
       <c r="P9" s="53"/>
       <c r="Q9" s="53"/>
       <c r="R9" s="53"/>
       <c r="S9" s="53"/>
       <c r="T9" s="53"/>
       <c r="U9" s="53"/>
       <c r="V9" s="53"/>
       <c r="W9" s="53"/>
       <c r="X9" s="53"/>
       <c r="Y9" s="53"/>
       <c r="Z9" s="53"/>
       <c r="AA9" s="53"/>
       <c r="AB9" s="53"/>
       <c r="AC9" s="53"/>
       <c r="AD9" s="53"/>
       <c r="AE9" s="40"/>
       <c r="AF9" s="49"/>
       <c r="AG9" s="50"/>
       <c r="AH9" s="38"/>
     </row>
-    <row r="10" spans="1:64" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:64" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="38"/>
       <c r="B10" s="50"/>
       <c r="C10" s="38"/>
       <c r="D10" s="153" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="149" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="155" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="149" t="s">
         <v>35</v>
       </c>
       <c r="H10" s="182" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="182" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="149" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="149" t="s">
@@ -5818,51 +5818,51 @@
         <f>IF($J$5="","",DATE($J$5,4,1))</f>
         <v/>
       </c>
       <c r="U10" s="166"/>
       <c r="V10" s="166"/>
       <c r="W10" s="166"/>
       <c r="X10" s="54" t="s">
         <v>17</v>
       </c>
       <c r="Y10" s="166" t="str">
         <f>IF($J$5="","",DATE($J$5+1,3,31))</f>
         <v/>
       </c>
       <c r="Z10" s="166"/>
       <c r="AA10" s="166"/>
       <c r="AB10" s="166"/>
       <c r="AC10" s="55" t="s">
         <v>18</v>
       </c>
       <c r="AD10" s="56"/>
       <c r="AE10" s="39"/>
       <c r="AF10" s="49"/>
       <c r="AG10" s="57"/>
       <c r="AH10" s="38"/>
     </row>
-    <row r="11" spans="1:64" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:64" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A11" s="38"/>
       <c r="B11" s="50"/>
       <c r="C11" s="38"/>
       <c r="D11" s="154"/>
       <c r="E11" s="180"/>
       <c r="F11" s="156"/>
       <c r="G11" s="181"/>
       <c r="H11" s="183"/>
       <c r="I11" s="183"/>
       <c r="J11" s="181"/>
       <c r="K11" s="181"/>
       <c r="L11" s="181"/>
       <c r="M11" s="158"/>
       <c r="N11" s="160"/>
       <c r="O11" s="189"/>
       <c r="P11" s="152"/>
       <c r="Q11" s="111" t="s">
         <v>46</v>
       </c>
       <c r="R11" s="58" t="s">
         <v>19</v>
       </c>
       <c r="S11" s="58" t="s">
         <v>0</v>
       </c>
@@ -5885,1673 +5885,1671 @@
         <v>5</v>
       </c>
       <c r="Z11" s="58" t="s">
         <v>6</v>
       </c>
       <c r="AA11" s="58" t="s">
         <v>7</v>
       </c>
       <c r="AB11" s="58" t="s">
         <v>8</v>
       </c>
       <c r="AC11" s="59" t="s">
         <v>9</v>
       </c>
       <c r="AD11" s="60" t="s">
         <v>20</v>
       </c>
       <c r="AE11" s="61"/>
       <c r="AF11" s="49"/>
       <c r="AG11" s="57"/>
       <c r="AH11" s="94"/>
       <c r="AI11" s="100"/>
       <c r="BK11" s="161"/>
       <c r="BL11" s="161"/>
     </row>
-    <row r="12" spans="1:64" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:64" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B12" s="31"/>
       <c r="D12" s="124"/>
       <c r="E12" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="12"/>
       <c r="G12" s="13"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="13"/>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
       <c r="M12" s="14"/>
       <c r="N12" s="15"/>
       <c r="O12" s="16"/>
       <c r="P12" s="16"/>
       <c r="Q12" s="113" t="s">
         <v>48</v>
       </c>
-      <c r="R12" s="17">
-[...1 lines deleted...]
-      </c>
+      <c r="R12" s="17"/>
       <c r="S12" s="17"/>
       <c r="T12" s="17"/>
       <c r="U12" s="17"/>
       <c r="V12" s="17"/>
       <c r="W12" s="17"/>
       <c r="X12" s="17"/>
       <c r="Y12" s="17"/>
       <c r="Z12" s="17"/>
       <c r="AA12" s="17"/>
       <c r="AB12" s="17"/>
       <c r="AC12" s="18"/>
       <c r="AD12" s="19"/>
       <c r="AE12" s="36">
-        <f>SUM(R12:AD12)</f>
-        <v>1</v>
+        <f>SUM(R12:AC12)</f>
+        <v>0</v>
       </c>
       <c r="AF12" s="32"/>
       <c r="AH12" s="100" t="str">
         <f>IF(F12="","",IF(F12="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F12="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI12" s="100"/>
       <c r="AN12" s="33"/>
       <c r="AO12" s="34"/>
       <c r="AP12" s="35"/>
       <c r="AQ12" s="34"/>
     </row>
-    <row r="13" spans="1:64" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:64" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B13" s="31"/>
       <c r="D13" s="125"/>
       <c r="E13" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="169"/>
       <c r="G13" s="170"/>
       <c r="H13" s="170"/>
       <c r="I13" s="170"/>
       <c r="J13" s="170"/>
       <c r="K13" s="170"/>
       <c r="L13" s="170"/>
       <c r="M13" s="170"/>
       <c r="N13" s="170"/>
       <c r="O13" s="170"/>
       <c r="P13" s="171"/>
       <c r="Q13" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
       <c r="AB13" s="2"/>
       <c r="AC13" s="3"/>
       <c r="AD13" s="11"/>
       <c r="AE13" s="36">
         <f>SUM(R13:AC13)</f>
         <v>0</v>
       </c>
       <c r="AF13" s="32"/>
       <c r="AH13" s="100"/>
       <c r="AI13" s="100"/>
       <c r="AN13" s="33"/>
       <c r="AO13" s="34"/>
       <c r="AP13" s="35"/>
       <c r="AQ13" s="34"/>
     </row>
-    <row r="14" spans="1:64" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:64" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B14" s="31"/>
       <c r="D14" s="126"/>
       <c r="E14" s="114" t="s">
         <v>38</v>
       </c>
       <c r="F14" s="130"/>
       <c r="G14" s="131"/>
       <c r="H14" s="131"/>
       <c r="I14" s="131"/>
       <c r="J14" s="131"/>
       <c r="K14" s="131"/>
       <c r="L14" s="131"/>
       <c r="M14" s="131"/>
       <c r="N14" s="131"/>
       <c r="O14" s="131"/>
       <c r="P14" s="172"/>
       <c r="Q14" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R14" s="68"/>
       <c r="S14" s="68"/>
       <c r="T14" s="68"/>
       <c r="U14" s="68"/>
       <c r="V14" s="68"/>
       <c r="W14" s="68"/>
       <c r="X14" s="68"/>
       <c r="Y14" s="68"/>
       <c r="Z14" s="68"/>
       <c r="AA14" s="68"/>
       <c r="AB14" s="68"/>
       <c r="AC14" s="69"/>
       <c r="AD14" s="70"/>
       <c r="AE14" s="36"/>
       <c r="AF14" s="32"/>
       <c r="AH14" s="100"/>
       <c r="AI14" s="100"/>
       <c r="AN14" s="33"/>
       <c r="AO14" s="34"/>
       <c r="AP14" s="35"/>
       <c r="AQ14" s="34"/>
     </row>
-    <row r="15" spans="1:64" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:64" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B15" s="31"/>
       <c r="D15" s="124"/>
       <c r="E15" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="12"/>
       <c r="G15" s="13"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="14"/>
       <c r="N15" s="15"/>
       <c r="O15" s="16"/>
       <c r="P15" s="16"/>
       <c r="Q15" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R15" s="17"/>
       <c r="S15" s="17"/>
       <c r="T15" s="17"/>
       <c r="U15" s="17"/>
       <c r="V15" s="17"/>
       <c r="W15" s="17"/>
       <c r="X15" s="17"/>
       <c r="Y15" s="17"/>
       <c r="Z15" s="17"/>
       <c r="AA15" s="17"/>
       <c r="AB15" s="17"/>
       <c r="AC15" s="18"/>
       <c r="AD15" s="19"/>
       <c r="AE15" s="36">
         <f>SUM(R15:AC15)</f>
         <v>0</v>
       </c>
       <c r="AF15" s="32"/>
       <c r="AH15" s="100" t="str">
         <f>IF(F15="","",IF(F15="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F15="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI15" s="100"/>
       <c r="AN15" s="33"/>
       <c r="AO15" s="34"/>
       <c r="AP15" s="35"/>
       <c r="AQ15" s="34"/>
     </row>
-    <row r="16" spans="1:64" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:64" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B16" s="31"/>
       <c r="D16" s="173"/>
       <c r="E16" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="169"/>
       <c r="G16" s="175"/>
       <c r="H16" s="175"/>
       <c r="I16" s="175"/>
       <c r="J16" s="175"/>
       <c r="K16" s="175"/>
       <c r="L16" s="175"/>
       <c r="M16" s="175"/>
       <c r="N16" s="175"/>
       <c r="O16" s="175"/>
       <c r="P16" s="176"/>
       <c r="Q16" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="2"/>
       <c r="AB16" s="2"/>
       <c r="AC16" s="3"/>
       <c r="AD16" s="11"/>
       <c r="AE16" s="36">
         <f>SUM(R16:AC16)</f>
         <v>0</v>
       </c>
       <c r="AF16" s="32"/>
       <c r="AH16" s="100"/>
       <c r="AI16" s="100"/>
       <c r="AN16" s="33"/>
       <c r="AO16" s="34"/>
       <c r="AP16" s="35"/>
       <c r="AQ16" s="34"/>
     </row>
-    <row r="17" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B17" s="31"/>
       <c r="D17" s="174"/>
       <c r="E17" s="114" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="130"/>
       <c r="G17" s="177"/>
       <c r="H17" s="177"/>
       <c r="I17" s="177"/>
       <c r="J17" s="177"/>
       <c r="K17" s="177"/>
       <c r="L17" s="177"/>
       <c r="M17" s="177"/>
       <c r="N17" s="177"/>
       <c r="O17" s="177"/>
       <c r="P17" s="178"/>
       <c r="Q17" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R17" s="68"/>
       <c r="S17" s="68"/>
       <c r="T17" s="68"/>
       <c r="U17" s="68"/>
       <c r="V17" s="68"/>
       <c r="W17" s="68"/>
       <c r="X17" s="68"/>
       <c r="Y17" s="68"/>
       <c r="Z17" s="68"/>
       <c r="AA17" s="68"/>
       <c r="AB17" s="68"/>
       <c r="AC17" s="69"/>
       <c r="AD17" s="70"/>
       <c r="AE17" s="36"/>
       <c r="AF17" s="32"/>
       <c r="AH17" s="100"/>
       <c r="AI17" s="100"/>
       <c r="AN17" s="33"/>
       <c r="AO17" s="34"/>
       <c r="AP17" s="35"/>
       <c r="AQ17" s="34"/>
     </row>
-    <row r="18" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B18" s="31"/>
       <c r="D18" s="124"/>
       <c r="E18" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="12"/>
       <c r="G18" s="13"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="14"/>
       <c r="N18" s="15"/>
       <c r="O18" s="16"/>
       <c r="P18" s="16"/>
       <c r="Q18" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17"/>
       <c r="U18" s="17"/>
       <c r="V18" s="17"/>
       <c r="W18" s="17"/>
       <c r="X18" s="17"/>
       <c r="Y18" s="17"/>
       <c r="Z18" s="17"/>
       <c r="AA18" s="17"/>
       <c r="AB18" s="17"/>
       <c r="AC18" s="18"/>
       <c r="AD18" s="19"/>
       <c r="AE18" s="36">
         <f>SUM(R18:AC18)</f>
         <v>0</v>
       </c>
       <c r="AF18" s="32"/>
       <c r="AH18" s="100" t="str">
         <f>IF(F18="","",IF(F18="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F18="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI18" s="100"/>
       <c r="AN18" s="33"/>
       <c r="AO18" s="34"/>
       <c r="AP18" s="35"/>
       <c r="AQ18" s="34"/>
     </row>
-    <row r="19" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B19" s="31"/>
       <c r="D19" s="125"/>
       <c r="E19" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="169"/>
       <c r="G19" s="170"/>
       <c r="H19" s="170"/>
       <c r="I19" s="170"/>
       <c r="J19" s="170"/>
       <c r="K19" s="170"/>
       <c r="L19" s="170"/>
       <c r="M19" s="170"/>
       <c r="N19" s="170"/>
       <c r="O19" s="170"/>
       <c r="P19" s="171"/>
       <c r="Q19" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
       <c r="AA19" s="2"/>
       <c r="AB19" s="2"/>
       <c r="AC19" s="3"/>
       <c r="AD19" s="11"/>
       <c r="AE19" s="36">
         <f>SUM(R19:AC19)</f>
         <v>0</v>
       </c>
       <c r="AF19" s="32"/>
       <c r="AH19" s="100"/>
       <c r="AI19" s="100"/>
       <c r="AN19" s="33"/>
       <c r="AO19" s="34"/>
       <c r="AP19" s="35"/>
       <c r="AQ19" s="34"/>
     </row>
-    <row r="20" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B20" s="31"/>
       <c r="D20" s="126"/>
       <c r="E20" s="114" t="s">
         <v>38</v>
       </c>
       <c r="F20" s="130"/>
       <c r="G20" s="131"/>
       <c r="H20" s="131"/>
       <c r="I20" s="131"/>
       <c r="J20" s="131"/>
       <c r="K20" s="131"/>
       <c r="L20" s="131"/>
       <c r="M20" s="131"/>
       <c r="N20" s="131"/>
       <c r="O20" s="131"/>
       <c r="P20" s="172"/>
       <c r="Q20" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R20" s="68"/>
       <c r="S20" s="68"/>
       <c r="T20" s="68"/>
       <c r="U20" s="68"/>
       <c r="V20" s="68"/>
       <c r="W20" s="68"/>
       <c r="X20" s="68"/>
       <c r="Y20" s="68"/>
       <c r="Z20" s="68"/>
       <c r="AA20" s="68"/>
       <c r="AB20" s="68"/>
       <c r="AC20" s="69"/>
       <c r="AD20" s="70"/>
       <c r="AE20" s="36"/>
       <c r="AF20" s="32"/>
       <c r="AH20" s="100"/>
       <c r="AI20" s="100"/>
       <c r="AN20" s="33"/>
       <c r="AO20" s="34"/>
       <c r="AP20" s="35"/>
       <c r="AQ20" s="34"/>
     </row>
-    <row r="21" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B21" s="31"/>
       <c r="D21" s="124"/>
       <c r="E21" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="12"/>
       <c r="G21" s="13"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
       <c r="M21" s="14"/>
       <c r="N21" s="15"/>
       <c r="O21" s="16"/>
       <c r="P21" s="16"/>
       <c r="Q21" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R21" s="17"/>
       <c r="S21" s="17"/>
       <c r="T21" s="17"/>
       <c r="U21" s="17"/>
       <c r="V21" s="17"/>
       <c r="W21" s="17"/>
       <c r="X21" s="17"/>
       <c r="Y21" s="17"/>
       <c r="Z21" s="17"/>
       <c r="AA21" s="17"/>
       <c r="AB21" s="17"/>
       <c r="AC21" s="18"/>
       <c r="AD21" s="19"/>
       <c r="AE21" s="36">
         <f>SUM(R21:AC21)</f>
         <v>0</v>
       </c>
       <c r="AF21" s="32"/>
       <c r="AH21" s="100" t="str">
         <f>IF(F21="","",IF(F21="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F21="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI21" s="100"/>
       <c r="AN21" s="33"/>
       <c r="AO21" s="34"/>
       <c r="AP21" s="35"/>
       <c r="AQ21" s="34"/>
     </row>
-    <row r="22" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B22" s="31"/>
       <c r="D22" s="125"/>
       <c r="E22" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="169"/>
       <c r="G22" s="170"/>
       <c r="H22" s="170"/>
       <c r="I22" s="170"/>
       <c r="J22" s="170"/>
       <c r="K22" s="170"/>
       <c r="L22" s="170"/>
       <c r="M22" s="170"/>
       <c r="N22" s="170"/>
       <c r="O22" s="170"/>
       <c r="P22" s="171"/>
       <c r="Q22" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R22" s="2"/>
       <c r="S22" s="2"/>
       <c r="T22" s="2"/>
       <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="2"/>
       <c r="AA22" s="2"/>
       <c r="AB22" s="2"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="11"/>
       <c r="AE22" s="36">
         <f>SUM(R22:AC22)</f>
         <v>0</v>
       </c>
       <c r="AF22" s="32"/>
       <c r="AH22" s="100"/>
       <c r="AI22" s="100"/>
       <c r="AN22" s="33"/>
       <c r="AO22" s="34"/>
       <c r="AP22" s="35"/>
       <c r="AQ22" s="34"/>
     </row>
-    <row r="23" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B23" s="31"/>
       <c r="D23" s="126"/>
       <c r="E23" s="114" t="s">
         <v>38</v>
       </c>
       <c r="F23" s="130"/>
       <c r="G23" s="131"/>
       <c r="H23" s="131"/>
       <c r="I23" s="131"/>
       <c r="J23" s="131"/>
       <c r="K23" s="131"/>
       <c r="L23" s="131"/>
       <c r="M23" s="131"/>
       <c r="N23" s="131"/>
       <c r="O23" s="131"/>
       <c r="P23" s="172"/>
       <c r="Q23" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R23" s="68"/>
       <c r="S23" s="68"/>
       <c r="T23" s="68"/>
       <c r="U23" s="68"/>
       <c r="V23" s="68"/>
       <c r="W23" s="68"/>
       <c r="X23" s="68"/>
       <c r="Y23" s="68"/>
       <c r="Z23" s="68"/>
       <c r="AA23" s="68"/>
       <c r="AB23" s="68"/>
       <c r="AC23" s="69"/>
       <c r="AD23" s="70"/>
       <c r="AE23" s="36"/>
       <c r="AF23" s="32"/>
       <c r="AH23" s="100"/>
       <c r="AI23" s="100"/>
       <c r="AN23" s="33"/>
       <c r="AO23" s="34"/>
       <c r="AP23" s="35"/>
       <c r="AQ23" s="34"/>
     </row>
-    <row r="24" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B24" s="31"/>
       <c r="D24" s="124"/>
       <c r="E24" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F24" s="12"/>
       <c r="G24" s="13"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="13"/>
       <c r="K24" s="13"/>
       <c r="L24" s="13"/>
       <c r="M24" s="14"/>
       <c r="N24" s="15"/>
       <c r="O24" s="16"/>
       <c r="P24" s="16"/>
       <c r="Q24" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R24" s="17"/>
       <c r="S24" s="17"/>
       <c r="T24" s="17"/>
       <c r="U24" s="17"/>
       <c r="V24" s="17"/>
       <c r="W24" s="17"/>
       <c r="X24" s="17"/>
       <c r="Y24" s="17"/>
       <c r="Z24" s="17"/>
       <c r="AA24" s="17"/>
       <c r="AB24" s="17"/>
       <c r="AC24" s="18"/>
       <c r="AD24" s="19"/>
       <c r="AE24" s="36">
         <f>SUM(R24:AC24)</f>
         <v>0</v>
       </c>
       <c r="AF24" s="32"/>
       <c r="AH24" s="100" t="str">
         <f>IF(F24="","",IF(F24="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F24="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI24" s="100"/>
       <c r="AN24" s="33"/>
       <c r="AO24" s="34"/>
       <c r="AP24" s="35"/>
       <c r="AQ24" s="34"/>
     </row>
-    <row r="25" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B25" s="31"/>
       <c r="D25" s="125"/>
       <c r="E25" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F25" s="169"/>
       <c r="G25" s="170"/>
       <c r="H25" s="170"/>
       <c r="I25" s="170"/>
       <c r="J25" s="170"/>
       <c r="K25" s="170"/>
       <c r="L25" s="170"/>
       <c r="M25" s="170"/>
       <c r="N25" s="170"/>
       <c r="O25" s="170"/>
       <c r="P25" s="171"/>
       <c r="Q25" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
       <c r="AA25" s="2"/>
       <c r="AB25" s="2"/>
       <c r="AC25" s="3"/>
       <c r="AD25" s="11"/>
       <c r="AE25" s="36">
         <f>SUM(R25:AC25)</f>
         <v>0</v>
       </c>
       <c r="AF25" s="32"/>
       <c r="AH25" s="100"/>
       <c r="AI25" s="100"/>
       <c r="AN25" s="33"/>
       <c r="AO25" s="34"/>
       <c r="AP25" s="35"/>
       <c r="AQ25" s="34"/>
     </row>
-    <row r="26" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B26" s="31"/>
       <c r="D26" s="126"/>
       <c r="E26" s="114" t="s">
         <v>38</v>
       </c>
       <c r="F26" s="130"/>
       <c r="G26" s="131"/>
       <c r="H26" s="131"/>
       <c r="I26" s="131"/>
       <c r="J26" s="131"/>
       <c r="K26" s="131"/>
       <c r="L26" s="131"/>
       <c r="M26" s="131"/>
       <c r="N26" s="131"/>
       <c r="O26" s="131"/>
       <c r="P26" s="172"/>
       <c r="Q26" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R26" s="68"/>
       <c r="S26" s="68"/>
       <c r="T26" s="68"/>
       <c r="U26" s="68"/>
       <c r="V26" s="68"/>
       <c r="W26" s="68"/>
       <c r="X26" s="68"/>
       <c r="Y26" s="68"/>
       <c r="Z26" s="68"/>
       <c r="AA26" s="68"/>
       <c r="AB26" s="68"/>
       <c r="AC26" s="69"/>
       <c r="AD26" s="70"/>
       <c r="AE26" s="36"/>
       <c r="AF26" s="32"/>
       <c r="AH26" s="100"/>
       <c r="AI26" s="100"/>
       <c r="AN26" s="33"/>
       <c r="AO26" s="34"/>
       <c r="AP26" s="35"/>
       <c r="AQ26" s="34"/>
     </row>
-    <row r="27" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B27" s="31"/>
       <c r="D27" s="124"/>
       <c r="E27" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F27" s="12"/>
       <c r="G27" s="13"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="14"/>
       <c r="N27" s="15"/>
       <c r="O27" s="16"/>
       <c r="P27" s="16"/>
       <c r="Q27" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R27" s="17"/>
       <c r="S27" s="17"/>
       <c r="T27" s="17"/>
       <c r="U27" s="17"/>
       <c r="V27" s="17"/>
       <c r="W27" s="17"/>
       <c r="X27" s="17"/>
       <c r="Y27" s="17"/>
       <c r="Z27" s="17"/>
       <c r="AA27" s="17"/>
       <c r="AB27" s="17"/>
       <c r="AC27" s="18"/>
       <c r="AD27" s="19"/>
       <c r="AE27" s="36">
         <f>SUM(R27:AC27)</f>
         <v>0</v>
       </c>
       <c r="AF27" s="32"/>
       <c r="AH27" s="100" t="str">
         <f>IF(F27="","",IF(F27="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F27="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI27" s="100"/>
       <c r="AN27" s="33"/>
       <c r="AO27" s="34"/>
       <c r="AP27" s="35"/>
       <c r="AQ27" s="34"/>
     </row>
-    <row r="28" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B28" s="31"/>
       <c r="D28" s="125"/>
       <c r="E28" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F28" s="169"/>
       <c r="G28" s="170"/>
       <c r="H28" s="170"/>
       <c r="I28" s="170"/>
       <c r="J28" s="170"/>
       <c r="K28" s="170"/>
       <c r="L28" s="170"/>
       <c r="M28" s="170"/>
       <c r="N28" s="170"/>
       <c r="O28" s="170"/>
       <c r="P28" s="171"/>
       <c r="Q28" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R28" s="2"/>
       <c r="S28" s="2"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="2"/>
       <c r="AA28" s="2"/>
       <c r="AB28" s="2"/>
       <c r="AC28" s="3"/>
       <c r="AD28" s="11"/>
       <c r="AE28" s="36">
         <f>SUM(R28:AC28)</f>
         <v>0</v>
       </c>
       <c r="AF28" s="32"/>
       <c r="AH28" s="100"/>
       <c r="AI28" s="100"/>
       <c r="AN28" s="33"/>
       <c r="AO28" s="34"/>
       <c r="AP28" s="35"/>
       <c r="AQ28" s="34"/>
     </row>
-    <row r="29" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B29" s="31"/>
       <c r="D29" s="126"/>
       <c r="E29" s="114" t="s">
         <v>38</v>
       </c>
       <c r="F29" s="130"/>
       <c r="G29" s="131"/>
       <c r="H29" s="131"/>
       <c r="I29" s="131"/>
       <c r="J29" s="131"/>
       <c r="K29" s="131"/>
       <c r="L29" s="131"/>
       <c r="M29" s="131"/>
       <c r="N29" s="131"/>
       <c r="O29" s="131"/>
       <c r="P29" s="172"/>
       <c r="Q29" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R29" s="68"/>
       <c r="S29" s="68"/>
       <c r="T29" s="68"/>
       <c r="U29" s="68"/>
       <c r="V29" s="68"/>
       <c r="W29" s="68"/>
       <c r="X29" s="68"/>
       <c r="Y29" s="68"/>
       <c r="Z29" s="68"/>
       <c r="AA29" s="68"/>
       <c r="AB29" s="68"/>
       <c r="AC29" s="69"/>
       <c r="AD29" s="70"/>
       <c r="AE29" s="36"/>
       <c r="AF29" s="32"/>
       <c r="AH29" s="100"/>
       <c r="AI29" s="100"/>
       <c r="AN29" s="33"/>
       <c r="AO29" s="34"/>
       <c r="AP29" s="35"/>
       <c r="AQ29" s="34"/>
     </row>
-    <row r="30" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B30" s="31"/>
       <c r="D30" s="124"/>
       <c r="E30" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F30" s="12"/>
       <c r="G30" s="13"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="13"/>
       <c r="K30" s="13"/>
       <c r="L30" s="13"/>
       <c r="M30" s="14"/>
       <c r="N30" s="15"/>
       <c r="O30" s="16"/>
       <c r="P30" s="16"/>
       <c r="Q30" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R30" s="17"/>
       <c r="S30" s="17"/>
       <c r="T30" s="17"/>
       <c r="U30" s="17"/>
       <c r="V30" s="17"/>
       <c r="W30" s="17"/>
       <c r="X30" s="17"/>
       <c r="Y30" s="17"/>
       <c r="Z30" s="17"/>
       <c r="AA30" s="17"/>
       <c r="AB30" s="17"/>
       <c r="AC30" s="18"/>
       <c r="AD30" s="19"/>
       <c r="AE30" s="36">
         <f>SUM(R30:AC30)</f>
         <v>0</v>
       </c>
       <c r="AF30" s="32"/>
       <c r="AH30" s="100" t="str">
         <f>IF(F30="","",IF(F30="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F30="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI30" s="100"/>
       <c r="AN30" s="33"/>
       <c r="AO30" s="34"/>
       <c r="AP30" s="35"/>
       <c r="AQ30" s="34"/>
     </row>
-    <row r="31" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B31" s="31"/>
       <c r="D31" s="125"/>
       <c r="E31" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F31" s="169"/>
       <c r="G31" s="170"/>
       <c r="H31" s="170"/>
       <c r="I31" s="170"/>
       <c r="J31" s="170"/>
       <c r="K31" s="170"/>
       <c r="L31" s="170"/>
       <c r="M31" s="170"/>
       <c r="N31" s="170"/>
       <c r="O31" s="170"/>
       <c r="P31" s="171"/>
       <c r="Q31" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AA31" s="2"/>
       <c r="AB31" s="2"/>
       <c r="AC31" s="3"/>
       <c r="AD31" s="11"/>
       <c r="AE31" s="36">
         <f>SUM(R31:AC31)</f>
         <v>0</v>
       </c>
       <c r="AF31" s="32"/>
       <c r="AH31" s="100"/>
       <c r="AI31" s="100"/>
       <c r="AN31" s="33"/>
       <c r="AO31" s="34"/>
       <c r="AP31" s="35"/>
       <c r="AQ31" s="34"/>
     </row>
-    <row r="32" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:43" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B32" s="31"/>
       <c r="D32" s="126"/>
       <c r="E32" s="114" t="s">
         <v>38</v>
       </c>
       <c r="F32" s="130"/>
       <c r="G32" s="131"/>
       <c r="H32" s="131"/>
       <c r="I32" s="131"/>
       <c r="J32" s="131"/>
       <c r="K32" s="131"/>
       <c r="L32" s="131"/>
       <c r="M32" s="131"/>
       <c r="N32" s="131"/>
       <c r="O32" s="131"/>
       <c r="P32" s="172"/>
       <c r="Q32" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R32" s="68"/>
       <c r="S32" s="68"/>
       <c r="T32" s="68"/>
       <c r="U32" s="68"/>
       <c r="V32" s="68"/>
       <c r="W32" s="68"/>
       <c r="X32" s="68"/>
       <c r="Y32" s="68"/>
       <c r="Z32" s="68"/>
       <c r="AA32" s="68"/>
       <c r="AB32" s="68"/>
       <c r="AC32" s="69"/>
       <c r="AD32" s="70"/>
       <c r="AE32" s="36"/>
       <c r="AF32" s="32"/>
       <c r="AH32" s="100"/>
       <c r="AI32" s="100"/>
       <c r="AN32" s="33"/>
       <c r="AO32" s="34"/>
       <c r="AP32" s="35"/>
       <c r="AQ32" s="34"/>
     </row>
-    <row r="33" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B33" s="31"/>
       <c r="D33" s="124"/>
       <c r="E33" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F33" s="12"/>
       <c r="G33" s="13"/>
       <c r="H33" s="14"/>
       <c r="I33" s="14"/>
       <c r="J33" s="13"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="M33" s="14"/>
       <c r="N33" s="15"/>
       <c r="O33" s="16"/>
       <c r="P33" s="16"/>
       <c r="Q33" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R33" s="17"/>
       <c r="S33" s="17"/>
       <c r="T33" s="17"/>
       <c r="U33" s="17"/>
       <c r="V33" s="17"/>
       <c r="W33" s="17"/>
       <c r="X33" s="17"/>
       <c r="Y33" s="17"/>
       <c r="Z33" s="17"/>
       <c r="AA33" s="17"/>
       <c r="AB33" s="17"/>
       <c r="AC33" s="18"/>
       <c r="AD33" s="19"/>
       <c r="AE33" s="36">
         <f>SUM(R33:AC33)</f>
         <v>0</v>
       </c>
       <c r="AF33" s="32"/>
       <c r="AH33" s="100" t="str">
         <f>IF(F33="","",IF(F33="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F33="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI33" s="100"/>
       <c r="AN33" s="33"/>
       <c r="AO33" s="34"/>
       <c r="AP33" s="35"/>
       <c r="AQ33" s="34"/>
     </row>
-    <row r="34" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B34" s="31"/>
       <c r="D34" s="125"/>
       <c r="E34" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F34" s="169"/>
       <c r="G34" s="170"/>
       <c r="H34" s="170"/>
       <c r="I34" s="170"/>
       <c r="J34" s="170"/>
       <c r="K34" s="170"/>
       <c r="L34" s="170"/>
       <c r="M34" s="170"/>
       <c r="N34" s="170"/>
       <c r="O34" s="170"/>
       <c r="P34" s="171"/>
       <c r="Q34" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
       <c r="Z34" s="2"/>
       <c r="AA34" s="2"/>
       <c r="AB34" s="2"/>
       <c r="AC34" s="3"/>
       <c r="AD34" s="11"/>
       <c r="AE34" s="36">
         <f>SUM(R34:AC34)</f>
         <v>0</v>
       </c>
       <c r="AF34" s="32"/>
       <c r="AH34" s="100"/>
       <c r="AI34" s="100"/>
       <c r="AN34" s="33"/>
       <c r="AO34" s="34"/>
       <c r="AP34" s="35"/>
       <c r="AQ34" s="34"/>
     </row>
-    <row r="35" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B35" s="31"/>
       <c r="D35" s="126"/>
       <c r="E35" s="114" t="s">
         <v>38</v>
       </c>
       <c r="F35" s="130"/>
       <c r="G35" s="131"/>
       <c r="H35" s="131"/>
       <c r="I35" s="131"/>
       <c r="J35" s="131"/>
       <c r="K35" s="131"/>
       <c r="L35" s="131"/>
       <c r="M35" s="131"/>
       <c r="N35" s="131"/>
       <c r="O35" s="131"/>
       <c r="P35" s="172"/>
       <c r="Q35" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R35" s="68"/>
       <c r="S35" s="68"/>
       <c r="T35" s="68"/>
       <c r="U35" s="68"/>
       <c r="V35" s="68"/>
       <c r="W35" s="68"/>
       <c r="X35" s="68"/>
       <c r="Y35" s="68"/>
       <c r="Z35" s="68"/>
       <c r="AA35" s="68"/>
       <c r="AB35" s="68"/>
       <c r="AC35" s="69"/>
       <c r="AD35" s="70"/>
       <c r="AE35" s="36"/>
       <c r="AF35" s="32"/>
       <c r="AH35" s="100"/>
       <c r="AI35" s="100"/>
       <c r="AN35" s="33"/>
       <c r="AO35" s="34"/>
       <c r="AP35" s="35"/>
       <c r="AQ35" s="34"/>
     </row>
-    <row r="36" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B36" s="31"/>
       <c r="D36" s="124"/>
       <c r="E36" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F36" s="12"/>
       <c r="G36" s="13"/>
       <c r="H36" s="14"/>
       <c r="I36" s="14"/>
       <c r="J36" s="13"/>
       <c r="K36" s="13"/>
       <c r="L36" s="13"/>
       <c r="M36" s="14"/>
       <c r="N36" s="15"/>
       <c r="O36" s="16"/>
       <c r="P36" s="16"/>
       <c r="Q36" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R36" s="17"/>
       <c r="S36" s="17"/>
       <c r="T36" s="17"/>
       <c r="U36" s="17"/>
       <c r="V36" s="17"/>
       <c r="W36" s="17"/>
       <c r="X36" s="17"/>
       <c r="Y36" s="17"/>
       <c r="Z36" s="17"/>
       <c r="AA36" s="17"/>
       <c r="AB36" s="17"/>
       <c r="AC36" s="18"/>
       <c r="AD36" s="19"/>
       <c r="AE36" s="36">
         <f>SUM(R36:AC36)</f>
         <v>0</v>
       </c>
       <c r="AF36" s="32"/>
       <c r="AH36" s="100" t="str">
         <f>IF(F36="","",IF(F36="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F36="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI36" s="100"/>
       <c r="AN36" s="33"/>
       <c r="AO36" s="34"/>
       <c r="AP36" s="35"/>
       <c r="AQ36" s="34"/>
     </row>
-    <row r="37" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B37" s="31"/>
       <c r="D37" s="125"/>
       <c r="E37" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F37" s="169"/>
       <c r="G37" s="170"/>
       <c r="H37" s="170"/>
       <c r="I37" s="170"/>
       <c r="J37" s="170"/>
       <c r="K37" s="170"/>
       <c r="L37" s="170"/>
       <c r="M37" s="170"/>
       <c r="N37" s="170"/>
       <c r="O37" s="170"/>
       <c r="P37" s="171"/>
       <c r="Q37" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="2"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
       <c r="Z37" s="2"/>
       <c r="AA37" s="2"/>
       <c r="AB37" s="2"/>
       <c r="AC37" s="3"/>
       <c r="AD37" s="11"/>
       <c r="AE37" s="36">
         <f>SUM(R37:AC37)</f>
         <v>0</v>
       </c>
       <c r="AF37" s="32"/>
       <c r="AH37" s="100"/>
       <c r="AI37" s="100"/>
       <c r="AN37" s="33"/>
       <c r="AO37" s="34"/>
       <c r="AP37" s="35"/>
       <c r="AQ37" s="34"/>
     </row>
-    <row r="38" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B38" s="31"/>
       <c r="D38" s="126"/>
       <c r="E38" s="114" t="s">
         <v>38</v>
       </c>
       <c r="F38" s="130"/>
       <c r="G38" s="131"/>
       <c r="H38" s="131"/>
       <c r="I38" s="131"/>
       <c r="J38" s="131"/>
       <c r="K38" s="131"/>
       <c r="L38" s="131"/>
       <c r="M38" s="131"/>
       <c r="N38" s="131"/>
       <c r="O38" s="131"/>
       <c r="P38" s="172"/>
       <c r="Q38" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R38" s="68"/>
       <c r="S38" s="68"/>
       <c r="T38" s="68"/>
       <c r="U38" s="68"/>
       <c r="V38" s="68"/>
       <c r="W38" s="68"/>
       <c r="X38" s="68"/>
       <c r="Y38" s="68"/>
       <c r="Z38" s="68"/>
       <c r="AA38" s="68"/>
       <c r="AB38" s="68"/>
       <c r="AC38" s="69"/>
       <c r="AD38" s="70"/>
       <c r="AE38" s="36"/>
       <c r="AF38" s="32"/>
       <c r="AH38" s="100"/>
       <c r="AI38" s="100"/>
       <c r="AN38" s="33"/>
       <c r="AO38" s="34"/>
       <c r="AP38" s="35"/>
       <c r="AQ38" s="34"/>
     </row>
-    <row r="39" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B39" s="31"/>
       <c r="D39" s="124"/>
       <c r="E39" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F39" s="12"/>
       <c r="G39" s="13"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="13"/>
       <c r="K39" s="13"/>
       <c r="L39" s="13"/>
       <c r="M39" s="14"/>
       <c r="N39" s="15"/>
       <c r="O39" s="16"/>
       <c r="P39" s="16"/>
       <c r="Q39" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R39" s="17"/>
       <c r="S39" s="17"/>
       <c r="T39" s="17"/>
       <c r="U39" s="17"/>
       <c r="V39" s="17"/>
       <c r="W39" s="17"/>
       <c r="X39" s="17"/>
       <c r="Y39" s="17"/>
       <c r="Z39" s="17"/>
       <c r="AA39" s="17"/>
       <c r="AB39" s="17"/>
       <c r="AC39" s="18"/>
       <c r="AD39" s="19"/>
       <c r="AE39" s="36">
         <f>SUM(R39:AC39)</f>
         <v>0</v>
       </c>
       <c r="AF39" s="32"/>
       <c r="AH39" s="100" t="str">
         <f>IF(F39="","",IF(F39="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F39="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI39" s="100"/>
       <c r="AN39" s="33"/>
       <c r="AO39" s="34"/>
       <c r="AP39" s="35"/>
       <c r="AQ39" s="34"/>
     </row>
-    <row r="40" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B40" s="31"/>
       <c r="D40" s="125"/>
       <c r="E40" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F40" s="169"/>
       <c r="G40" s="170"/>
       <c r="H40" s="170"/>
       <c r="I40" s="170"/>
       <c r="J40" s="170"/>
       <c r="K40" s="170"/>
       <c r="L40" s="170"/>
       <c r="M40" s="170"/>
       <c r="N40" s="170"/>
       <c r="O40" s="170"/>
       <c r="P40" s="171"/>
       <c r="Q40" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R40" s="2"/>
       <c r="S40" s="2"/>
       <c r="T40" s="2"/>
       <c r="U40" s="2"/>
       <c r="V40" s="2"/>
       <c r="W40" s="2"/>
       <c r="X40" s="2"/>
       <c r="Y40" s="2"/>
       <c r="Z40" s="2"/>
       <c r="AA40" s="2"/>
       <c r="AB40" s="2"/>
       <c r="AC40" s="3"/>
       <c r="AD40" s="11"/>
       <c r="AE40" s="36">
         <f>SUM(R40:AC40)</f>
         <v>0</v>
       </c>
       <c r="AF40" s="32"/>
       <c r="AH40" s="100"/>
       <c r="AI40" s="100"/>
       <c r="AN40" s="33"/>
       <c r="AO40" s="34"/>
       <c r="AP40" s="35"/>
       <c r="AQ40" s="34"/>
     </row>
-    <row r="41" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B41" s="31"/>
       <c r="D41" s="126"/>
       <c r="E41" s="114" t="s">
         <v>38</v>
       </c>
       <c r="F41" s="130"/>
       <c r="G41" s="131"/>
       <c r="H41" s="131"/>
       <c r="I41" s="131"/>
       <c r="J41" s="131"/>
       <c r="K41" s="131"/>
       <c r="L41" s="131"/>
       <c r="M41" s="131"/>
       <c r="N41" s="131"/>
       <c r="O41" s="131"/>
       <c r="P41" s="172"/>
       <c r="Q41" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R41" s="68"/>
       <c r="S41" s="68"/>
       <c r="T41" s="68"/>
       <c r="U41" s="68"/>
       <c r="V41" s="68"/>
       <c r="W41" s="68"/>
       <c r="X41" s="68"/>
       <c r="Y41" s="68"/>
       <c r="Z41" s="68"/>
       <c r="AA41" s="68"/>
       <c r="AB41" s="68"/>
       <c r="AC41" s="69"/>
       <c r="AD41" s="70"/>
       <c r="AE41" s="36"/>
       <c r="AF41" s="32"/>
       <c r="AH41" s="100"/>
       <c r="AI41" s="100"/>
       <c r="AN41" s="33"/>
       <c r="AO41" s="34"/>
       <c r="AP41" s="35"/>
       <c r="AQ41" s="34"/>
     </row>
-    <row r="42" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B42" s="31"/>
       <c r="D42" s="124"/>
       <c r="E42" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F42" s="12"/>
       <c r="G42" s="13"/>
       <c r="H42" s="14"/>
       <c r="I42" s="14"/>
       <c r="J42" s="13"/>
       <c r="K42" s="13"/>
       <c r="L42" s="13"/>
       <c r="M42" s="14"/>
       <c r="N42" s="15"/>
       <c r="O42" s="16"/>
       <c r="P42" s="16"/>
       <c r="Q42" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R42" s="17"/>
       <c r="S42" s="17"/>
       <c r="T42" s="17"/>
       <c r="U42" s="17"/>
       <c r="V42" s="17"/>
       <c r="W42" s="17"/>
       <c r="X42" s="17"/>
       <c r="Y42" s="17"/>
       <c r="Z42" s="17"/>
       <c r="AA42" s="17"/>
       <c r="AB42" s="17"/>
       <c r="AC42" s="18"/>
       <c r="AD42" s="19"/>
       <c r="AE42" s="36">
         <f>SUM(R42:AC42)</f>
         <v>0</v>
       </c>
       <c r="AF42" s="32"/>
       <c r="AH42" s="100" t="str">
         <f>IF(F42="","",IF(F42="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F42="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI42" s="100"/>
       <c r="AN42" s="33"/>
       <c r="AO42" s="34"/>
       <c r="AP42" s="35"/>
       <c r="AQ42" s="34"/>
     </row>
-    <row r="43" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B43" s="31"/>
       <c r="D43" s="125"/>
       <c r="E43" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F43" s="169"/>
       <c r="G43" s="170"/>
       <c r="H43" s="170"/>
       <c r="I43" s="170"/>
       <c r="J43" s="170"/>
       <c r="K43" s="170"/>
       <c r="L43" s="170"/>
       <c r="M43" s="170"/>
       <c r="N43" s="170"/>
       <c r="O43" s="170"/>
       <c r="P43" s="171"/>
       <c r="Q43" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R43" s="2"/>
       <c r="S43" s="2"/>
       <c r="T43" s="2"/>
       <c r="U43" s="2"/>
       <c r="V43" s="2"/>
       <c r="W43" s="2"/>
       <c r="X43" s="2"/>
       <c r="Y43" s="2"/>
       <c r="Z43" s="2"/>
       <c r="AA43" s="2"/>
       <c r="AB43" s="2"/>
       <c r="AC43" s="3"/>
       <c r="AD43" s="11"/>
       <c r="AE43" s="36">
         <f>SUM(R43:AC43)</f>
         <v>0</v>
       </c>
       <c r="AF43" s="32"/>
       <c r="AH43" s="100"/>
       <c r="AI43" s="100"/>
       <c r="AN43" s="33"/>
       <c r="AO43" s="34"/>
       <c r="AP43" s="35"/>
       <c r="AQ43" s="34"/>
     </row>
-    <row r="44" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B44" s="31"/>
       <c r="D44" s="126"/>
       <c r="E44" s="114" t="s">
         <v>38</v>
       </c>
       <c r="F44" s="130"/>
       <c r="G44" s="131"/>
       <c r="H44" s="131"/>
       <c r="I44" s="131"/>
       <c r="J44" s="131"/>
       <c r="K44" s="131"/>
       <c r="L44" s="131"/>
       <c r="M44" s="131"/>
       <c r="N44" s="131"/>
       <c r="O44" s="131"/>
       <c r="P44" s="172"/>
       <c r="Q44" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R44" s="68"/>
       <c r="S44" s="68"/>
       <c r="T44" s="68"/>
       <c r="U44" s="68"/>
       <c r="V44" s="68"/>
       <c r="W44" s="68"/>
       <c r="X44" s="68"/>
       <c r="Y44" s="68"/>
       <c r="Z44" s="68"/>
       <c r="AA44" s="68"/>
       <c r="AB44" s="68"/>
       <c r="AC44" s="69"/>
       <c r="AD44" s="70"/>
       <c r="AE44" s="36"/>
       <c r="AF44" s="32"/>
       <c r="AH44" s="100"/>
       <c r="AI44" s="100"/>
       <c r="AN44" s="33"/>
       <c r="AO44" s="34"/>
       <c r="AP44" s="35"/>
       <c r="AQ44" s="34"/>
     </row>
-    <row r="45" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B45" s="31"/>
       <c r="D45" s="124"/>
       <c r="E45" s="112" t="s">
         <v>39</v>
       </c>
       <c r="F45" s="12"/>
       <c r="G45" s="13"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="13"/>
       <c r="K45" s="13"/>
       <c r="L45" s="13"/>
       <c r="M45" s="14"/>
       <c r="N45" s="15"/>
       <c r="O45" s="16"/>
       <c r="P45" s="16"/>
       <c r="Q45" s="113" t="s">
         <v>48</v>
       </c>
       <c r="R45" s="17"/>
       <c r="S45" s="17"/>
       <c r="T45" s="17"/>
       <c r="U45" s="17"/>
       <c r="V45" s="17"/>
       <c r="W45" s="17"/>
       <c r="X45" s="17"/>
       <c r="Y45" s="17"/>
       <c r="Z45" s="17"/>
       <c r="AA45" s="17"/>
       <c r="AB45" s="17"/>
       <c r="AC45" s="18"/>
       <c r="AD45" s="19"/>
       <c r="AE45" s="36">
         <f>SUM(R45:AC45)</f>
         <v>0</v>
       </c>
       <c r="AF45" s="32"/>
       <c r="AH45" s="100" t="str">
         <f>IF(F45="","",IF(F45="一般送配電事業者の電線路を介して供給された電気","小売電気事業者",IF(F45="都市ガス","ガス供給事業者","熱の供給区域")))</f>
         <v/>
       </c>
       <c r="AI45" s="100"/>
       <c r="AN45" s="33"/>
       <c r="AO45" s="34"/>
       <c r="AP45" s="35"/>
       <c r="AQ45" s="34"/>
     </row>
-    <row r="46" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B46" s="31"/>
       <c r="D46" s="125"/>
       <c r="E46" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F46" s="169"/>
       <c r="G46" s="170"/>
       <c r="H46" s="170"/>
       <c r="I46" s="170"/>
       <c r="J46" s="170"/>
       <c r="K46" s="170"/>
       <c r="L46" s="170"/>
       <c r="M46" s="170"/>
       <c r="N46" s="170"/>
       <c r="O46" s="170"/>
       <c r="P46" s="171"/>
       <c r="Q46" s="103" t="s">
         <v>49</v>
       </c>
       <c r="R46" s="2"/>
       <c r="S46" s="2"/>
       <c r="T46" s="2"/>
       <c r="U46" s="2"/>
       <c r="V46" s="2"/>
       <c r="W46" s="2"/>
       <c r="X46" s="2"/>
       <c r="Y46" s="2"/>
       <c r="Z46" s="2"/>
       <c r="AA46" s="2"/>
       <c r="AB46" s="2"/>
       <c r="AC46" s="3"/>
       <c r="AD46" s="11"/>
       <c r="AE46" s="36">
         <f>SUM(R46:AC46)</f>
         <v>0</v>
       </c>
       <c r="AF46" s="32"/>
       <c r="AH46" s="100"/>
       <c r="AI46" s="100"/>
       <c r="AN46" s="33"/>
       <c r="AO46" s="34"/>
       <c r="AP46" s="35"/>
       <c r="AQ46" s="34"/>
     </row>
-    <row r="47" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:67" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B47" s="31"/>
       <c r="D47" s="126"/>
       <c r="E47" s="114" t="s">
         <v>38</v>
       </c>
       <c r="F47" s="130"/>
       <c r="G47" s="131"/>
       <c r="H47" s="131"/>
       <c r="I47" s="131"/>
       <c r="J47" s="131"/>
       <c r="K47" s="131"/>
       <c r="L47" s="131"/>
       <c r="M47" s="131"/>
       <c r="N47" s="131"/>
       <c r="O47" s="131"/>
       <c r="P47" s="172"/>
       <c r="Q47" s="115" t="s">
         <v>50</v>
       </c>
       <c r="R47" s="68"/>
       <c r="S47" s="68"/>
       <c r="T47" s="68"/>
       <c r="U47" s="68"/>
       <c r="V47" s="68"/>
       <c r="W47" s="68"/>
       <c r="X47" s="68"/>
       <c r="Y47" s="68"/>
       <c r="Z47" s="68"/>
       <c r="AA47" s="68"/>
       <c r="AB47" s="68"/>
       <c r="AC47" s="69"/>
       <c r="AD47" s="70"/>
       <c r="AE47" s="36"/>
       <c r="AF47" s="32"/>
       <c r="AH47" s="100"/>
       <c r="AI47" s="100"/>
       <c r="AN47" s="33"/>
       <c r="AO47" s="34"/>
       <c r="AP47" s="35"/>
       <c r="AQ47" s="34"/>
     </row>
-    <row r="48" spans="1:67" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:67" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="38"/>
       <c r="B48" s="50"/>
       <c r="C48" s="38"/>
       <c r="D48" s="38"/>
       <c r="E48" s="162" t="s">
         <v>53</v>
       </c>
       <c r="F48" s="163"/>
       <c r="G48" s="163"/>
       <c r="H48" s="163"/>
       <c r="I48" s="163"/>
       <c r="J48" s="163"/>
       <c r="K48" s="163"/>
       <c r="L48" s="163"/>
       <c r="M48" s="163"/>
       <c r="N48" s="163"/>
       <c r="O48" s="163"/>
       <c r="P48" s="163"/>
       <c r="Q48" s="163"/>
       <c r="R48" s="163"/>
       <c r="S48" s="163"/>
       <c r="T48" s="163"/>
       <c r="U48" s="163"/>
       <c r="V48" s="163"/>
       <c r="W48" s="163"/>
@@ -7572,171 +7570,171 @@
       <c r="AP48" s="123"/>
       <c r="AQ48" s="34"/>
       <c r="AR48" s="33"/>
       <c r="AS48" s="34"/>
       <c r="AT48" s="35"/>
       <c r="AU48" s="34"/>
       <c r="AV48" s="30"/>
       <c r="AW48" s="30"/>
       <c r="AX48" s="30"/>
       <c r="AY48" s="30"/>
       <c r="AZ48" s="30"/>
       <c r="BA48" s="30"/>
       <c r="BB48" s="30"/>
       <c r="BC48" s="30"/>
       <c r="BD48" s="30"/>
       <c r="BE48" s="30"/>
       <c r="BF48" s="30"/>
       <c r="BG48" s="30"/>
       <c r="BH48" s="30"/>
       <c r="BI48" s="30"/>
       <c r="BJ48" s="30"/>
       <c r="BM48" s="30"/>
       <c r="BN48" s="30"/>
       <c r="BO48" s="30"/>
     </row>
-    <row r="49" spans="1:64" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:64" ht="3" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="38"/>
       <c r="B49" s="62"/>
       <c r="C49" s="63"/>
       <c r="D49" s="63"/>
       <c r="E49" s="63"/>
       <c r="F49" s="63"/>
       <c r="G49" s="63"/>
       <c r="H49" s="64"/>
       <c r="I49" s="64"/>
       <c r="J49" s="63"/>
       <c r="K49" s="63"/>
       <c r="L49" s="63"/>
       <c r="M49" s="63"/>
       <c r="N49" s="63"/>
       <c r="O49" s="63"/>
       <c r="P49" s="65"/>
       <c r="Q49" s="65"/>
       <c r="R49" s="63"/>
       <c r="S49" s="63"/>
       <c r="T49" s="63"/>
       <c r="U49" s="63"/>
       <c r="V49" s="63"/>
       <c r="W49" s="63"/>
       <c r="X49" s="63"/>
       <c r="Y49" s="63"/>
       <c r="Z49" s="63"/>
       <c r="AA49" s="63"/>
       <c r="AB49" s="63"/>
       <c r="AC49" s="63"/>
       <c r="AD49" s="63"/>
       <c r="AE49" s="63"/>
       <c r="AF49" s="66"/>
       <c r="AG49" s="38"/>
       <c r="AH49" s="38"/>
       <c r="BK49" s="37" t="e">
         <f>IF(AND(#REF!="無",#REF!=1),1,IF(AND(#REF!="無",#REF!=""),1,""))</f>
         <v>#REF!</v>
       </c>
       <c r="BL49" s="37" t="e">
         <f>IF(AND(#REF!="再生可能エネルギーを自家消費した電気",#REF!="無"),1,"")</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="50" spans="1:64" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:64" x14ac:dyDescent="0.15">
       <c r="A50" s="38"/>
       <c r="B50" s="38"/>
       <c r="C50" s="38"/>
       <c r="D50" s="38"/>
       <c r="E50" s="38"/>
       <c r="F50" s="38"/>
       <c r="G50" s="38"/>
       <c r="H50" s="39"/>
       <c r="I50" s="39"/>
       <c r="J50" s="38"/>
       <c r="K50" s="38"/>
       <c r="L50" s="38"/>
       <c r="M50" s="38"/>
       <c r="N50" s="38"/>
       <c r="O50" s="38"/>
       <c r="P50" s="40"/>
       <c r="Q50" s="40"/>
       <c r="R50" s="38"/>
       <c r="S50" s="38"/>
       <c r="T50" s="38"/>
       <c r="U50" s="38"/>
       <c r="V50" s="38"/>
       <c r="W50" s="38"/>
       <c r="X50" s="38"/>
       <c r="Y50" s="38"/>
       <c r="Z50" s="38"/>
       <c r="AA50" s="38"/>
       <c r="AB50" s="38"/>
       <c r="AC50" s="38"/>
       <c r="AD50" s="38"/>
       <c r="AE50" s="67" t="s">
         <v>22</v>
       </c>
       <c r="AF50" s="38"/>
       <c r="AG50" s="38"/>
       <c r="AH50" s="38"/>
       <c r="BK50" s="37" t="e">
         <f>IF(AND(#REF!="無",#REF!=1),1,IF(AND(#REF!="無",#REF!=""),1,""))</f>
         <v>#REF!</v>
       </c>
       <c r="BL50" s="37" t="e">
         <f>IF(AND(#REF!="再生可能エネルギーを自家消費した電気",#REF!="無"),1,"")</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="51" spans="1:64" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:64" x14ac:dyDescent="0.15">
       <c r="BK51" s="37" t="e">
         <f>IF(AND(#REF!="無",#REF!=1),1,IF(AND(#REF!="無",#REF!=""),1,""))</f>
         <v>#REF!</v>
       </c>
       <c r="BL51" s="37" t="e">
         <f>IF(AND(#REF!="再生可能エネルギーを自家消費した電気",#REF!="無"),1,"")</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="52" spans="1:64" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:64" x14ac:dyDescent="0.15">
       <c r="BK52" s="37" t="e">
         <f>IF(AND(#REF!="無",#REF!=1),1,IF(AND(#REF!="無",#REF!=""),1,""))</f>
         <v>#REF!</v>
       </c>
       <c r="BL52" s="37" t="e">
         <f>IF(AND(#REF!="再生可能エネルギーを自家消費した電気",#REF!="無"),1,"")</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="53" spans="1:64" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:64" x14ac:dyDescent="0.15">
       <c r="BK53" s="37" t="e">
         <f>IF(AND(#REF!="無",#REF!=1),1,IF(AND(#REF!="無",#REF!=""),1,""))</f>
         <v>#REF!</v>
       </c>
       <c r="BL53" s="37" t="e">
         <f>IF(AND(#REF!="再生可能エネルギーを自家消費した電気",#REF!="無"),1,"")</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="54" spans="1:64" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:64" x14ac:dyDescent="0.15">
       <c r="BK54" s="37" t="e">
         <f>IF(AND(#REF!="無",#REF!=1),1,IF(AND(#REF!="無",#REF!=""),1,""))</f>
         <v>#REF!</v>
       </c>
       <c r="BL54" s="37" t="e">
         <f>IF(AND(#REF!="再生可能エネルギーを自家消費した電気",#REF!="無"),1,"")</f>
         <v>#REF!</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="/oihiifhKrGzgBnM684c9GO9LUDWNoWTzWQFyEx7mcbcv4t8TSTTEYNhllSYZRFH7HRRfqE7MfO8em0khFDDZw==" saltValue="KdKV3pLa18LNYQUO7wzudw==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0" deleteRows="0"/>
   <mergeCells count="64">
     <mergeCell ref="M10:M11"/>
     <mergeCell ref="BK11:BL11"/>
     <mergeCell ref="P10:P11"/>
     <mergeCell ref="T10:W10"/>
     <mergeCell ref="Y10:AB10"/>
     <mergeCell ref="O10:O11"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="AB4:AC4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="H4:I4"/>
@@ -7916,392 +7914,392 @@
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="F14:P14 F17:P17 F20:P20 F23:P23 F26:P26 F29:P29 F32:P32 F35:P35 F38:P38 F41:P41 F44:P44 F47:P47 R14:AD14 R17:AD17 R20:AD20 R23:AD23 R26:AD26 R29:AD29 R32:AD32 R35:AD35 R38:AD38 R41:AD41 R44:AD44 R47:AD47" xr:uid="{70D36A3C-9E91-4984-A532-4AD297950DAE}">
       <formula1>"○,／,×"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.43307086614173229" bottom="0.43307086614173229" header="0.23622047244094491" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L(&amp;P/&amp;N)</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AG44"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="55" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane ySplit="11" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="D5" sqref="D5:G5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.08984375" style="27" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="2.08984375" style="27" customWidth="1"/>
+    <col min="1" max="1" width="2.125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="0.5" style="27" customWidth="1"/>
+    <col min="3" max="3" width="2.125" style="27" customWidth="1"/>
     <col min="4" max="4" width="7" style="27" customWidth="1"/>
-    <col min="5" max="5" width="13.453125" style="27" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="10" width="11.7265625" style="28" customWidth="1"/>
+    <col min="5" max="5" width="13.5" style="27" customWidth="1"/>
+    <col min="6" max="6" width="22.625" style="71" customWidth="1"/>
+    <col min="7" max="7" width="22.375" style="27" customWidth="1"/>
+    <col min="8" max="8" width="21.875" style="27" customWidth="1"/>
+    <col min="9" max="9" width="22.875" style="27" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="11.75" style="28" customWidth="1"/>
     <col min="11" max="11" width="5" style="27" customWidth="1"/>
-    <col min="12" max="12" width="8.36328125" style="28" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="30" max="30" width="0.453125" style="27" customWidth="1"/>
+    <col min="12" max="12" width="8.375" style="28" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="5.5" style="27" customWidth="1"/>
+    <col min="14" max="14" width="4.125" style="29" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="6.125" style="29" customWidth="1"/>
+    <col min="16" max="28" width="6.125" style="27" customWidth="1"/>
+    <col min="29" max="29" width="10.5" style="27" customWidth="1"/>
+    <col min="30" max="30" width="0.5" style="27" customWidth="1"/>
     <col min="31" max="31" width="37" style="27" customWidth="1"/>
     <col min="32" max="33" width="9" style="100" customWidth="1"/>
     <col min="34" max="16384" width="9" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:33" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="73"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="39"/>
       <c r="K1" s="38"/>
       <c r="L1" s="39"/>
       <c r="M1" s="38"/>
       <c r="N1" s="40"/>
       <c r="O1" s="40"/>
       <c r="P1" s="38"/>
       <c r="Q1" s="38"/>
       <c r="R1" s="38"/>
       <c r="S1" s="38"/>
       <c r="T1" s="38"/>
       <c r="U1" s="38"/>
       <c r="V1" s="38"/>
       <c r="W1" s="38"/>
       <c r="X1" s="38"/>
       <c r="Y1" s="38"/>
       <c r="Z1" s="38"/>
       <c r="AA1" s="38"/>
       <c r="AB1" s="38"/>
       <c r="AC1" s="38"/>
       <c r="AD1" s="38"/>
     </row>
-    <row r="2" spans="1:33" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:33" ht="3" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="38"/>
       <c r="B2" s="41"/>
       <c r="C2" s="42"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="74"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="44"/>
       <c r="K2" s="43"/>
       <c r="L2" s="44"/>
       <c r="M2" s="43"/>
       <c r="N2" s="45"/>
       <c r="O2" s="45"/>
       <c r="P2" s="43"/>
       <c r="Q2" s="43"/>
       <c r="R2" s="43"/>
       <c r="S2" s="43"/>
       <c r="T2" s="43"/>
       <c r="U2" s="43"/>
       <c r="V2" s="43"/>
       <c r="W2" s="43"/>
       <c r="X2" s="43"/>
       <c r="Y2" s="43"/>
       <c r="Z2" s="43"/>
       <c r="AA2" s="43"/>
       <c r="AB2" s="43"/>
       <c r="AC2" s="43"/>
       <c r="AD2" s="46"/>
     </row>
-    <row r="3" spans="1:33" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:33" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="38"/>
       <c r="B3" s="47"/>
       <c r="C3" s="48"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="73"/>
       <c r="G3" s="38"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="39"/>
       <c r="K3" s="38"/>
       <c r="L3" s="39"/>
       <c r="M3" s="38"/>
       <c r="N3" s="40"/>
       <c r="O3" s="40"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="38"/>
       <c r="R3" s="38"/>
       <c r="S3" s="38"/>
       <c r="T3" s="38"/>
       <c r="U3" s="38"/>
       <c r="V3" s="38"/>
       <c r="W3" s="38"/>
       <c r="X3" s="38"/>
       <c r="Y3" s="38"/>
       <c r="Z3" s="38"/>
       <c r="AA3" s="38"/>
       <c r="AB3" s="38"/>
       <c r="AC3" s="38"/>
       <c r="AD3" s="49"/>
     </row>
-    <row r="4" spans="1:33" ht="32.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:33" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="38"/>
       <c r="B4" s="47"/>
       <c r="C4" s="48"/>
       <c r="D4" s="141" t="s">
         <v>43</v>
       </c>
       <c r="E4" s="145"/>
       <c r="F4" s="145"/>
       <c r="G4" s="142"/>
       <c r="H4" s="116" t="s">
         <v>44</v>
       </c>
       <c r="I4" s="209" t="s">
         <v>45</v>
       </c>
       <c r="J4" s="209"/>
       <c r="K4" s="38"/>
       <c r="L4" s="38"/>
       <c r="M4" s="38"/>
       <c r="N4" s="38"/>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="38"/>
       <c r="S4" s="38"/>
       <c r="T4" s="38"/>
       <c r="U4" s="38"/>
       <c r="V4" s="38"/>
       <c r="W4" s="38"/>
       <c r="X4" s="38"/>
       <c r="Y4" s="141" t="s">
         <v>51</v>
       </c>
       <c r="Z4" s="142"/>
       <c r="AA4" s="141" t="s">
         <v>52</v>
       </c>
       <c r="AB4" s="142"/>
       <c r="AC4" s="38"/>
       <c r="AD4" s="49"/>
       <c r="AF4" s="27"/>
       <c r="AG4" s="27"/>
     </row>
-    <row r="5" spans="1:33" ht="20.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:33" ht="20.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="38"/>
       <c r="B5" s="47"/>
       <c r="C5" s="48"/>
       <c r="D5" s="146"/>
       <c r="E5" s="147"/>
       <c r="F5" s="147"/>
       <c r="G5" s="148"/>
       <c r="H5" s="117"/>
       <c r="I5" s="208"/>
       <c r="J5" s="208"/>
       <c r="K5" s="38"/>
       <c r="L5" s="38"/>
       <c r="M5" s="38"/>
       <c r="N5" s="38"/>
       <c r="O5" s="38"/>
       <c r="P5" s="38"/>
       <c r="Q5" s="38"/>
       <c r="R5" s="38"/>
       <c r="S5" s="38"/>
       <c r="T5" s="38"/>
       <c r="U5" s="38"/>
       <c r="V5" s="38"/>
       <c r="W5" s="38"/>
       <c r="X5" s="38"/>
       <c r="Y5" s="143"/>
       <c r="Z5" s="144"/>
       <c r="AA5" s="143"/>
       <c r="AB5" s="144"/>
       <c r="AC5" s="38"/>
       <c r="AD5" s="49"/>
       <c r="AF5" s="27"/>
       <c r="AG5" s="27"/>
     </row>
-    <row r="6" spans="1:33" ht="26.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:33" ht="26.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="38"/>
       <c r="B6" s="47"/>
       <c r="C6" s="85" t="s">
         <v>58</v>
       </c>
       <c r="D6" s="86"/>
       <c r="E6" s="86"/>
       <c r="F6" s="86"/>
       <c r="G6" s="86"/>
       <c r="H6" s="86"/>
       <c r="I6" s="87"/>
       <c r="J6" s="87"/>
       <c r="K6" s="86"/>
       <c r="L6" s="86"/>
       <c r="M6" s="86"/>
       <c r="N6" s="86"/>
       <c r="O6" s="86"/>
       <c r="P6" s="86"/>
       <c r="Q6" s="86"/>
       <c r="R6" s="86"/>
       <c r="S6" s="86"/>
       <c r="T6" s="86"/>
       <c r="U6" s="86"/>
       <c r="V6" s="86"/>
       <c r="W6" s="86"/>
       <c r="X6" s="86"/>
       <c r="Y6" s="86"/>
       <c r="Z6" s="86"/>
       <c r="AA6" s="86"/>
       <c r="AB6" s="86"/>
       <c r="AC6" s="86"/>
       <c r="AD6" s="118"/>
       <c r="AF6" s="27"/>
       <c r="AG6" s="27"/>
     </row>
-    <row r="7" spans="1:33" ht="17.149999999999999" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:33" ht="17.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A7" s="38"/>
       <c r="B7" s="47"/>
       <c r="C7" s="48"/>
       <c r="D7" s="88"/>
       <c r="E7" s="89" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="38"/>
       <c r="G7" s="38"/>
       <c r="H7" s="38"/>
       <c r="I7" s="40"/>
       <c r="J7" s="40"/>
       <c r="K7" s="38"/>
       <c r="L7" s="38"/>
       <c r="M7" s="38"/>
       <c r="N7" s="38"/>
       <c r="O7" s="38"/>
       <c r="P7" s="38"/>
       <c r="Q7" s="38"/>
       <c r="R7" s="38"/>
       <c r="S7" s="38"/>
       <c r="T7" s="38"/>
       <c r="U7" s="38"/>
       <c r="V7" s="38"/>
       <c r="W7" s="38"/>
       <c r="X7" s="38"/>
       <c r="Y7" s="133" t="s">
         <v>47</v>
       </c>
       <c r="Z7" s="134"/>
       <c r="AA7" s="137"/>
       <c r="AB7" s="138"/>
       <c r="AC7" s="38"/>
       <c r="AD7" s="49"/>
       <c r="AF7" s="27"/>
       <c r="AG7" s="27"/>
     </row>
-    <row r="8" spans="1:33" ht="17.149999999999999" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:33" ht="17.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A8" s="38"/>
       <c r="B8" s="47"/>
       <c r="C8" s="48"/>
       <c r="D8" s="120"/>
       <c r="E8" s="89"/>
       <c r="F8" s="38"/>
       <c r="G8" s="38"/>
       <c r="H8" s="38"/>
       <c r="I8" s="40"/>
       <c r="J8" s="40"/>
       <c r="K8" s="38"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
       <c r="N8" s="38"/>
       <c r="O8" s="38"/>
       <c r="P8" s="38"/>
       <c r="Q8" s="38"/>
       <c r="R8" s="38"/>
       <c r="S8" s="38"/>
       <c r="T8" s="38"/>
       <c r="U8" s="38"/>
       <c r="V8" s="38"/>
       <c r="W8" s="38"/>
       <c r="X8" s="38"/>
       <c r="Y8" s="135"/>
       <c r="Z8" s="136"/>
       <c r="AA8" s="139"/>
       <c r="AB8" s="140"/>
       <c r="AC8" s="38"/>
       <c r="AD8" s="49"/>
       <c r="AF8" s="27"/>
       <c r="AG8" s="27"/>
     </row>
-    <row r="9" spans="1:33" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:33" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A9" s="38"/>
       <c r="B9" s="50"/>
       <c r="C9" s="38"/>
       <c r="D9" s="75"/>
       <c r="E9" s="75"/>
       <c r="F9" s="73"/>
       <c r="G9" s="40"/>
       <c r="H9" s="53"/>
       <c r="I9" s="53"/>
       <c r="J9" s="76"/>
       <c r="K9" s="53"/>
       <c r="L9" s="76"/>
       <c r="M9" s="53"/>
       <c r="N9" s="53"/>
       <c r="O9" s="53"/>
       <c r="P9" s="53"/>
       <c r="Q9" s="53"/>
       <c r="R9" s="53"/>
       <c r="S9" s="53"/>
       <c r="T9" s="53"/>
       <c r="U9" s="53"/>
       <c r="V9" s="53"/>
       <c r="W9" s="53"/>
       <c r="X9" s="53"/>
       <c r="Y9" s="53"/>
       <c r="Z9" s="53"/>
       <c r="AA9" s="53"/>
       <c r="AB9" s="53"/>
       <c r="AC9" s="38"/>
       <c r="AD9" s="49"/>
     </row>
-    <row r="10" spans="1:33" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:33" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="38"/>
       <c r="B10" s="50"/>
       <c r="C10" s="38"/>
       <c r="D10" s="153" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="149" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="182" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="204" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="205"/>
       <c r="I10" s="149" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="155" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="182" t="s">
         <v>12</v>
       </c>
@@ -8319,51 +8317,51 @@
       <c r="Q10" s="163"/>
       <c r="R10" s="166" t="str">
         <f>IF(I5="","",DATE(I5,4,1))</f>
         <v/>
       </c>
       <c r="S10" s="166"/>
       <c r="T10" s="166"/>
       <c r="U10" s="166"/>
       <c r="V10" s="54" t="s">
         <v>17</v>
       </c>
       <c r="W10" s="166" t="str">
         <f>IF(I5="","",DATE(I5+1,3,31))</f>
         <v/>
       </c>
       <c r="X10" s="166"/>
       <c r="Y10" s="166"/>
       <c r="Z10" s="166"/>
       <c r="AA10" s="55" t="s">
         <v>18</v>
       </c>
       <c r="AB10" s="56"/>
       <c r="AC10" s="38"/>
       <c r="AD10" s="49"/>
     </row>
-    <row r="11" spans="1:33" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:33" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A11" s="38"/>
       <c r="B11" s="50"/>
       <c r="C11" s="38"/>
       <c r="D11" s="154"/>
       <c r="E11" s="180"/>
       <c r="F11" s="183"/>
       <c r="G11" s="77" t="s">
         <v>23</v>
       </c>
       <c r="H11" s="77" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="181"/>
       <c r="J11" s="156"/>
       <c r="K11" s="183"/>
       <c r="L11" s="189"/>
       <c r="M11" s="181"/>
       <c r="N11" s="207"/>
       <c r="O11" s="119" t="s">
         <v>46</v>
       </c>
       <c r="P11" s="78" t="s">
         <v>19</v>
       </c>
       <c r="Q11" s="58" t="s">
@@ -8383,1248 +8381,1248 @@
       </c>
       <c r="V11" s="58" t="s">
         <v>4</v>
       </c>
       <c r="W11" s="58" t="s">
         <v>5</v>
       </c>
       <c r="X11" s="58" t="s">
         <v>6</v>
       </c>
       <c r="Y11" s="58" t="s">
         <v>7</v>
       </c>
       <c r="Z11" s="58" t="s">
         <v>8</v>
       </c>
       <c r="AA11" s="79" t="s">
         <v>9</v>
       </c>
       <c r="AB11" s="60" t="s">
         <v>20</v>
       </c>
       <c r="AC11" s="38"/>
       <c r="AD11" s="49"/>
     </row>
-    <row r="12" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B12" s="31"/>
       <c r="D12" s="191"/>
       <c r="E12" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="21"/>
       <c r="G12" s="4"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="23"/>
       <c r="K12" s="5"/>
       <c r="L12" s="6"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="97" t="s">
         <v>48</v>
       </c>
       <c r="P12" s="8"/>
       <c r="Q12" s="9"/>
       <c r="R12" s="9"/>
       <c r="S12" s="9"/>
       <c r="T12" s="9"/>
       <c r="U12" s="9"/>
       <c r="V12" s="9"/>
       <c r="W12" s="9"/>
       <c r="X12" s="9"/>
       <c r="Y12" s="9"/>
       <c r="Z12" s="9"/>
       <c r="AA12" s="10"/>
       <c r="AB12" s="19"/>
       <c r="AC12" s="36">
         <f>SUM(P12:AA12)</f>
         <v>0</v>
       </c>
       <c r="AD12" s="32"/>
       <c r="AF12" s="100"/>
       <c r="AG12" s="100"/>
     </row>
-    <row r="13" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B13" s="31"/>
       <c r="D13" s="192"/>
       <c r="E13" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="194"/>
       <c r="G13" s="195"/>
       <c r="H13" s="195"/>
       <c r="I13" s="195"/>
       <c r="J13" s="195"/>
       <c r="K13" s="195"/>
       <c r="L13" s="195"/>
       <c r="M13" s="195"/>
       <c r="N13" s="196"/>
       <c r="O13" s="103" t="s">
         <v>49</v>
       </c>
       <c r="P13" s="1"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="3"/>
       <c r="AB13" s="11"/>
       <c r="AC13" s="36">
         <f>SUM(P13:AA13)</f>
         <v>0</v>
       </c>
       <c r="AD13" s="32"/>
       <c r="AF13" s="100"/>
       <c r="AG13" s="100"/>
     </row>
-    <row r="14" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B14" s="31"/>
       <c r="D14" s="193"/>
       <c r="E14" s="105" t="s">
         <v>38</v>
       </c>
       <c r="F14" s="197"/>
       <c r="G14" s="131"/>
       <c r="H14" s="131"/>
       <c r="I14" s="131"/>
       <c r="J14" s="131"/>
       <c r="K14" s="131"/>
       <c r="L14" s="131"/>
       <c r="M14" s="131"/>
       <c r="N14" s="172"/>
       <c r="O14" s="107" t="s">
         <v>50</v>
       </c>
       <c r="P14" s="24"/>
       <c r="Q14" s="25"/>
       <c r="R14" s="25"/>
       <c r="S14" s="25"/>
       <c r="T14" s="25"/>
       <c r="U14" s="25"/>
       <c r="V14" s="25"/>
       <c r="W14" s="25"/>
       <c r="X14" s="25"/>
       <c r="Y14" s="25"/>
       <c r="Z14" s="25"/>
       <c r="AA14" s="26"/>
       <c r="AB14" s="20"/>
       <c r="AD14" s="32"/>
       <c r="AF14" s="100"/>
       <c r="AG14" s="100"/>
     </row>
-    <row r="15" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B15" s="31"/>
       <c r="D15" s="191"/>
       <c r="E15" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="21"/>
       <c r="G15" s="4"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="23"/>
       <c r="K15" s="5"/>
       <c r="L15" s="6"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="97" t="s">
         <v>48</v>
       </c>
       <c r="P15" s="8"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="9"/>
       <c r="W15" s="9"/>
       <c r="X15" s="9"/>
       <c r="Y15" s="9"/>
       <c r="Z15" s="9"/>
       <c r="AA15" s="10"/>
       <c r="AB15" s="19"/>
       <c r="AC15" s="36">
         <f>SUM(P15:AA15)</f>
         <v>0</v>
       </c>
       <c r="AD15" s="32"/>
       <c r="AF15" s="100"/>
       <c r="AG15" s="100"/>
     </row>
-    <row r="16" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B16" s="31"/>
       <c r="D16" s="192"/>
       <c r="E16" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="194"/>
       <c r="G16" s="195"/>
       <c r="H16" s="195"/>
       <c r="I16" s="195"/>
       <c r="J16" s="195"/>
       <c r="K16" s="195"/>
       <c r="L16" s="195"/>
       <c r="M16" s="195"/>
       <c r="N16" s="196"/>
       <c r="O16" s="103" t="s">
         <v>49</v>
       </c>
       <c r="P16" s="1"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="3"/>
       <c r="AB16" s="11"/>
       <c r="AC16" s="36">
         <f>SUM(P16:AA16)</f>
         <v>0</v>
       </c>
       <c r="AD16" s="32"/>
       <c r="AF16" s="100"/>
       <c r="AG16" s="100"/>
     </row>
-    <row r="17" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B17" s="31"/>
       <c r="D17" s="193"/>
       <c r="E17" s="105" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="197"/>
       <c r="G17" s="131"/>
       <c r="H17" s="131"/>
       <c r="I17" s="131"/>
       <c r="J17" s="131"/>
       <c r="K17" s="131"/>
       <c r="L17" s="131"/>
       <c r="M17" s="131"/>
       <c r="N17" s="172"/>
       <c r="O17" s="107" t="s">
         <v>50</v>
       </c>
       <c r="P17" s="24"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
       <c r="W17" s="25"/>
       <c r="X17" s="25"/>
       <c r="Y17" s="25"/>
       <c r="Z17" s="25"/>
       <c r="AA17" s="26"/>
       <c r="AB17" s="20"/>
       <c r="AD17" s="32"/>
       <c r="AF17" s="100"/>
       <c r="AG17" s="100"/>
     </row>
-    <row r="18" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B18" s="31"/>
       <c r="D18" s="191"/>
       <c r="E18" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="21"/>
       <c r="G18" s="4"/>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
       <c r="J18" s="23"/>
       <c r="K18" s="5"/>
       <c r="L18" s="6"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="97" t="s">
         <v>48</v>
       </c>
       <c r="P18" s="8"/>
       <c r="Q18" s="9"/>
       <c r="R18" s="9"/>
       <c r="S18" s="9"/>
       <c r="T18" s="9"/>
       <c r="U18" s="9"/>
       <c r="V18" s="9"/>
       <c r="W18" s="9"/>
       <c r="X18" s="9"/>
       <c r="Y18" s="9"/>
       <c r="Z18" s="9"/>
       <c r="AA18" s="10"/>
       <c r="AB18" s="19"/>
       <c r="AC18" s="36">
         <f>SUM(P18:AA18)</f>
         <v>0</v>
       </c>
       <c r="AD18" s="32"/>
       <c r="AF18" s="100"/>
       <c r="AG18" s="100"/>
     </row>
-    <row r="19" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B19" s="31"/>
       <c r="D19" s="192"/>
       <c r="E19" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="194"/>
       <c r="G19" s="195"/>
       <c r="H19" s="195"/>
       <c r="I19" s="195"/>
       <c r="J19" s="195"/>
       <c r="K19" s="195"/>
       <c r="L19" s="195"/>
       <c r="M19" s="195"/>
       <c r="N19" s="196"/>
       <c r="O19" s="103" t="s">
         <v>49</v>
       </c>
       <c r="P19" s="1"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
       <c r="AA19" s="3"/>
       <c r="AB19" s="11"/>
       <c r="AC19" s="36">
         <f>SUM(P19:AA19)</f>
         <v>0</v>
       </c>
       <c r="AD19" s="32"/>
       <c r="AF19" s="100"/>
       <c r="AG19" s="100"/>
     </row>
-    <row r="20" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B20" s="31"/>
       <c r="D20" s="193"/>
       <c r="E20" s="105" t="s">
         <v>38</v>
       </c>
       <c r="F20" s="197"/>
       <c r="G20" s="131"/>
       <c r="H20" s="131"/>
       <c r="I20" s="131"/>
       <c r="J20" s="131"/>
       <c r="K20" s="131"/>
       <c r="L20" s="131"/>
       <c r="M20" s="131"/>
       <c r="N20" s="172"/>
       <c r="O20" s="107" t="s">
         <v>50</v>
       </c>
       <c r="P20" s="24"/>
       <c r="Q20" s="25"/>
       <c r="R20" s="25"/>
       <c r="S20" s="25"/>
       <c r="T20" s="25"/>
       <c r="U20" s="25"/>
       <c r="V20" s="25"/>
       <c r="W20" s="25"/>
       <c r="X20" s="25"/>
       <c r="Y20" s="25"/>
       <c r="Z20" s="25"/>
       <c r="AA20" s="26"/>
       <c r="AB20" s="20"/>
       <c r="AD20" s="32"/>
       <c r="AF20" s="100"/>
       <c r="AG20" s="100"/>
     </row>
-    <row r="21" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B21" s="31"/>
       <c r="D21" s="191"/>
       <c r="E21" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="21"/>
       <c r="G21" s="4"/>
       <c r="H21" s="22"/>
       <c r="I21" s="22"/>
       <c r="J21" s="23"/>
       <c r="K21" s="5"/>
       <c r="L21" s="6"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="97" t="s">
         <v>48</v>
       </c>
       <c r="P21" s="8"/>
       <c r="Q21" s="9"/>
       <c r="R21" s="9"/>
       <c r="S21" s="9"/>
       <c r="T21" s="9"/>
       <c r="U21" s="9"/>
       <c r="V21" s="9"/>
       <c r="W21" s="9"/>
       <c r="X21" s="9"/>
       <c r="Y21" s="9"/>
       <c r="Z21" s="9"/>
       <c r="AA21" s="10"/>
       <c r="AB21" s="19"/>
       <c r="AC21" s="36">
         <f>SUM(P21:AA21)</f>
         <v>0</v>
       </c>
       <c r="AD21" s="32"/>
       <c r="AF21" s="100"/>
       <c r="AG21" s="100"/>
     </row>
-    <row r="22" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B22" s="31"/>
       <c r="D22" s="192"/>
       <c r="E22" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="194"/>
       <c r="G22" s="195"/>
       <c r="H22" s="195"/>
       <c r="I22" s="195"/>
       <c r="J22" s="195"/>
       <c r="K22" s="195"/>
       <c r="L22" s="195"/>
       <c r="M22" s="195"/>
       <c r="N22" s="196"/>
       <c r="O22" s="103" t="s">
         <v>49</v>
       </c>
       <c r="P22" s="1"/>
       <c r="Q22" s="2"/>
       <c r="R22" s="2"/>
       <c r="S22" s="2"/>
       <c r="T22" s="2"/>
       <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="2"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="11"/>
       <c r="AC22" s="36">
         <f>SUM(P22:AA22)</f>
         <v>0</v>
       </c>
       <c r="AD22" s="32"/>
       <c r="AF22" s="100"/>
       <c r="AG22" s="100"/>
     </row>
-    <row r="23" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B23" s="31"/>
       <c r="D23" s="193"/>
       <c r="E23" s="105" t="s">
         <v>38</v>
       </c>
       <c r="F23" s="197"/>
       <c r="G23" s="131"/>
       <c r="H23" s="131"/>
       <c r="I23" s="131"/>
       <c r="J23" s="131"/>
       <c r="K23" s="131"/>
       <c r="L23" s="131"/>
       <c r="M23" s="131"/>
       <c r="N23" s="172"/>
       <c r="O23" s="107" t="s">
         <v>50</v>
       </c>
       <c r="P23" s="24"/>
       <c r="Q23" s="25"/>
       <c r="R23" s="25"/>
       <c r="S23" s="25"/>
       <c r="T23" s="25"/>
       <c r="U23" s="25"/>
       <c r="V23" s="25"/>
       <c r="W23" s="25"/>
       <c r="X23" s="25"/>
       <c r="Y23" s="25"/>
       <c r="Z23" s="25"/>
       <c r="AA23" s="26"/>
       <c r="AB23" s="20"/>
       <c r="AD23" s="32"/>
       <c r="AF23" s="100"/>
       <c r="AG23" s="100"/>
     </row>
-    <row r="24" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B24" s="31"/>
       <c r="D24" s="191"/>
       <c r="E24" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F24" s="21"/>
       <c r="G24" s="4"/>
       <c r="H24" s="22"/>
       <c r="I24" s="22"/>
       <c r="J24" s="23"/>
       <c r="K24" s="5"/>
       <c r="L24" s="6"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="97" t="s">
         <v>48</v>
       </c>
       <c r="P24" s="8"/>
       <c r="Q24" s="9"/>
       <c r="R24" s="9"/>
       <c r="S24" s="9"/>
       <c r="T24" s="9"/>
       <c r="U24" s="9"/>
       <c r="V24" s="9"/>
       <c r="W24" s="9"/>
       <c r="X24" s="9"/>
       <c r="Y24" s="9"/>
       <c r="Z24" s="9"/>
       <c r="AA24" s="10"/>
       <c r="AB24" s="19"/>
       <c r="AC24" s="36">
         <f>SUM(P24:AA24)</f>
         <v>0</v>
       </c>
       <c r="AD24" s="32"/>
       <c r="AF24" s="100"/>
       <c r="AG24" s="100"/>
     </row>
-    <row r="25" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B25" s="31"/>
       <c r="D25" s="192"/>
       <c r="E25" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F25" s="194"/>
       <c r="G25" s="195"/>
       <c r="H25" s="195"/>
       <c r="I25" s="195"/>
       <c r="J25" s="195"/>
       <c r="K25" s="195"/>
       <c r="L25" s="195"/>
       <c r="M25" s="195"/>
       <c r="N25" s="196"/>
       <c r="O25" s="103" t="s">
         <v>49</v>
       </c>
       <c r="P25" s="1"/>
       <c r="Q25" s="2"/>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
       <c r="AA25" s="3"/>
       <c r="AB25" s="11"/>
       <c r="AC25" s="36">
         <f>SUM(P25:AA25)</f>
         <v>0</v>
       </c>
       <c r="AD25" s="32"/>
       <c r="AF25" s="100"/>
       <c r="AG25" s="100"/>
     </row>
-    <row r="26" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B26" s="31"/>
       <c r="D26" s="193"/>
       <c r="E26" s="105" t="s">
         <v>38</v>
       </c>
       <c r="F26" s="197"/>
       <c r="G26" s="131"/>
       <c r="H26" s="131"/>
       <c r="I26" s="131"/>
       <c r="J26" s="131"/>
       <c r="K26" s="131"/>
       <c r="L26" s="131"/>
       <c r="M26" s="131"/>
       <c r="N26" s="172"/>
       <c r="O26" s="107" t="s">
         <v>50</v>
       </c>
       <c r="P26" s="24"/>
       <c r="Q26" s="25"/>
       <c r="R26" s="25"/>
       <c r="S26" s="25"/>
       <c r="T26" s="25"/>
       <c r="U26" s="25"/>
       <c r="V26" s="25"/>
       <c r="W26" s="25"/>
       <c r="X26" s="25"/>
       <c r="Y26" s="25"/>
       <c r="Z26" s="25"/>
       <c r="AA26" s="26"/>
       <c r="AB26" s="20"/>
       <c r="AD26" s="32"/>
       <c r="AF26" s="100"/>
       <c r="AG26" s="100"/>
     </row>
-    <row r="27" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B27" s="31"/>
       <c r="D27" s="191"/>
       <c r="E27" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F27" s="21"/>
       <c r="G27" s="4"/>
       <c r="H27" s="22"/>
       <c r="I27" s="22"/>
       <c r="J27" s="23"/>
       <c r="K27" s="5"/>
       <c r="L27" s="6"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="97" t="s">
         <v>48</v>
       </c>
       <c r="P27" s="8"/>
       <c r="Q27" s="9"/>
       <c r="R27" s="9"/>
       <c r="S27" s="9"/>
       <c r="T27" s="9"/>
       <c r="U27" s="9"/>
       <c r="V27" s="9"/>
       <c r="W27" s="9"/>
       <c r="X27" s="9"/>
       <c r="Y27" s="9"/>
       <c r="Z27" s="9"/>
       <c r="AA27" s="10"/>
       <c r="AB27" s="19"/>
       <c r="AC27" s="36">
         <f>SUM(P27:AA27)</f>
         <v>0</v>
       </c>
       <c r="AD27" s="32"/>
       <c r="AF27" s="100"/>
       <c r="AG27" s="100"/>
     </row>
-    <row r="28" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B28" s="31"/>
       <c r="D28" s="192"/>
       <c r="E28" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F28" s="194"/>
       <c r="G28" s="195"/>
       <c r="H28" s="195"/>
       <c r="I28" s="195"/>
       <c r="J28" s="195"/>
       <c r="K28" s="195"/>
       <c r="L28" s="195"/>
       <c r="M28" s="195"/>
       <c r="N28" s="196"/>
       <c r="O28" s="103" t="s">
         <v>49</v>
       </c>
       <c r="P28" s="1"/>
       <c r="Q28" s="2"/>
       <c r="R28" s="2"/>
       <c r="S28" s="2"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="2"/>
       <c r="AA28" s="3"/>
       <c r="AB28" s="11"/>
       <c r="AC28" s="36">
         <f>SUM(P28:AA28)</f>
         <v>0</v>
       </c>
       <c r="AD28" s="32"/>
       <c r="AF28" s="100"/>
       <c r="AG28" s="100"/>
     </row>
-    <row r="29" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B29" s="31"/>
       <c r="D29" s="193"/>
       <c r="E29" s="105" t="s">
         <v>38</v>
       </c>
       <c r="F29" s="197"/>
       <c r="G29" s="131"/>
       <c r="H29" s="131"/>
       <c r="I29" s="131"/>
       <c r="J29" s="131"/>
       <c r="K29" s="131"/>
       <c r="L29" s="131"/>
       <c r="M29" s="131"/>
       <c r="N29" s="172"/>
       <c r="O29" s="107" t="s">
         <v>50</v>
       </c>
       <c r="P29" s="24"/>
       <c r="Q29" s="25"/>
       <c r="R29" s="25"/>
       <c r="S29" s="25"/>
       <c r="T29" s="25"/>
       <c r="U29" s="25"/>
       <c r="V29" s="25"/>
       <c r="W29" s="25"/>
       <c r="X29" s="25"/>
       <c r="Y29" s="25"/>
       <c r="Z29" s="25"/>
       <c r="AA29" s="26"/>
       <c r="AB29" s="20"/>
       <c r="AD29" s="32"/>
       <c r="AF29" s="100"/>
       <c r="AG29" s="100"/>
     </row>
-    <row r="30" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B30" s="31"/>
       <c r="D30" s="191"/>
       <c r="E30" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F30" s="21"/>
       <c r="G30" s="4"/>
       <c r="H30" s="22"/>
       <c r="I30" s="22"/>
       <c r="J30" s="23"/>
       <c r="K30" s="5"/>
       <c r="L30" s="6"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="97" t="s">
         <v>48</v>
       </c>
       <c r="P30" s="8"/>
       <c r="Q30" s="9"/>
       <c r="R30" s="9"/>
       <c r="S30" s="9"/>
       <c r="T30" s="9"/>
       <c r="U30" s="9"/>
       <c r="V30" s="9"/>
       <c r="W30" s="9"/>
       <c r="X30" s="9"/>
       <c r="Y30" s="9"/>
       <c r="Z30" s="9"/>
       <c r="AA30" s="10"/>
       <c r="AB30" s="19"/>
       <c r="AC30" s="36">
         <f>SUM(P30:AA30)</f>
         <v>0</v>
       </c>
       <c r="AD30" s="32"/>
       <c r="AF30" s="100"/>
       <c r="AG30" s="100"/>
     </row>
-    <row r="31" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B31" s="31"/>
       <c r="D31" s="192"/>
       <c r="E31" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F31" s="194"/>
       <c r="G31" s="195"/>
       <c r="H31" s="195"/>
       <c r="I31" s="195"/>
       <c r="J31" s="195"/>
       <c r="K31" s="195"/>
       <c r="L31" s="195"/>
       <c r="M31" s="195"/>
       <c r="N31" s="196"/>
       <c r="O31" s="103" t="s">
         <v>49</v>
       </c>
       <c r="P31" s="1"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AA31" s="3"/>
       <c r="AB31" s="11"/>
       <c r="AC31" s="36">
         <f>SUM(P31:AA31)</f>
         <v>0</v>
       </c>
       <c r="AD31" s="32"/>
       <c r="AF31" s="100"/>
       <c r="AG31" s="100"/>
     </row>
-    <row r="32" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B32" s="31"/>
       <c r="D32" s="193"/>
       <c r="E32" s="105" t="s">
         <v>38</v>
       </c>
       <c r="F32" s="197"/>
       <c r="G32" s="131"/>
       <c r="H32" s="131"/>
       <c r="I32" s="131"/>
       <c r="J32" s="131"/>
       <c r="K32" s="131"/>
       <c r="L32" s="131"/>
       <c r="M32" s="131"/>
       <c r="N32" s="172"/>
       <c r="O32" s="107" t="s">
         <v>50</v>
       </c>
       <c r="P32" s="24"/>
       <c r="Q32" s="25"/>
       <c r="R32" s="25"/>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
       <c r="U32" s="25"/>
       <c r="V32" s="25"/>
       <c r="W32" s="25"/>
       <c r="X32" s="25"/>
       <c r="Y32" s="25"/>
       <c r="Z32" s="25"/>
       <c r="AA32" s="26"/>
       <c r="AB32" s="20"/>
       <c r="AD32" s="32"/>
       <c r="AF32" s="100"/>
       <c r="AG32" s="100"/>
     </row>
-    <row r="33" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B33" s="31"/>
       <c r="D33" s="191"/>
       <c r="E33" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F33" s="21"/>
       <c r="G33" s="4"/>
       <c r="H33" s="22"/>
       <c r="I33" s="22"/>
       <c r="J33" s="23"/>
       <c r="K33" s="5"/>
       <c r="L33" s="6"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="97" t="s">
         <v>48</v>
       </c>
       <c r="P33" s="8"/>
       <c r="Q33" s="9"/>
       <c r="R33" s="9"/>
       <c r="S33" s="9"/>
       <c r="T33" s="9"/>
       <c r="U33" s="9"/>
       <c r="V33" s="9"/>
       <c r="W33" s="9"/>
       <c r="X33" s="9"/>
       <c r="Y33" s="9"/>
       <c r="Z33" s="9"/>
       <c r="AA33" s="10"/>
       <c r="AB33" s="19"/>
       <c r="AC33" s="36">
         <f>SUM(P33:AA33)</f>
         <v>0</v>
       </c>
       <c r="AD33" s="32"/>
       <c r="AF33" s="100"/>
       <c r="AG33" s="100"/>
     </row>
-    <row r="34" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B34" s="31"/>
       <c r="D34" s="192"/>
       <c r="E34" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F34" s="194"/>
       <c r="G34" s="195"/>
       <c r="H34" s="195"/>
       <c r="I34" s="195"/>
       <c r="J34" s="195"/>
       <c r="K34" s="195"/>
       <c r="L34" s="195"/>
       <c r="M34" s="195"/>
       <c r="N34" s="196"/>
       <c r="O34" s="103" t="s">
         <v>49</v>
       </c>
       <c r="P34" s="1"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
       <c r="Z34" s="2"/>
       <c r="AA34" s="3"/>
       <c r="AB34" s="11"/>
       <c r="AC34" s="36">
         <f>SUM(P34:AA34)</f>
         <v>0</v>
       </c>
       <c r="AD34" s="32"/>
       <c r="AF34" s="100"/>
       <c r="AG34" s="100"/>
     </row>
-    <row r="35" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B35" s="31"/>
       <c r="D35" s="193"/>
       <c r="E35" s="105" t="s">
         <v>38</v>
       </c>
       <c r="F35" s="197"/>
       <c r="G35" s="131"/>
       <c r="H35" s="131"/>
       <c r="I35" s="131"/>
       <c r="J35" s="131"/>
       <c r="K35" s="131"/>
       <c r="L35" s="131"/>
       <c r="M35" s="131"/>
       <c r="N35" s="172"/>
       <c r="O35" s="107" t="s">
         <v>50</v>
       </c>
       <c r="P35" s="24"/>
       <c r="Q35" s="25"/>
       <c r="R35" s="25"/>
       <c r="S35" s="25"/>
       <c r="T35" s="25"/>
       <c r="U35" s="25"/>
       <c r="V35" s="25"/>
       <c r="W35" s="25"/>
       <c r="X35" s="25"/>
       <c r="Y35" s="25"/>
       <c r="Z35" s="25"/>
       <c r="AA35" s="26"/>
       <c r="AB35" s="20"/>
       <c r="AD35" s="32"/>
       <c r="AF35" s="100"/>
       <c r="AG35" s="100"/>
     </row>
-    <row r="36" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B36" s="31"/>
       <c r="D36" s="191"/>
       <c r="E36" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F36" s="21"/>
       <c r="G36" s="4"/>
       <c r="H36" s="22"/>
       <c r="I36" s="22"/>
       <c r="J36" s="23"/>
       <c r="K36" s="5"/>
       <c r="L36" s="6"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="97" t="s">
         <v>48</v>
       </c>
       <c r="P36" s="8"/>
       <c r="Q36" s="9"/>
       <c r="R36" s="9"/>
       <c r="S36" s="9"/>
       <c r="T36" s="9"/>
       <c r="U36" s="9"/>
       <c r="V36" s="9"/>
       <c r="W36" s="9"/>
       <c r="X36" s="9"/>
       <c r="Y36" s="9"/>
       <c r="Z36" s="9"/>
       <c r="AA36" s="10"/>
       <c r="AB36" s="19"/>
       <c r="AC36" s="36">
         <f>SUM(P36:AA36)</f>
         <v>0</v>
       </c>
       <c r="AD36" s="32"/>
       <c r="AF36" s="100"/>
       <c r="AG36" s="100"/>
     </row>
-    <row r="37" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B37" s="31"/>
       <c r="D37" s="198"/>
       <c r="E37" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F37" s="194"/>
       <c r="G37" s="200"/>
       <c r="H37" s="200"/>
       <c r="I37" s="200"/>
       <c r="J37" s="200"/>
       <c r="K37" s="200"/>
       <c r="L37" s="200"/>
       <c r="M37" s="200"/>
       <c r="N37" s="201"/>
       <c r="O37" s="103" t="s">
         <v>49</v>
       </c>
       <c r="P37" s="1"/>
       <c r="Q37" s="2"/>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="2"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
       <c r="Z37" s="2"/>
       <c r="AA37" s="3"/>
       <c r="AB37" s="11"/>
       <c r="AC37" s="36">
         <f>SUM(P37:AA37)</f>
         <v>0</v>
       </c>
       <c r="AD37" s="32"/>
       <c r="AF37" s="100"/>
       <c r="AG37" s="100"/>
     </row>
-    <row r="38" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B38" s="31"/>
       <c r="D38" s="199"/>
       <c r="E38" s="105" t="s">
         <v>38</v>
       </c>
       <c r="F38" s="197"/>
       <c r="G38" s="202"/>
       <c r="H38" s="202"/>
       <c r="I38" s="202"/>
       <c r="J38" s="202"/>
       <c r="K38" s="202"/>
       <c r="L38" s="202"/>
       <c r="M38" s="202"/>
       <c r="N38" s="203"/>
       <c r="O38" s="107" t="s">
         <v>50</v>
       </c>
       <c r="P38" s="24"/>
       <c r="Q38" s="25"/>
       <c r="R38" s="25"/>
       <c r="S38" s="25"/>
       <c r="T38" s="25"/>
       <c r="U38" s="25"/>
       <c r="V38" s="25"/>
       <c r="W38" s="25"/>
       <c r="X38" s="25"/>
       <c r="Y38" s="25"/>
       <c r="Z38" s="25"/>
       <c r="AA38" s="26"/>
       <c r="AB38" s="20"/>
       <c r="AD38" s="32"/>
       <c r="AF38" s="100"/>
       <c r="AG38" s="100"/>
     </row>
-    <row r="39" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B39" s="31"/>
       <c r="D39" s="191"/>
       <c r="E39" s="95" t="s">
         <v>39</v>
       </c>
       <c r="F39" s="21"/>
       <c r="G39" s="4"/>
       <c r="H39" s="22"/>
       <c r="I39" s="22"/>
       <c r="J39" s="23"/>
       <c r="K39" s="5"/>
       <c r="L39" s="6"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="97" t="s">
         <v>48</v>
       </c>
       <c r="P39" s="8"/>
       <c r="Q39" s="9"/>
       <c r="R39" s="9"/>
       <c r="S39" s="9"/>
       <c r="T39" s="9"/>
       <c r="U39" s="9"/>
       <c r="V39" s="9"/>
       <c r="W39" s="9"/>
       <c r="X39" s="9"/>
       <c r="Y39" s="9"/>
       <c r="Z39" s="9"/>
       <c r="AA39" s="10"/>
       <c r="AB39" s="19"/>
       <c r="AC39" s="36">
         <f>SUM(P39:AA39)</f>
         <v>0</v>
       </c>
       <c r="AD39" s="32"/>
       <c r="AF39" s="100"/>
       <c r="AG39" s="100"/>
     </row>
-    <row r="40" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B40" s="31"/>
       <c r="D40" s="192"/>
       <c r="E40" s="101" t="s">
         <v>40</v>
       </c>
       <c r="F40" s="194"/>
       <c r="G40" s="195"/>
       <c r="H40" s="195"/>
       <c r="I40" s="195"/>
       <c r="J40" s="195"/>
       <c r="K40" s="195"/>
       <c r="L40" s="195"/>
       <c r="M40" s="195"/>
       <c r="N40" s="196"/>
       <c r="O40" s="103" t="s">
         <v>49</v>
       </c>
       <c r="P40" s="1"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="2"/>
       <c r="S40" s="2"/>
       <c r="T40" s="2"/>
       <c r="U40" s="2"/>
       <c r="V40" s="2"/>
       <c r="W40" s="2"/>
       <c r="X40" s="2"/>
       <c r="Y40" s="2"/>
       <c r="Z40" s="2"/>
       <c r="AA40" s="3"/>
       <c r="AB40" s="11"/>
       <c r="AC40" s="36">
         <f>SUM(P40:AA40)</f>
         <v>0</v>
       </c>
       <c r="AD40" s="32"/>
       <c r="AF40" s="100"/>
       <c r="AG40" s="100"/>
     </row>
-    <row r="41" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:33" s="30" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B41" s="31"/>
       <c r="D41" s="193"/>
       <c r="E41" s="105" t="s">
         <v>38</v>
       </c>
       <c r="F41" s="197"/>
       <c r="G41" s="131"/>
       <c r="H41" s="131"/>
       <c r="I41" s="131"/>
       <c r="J41" s="131"/>
       <c r="K41" s="131"/>
       <c r="L41" s="131"/>
       <c r="M41" s="131"/>
       <c r="N41" s="172"/>
       <c r="O41" s="107" t="s">
         <v>50</v>
       </c>
       <c r="P41" s="24"/>
       <c r="Q41" s="25"/>
       <c r="R41" s="25"/>
       <c r="S41" s="25"/>
       <c r="T41" s="25"/>
       <c r="U41" s="25"/>
       <c r="V41" s="25"/>
       <c r="W41" s="25"/>
       <c r="X41" s="25"/>
       <c r="Y41" s="25"/>
       <c r="Z41" s="25"/>
       <c r="AA41" s="26"/>
       <c r="AB41" s="20"/>
       <c r="AC41" s="72"/>
       <c r="AD41" s="32"/>
       <c r="AF41" s="100"/>
       <c r="AG41" s="100"/>
     </row>
-    <row r="42" spans="1:33" ht="31" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:33" ht="30.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="38"/>
       <c r="B42" s="50"/>
       <c r="C42" s="38"/>
       <c r="D42" s="38"/>
       <c r="E42" s="162" t="s">
         <v>53</v>
       </c>
       <c r="F42" s="163"/>
       <c r="G42" s="163"/>
       <c r="H42" s="163"/>
       <c r="I42" s="163"/>
       <c r="J42" s="163"/>
       <c r="K42" s="163"/>
       <c r="L42" s="163"/>
       <c r="M42" s="163"/>
       <c r="N42" s="163"/>
       <c r="O42" s="163"/>
       <c r="P42" s="163"/>
       <c r="Q42" s="163"/>
       <c r="R42" s="163"/>
       <c r="S42" s="163"/>
       <c r="T42" s="163"/>
       <c r="U42" s="163"/>
       <c r="V42" s="163"/>
       <c r="W42" s="163"/>
       <c r="X42" s="168"/>
       <c r="Y42" s="168"/>
       <c r="Z42" s="168"/>
       <c r="AA42" s="168"/>
       <c r="AB42" s="168"/>
       <c r="AC42" s="190"/>
       <c r="AD42" s="49"/>
     </row>
-    <row r="43" spans="1:33" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:33" ht="3" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="38"/>
       <c r="B43" s="62"/>
       <c r="C43" s="63"/>
       <c r="D43" s="63"/>
       <c r="E43" s="63"/>
       <c r="F43" s="80"/>
       <c r="G43" s="63"/>
       <c r="H43" s="63"/>
       <c r="I43" s="63"/>
       <c r="J43" s="64"/>
       <c r="K43" s="63"/>
       <c r="L43" s="64"/>
       <c r="M43" s="63"/>
       <c r="N43" s="65"/>
       <c r="O43" s="65"/>
       <c r="P43" s="63"/>
       <c r="Q43" s="63"/>
       <c r="R43" s="63"/>
       <c r="S43" s="63"/>
       <c r="T43" s="63"/>
       <c r="U43" s="63"/>
       <c r="V43" s="63"/>
       <c r="W43" s="63"/>
       <c r="X43" s="63"/>
       <c r="Y43" s="63"/>
       <c r="Z43" s="63"/>
       <c r="AA43" s="63"/>
       <c r="AB43" s="63"/>
       <c r="AC43" s="63"/>
       <c r="AD43" s="66"/>
     </row>
-    <row r="44" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:33" x14ac:dyDescent="0.15">
       <c r="A44" s="38"/>
       <c r="B44" s="38"/>
       <c r="C44" s="38"/>
       <c r="D44" s="38"/>
       <c r="E44" s="38"/>
       <c r="F44" s="73"/>
       <c r="G44" s="38"/>
       <c r="H44" s="38"/>
       <c r="I44" s="38"/>
       <c r="J44" s="39"/>
       <c r="K44" s="38"/>
       <c r="L44" s="39"/>
       <c r="M44" s="38"/>
       <c r="N44" s="40"/>
       <c r="O44" s="40"/>
       <c r="P44" s="38"/>
       <c r="Q44" s="38"/>
       <c r="R44" s="38"/>
       <c r="S44" s="38"/>
       <c r="T44" s="38"/>
       <c r="U44" s="38"/>
       <c r="V44" s="38"/>
       <c r="W44" s="38"/>
       <c r="X44" s="38"/>
       <c r="Y44" s="38"/>
@@ -9774,51 +9772,50 @@
   <conditionalFormatting sqref="AB12:AB41">
     <cfRule type="expression" dxfId="0" priority="19">
       <formula>OR(COUNTIFS(K12,"実",L12,"有"),COUNTIF(K12,"購"))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations xWindow="567" yWindow="727" count="3">
     <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D5:G5 F37:N37 F31:N31 F34:N34 F28:N28 F25:N25 F22:N22 F19:N19 F16:N16 F13:N13 F40:N40 O12:O41" xr:uid="{00000000-0002-0000-0200-000009000000}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D7" xr:uid="{00000000-0002-0000-0200-00000A000000}">
       <formula1>"○"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="F14:N14 F17:N17 F20:N20 F23:N23 F26:N26 F29:N29 F32:N32 F35:N35 F38:N38 F41:N41 P14:AB14 P17:AB17 P20:AB20 P23:AB23 P26:AB26 P29:AB29 P32:AB32 P35:AB35 P38:AB38 P41:AB41" xr:uid="{71C4527C-F80B-4711-825F-A3B10A6E4141}">
       <formula1>"○,／,×"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.2" right="0.19685039370078741" top="0.43307086614173229" bottom="0.43" header="0.23622047244094491" footer="0.44"/>
   <pageSetup paperSize="9" scale="68" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L(&amp;P/&amp;N)</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>D-1 (燃料)</vt:lpstr>
       <vt:lpstr>D-2 (電気・熱・都市ガス) </vt:lpstr>
       <vt:lpstr>D-3（再エネ）</vt:lpstr>
       <vt:lpstr>'D-1 (燃料)'!Print_Area</vt:lpstr>
       <vt:lpstr>'D-2 (電気・熱・都市ガス) '!Print_Area</vt:lpstr>