--- v0 (2026-04-22)
+++ v1 (2026-07-21)
@@ -7,53 +7,53 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.132.34.4\ondanka\19_R08(2026)年度\19_ガイドライン・様式・記入要領改正\05_様式記入要領（2026年度最終版）\検証様式\01_特ガス\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B4954C7E-5ECE-4C7C-8128-329B975B085F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C02CFA8D-3C3C-4AC5-BD71-CDB9C74D3EEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28965" yWindow="-165" windowWidth="29130" windowHeight="15810" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="表紙" sheetId="19" r:id="rId1"/>
     <sheet name="チェックリスト【一体化】" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">チェックリスト【一体化】!$C$3:$Q$58</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">表紙!$C$3:$J$24</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">チェックリスト【一体化】!$1:$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -3366,51 +3366,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="147">
+  <cellXfs count="148">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3723,179 +3723,183 @@
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="32" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...33 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="1" tint="0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="1" tint="0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -4256,58 +4260,58 @@
       <c r="F3" s="13"/>
       <c r="G3" s="14"/>
       <c r="K3" s="15"/>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.2">
       <c r="B4" s="16"/>
       <c r="C4" s="17"/>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
       <c r="F4" s="13"/>
       <c r="G4" s="14"/>
       <c r="K4" s="15"/>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.2">
       <c r="B5" s="16"/>
       <c r="C5" s="17"/>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
       <c r="F5" s="13"/>
       <c r="G5" s="14"/>
       <c r="K5" s="15"/>
     </row>
     <row r="6" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="16"/>
       <c r="C6" s="17"/>
-      <c r="D6" s="110" t="s">
+      <c r="D6" s="111" t="s">
         <v>55</v>
       </c>
-      <c r="E6" s="110"/>
-[...3 lines deleted...]
-      <c r="I6" s="110"/>
+      <c r="E6" s="111"/>
+      <c r="F6" s="111"/>
+      <c r="G6" s="111"/>
+      <c r="H6" s="111"/>
+      <c r="I6" s="111"/>
       <c r="K6" s="15"/>
     </row>
     <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="16"/>
       <c r="C7" s="17"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="13"/>
       <c r="G7" s="19"/>
       <c r="K7" s="15"/>
     </row>
     <row r="8" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="16"/>
       <c r="C8" s="17"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="13"/>
       <c r="G8" s="19"/>
       <c r="K8" s="15"/>
     </row>
     <row r="9" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="16"/>
       <c r="C9" s="17"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
@@ -4332,129 +4336,129 @@
       <c r="F11" s="13"/>
       <c r="G11" s="14"/>
       <c r="K11" s="15"/>
     </row>
     <row r="12" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="16"/>
       <c r="C12" s="17"/>
       <c r="K12" s="15"/>
     </row>
     <row r="13" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="16"/>
       <c r="C13" s="17"/>
       <c r="K13" s="15"/>
     </row>
     <row r="14" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B14" s="16"/>
       <c r="C14" s="17"/>
       <c r="K14" s="15"/>
     </row>
     <row r="15" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="20" t="s">
         <v>56</v>
       </c>
-      <c r="E15" s="111"/>
-      <c r="F15" s="112"/>
+      <c r="E15" s="112"/>
+      <c r="F15" s="113"/>
       <c r="H15" s="21" t="s">
         <v>2</v>
       </c>
       <c r="I15" s="22"/>
       <c r="K15" s="15"/>
     </row>
     <row r="16" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="16"/>
       <c r="C16" s="17"/>
       <c r="D16" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="E16" s="113"/>
-      <c r="F16" s="114"/>
+      <c r="E16" s="114"/>
+      <c r="F16" s="115"/>
       <c r="H16" s="24" t="s">
         <v>3</v>
       </c>
       <c r="I16" s="25"/>
       <c r="K16" s="15"/>
     </row>
     <row r="17" spans="2:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B17" s="16"/>
       <c r="C17" s="17"/>
       <c r="D17" s="26" t="s">
         <v>57</v>
       </c>
       <c r="E17" s="27"/>
       <c r="F17" s="28" t="s">
         <v>58</v>
       </c>
       <c r="H17" s="29" t="s">
         <v>59</v>
       </c>
       <c r="I17" s="30"/>
       <c r="K17" s="15"/>
     </row>
     <row r="18" spans="2:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="16"/>
       <c r="C18" s="17"/>
       <c r="H18" s="29" t="s">
         <v>3</v>
       </c>
       <c r="I18" s="30"/>
       <c r="K18" s="15"/>
     </row>
     <row r="19" spans="2:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B19" s="16"/>
       <c r="C19" s="17"/>
       <c r="G19" s="14"/>
       <c r="H19" s="31" t="s">
         <v>60</v>
       </c>
       <c r="I19" s="32"/>
       <c r="K19" s="15"/>
     </row>
     <row r="20" spans="2:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="16"/>
       <c r="C20" s="17"/>
       <c r="D20" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="E20" s="115"/>
-      <c r="F20" s="116"/>
+      <c r="E20" s="116"/>
+      <c r="F20" s="117"/>
       <c r="H20" s="34" t="s">
         <v>62</v>
       </c>
       <c r="I20" s="35"/>
       <c r="K20" s="15"/>
     </row>
     <row r="21" spans="2:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B21" s="16"/>
       <c r="C21" s="17"/>
       <c r="D21" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="E21" s="117"/>
-      <c r="F21" s="118"/>
+      <c r="E21" s="118"/>
+      <c r="F21" s="119"/>
       <c r="H21" s="37" t="s">
         <v>64</v>
       </c>
       <c r="I21" s="38"/>
       <c r="K21" s="15"/>
     </row>
     <row r="22" spans="2:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="39"/>
       <c r="K22" s="15"/>
     </row>
     <row r="23" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="16"/>
       <c r="C23" s="17"/>
       <c r="K23" s="15"/>
     </row>
     <row r="24" spans="2:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="16"/>
       <c r="C24" s="17"/>
       <c r="K24" s="15"/>
     </row>
     <row r="25" spans="2:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="40"/>
       <c r="C25" s="41"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
@@ -4593,232 +4597,232 @@
     </row>
     <row r="3" spans="1:21" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67"/>
       <c r="B3" s="68"/>
       <c r="C3" s="69"/>
       <c r="D3" s="70"/>
       <c r="E3" s="71"/>
       <c r="F3" s="72"/>
       <c r="G3" s="73"/>
       <c r="H3" s="73"/>
       <c r="I3" s="73"/>
       <c r="J3" s="74"/>
       <c r="K3" s="74"/>
       <c r="L3" s="74"/>
       <c r="M3" s="74"/>
       <c r="N3" s="74"/>
       <c r="O3" s="74"/>
       <c r="P3" s="70"/>
       <c r="Q3" s="75"/>
       <c r="R3" s="64"/>
     </row>
     <row r="4" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A4" s="67"/>
       <c r="B4" s="68"/>
       <c r="C4" s="76"/>
-      <c r="D4" s="135" t="s">
+      <c r="D4" s="128" t="s">
         <v>0</v>
       </c>
-      <c r="E4" s="135"/>
-      <c r="F4" s="135"/>
+      <c r="E4" s="128"/>
+      <c r="F4" s="128"/>
       <c r="G4" s="77" t="s">
         <v>1</v>
       </c>
-      <c r="H4" s="142" t="s">
+      <c r="H4" s="131" t="s">
         <v>44</v>
       </c>
-      <c r="I4" s="143"/>
+      <c r="I4" s="132"/>
       <c r="J4" s="76"/>
-      <c r="K4" s="130" t="s">
+      <c r="K4" s="124" t="s">
         <v>22</v>
       </c>
-      <c r="L4" s="138"/>
+      <c r="L4" s="125"/>
       <c r="M4" s="78"/>
-      <c r="N4" s="135" t="s">
+      <c r="N4" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="O4" s="135"/>
+      <c r="O4" s="128"/>
       <c r="P4" s="79" t="s">
         <v>3</v>
       </c>
       <c r="Q4" s="80"/>
       <c r="R4" s="64"/>
       <c r="S4" t="s">
         <v>23</v>
       </c>
       <c r="U4" s="60"/>
     </row>
     <row r="5" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A5" s="67"/>
       <c r="B5" s="68"/>
       <c r="C5" s="76"/>
-      <c r="D5" s="144" t="str">
+      <c r="D5" s="133" t="str">
         <f>IF(表紙!E15="","",表紙!E15)</f>
         <v/>
       </c>
-      <c r="E5" s="145"/>
-      <c r="F5" s="146"/>
+      <c r="E5" s="134"/>
+      <c r="F5" s="135"/>
       <c r="G5" s="101" t="str">
         <f>IF(表紙!E16="","",表紙!E16)</f>
         <v/>
       </c>
-      <c r="H5" s="122" t="str">
+      <c r="H5" s="136" t="str">
         <f>IF(表紙!E17="","",表紙!E17)</f>
         <v/>
       </c>
-      <c r="I5" s="123"/>
+      <c r="I5" s="137"/>
       <c r="J5" s="76"/>
-      <c r="K5" s="139"/>
-      <c r="L5" s="140"/>
+      <c r="K5" s="126"/>
+      <c r="L5" s="127"/>
       <c r="M5" s="78"/>
-      <c r="N5" s="124" t="str">
+      <c r="N5" s="138" t="str">
         <f>IF(表紙!I15="","",表紙!I15)</f>
         <v/>
       </c>
-      <c r="O5" s="124"/>
+      <c r="O5" s="138"/>
       <c r="P5" s="54" t="str">
         <f>IF(表紙!I16="","",表紙!I16)</f>
         <v/>
       </c>
       <c r="Q5" s="80"/>
       <c r="R5" s="64"/>
       <c r="S5" t="s">
         <v>41</v>
       </c>
       <c r="U5" s="60" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:21" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="81"/>
       <c r="B6" s="82"/>
       <c r="C6" s="76"/>
       <c r="D6" s="83"/>
       <c r="E6" s="83"/>
       <c r="F6" s="83"/>
       <c r="G6" s="84"/>
       <c r="H6" s="84"/>
       <c r="I6" s="84"/>
       <c r="J6" s="83"/>
       <c r="K6" s="83"/>
       <c r="L6" s="83"/>
       <c r="M6" s="83"/>
       <c r="N6" s="83"/>
       <c r="O6" s="78"/>
       <c r="P6" s="83"/>
       <c r="Q6" s="80"/>
       <c r="R6" s="63"/>
     </row>
     <row r="7" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="81"/>
       <c r="B7" s="82"/>
       <c r="C7" s="76"/>
-      <c r="D7" s="125" t="s">
+      <c r="D7" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="E7" s="127" t="s">
+      <c r="E7" s="140" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="126" t="s">
+      <c r="F7" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="G7" s="130" t="s">
+      <c r="G7" s="124" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="131"/>
-[...7 lines deleted...]
-      <c r="P7" s="132"/>
+      <c r="H7" s="143"/>
+      <c r="I7" s="143"/>
+      <c r="J7" s="143"/>
+      <c r="K7" s="143"/>
+      <c r="L7" s="143"/>
+      <c r="M7" s="143"/>
+      <c r="N7" s="143"/>
+      <c r="O7" s="143"/>
+      <c r="P7" s="144"/>
       <c r="Q7" s="80"/>
       <c r="R7" s="63"/>
     </row>
     <row r="8" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A8" s="81"/>
       <c r="B8" s="82"/>
       <c r="C8" s="76"/>
-      <c r="D8" s="125"/>
-[...1 lines deleted...]
-      <c r="F8" s="129"/>
+      <c r="D8" s="130"/>
+      <c r="E8" s="140"/>
+      <c r="F8" s="142"/>
       <c r="G8" s="85" t="s">
         <v>8</v>
       </c>
-      <c r="H8" s="126" t="s">
+      <c r="H8" s="139" t="s">
         <v>43</v>
       </c>
-      <c r="I8" s="125" t="s">
+      <c r="I8" s="130" t="s">
         <v>48</v>
       </c>
-      <c r="J8" s="135" t="s">
+      <c r="J8" s="128" t="s">
         <v>9</v>
       </c>
-      <c r="K8" s="136"/>
-[...2 lines deleted...]
-      <c r="N8" s="125" t="s">
+      <c r="K8" s="147"/>
+      <c r="L8" s="147"/>
+      <c r="M8" s="147"/>
+      <c r="N8" s="130" t="s">
         <v>10</v>
       </c>
-      <c r="O8" s="125" t="s">
+      <c r="O8" s="130" t="s">
         <v>11</v>
       </c>
-      <c r="P8" s="135" t="s">
+      <c r="P8" s="128" t="s">
         <v>12</v>
       </c>
       <c r="Q8" s="80"/>
       <c r="R8" s="63"/>
     </row>
     <row r="9" spans="1:21" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="81"/>
       <c r="B9" s="82"/>
       <c r="C9" s="76"/>
-      <c r="D9" s="126"/>
-[...1 lines deleted...]
-      <c r="F9" s="129"/>
+      <c r="D9" s="139"/>
+      <c r="E9" s="141"/>
+      <c r="F9" s="142"/>
       <c r="G9" s="86" t="s">
         <v>66</v>
       </c>
-      <c r="H9" s="133"/>
-      <c r="I9" s="134"/>
+      <c r="H9" s="145"/>
+      <c r="I9" s="146"/>
       <c r="J9" s="87" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="87" t="s">
         <v>14</v>
       </c>
       <c r="L9" s="88" t="s">
         <v>15</v>
       </c>
       <c r="M9" s="87" t="s">
         <v>16</v>
       </c>
-      <c r="N9" s="141"/>
-[...1 lines deleted...]
-      <c r="P9" s="141"/>
+      <c r="N9" s="129"/>
+      <c r="O9" s="129"/>
+      <c r="P9" s="129"/>
       <c r="Q9" s="80"/>
       <c r="R9" s="63"/>
     </row>
     <row r="10" spans="1:21" ht="60" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="81"/>
       <c r="B10" s="82"/>
       <c r="C10" s="76"/>
       <c r="D10" s="89">
         <v>1</v>
       </c>
       <c r="E10" s="90" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="91" t="s">
         <v>67</v>
       </c>
       <c r="G10" s="47" t="s">
         <v>51</v>
       </c>
       <c r="H10" s="48"/>
       <c r="I10" s="49" t="s">
         <v>42</v>
       </c>
       <c r="J10" s="49"/>
       <c r="K10" s="49"/>
@@ -5352,51 +5356,51 @@
       <c r="A26" s="59" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="76"/>
       <c r="D26" s="89">
         <v>17</v>
       </c>
       <c r="E26" s="90" t="s">
         <v>97</v>
       </c>
       <c r="F26" s="91" t="s">
         <v>87</v>
       </c>
       <c r="G26" s="47" t="s">
         <v>51</v>
       </c>
       <c r="H26" s="49" t="s">
         <v>42</v>
       </c>
       <c r="I26" s="53" t="s">
         <v>42</v>
       </c>
       <c r="J26" s="49"/>
       <c r="K26" s="54"/>
       <c r="L26" s="54"/>
-      <c r="M26" s="54"/>
+      <c r="M26" s="50"/>
       <c r="N26" s="52"/>
       <c r="O26" s="52"/>
       <c r="P26" s="52"/>
       <c r="Q26" s="80"/>
       <c r="S26" s="92"/>
     </row>
     <row r="27" spans="1:19" ht="103" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="59" t="s">
         <v>74</v>
       </c>
       <c r="C27" s="76"/>
       <c r="D27" s="89">
         <v>18</v>
       </c>
       <c r="E27" s="90" t="s">
         <v>19</v>
       </c>
       <c r="F27" s="91" t="s">
         <v>103</v>
       </c>
       <c r="G27" s="47" t="s">
         <v>51</v>
       </c>
       <c r="H27" s="49" t="s">
         <v>42</v>
@@ -5519,119 +5523,119 @@
         <v>86</v>
       </c>
       <c r="C31" s="76"/>
       <c r="D31" s="89">
         <f t="shared" si="0"/>
         <v>22</v>
       </c>
       <c r="E31" s="90" t="s">
         <v>19</v>
       </c>
       <c r="F31" s="91" t="s">
         <v>105</v>
       </c>
       <c r="G31" s="47" t="s">
         <v>51</v>
       </c>
       <c r="H31" s="49" t="s">
         <v>42</v>
       </c>
       <c r="I31" s="53" t="s">
         <v>42</v>
       </c>
       <c r="J31" s="49"/>
       <c r="K31" s="54"/>
       <c r="L31" s="54"/>
-      <c r="M31" s="54"/>
+      <c r="M31" s="110"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="52"/>
       <c r="Q31" s="80"/>
       <c r="S31" s="92"/>
     </row>
     <row r="32" spans="1:19" ht="86.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="59" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="76"/>
       <c r="D32" s="89">
         <f t="shared" si="0"/>
         <v>23</v>
       </c>
       <c r="E32" s="90" t="s">
         <v>19</v>
       </c>
       <c r="F32" s="91" t="s">
         <v>106</v>
       </c>
       <c r="G32" s="47" t="s">
         <v>51</v>
       </c>
       <c r="H32" s="49" t="s">
         <v>42</v>
       </c>
       <c r="I32" s="53" t="s">
         <v>42</v>
       </c>
       <c r="J32" s="49"/>
       <c r="K32" s="54"/>
       <c r="L32" s="54"/>
-      <c r="M32" s="54"/>
+      <c r="M32" s="50"/>
       <c r="N32" s="52"/>
       <c r="O32" s="52"/>
       <c r="P32" s="52"/>
       <c r="Q32" s="80"/>
       <c r="S32" s="92"/>
     </row>
     <row r="33" spans="1:19" ht="63" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="59" t="s">
         <v>86</v>
       </c>
       <c r="C33" s="76"/>
       <c r="D33" s="89">
         <f t="shared" si="0"/>
         <v>24</v>
       </c>
       <c r="E33" s="90" t="s">
         <v>19</v>
       </c>
       <c r="F33" s="91" t="s">
         <v>107</v>
       </c>
       <c r="G33" s="47" t="s">
         <v>51</v>
       </c>
       <c r="H33" s="49" t="s">
         <v>42</v>
       </c>
       <c r="I33" s="53" t="s">
         <v>42</v>
       </c>
       <c r="J33" s="49"/>
       <c r="K33" s="54"/>
       <c r="L33" s="54"/>
-      <c r="M33" s="54"/>
+      <c r="M33" s="50"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="52"/>
       <c r="Q33" s="80"/>
       <c r="S33" s="92"/>
     </row>
     <row r="34" spans="1:19" ht="93" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="59" t="s">
         <v>82</v>
       </c>
       <c r="C34" s="76"/>
       <c r="D34" s="89">
         <f t="shared" si="0"/>
         <v>25</v>
       </c>
       <c r="E34" s="90" t="s">
         <v>19</v>
       </c>
       <c r="F34" s="91" t="s">
         <v>108</v>
       </c>
       <c r="G34" s="47" t="s">
         <v>51</v>
       </c>
       <c r="H34" s="49" t="s">
@@ -5859,51 +5863,51 @@
         <v>82</v>
       </c>
       <c r="C41" s="76"/>
       <c r="D41" s="89">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
       <c r="E41" s="90" t="s">
         <v>19</v>
       </c>
       <c r="F41" s="91" t="s">
         <v>109</v>
       </c>
       <c r="G41" s="47" t="s">
         <v>51</v>
       </c>
       <c r="H41" s="49" t="s">
         <v>42</v>
       </c>
       <c r="I41" s="49" t="s">
         <v>42</v>
       </c>
       <c r="J41" s="49"/>
       <c r="K41" s="54"/>
       <c r="L41" s="54"/>
-      <c r="M41" s="54"/>
+      <c r="M41" s="50"/>
       <c r="N41" s="52"/>
       <c r="O41" s="52"/>
       <c r="P41" s="52"/>
       <c r="Q41" s="80"/>
       <c r="S41" s="92" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:19" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="59" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="76"/>
       <c r="D42" s="89">
         <f t="shared" si="0"/>
         <v>33</v>
       </c>
       <c r="E42" s="90" t="s">
         <v>76</v>
       </c>
       <c r="F42" s="91" t="s">
         <v>92</v>
       </c>
       <c r="G42" s="47" t="s">
         <v>51</v>
@@ -6050,210 +6054,210 @@
       <c r="L46" s="54"/>
       <c r="M46" s="50"/>
       <c r="N46" s="52"/>
       <c r="O46" s="52"/>
       <c r="P46" s="52"/>
       <c r="Q46" s="80"/>
       <c r="S46" s="92" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="47" spans="1:19" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="59" t="s">
         <v>82</v>
       </c>
       <c r="C47" s="76"/>
       <c r="D47" s="89">
         <f t="shared" si="0"/>
         <v>38</v>
       </c>
       <c r="E47" s="90" t="s">
         <v>76</v>
       </c>
       <c r="F47" s="95" t="s">
         <v>110</v>
       </c>
-      <c r="G47" s="119" t="s">
+      <c r="G47" s="120" t="s">
         <v>100</v>
       </c>
-      <c r="H47" s="120"/>
-[...7 lines deleted...]
-      <c r="P47" s="121"/>
+      <c r="H47" s="121"/>
+      <c r="I47" s="121"/>
+      <c r="J47" s="121"/>
+      <c r="K47" s="121"/>
+      <c r="L47" s="121"/>
+      <c r="M47" s="121"/>
+      <c r="N47" s="121"/>
+      <c r="O47" s="121"/>
+      <c r="P47" s="122"/>
       <c r="Q47" s="80"/>
       <c r="S47" s="92" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="48" spans="1:19" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="59" t="s">
         <v>74</v>
       </c>
       <c r="C48" s="76"/>
       <c r="D48" s="89">
         <f t="shared" si="0"/>
         <v>39</v>
       </c>
       <c r="E48" s="90" t="s">
         <v>76</v>
       </c>
       <c r="F48" s="95" t="s">
         <v>111</v>
       </c>
-      <c r="G48" s="119" t="s">
+      <c r="G48" s="120" t="s">
         <v>112</v>
       </c>
-      <c r="H48" s="120"/>
-[...7 lines deleted...]
-      <c r="P48" s="121"/>
+      <c r="H48" s="121"/>
+      <c r="I48" s="121"/>
+      <c r="J48" s="121"/>
+      <c r="K48" s="121"/>
+      <c r="L48" s="121"/>
+      <c r="M48" s="121"/>
+      <c r="N48" s="121"/>
+      <c r="O48" s="121"/>
+      <c r="P48" s="122"/>
       <c r="Q48" s="80"/>
       <c r="S48" s="92" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="49" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C49" s="76"/>
       <c r="D49" s="89">
         <f t="shared" si="0"/>
         <v>40</v>
       </c>
       <c r="E49" s="90" t="s">
         <v>76</v>
       </c>
       <c r="F49" s="91" t="s">
         <v>38</v>
       </c>
-      <c r="G49" s="119" t="s">
+      <c r="G49" s="120" t="s">
         <v>101</v>
       </c>
-      <c r="H49" s="120"/>
-[...7 lines deleted...]
-      <c r="P49" s="121"/>
+      <c r="H49" s="121"/>
+      <c r="I49" s="121"/>
+      <c r="J49" s="121"/>
+      <c r="K49" s="121"/>
+      <c r="L49" s="121"/>
+      <c r="M49" s="121"/>
+      <c r="N49" s="121"/>
+      <c r="O49" s="121"/>
+      <c r="P49" s="122"/>
       <c r="Q49" s="80"/>
       <c r="S49" s="92" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:22" ht="90" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C50" s="76"/>
       <c r="D50" s="89">
         <f t="shared" si="0"/>
         <v>41</v>
       </c>
       <c r="E50" s="90" t="s">
         <v>76</v>
       </c>
       <c r="F50" s="91" t="s">
         <v>39</v>
       </c>
-      <c r="G50" s="119" t="s">
+      <c r="G50" s="120" t="s">
         <v>101</v>
       </c>
-      <c r="H50" s="120"/>
-[...7 lines deleted...]
-      <c r="P50" s="121"/>
+      <c r="H50" s="121"/>
+      <c r="I50" s="121"/>
+      <c r="J50" s="121"/>
+      <c r="K50" s="121"/>
+      <c r="L50" s="121"/>
+      <c r="M50" s="121"/>
+      <c r="N50" s="121"/>
+      <c r="O50" s="121"/>
+      <c r="P50" s="122"/>
       <c r="Q50" s="80"/>
       <c r="S50" s="92" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="51" spans="1:22" ht="60" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C51" s="76"/>
       <c r="D51" s="89">
         <f t="shared" si="0"/>
         <v>42</v>
       </c>
       <c r="E51" s="90" t="s">
         <v>76</v>
       </c>
       <c r="F51" s="91" t="s">
         <v>73</v>
       </c>
-      <c r="G51" s="119" t="s">
+      <c r="G51" s="120" t="s">
         <v>101</v>
       </c>
-      <c r="H51" s="120"/>
-[...7 lines deleted...]
-      <c r="P51" s="121"/>
+      <c r="H51" s="121"/>
+      <c r="I51" s="121"/>
+      <c r="J51" s="121"/>
+      <c r="K51" s="121"/>
+      <c r="L51" s="121"/>
+      <c r="M51" s="121"/>
+      <c r="N51" s="121"/>
+      <c r="O51" s="121"/>
+      <c r="P51" s="122"/>
       <c r="Q51" s="80"/>
       <c r="S51" s="92" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:22" ht="60" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C52" s="76"/>
       <c r="D52" s="89">
         <f t="shared" si="0"/>
         <v>43</v>
       </c>
       <c r="E52" s="90" t="s">
         <v>76</v>
       </c>
       <c r="F52" s="91" t="s">
         <v>72</v>
       </c>
-      <c r="G52" s="119" t="s">
+      <c r="G52" s="120" t="s">
         <v>102</v>
       </c>
-      <c r="H52" s="120"/>
-[...7 lines deleted...]
-      <c r="P52" s="121"/>
+      <c r="H52" s="121"/>
+      <c r="I52" s="121"/>
+      <c r="J52" s="121"/>
+      <c r="K52" s="121"/>
+      <c r="L52" s="121"/>
+      <c r="M52" s="121"/>
+      <c r="N52" s="121"/>
+      <c r="O52" s="121"/>
+      <c r="P52" s="122"/>
       <c r="Q52" s="80"/>
       <c r="S52" s="92" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="53" spans="1:22" ht="67" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C53" s="76"/>
       <c r="D53" s="105">
         <f t="shared" si="0"/>
         <v>44</v>
       </c>
       <c r="E53" s="107" t="s">
         <v>98</v>
       </c>
       <c r="F53" s="91" t="s">
         <v>99</v>
       </c>
       <c r="G53" s="47" t="s">
         <v>51</v>
       </c>
       <c r="H53" s="49" t="s">
         <v>42</v>
       </c>
       <c r="I53" s="53" t="s">
         <v>42</v>
@@ -6297,62 +6301,62 @@
       <c r="L54" s="54"/>
       <c r="M54" s="108"/>
       <c r="N54" s="52"/>
       <c r="O54" s="52"/>
       <c r="P54" s="52"/>
       <c r="Q54" s="80"/>
       <c r="S54" s="92" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="55" spans="1:22" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="59" t="s">
         <v>74</v>
       </c>
       <c r="C55" s="76"/>
       <c r="D55" s="89">
         <f t="shared" si="0"/>
         <v>46</v>
       </c>
       <c r="E55" s="90" t="s">
         <v>84</v>
       </c>
       <c r="F55" s="91" t="s">
         <v>95</v>
       </c>
-      <c r="G55" s="119" t="s">
+      <c r="G55" s="120" t="s">
         <v>85</v>
       </c>
-      <c r="H55" s="120"/>
-[...7 lines deleted...]
-      <c r="P55" s="121"/>
+      <c r="H55" s="121"/>
+      <c r="I55" s="121"/>
+      <c r="J55" s="121"/>
+      <c r="K55" s="121"/>
+      <c r="L55" s="121"/>
+      <c r="M55" s="121"/>
+      <c r="N55" s="121"/>
+      <c r="O55" s="121"/>
+      <c r="P55" s="122"/>
       <c r="Q55" s="80"/>
       <c r="S55" s="92" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:22" ht="55" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C56" s="76"/>
       <c r="D56" s="89">
         <f t="shared" si="0"/>
         <v>47</v>
       </c>
       <c r="E56" s="90" t="s">
         <v>84</v>
       </c>
       <c r="F56" s="91" t="s">
         <v>90</v>
       </c>
       <c r="G56" s="47" t="s">
         <v>51</v>
       </c>
       <c r="H56" s="49" t="s">
         <v>42</v>
       </c>
       <c r="I56" s="53" t="s">
         <v>42</v>
@@ -6380,95 +6384,95 @@
       <c r="F57" s="91" t="s">
         <v>91</v>
       </c>
       <c r="G57" s="47" t="s">
         <v>51</v>
       </c>
       <c r="H57" s="49" t="s">
         <v>42</v>
       </c>
       <c r="I57" s="53" t="s">
         <v>42</v>
       </c>
       <c r="J57" s="49"/>
       <c r="K57" s="106"/>
       <c r="L57" s="106"/>
       <c r="M57" s="108"/>
       <c r="N57" s="52"/>
       <c r="O57" s="52"/>
       <c r="P57" s="52"/>
       <c r="Q57" s="80"/>
       <c r="S57" s="92"/>
     </row>
     <row r="58" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C58" s="98"/>
       <c r="D58" s="99"/>
-      <c r="E58" s="137"/>
-[...10 lines deleted...]
-      <c r="P58" s="137"/>
+      <c r="E58" s="123"/>
+      <c r="F58" s="123"/>
+      <c r="G58" s="123"/>
+      <c r="H58" s="123"/>
+      <c r="I58" s="123"/>
+      <c r="J58" s="123"/>
+      <c r="K58" s="123"/>
+      <c r="L58" s="123"/>
+      <c r="M58" s="123"/>
+      <c r="N58" s="123"/>
+      <c r="O58" s="123"/>
+      <c r="P58" s="123"/>
       <c r="Q58" s="100"/>
     </row>
     <row r="59" spans="1:22" ht="8.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="F1j9w1N3j5th8Vc34PuObJhXfh0SQCCyUd0DCt1feEflJNeoHqOfgeYeaRAchm8Meg1gNA7EaqClwTKpntZRUw==" saltValue="LgWgu3qyy4qj/II009B1sg==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="TMUhgdKTxNZJ1B3fS9GSa4Xw0lvULPyhUL1prRP3ovjvBd17lmQ66+h1OzSigLQ4KBGfI+tCKs83Y9QsKd3jow==" saltValue="FwF5WxoZG9Hh17thTzcB/Q==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0"/>
   <dataConsolidate link="1"/>
   <mergeCells count="26">
+    <mergeCell ref="G48:P48"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="D7:D9"/>
+    <mergeCell ref="E7:E9"/>
+    <mergeCell ref="F7:F9"/>
+    <mergeCell ref="G7:P7"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="I8:I9"/>
+    <mergeCell ref="J8:M8"/>
     <mergeCell ref="G55:P55"/>
     <mergeCell ref="G51:P51"/>
     <mergeCell ref="E58:P58"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="P8:P9"/>
     <mergeCell ref="G47:P47"/>
     <mergeCell ref="G49:P49"/>
     <mergeCell ref="N8:N9"/>
     <mergeCell ref="O8:O9"/>
     <mergeCell ref="G50:P50"/>
     <mergeCell ref="G52:P52"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="D5:F5"/>
-    <mergeCell ref="G48:P48"/>
-[...8 lines deleted...]
-    <mergeCell ref="J8:M8"/>
   </mergeCells>
   <phoneticPr fontId="7"/>
   <conditionalFormatting sqref="D11:P11 D13:P13 D15:P15 D17:P17 D19:P20 D24:P24">
     <cfRule type="expression" dxfId="1" priority="35">
       <formula>$K$5=$S$5</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D12:P12 D14:P14 D16:P16 D18:P18 D21:P21 D25:P25 D34:P34 D51:P51">
     <cfRule type="expression" dxfId="0" priority="28">
       <formula>$K$5=$S$4</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations xWindow="452" yWindow="311" count="22">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J32:L42 M22:M23 J31:L31 M43 J45:L46 J53:L54 J10:L30 J56:L57 J43:L44 M19 M26:M27 M28:M32 M33:M34 M36 M40:M42 M44:M45 M53:M54 M56:M57" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>$U$4:$U$5</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K5:L5" xr:uid="{00000000-0002-0000-0100-000001000000}">
       <formula1>$S$4:$S$6</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="例" prompt="1　特定地球温暖化対策事業所指定通知書_x000a_2　指定地球温暖化対策事業所指定通知書" sqref="G10" xr:uid="{00000000-0002-0000-0100-000002000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="例" prompt="5　建築基準法の確認申請、計画通知、確認済証、検査済証_x000a_6　建築基準法の定期調査報告_x000a_10　国有財産台帳_x000a_11　建物等の登記事項証明書（登記簿謄本）_x000a_13　工場立地法、水道法、下水道法、一般廃棄物処理業又は産業廃棄物処理業の許認可申請または届出_x000a_14　電気事業法、熱供給事業法に基づく事業の許可申請_x000a_　" sqref="G11:G12 G15:G16" xr:uid="{00000000-0002-0000-0100-000003000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="例" prompt="17　建物等の配電図_x000a_20　都市ガス配管図_x000a_24　高圧ガス保安法に基づく燃料貯蔵所の届出_x000a_25　消防法の危険物貯蔵所又は取扱所の届出_x000a_26　東京都火災予防条例の少量危険物貯蔵取扱所、指定可燃物貯蔵取扱所の届出_x000a_27　空気調和設備系統図等" sqref="G13:G14" xr:uid="{00000000-0002-0000-0100-000004000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="例" prompt="7　建築基準法に基づく配置図・平面図_x000a_8　事業者あるいは第3者作成の建物等の配置図・平面図_x000a_11　建物等の登記事項証明書（登記簿謄本）_x000a_12　固定資産の名寄帳_x000a_15　テナント契約書_x000a_16　最新の住宅地図" sqref="G17:G18 G20:G21" xr:uid="{00000000-0002-0000-0100-000005000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="例" prompt="39　原油換算エネルギー使用量の算定資料" sqref="G19" xr:uid="{00000000-0002-0000-0100-000006000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="例" prompt="5　建築基準法の確認申請、計画通知、確認済証、検査済証_x000a_6　建築基準法の定期調査報告_x000a_7　建築基準法に基づく配置図・平面図_x000a_8　事業者あるいは第3者作成の建物等の配置図・平面図" sqref="G22" xr:uid="{00000000-0002-0000-0100-000007000000}"/>
@@ -6514,30 +6518,31 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>表紙</vt:lpstr>
       <vt:lpstr>チェックリスト【一体化】</vt:lpstr>
       <vt:lpstr>チェックリスト【一体化】!Print_Area</vt:lpstr>
       <vt:lpstr>表紙!Print_Area</vt:lpstr>
       <vt:lpstr>チェックリスト【一体化】!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>