--- v0 (2026-04-22)
+++ v1 (2026-08-11)
@@ -1,674 +1,469 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...2 lines deleted...]
-  <workbookProtection workbookPassword="C107" lockStructure="1"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.132.34.4\ondanka\19_R08(2026)年度\19_ガイドライン・様式・記入要領改正\05_様式記入要領（2026年度最終版）\検証様式\03_その他ガス削減量\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0B669A5-EDD8-4CEE-865F-B7B8A5A85BF3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-45" yWindow="0" windowWidth="15480" windowHeight="11640"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{734AFF1D-7589-4F4A-AF03-22AC251B7F2C}"/>
   </bookViews>
   <sheets>
-    <sheet name="表紙" sheetId="7" r:id="rId1"/>
-    <sheet name="検証ﾁｪｯｸﾘｽﾄ" sheetId="5" r:id="rId2"/>
+    <sheet name="表紙" sheetId="1" r:id="rId1"/>
+    <sheet name="検証ﾁｪｯｸﾘｽﾄ" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">検証ﾁｪｯｸﾘｽﾄ!$C$3:$N$24</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">検証ﾁｪｯｸﾘｽﾄ!$C$3:$O$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">表紙!$C$3:$J$27</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">検証ﾁｪｯｸﾘｽﾄ!$3:$7</definedName>
   </definedNames>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N4" i="5" l="1"/>
-[...3 lines deleted...]
-  <c r="C4" i="5"/>
+  <c r="N4" i="2" l="1"/>
+  <c r="L4" i="2"/>
+  <c r="G4" i="2"/>
+  <c r="F4" i="2"/>
+  <c r="C4" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>東京都</author>
   </authors>
   <commentList>
-    <comment ref="F7" authorId="0">
+    <comment ref="F7" authorId="0" shapeId="0" xr:uid="{7597D48F-759A-47AA-BB21-0021AF87C5FA}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>該当項目のチェックボックスをオンにし、必要に応じて記入してください。</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="K7" authorId="0">
+    <comment ref="K7" authorId="0" shapeId="0" xr:uid="{D3CE2AC4-C278-4528-BDE4-D1485714BCB8}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>該当項目は、プルダウンで「レ点」を選択してください。</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="72">
+  <si>
+    <t>F号様式　（その他ガス削減量検証ガイドライン）</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>その他ガス削減量検証チェックリスト</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証先の
+事業所名称</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>サキ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証機関名</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>指定番号</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>登録番号</t>
+    <rPh sb="0" eb="2">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証の
+対象年度</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>年度</t>
+    <rPh sb="0" eb="2">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証主任者
+氏　名</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>シュニンシャ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>所　属</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>更　新　日</t>
+    <rPh sb="0" eb="1">
+      <t>サラ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>連絡先</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>バージョン</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>e-mail</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（日本産業規格Ａ列４番）</t>
+    <rPh sb="1" eb="3">
+      <t>ニホン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>サンギョウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>キカク</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>レツ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>バン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>F号様式　（その他ガス削減量検証ガイドライン）チェックリスト</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証先の事業所名称</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>サキ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証の対象年度</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>レ</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>No.</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>削減量算定報告書の章番号</t>
+    <rPh sb="0" eb="2">
+      <t>サクゲン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ホウコクショ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>ショウバンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証チェック項目</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検　証　結　果</t>
+    <rPh sb="0" eb="1">
+      <t>ケン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>アカシ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ムスブ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ハタシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
   <si>
     <t>根拠とした資料</t>
     <rPh sb="0" eb="2">
       <t>コンキョ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シリョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>適合</t>
     <rPh sb="0" eb="2">
       <t>テキゴウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>不備
+あり</t>
+    <rPh sb="0" eb="2">
+      <t>フビ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>不明</t>
     <rPh sb="0" eb="2">
       <t>フメイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...25 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>該当
+なし</t>
+    <rPh sb="0" eb="2">
+      <t>ガイトウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>検証結果の
 判断理由</t>
     <rPh sb="0" eb="2">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケッカ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ハンダン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>リユウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>適合でない場合の
 事業者の対応</t>
     <rPh sb="0" eb="2">
       <t>テキゴウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>バアイ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ジギョウシャ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>タイオウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...28 lines deleted...]
-    <t>更　新　日</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>備　考</t>
     <rPh sb="0" eb="1">
-      <t>サラ</t>
+      <t>ソナエ</t>
     </rPh>
     <rPh sb="2" eb="3">
-      <t>シン</t>
-[...412 lines deleted...]
-    <phoneticPr fontId="2"/>
+      <t>コウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>＜事業者･事業所の概要等＞
 記載されている内容が、「その他ガス削減量モニタリング計画書」に記載の内容から変更がないか、もしくは以下の項目に関係する事項で変更があった場合、変更点がモニタリング計画及び削減量に影響しないか。
 　・ 事業活動の内容及び実施有無
 　・ 排出活動の内容及び実施有無
 　・ 削減活動の内容及び実施有無
 　・ 算定手法の選定
 　・ モニタリングポイントの設定
 （注）影響しない場合→「適合」、影響する場合→「不備あり」とする</t>
     <rPh sb="1" eb="4">
       <t>ジギョウシャ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ガイヨウトウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>キサイ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ナイヨウ</t>
     </rPh>
@@ -707,51 +502,60 @@
     </rPh>
     <rPh sb="82" eb="84">
       <t>バアイ</t>
     </rPh>
     <rPh sb="85" eb="88">
       <t>ヘンコウテン</t>
     </rPh>
     <rPh sb="95" eb="97">
       <t>ケイカク</t>
     </rPh>
     <rPh sb="97" eb="98">
       <t>オヨ</t>
     </rPh>
     <rPh sb="99" eb="101">
       <t>サクゲン</t>
     </rPh>
     <rPh sb="101" eb="102">
       <t>リョウ</t>
     </rPh>
     <rPh sb="103" eb="105">
       <t>エイキョウ</t>
     </rPh>
     <rPh sb="193" eb="194">
       <t>チュウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□その他ガス削減量モニタリング計画書
+（承認番号：　　　　　　　　　　　　　　　　）
+□その他（　　　　　　　　　　　　　　　　　）</t>
+    <rPh sb="46" eb="47">
+      <t>タ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">＜算定方法の概要＞
 記載されている内容が、「その他ガス削減量モニタリング計画書」に記載の内容から変更がないか、もしくは以下の項目に関係する事項で変更があった場合、変更点がモニタリング計画及び削減量に影響しないか。
 　・ 事業活動の内容及び実施有無
 　・ 排出活動の内容及び実施有無
 　・ 削減活動の内容及び実施有無
 　・ 算定手法の選定
 　・ モニタリングポイントの設定
 （注）影響しない場合→「適合」、影響する場合→「不備あり」とする
 </t>
     <rPh sb="1" eb="3">
       <t>サンテイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ホウホウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ガイヨウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>キサイ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ナイヨウ</t>
@@ -791,51 +595,55 @@
     </rPh>
     <rPh sb="78" eb="80">
       <t>バアイ</t>
     </rPh>
     <rPh sb="81" eb="84">
       <t>ヘンコウテン</t>
     </rPh>
     <rPh sb="91" eb="93">
       <t>ケイカク</t>
     </rPh>
     <rPh sb="93" eb="94">
       <t>オヨ</t>
     </rPh>
     <rPh sb="95" eb="97">
       <t>サクゲン</t>
     </rPh>
     <rPh sb="97" eb="98">
       <t>リョウ</t>
     </rPh>
     <rPh sb="99" eb="101">
       <t>エイキョウ</t>
     </rPh>
     <rPh sb="189" eb="190">
       <t>チュウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>1(1)</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">＜事業所範囲＞
 記載されている内容が、「その他ガス削減量モニタリング計画書」に記載の内容から変更がないか、もしくは以下の項目に関係する事項で変更があった場合、変更点がモニタリング計画及び削減量に影響しないか。
 　・ 事業活動の内容及び実施有無
 　・ 排出活動の内容及び実施有無
 　・ 削減活動の内容及び実施有無
 　・ 算定手法の選定
 　・ モニタリングポイントの設定
 （注）影響しない場合→「適合」、影響する場合→「不備あり」とする
 </t>
     <rPh sb="1" eb="4">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ハンイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>キサイ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ナイヨウ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>サクゲン</t>
@@ -872,51 +680,72 @@
     </rPh>
     <rPh sb="76" eb="78">
       <t>バアイ</t>
     </rPh>
     <rPh sb="79" eb="82">
       <t>ヘンコウテン</t>
     </rPh>
     <rPh sb="89" eb="91">
       <t>ケイカク</t>
     </rPh>
     <rPh sb="91" eb="92">
       <t>オヨ</t>
     </rPh>
     <rPh sb="93" eb="95">
       <t>サクゲン</t>
     </rPh>
     <rPh sb="95" eb="96">
       <t>リョウ</t>
     </rPh>
     <rPh sb="97" eb="99">
       <t>エイキョウ</t>
     </rPh>
     <rPh sb="187" eb="188">
       <t>チュウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□その他ガス削減量モニタリング計画書
+（承認番号：　　　　　　　　　　　　　　　　）
+□公的届出（　　　　　　　　　　　　　　　　）
+□現場確認
+□その他（　　　　　　　　　　　　　　　　　）</t>
+    <rPh sb="44" eb="46">
+      <t>コウテキ</t>
+    </rPh>
+    <rPh sb="46" eb="48">
+      <t>トドケデ</t>
+    </rPh>
+    <rPh sb="76" eb="77">
+      <t>タ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>1(2)</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">＜事業活動と排出活動一覧＞
 記載されている内容が、「その他ガス削減量モニタリング計画書」に記載の内容から変更がないか、もしくは以下の項目に関係する事項で変更があった場合、変更点がモニタリング計画及び削減量に影響しないか。
 　・ 事業活動の内容及び実施有無
 　・ 排出活動の内容及び実施有無
 　・ 削減活動の内容及び実施有無
 　・ 算定手法の選定
 　・ モニタリングポイントの設定
 （注）影響しない場合→「適合」、影響する場合→「不備あり」とする
 </t>
     <rPh sb="14" eb="16">
       <t>キサイ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ナイヨウ</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>サクゲン</t>
     </rPh>
     <rPh sb="33" eb="34">
       <t>リョウ</t>
     </rPh>
     <rPh sb="40" eb="43">
       <t>ケイカクショ</t>
@@ -947,51 +776,55 @@
     </rPh>
     <rPh sb="82" eb="84">
       <t>バアイ</t>
     </rPh>
     <rPh sb="85" eb="88">
       <t>ヘンコウテン</t>
     </rPh>
     <rPh sb="95" eb="97">
       <t>ケイカク</t>
     </rPh>
     <rPh sb="97" eb="98">
       <t>オヨ</t>
     </rPh>
     <rPh sb="99" eb="101">
       <t>サクゲン</t>
     </rPh>
     <rPh sb="101" eb="102">
       <t>リョウ</t>
     </rPh>
     <rPh sb="103" eb="105">
       <t>エイキョウ</t>
     </rPh>
     <rPh sb="193" eb="194">
       <t>チュウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>1(3)</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">＜算定体制＞
 記載されている内容が、「その他ガス削減量モニタリング計画書」に記載の内容から変更がないか、もしくは以下の項目に関係する事項で変更があった場合、変更点がモニタリング計画及び削減量に影響しないか。
 　・ 事業活動の内容及び実施有無
 　・ 排出活動の内容及び実施有無
 　・ 削減活動の内容及び実施有無
 　・ 算定手法の選定
 　・ モニタリングポイントの設定
 （注）影響しない場合→「適合」、影響する場合→「不備あり」とする
 </t>
     <rPh sb="1" eb="3">
       <t>サンテイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タイセイ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>キサイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ナイヨウ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>サクゲン</t>
@@ -1028,51 +861,66 @@
     </rPh>
     <rPh sb="75" eb="77">
       <t>バアイ</t>
     </rPh>
     <rPh sb="78" eb="81">
       <t>ヘンコウテン</t>
     </rPh>
     <rPh sb="88" eb="90">
       <t>ケイカク</t>
     </rPh>
     <rPh sb="90" eb="91">
       <t>オヨ</t>
     </rPh>
     <rPh sb="92" eb="94">
       <t>サクゲン</t>
     </rPh>
     <rPh sb="94" eb="95">
       <t>リョウ</t>
     </rPh>
     <rPh sb="96" eb="98">
       <t>エイキョウ</t>
     </rPh>
     <rPh sb="186" eb="187">
       <t>チュウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□その他ガス削減量モニタリング計画書
+（承認番号：　　　　　　　　　　　　　　　　）
+□組織図（　　　　　　　　　　　　　　　　　）
+□現場確認
+□その他（　　　　　　　　　　　　　　　　　）　</t>
+    <rPh sb="44" eb="47">
+      <t>ソシキズ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2(1)</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">＜削減活動の種類＞
 記載されている内容が、「その他ガス削減量モニタリング計画書」に記載の内容から変更がないか、もしくは以下の項目に関係する事項で変更があった場合、変更点がモニタリング計画及び削減量に影響しないか。
 　・ 事業活動の内容及び実施有無
 　・ 排出活動の内容及び実施有無
 　・ 削減活動の内容及び実施有無
 　・ 算定手法の選定
 　・ モニタリングポイントの設定
 （注）影響しない場合→「適合」、影響する場合→「不備あり」とする
 </t>
     <rPh sb="1" eb="3">
       <t>サクゲン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>カツドウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シュルイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>キサイ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ナイヨウ</t>
@@ -1112,51 +960,66 @@
     </rPh>
     <rPh sb="78" eb="80">
       <t>バアイ</t>
     </rPh>
     <rPh sb="81" eb="84">
       <t>ヘンコウテン</t>
     </rPh>
     <rPh sb="91" eb="93">
       <t>ケイカク</t>
     </rPh>
     <rPh sb="93" eb="94">
       <t>オヨ</t>
     </rPh>
     <rPh sb="95" eb="97">
       <t>サクゲン</t>
     </rPh>
     <rPh sb="97" eb="98">
       <t>リョウ</t>
     </rPh>
     <rPh sb="99" eb="101">
       <t>エイキョウ</t>
     </rPh>
     <rPh sb="189" eb="190">
       <t>チュウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□その他ガス削減量モニタリング計画書
+（承認番号：　　　　　　　　　　　　　　　　）
+□プロセスフロー図
+□現場確認
+□その他（　　　　　　　　　　　　　　　　　）</t>
+    <rPh sb="62" eb="63">
+      <t>タ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2(2)</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">＜算定対象排出活動＞
 記載されている内容が、「その他ガス削減量モニタリング計画書」に記載の内容から変更がなく、記載のとおりの活動が行われていたか。もしくは以下の項目に関係する事項で変更があった場合、変更点がモニタリング計画及び削減量に影響しないか。
 　・ 事業活動の内容及び実施有無
 　・ 排出活動の内容及び実施有無
 　・ 削減活動の内容及び実施有無
 　・ 算定手法の選定
 　・ モニタリングポイントの設定
 （注）影響しない場合→「適合」、影響する場合→「不備あり」とする
 </t>
     <rPh sb="1" eb="3">
       <t>サンテイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タイショウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ハイシュツ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>カツドウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>キサイ</t>
@@ -1208,2816 +1071,2844 @@
     </rPh>
     <rPh sb="96" eb="98">
       <t>バアイ</t>
     </rPh>
     <rPh sb="99" eb="102">
       <t>ヘンコウテン</t>
     </rPh>
     <rPh sb="109" eb="111">
       <t>ケイカク</t>
     </rPh>
     <rPh sb="111" eb="112">
       <t>オヨ</t>
     </rPh>
     <rPh sb="113" eb="115">
       <t>サクゲン</t>
     </rPh>
     <rPh sb="115" eb="116">
       <t>リョウ</t>
     </rPh>
     <rPh sb="117" eb="119">
       <t>エイキョウ</t>
     </rPh>
     <rPh sb="207" eb="208">
       <t>チュウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">＜算定対象排出活動・算定対象年度＞
 記載されている内容が、「その他ガス削減量モニタリング計画書」に記載の内容から変更がないか、もしくは以下の項目に関係する事項で変更があった場合、変更点がモニタリング計画及び削減量に影響しないか。
 　・ 事業活動の内容及び実施有無
 　・ 排出活動の内容及び実施有無
 　・ 削減活動の内容及び実施有無
 　・ 算定手法の選定
 　・ モニタリングポイントの設定
 （注）影響しない場合→「適合」、影響する場合→「不備あり」とする
 </t>
     <rPh sb="1" eb="3">
       <t>サンテイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タイショウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ハイシュツ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>カツドウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>サンテイ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>タイショウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ネンド</t>
     </rPh>
     <rPh sb="197" eb="198">
       <t>チュウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□その他ガス削減量モニタリング計画書
+（承認番号：　　　　　　　　　　　　　　　　）
+□プロセスフロー図
+□現場確認
+□その他（　　　　　　　　　　　　　　　　　）</t>
+    <rPh sb="51" eb="52">
+      <t>ズ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2(3)</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">＜算定範囲＞
 記載されている内容が、「その他ガス削減量モニタリング計画書」に記載の内容から変更がないか、もしくは以下の項目に関係する事項で変更があった場合、変更点がモニタリング計画及び削減量に影響しないか。
 　・ 事業活動の内容及び実施有無
 　・ 排出活動の内容及び実施有無
 　・ 削減活動の内容及び実施有無
 　・ 算定手法の選定
 　・ モニタリングポイントの設定
 （注）影響しない場合→「適合」、影響する場合→「不備あり」とする
 </t>
     <rPh sb="1" eb="3">
       <t>サンテイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ハンイ</t>
     </rPh>
     <rPh sb="186" eb="187">
       <t>チュウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□その他ガス削減量モニタリング計画書
+（承認番号：　　　　　　　　　　　　　　　　）
+□工場配置図（　　　　　　　　　　　　　　　）
+□プロセスフロー図（　　　　　　　　　　　　）
+□現場確認
+□その他（　　　　　　　　　　　　　　　　　）</t>
+    <rPh sb="44" eb="46">
+      <t>コウジョウ</t>
+    </rPh>
+    <rPh sb="46" eb="48">
+      <t>ハイチ</t>
+    </rPh>
+    <rPh sb="48" eb="49">
+      <t>ズ</t>
+    </rPh>
+    <rPh sb="75" eb="76">
+      <t>ズ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>3</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">＜算定対象年度＞
 記載されている内容が、「その他ガス削減量モニタリング計画書」に記載の内容から変更がないか、もしくは以下の項目に関係する事項で変更があった場合、変更点がモニタリング計画及び削減量に影響しないか。
 　・ 事業活動の内容及び実施有無
 　・ 排出活動の内容及び実施有無
 　・ 削減活動の内容及び実施有無
 　・ 算定手法の選定
 　・ モニタリングポイントの設定
 （注）影響しない場合→「適合」、影響する場合→「不備あり」とする
 </t>
     <rPh sb="1" eb="3">
       <t>サンテイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タイショウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ネンド</t>
     </rPh>
     <rPh sb="188" eb="189">
       <t>チュウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...135 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□その他ガス削減量モニタリング計画書
 □プロセスフロー図
 □測定機器の諸元表（　　　　　　　　　　　　）
 □測定方法出典（　　　　　　　　　　　　　　）
 □排ガス配管図（　　　　　　　　　　　　　　）
 □サンプリング計画（　　　　　　　　　　　　）
 □現場確認
 □その他（　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="6" eb="8">
       <t>サクゲン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>リョウ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>ケイカクショ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">＜データの把握方法＞
+記載されたデータの把握方法に従って、データの把握がなされていたか。
+</t>
+    <rPh sb="5" eb="7">
+      <t>ハアク</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ハアク</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>シタガ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>ハアク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□測定記録（　　　　　　　　　　　　　　　　）
 □証拠書類（　　　　　　　　　　　　　　　　）
 □現場確認
 □その他（　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="1" eb="3">
       <t>ソクテイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>キロク</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ショウコ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>ショルイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>4(1)</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">＜排出削減量の実績＞
+2(2)に記載された排出活動が漏れなく記載されているか。
+</t>
+    <rPh sb="1" eb="3">
+      <t>ハイシュツ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>サクゲン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ジッセキ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ハイシュツ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>カツドウ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>モ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□その他ガス削減量モニタリング計画書
 □その他（　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="6" eb="8">
       <t>サクゲン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>リョウ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>ケイカクショ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">＜排出削減量の実績＞
+記載された排出量に誤りがないか。
+</t>
+    <rPh sb="1" eb="3">
+      <t>ハイシュツ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>サクゲン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ジッセキ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ハイシュツ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>アヤマ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□証拠書類（　　　　　　　　　　　　　　　　）
 □集計表名（　　　　　　　　　　　　　　　　）
 □その他（　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="1" eb="3">
       <t>ショウコ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショルイ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>シュウケイ</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>オモテ</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>4(2)</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">＜基準排出量＞
+基準排出量は基準排出量決定通知に記載の数値と相違ないか。
+</t>
+    <rPh sb="1" eb="3">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ハイシュツ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ハイシュツ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ハイシュツ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ケッテイ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ツウチ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>スウチ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ソウイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□基準排出量決定通知
 （第　　　　　　号　　　　　　年　　月　　日）
 □その他（　　　　　　　　　　　　　　　　　）　</t>
     <rPh sb="1" eb="3">
       <t>キジュン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ハイシュツ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>リョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ケッテイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ツウチ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ダイ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>トシ</t>
     </rPh>
     <rPh sb="29" eb="30">
       <t>ツキ</t>
     </rPh>
     <rPh sb="32" eb="33">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>4(3)</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">＜排出削減量＞
+算定対象年度排出量(a)は4(1)に記載の数値が正しく記載されているか。
+</t>
+    <rPh sb="1" eb="3">
+      <t>ハイシュツ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>サクゲン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ハイシュツ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>スウチ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>タダ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□その他ガス基準排出量算定報告書
 □その他（　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="6" eb="8">
       <t>キジュン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ハイシュツ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>リョウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>サンテイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ホウコク</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ショ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">＜排出削減量＞
+排出削減量(c)に記載の数値は(b) - (a)の計算結果が誤りなく記載されているか。
+</t>
+    <rPh sb="1" eb="3">
+      <t>ハイシュツ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>サクゲン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ハイシュツ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>サクゲンリョウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>スウチ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>ケイサン</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>ケッカ</t>
+    </rPh>
+    <rPh sb="38" eb="39">
+      <t>アヤマ</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□その他ガス基準排出量算定報告書
 □その他（　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="6" eb="8">
       <t>キジュン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ハイシュツ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>リョウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>サンテイ</t>
     </rPh>
     <rPh sb="13" eb="16">
       <t>ホウコクショ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...14 lines deleted...]
-    <t>（日本産業規格Ａ列４番）</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>4(4)</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">＜義務充当量＞
+義務充当量(d)に記載の数値は(c) × 1/2 の計算結果が誤りなく記載されているか。
+</t>
     <rPh sb="1" eb="3">
-      <t>ニホン</t>
+      <t>ギム</t>
     </rPh>
     <rPh sb="3" eb="5">
-      <t>サンギョウ</t>
-[...10 lines deleted...]
-    <phoneticPr fontId="2"/>
+      <t>ジュウトウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ギム</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジュウトウ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>スウチ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>ケイサン</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>ケッカ</t>
+    </rPh>
+    <rPh sb="39" eb="40">
+      <t>アヤマ</t>
+    </rPh>
+    <rPh sb="43" eb="45">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <name val="ＭＳ Ｐゴシック"/>
-      <family val="3"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <family val="3"/>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
-[...16 lines deleted...]
-      <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="9"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="8"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
+      <color indexed="57"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <color indexed="81"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="13"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="32">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...7 lines deleted...]
-      </top>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...27 lines deleted...]
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...53 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="thin">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...3 lines deleted...]
-      <bottom style="medium">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...76 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="117">
+  <cellXfs count="101">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...215 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="8" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...73 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...35 lines deleted...]
-      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15833F31-D430-496D-8DA0-F9A770F8E25A}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:L36"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="R14" sqref="R14"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultColWidth="8.25" defaultRowHeight="13" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="1" width="2.125" style="11" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="9" style="11"/>
+    <col min="1" max="1" width="1.9140625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="0.6640625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="1.9140625" style="4" customWidth="1"/>
+    <col min="4" max="4" width="10.1640625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="36.6640625" style="4" customWidth="1"/>
+    <col min="6" max="6" width="9.75" style="15" customWidth="1"/>
+    <col min="7" max="7" width="1.9140625" style="4" customWidth="1"/>
+    <col min="8" max="8" width="10.1640625" style="4" customWidth="1"/>
+    <col min="9" max="9" width="46.4140625" style="4" customWidth="1"/>
+    <col min="10" max="10" width="1.9140625" style="4" customWidth="1"/>
+    <col min="11" max="11" width="0.4140625" style="4" customWidth="1"/>
+    <col min="12" max="12" width="2.75" style="4" customWidth="1"/>
+    <col min="13" max="13" width="3" style="4" customWidth="1"/>
+    <col min="14" max="16384" width="8.25" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="30" customFormat="1" ht="16.5" customHeight="1">
-[...207 lines deleted...]
-      <c r="H16" s="15" t="s">
+    <row r="1" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+    </row>
+    <row r="2" spans="1:11" ht="3" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B2" s="5"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="9"/>
+      <c r="K2" s="10"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.55000000000000004">
+      <c r="B3" s="11"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="8"/>
+      <c r="G3" s="9"/>
+      <c r="K3" s="10"/>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.55000000000000004">
+      <c r="B4" s="11"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="8"/>
+      <c r="G4" s="9"/>
+      <c r="K4" s="10"/>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.55000000000000004">
+      <c r="B5" s="11"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="9"/>
+      <c r="K5" s="10"/>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.55000000000000004">
+      <c r="B6" s="11"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="8"/>
+      <c r="G6" s="9"/>
+      <c r="K6" s="10"/>
+    </row>
+    <row r="7" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B7" s="11"/>
+      <c r="C7" s="6"/>
+      <c r="D7" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="E7" s="79"/>
+      <c r="F7" s="79"/>
+      <c r="G7" s="79"/>
+      <c r="H7" s="79"/>
+      <c r="I7" s="79"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="10"/>
+    </row>
+    <row r="8" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B8" s="11"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="8"/>
+      <c r="G8" s="14"/>
+      <c r="K8" s="10"/>
+    </row>
+    <row r="9" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B9" s="11"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="8"/>
+      <c r="G9" s="14"/>
+      <c r="K9" s="10"/>
+    </row>
+    <row r="10" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B10" s="11"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="8"/>
+      <c r="G10" s="14"/>
+      <c r="K10" s="10"/>
+    </row>
+    <row r="11" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B11" s="11"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="8"/>
+      <c r="G11" s="14"/>
+      <c r="K11" s="10"/>
+    </row>
+    <row r="12" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B12" s="11"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="8"/>
+      <c r="G12" s="9"/>
+      <c r="K12" s="10"/>
+    </row>
+    <row r="13" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B13" s="11"/>
+      <c r="C13" s="6"/>
+      <c r="K13" s="10"/>
+    </row>
+    <row r="14" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B14" s="11"/>
+      <c r="C14" s="6"/>
+      <c r="K14" s="10"/>
+    </row>
+    <row r="15" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B15" s="11"/>
+      <c r="C15" s="6"/>
+      <c r="K15" s="10"/>
+    </row>
+    <row r="16" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B16" s="11"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="E16" s="80"/>
+      <c r="F16" s="81"/>
+      <c r="H16" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="I16" s="18"/>
+      <c r="J16" s="19"/>
+      <c r="K16" s="10"/>
+    </row>
+    <row r="17" spans="2:12" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B17" s="11"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="E17" s="82"/>
+      <c r="F17" s="83"/>
+      <c r="H17" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I17" s="22"/>
+      <c r="J17" s="19"/>
+      <c r="K17" s="10"/>
+    </row>
+    <row r="18" spans="2:12" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B18" s="11"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="E18" s="24"/>
+      <c r="F18" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H18" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="I18" s="18"/>
+      <c r="J18" s="19"/>
+      <c r="K18" s="10"/>
+    </row>
+    <row r="19" spans="2:12" ht="36" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B19" s="11"/>
+      <c r="C19" s="6"/>
+      <c r="H19" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="I19" s="28"/>
+      <c r="J19" s="19"/>
+      <c r="K19" s="10"/>
+    </row>
+    <row r="20" spans="2:12" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B20" s="11"/>
+      <c r="C20" s="6"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="I20" s="30"/>
+      <c r="J20" s="31"/>
+      <c r="K20" s="10"/>
+    </row>
+    <row r="21" spans="2:12" ht="36" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B21" s="11"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="32" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" s="84"/>
+      <c r="F21" s="85"/>
+      <c r="H21" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="I21" s="34"/>
+      <c r="J21" s="31"/>
+      <c r="K21" s="10"/>
+    </row>
+    <row r="22" spans="2:12" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B22" s="11"/>
+      <c r="C22" s="6"/>
+      <c r="D22" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" s="86"/>
+      <c r="F22" s="87"/>
+      <c r="H22" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="I16" s="88"/>
-[...90 lines deleted...]
-      <c r="D22" s="25" t="s">
+      <c r="I22" s="36"/>
+      <c r="J22" s="31"/>
+      <c r="K22" s="10"/>
+    </row>
+    <row r="23" spans="2:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B23" s="11"/>
+      <c r="K23" s="10"/>
+    </row>
+    <row r="24" spans="2:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B24" s="11"/>
+      <c r="K24" s="10"/>
+    </row>
+    <row r="25" spans="2:12" ht="11.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B25" s="11"/>
+      <c r="C25" s="6"/>
+      <c r="K25" s="10"/>
+    </row>
+    <row r="26" spans="2:12" ht="11.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B26" s="11"/>
+      <c r="C26" s="6"/>
+      <c r="K26" s="10"/>
+    </row>
+    <row r="27" spans="2:12" ht="11.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B27" s="11"/>
+      <c r="C27" s="6"/>
+      <c r="K27" s="10"/>
+    </row>
+    <row r="28" spans="2:12" ht="3" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B28" s="37"/>
+      <c r="C28" s="38"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="39"/>
+    </row>
+    <row r="29" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="C29" s="6"/>
+      <c r="K29" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="E22" s="95"/>
-[...130 lines deleted...]
-      <c r="G36" s="10"/>
+      <c r="L29" s="40"/>
+    </row>
+    <row r="30" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004"/>
+    <row r="31" spans="2:12" x14ac:dyDescent="0.55000000000000004">
+      <c r="C31" s="6"/>
+      <c r="F31" s="8"/>
+      <c r="G31" s="9"/>
+    </row>
+    <row r="32" spans="2:12" x14ac:dyDescent="0.55000000000000004">
+      <c r="C32" s="6"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="9"/>
+    </row>
+    <row r="33" spans="3:7" x14ac:dyDescent="0.55000000000000004">
+      <c r="C33" s="6"/>
+      <c r="F33" s="8"/>
+      <c r="G33" s="9"/>
+    </row>
+    <row r="34" spans="3:7" x14ac:dyDescent="0.55000000000000004">
+      <c r="C34" s="6"/>
+      <c r="D34" s="41"/>
+      <c r="E34" s="41"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="9"/>
+    </row>
+    <row r="35" spans="3:7" x14ac:dyDescent="0.55000000000000004">
+      <c r="C35" s="6"/>
+      <c r="D35" s="41"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="8"/>
+      <c r="G35" s="9"/>
+    </row>
+    <row r="36" spans="3:7" x14ac:dyDescent="0.55000000000000004">
+      <c r="C36" s="6"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="8"/>
+      <c r="G36" s="9"/>
     </row>
   </sheetData>
-  <sheetProtection password="C107" sheet="1" objects="1" scenarios="1" formatCells="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="15emuKC2/BFCjunstFqX4OBFIfQZE+siussx5TmPGXIR531U+nrcA1e5kwAIN9XoEgJ3Vss343bGG5xaCeh6eg==" saltValue="COp3KPH1+X5kU4fIgrQufQ==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0"/>
   <mergeCells count="5">
     <mergeCell ref="D7:I7"/>
-    <mergeCell ref="E22:F22"/>
-    <mergeCell ref="E21:F21"/>
     <mergeCell ref="E16:F16"/>
     <mergeCell ref="E17:F17"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="E22:F22"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="2">
-    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E16:F16 I16 I18 I20"/>
-    <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E17:F17 E18 E21:F21 E22:F22 I17 I19 I21 I22"/>
+    <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E17:F17 E18 E21:F22 I17 I19 I21:I22" xr:uid="{1BDF5C4C-1FC4-439D-AFEC-7529804A1365}"/>
+    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E16:F16 I16 I18 I20" xr:uid="{A1D38DF3-382E-4E93-9F12-47625C09062D}"/>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.59055118110236227" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="93" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr codeName="Sheet2"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3AE2337-CCC4-4EAC-912C-A37CF83E3970}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:Q25"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="130" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="D8" sqref="D8"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="R9" sqref="R9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="8.25" defaultRowHeight="11" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="1" width="2.375" style="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="16" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="2.1640625" style="42" customWidth="1"/>
+    <col min="2" max="2" width="0.33203125" style="42" customWidth="1"/>
+    <col min="3" max="3" width="4" style="43" customWidth="1"/>
+    <col min="4" max="4" width="7.6640625" style="44" customWidth="1"/>
+    <col min="5" max="5" width="41.6640625" style="45" customWidth="1"/>
+    <col min="6" max="7" width="18.58203125" style="46" customWidth="1"/>
+    <col min="8" max="11" width="4.83203125" style="42" customWidth="1"/>
+    <col min="12" max="12" width="21.1640625" style="42" customWidth="1"/>
+    <col min="13" max="13" width="16" style="42" customWidth="1"/>
+    <col min="14" max="14" width="14.33203125" style="43" customWidth="1"/>
+    <col min="15" max="15" width="0.33203125" style="42" customWidth="1"/>
+    <col min="16" max="16384" width="8.25" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
-[...48 lines deleted...]
-      <c r="C4" s="107" t="str">
+    <row r="1" spans="1:17" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="42" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17" ht="2.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B2" s="47"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="53"/>
+    </row>
+    <row r="3" spans="1:17" ht="13" x14ac:dyDescent="0.55000000000000004">
+      <c r="B3" s="54"/>
+      <c r="C3" s="88" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="G3" s="55" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="89" t="s">
+        <v>3</v>
+      </c>
+      <c r="M3" s="90"/>
+      <c r="N3" s="57" t="s">
+        <v>5</v>
+      </c>
+      <c r="O3" s="58"/>
+    </row>
+    <row r="4" spans="1:17" ht="13" x14ac:dyDescent="0.55000000000000004">
+      <c r="B4" s="54"/>
+      <c r="C4" s="91" t="str">
         <f>IF(表紙!E16="","",表紙!E16)</f>
         <v/>
       </c>
-      <c r="D4" s="107"/>
-[...1 lines deleted...]
-      <c r="F4" s="41" t="str">
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="55" t="str">
         <f>IF(表紙!E17="","",表紙!E17)</f>
         <v/>
       </c>
-      <c r="G4" s="41" t="str">
+      <c r="G4" s="55" t="str">
         <f>IF(表紙!E18="","",表紙!E18)</f>
         <v/>
       </c>
-      <c r="H4" s="43"/>
-[...3 lines deleted...]
-      <c r="L4" s="115" t="str">
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="92" t="str">
         <f>IF(表紙!I16="","",表紙!I16)</f>
         <v/>
       </c>
-      <c r="M4" s="116"/>
-      <c r="N4" s="44" t="str">
+      <c r="M4" s="93"/>
+      <c r="N4" s="57" t="str">
         <f>IF(表紙!I17="","",表紙!I17)</f>
         <v/>
       </c>
-      <c r="O4" s="59"/>
-[...22 lines deleted...]
-      <c r="C6" s="108" t="s">
+      <c r="O4" s="58"/>
+      <c r="Q4" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.55000000000000004">
+      <c r="B5" s="54"/>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="59"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="59"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="60"/>
+      <c r="N5" s="59"/>
+      <c r="O5" s="58"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.55000000000000004">
+      <c r="B6" s="54"/>
+      <c r="C6" s="94" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="96" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="94" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="89" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="97"/>
+      <c r="H6" s="97"/>
+      <c r="I6" s="97"/>
+      <c r="J6" s="97"/>
+      <c r="K6" s="97"/>
+      <c r="L6" s="97"/>
+      <c r="M6" s="97"/>
+      <c r="N6" s="98"/>
+      <c r="O6" s="58"/>
+    </row>
+    <row r="7" spans="1:17" ht="22" x14ac:dyDescent="0.55000000000000004">
+      <c r="B7" s="54"/>
+      <c r="C7" s="95"/>
+      <c r="D7" s="96"/>
+      <c r="E7" s="95"/>
+      <c r="F7" s="89" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="98"/>
+      <c r="H7" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="I7" s="61" t="s">
+        <v>25</v>
+      </c>
+      <c r="J7" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="K7" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="L7" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="M7" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="O7" s="58"/>
+    </row>
+    <row r="8" spans="1:17" ht="144" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B8" s="54"/>
+      <c r="C8" s="62">
+        <v>1</v>
+      </c>
+      <c r="D8" s="63"/>
+      <c r="E8" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8" s="99" t="s">
+        <v>32</v>
+      </c>
+      <c r="G8" s="100"/>
+      <c r="H8" s="65"/>
+      <c r="I8" s="65"/>
+      <c r="J8" s="66"/>
+      <c r="K8" s="65"/>
+      <c r="L8" s="67"/>
+      <c r="M8" s="67"/>
+      <c r="N8" s="67"/>
+      <c r="O8" s="58"/>
+    </row>
+    <row r="9" spans="1:17" ht="147" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B9" s="54"/>
+      <c r="C9" s="62">
+        <v>2</v>
+      </c>
+      <c r="D9" s="63"/>
+      <c r="E9" s="64" t="s">
+        <v>33</v>
+      </c>
+      <c r="F9" s="99" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9" s="100"/>
+      <c r="H9" s="65"/>
+      <c r="I9" s="65"/>
+      <c r="J9" s="66"/>
+      <c r="K9" s="65"/>
+      <c r="L9" s="67"/>
+      <c r="M9" s="67"/>
+      <c r="N9" s="67"/>
+      <c r="O9" s="58"/>
+    </row>
+    <row r="10" spans="1:17" ht="147" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B10" s="54"/>
+      <c r="C10" s="62">
+        <v>3</v>
+      </c>
+      <c r="D10" s="63" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" s="99" t="s">
+        <v>36</v>
+      </c>
+      <c r="G10" s="100"/>
+      <c r="H10" s="68"/>
+      <c r="I10" s="69"/>
+      <c r="J10" s="69"/>
+      <c r="K10" s="69"/>
+      <c r="L10" s="67"/>
+      <c r="M10" s="67"/>
+      <c r="N10" s="67"/>
+      <c r="O10" s="58"/>
+    </row>
+    <row r="11" spans="1:17" ht="147.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B11" s="54"/>
+      <c r="C11" s="62">
+        <v>4</v>
+      </c>
+      <c r="D11" s="63" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" s="64" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" s="99" t="s">
+        <v>32</v>
+      </c>
+      <c r="G11" s="100"/>
+      <c r="H11" s="68"/>
+      <c r="I11" s="69"/>
+      <c r="J11" s="69"/>
+      <c r="K11" s="69"/>
+      <c r="L11" s="67"/>
+      <c r="M11" s="67"/>
+      <c r="N11" s="67"/>
+      <c r="O11" s="58"/>
+    </row>
+    <row r="12" spans="1:17" ht="154" x14ac:dyDescent="0.55000000000000004">
+      <c r="B12" s="54"/>
+      <c r="C12" s="62">
+        <v>5</v>
+      </c>
+      <c r="D12" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" s="64" t="s">
+        <v>40</v>
+      </c>
+      <c r="F12" s="99" t="s">
+        <v>41</v>
+      </c>
+      <c r="G12" s="100"/>
+      <c r="H12" s="68"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="67"/>
+      <c r="M12" s="67"/>
+      <c r="N12" s="67"/>
+      <c r="O12" s="58"/>
+    </row>
+    <row r="13" spans="1:17" ht="154" x14ac:dyDescent="0.55000000000000004">
+      <c r="B13" s="54"/>
+      <c r="C13" s="62">
+        <v>6</v>
+      </c>
+      <c r="D13" s="63" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="D6" s="106" t="s">
-[...30 lines deleted...]
-      <c r="I7" s="47" t="s">
+      <c r="F13" s="99" t="s">
+        <v>44</v>
+      </c>
+      <c r="G13" s="100"/>
+      <c r="H13" s="68"/>
+      <c r="I13" s="69"/>
+      <c r="J13" s="69"/>
+      <c r="K13" s="69"/>
+      <c r="L13" s="67"/>
+      <c r="M13" s="67"/>
+      <c r="N13" s="67"/>
+      <c r="O13" s="58"/>
+    </row>
+    <row r="14" spans="1:17" ht="154" x14ac:dyDescent="0.55000000000000004">
+      <c r="B14" s="54"/>
+      <c r="C14" s="62">
+        <v>7</v>
+      </c>
+      <c r="D14" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" s="64" t="s">
+        <v>46</v>
+      </c>
+      <c r="F14" s="99" t="s">
+        <v>44</v>
+      </c>
+      <c r="G14" s="100"/>
+      <c r="H14" s="68"/>
+      <c r="I14" s="69"/>
+      <c r="J14" s="69"/>
+      <c r="K14" s="69"/>
+      <c r="L14" s="67"/>
+      <c r="M14" s="67"/>
+      <c r="N14" s="67"/>
+      <c r="O14" s="58"/>
+    </row>
+    <row r="15" spans="1:17" ht="154" x14ac:dyDescent="0.55000000000000004">
+      <c r="B15" s="54"/>
+      <c r="C15" s="62">
         <v>8</v>
       </c>
-      <c r="J7" s="48" t="s">
-[...25 lines deleted...]
-      <c r="F8" s="104" t="s">
+      <c r="D15" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="64" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" s="99" t="s">
+        <v>48</v>
+      </c>
+      <c r="G15" s="100"/>
+      <c r="H15" s="68"/>
+      <c r="I15" s="69"/>
+      <c r="J15" s="69"/>
+      <c r="K15" s="69"/>
+      <c r="L15" s="67"/>
+      <c r="M15" s="67"/>
+      <c r="N15" s="67"/>
+      <c r="O15" s="58"/>
+    </row>
+    <row r="16" spans="1:17" ht="154" x14ac:dyDescent="0.55000000000000004">
+      <c r="B16" s="54"/>
+      <c r="C16" s="62">
+        <v>9</v>
+      </c>
+      <c r="D16" s="63" t="s">
+        <v>49</v>
+      </c>
+      <c r="E16" s="64" t="s">
+        <v>50</v>
+      </c>
+      <c r="F16" s="99" t="s">
+        <v>51</v>
+      </c>
+      <c r="G16" s="100"/>
+      <c r="H16" s="68"/>
+      <c r="I16" s="69"/>
+      <c r="J16" s="69"/>
+      <c r="K16" s="69"/>
+      <c r="L16" s="67"/>
+      <c r="M16" s="67"/>
+      <c r="N16" s="67"/>
+      <c r="O16" s="58"/>
+    </row>
+    <row r="17" spans="2:15" ht="154" x14ac:dyDescent="0.55000000000000004">
+      <c r="B17" s="54"/>
+      <c r="C17" s="62">
+        <v>10</v>
+      </c>
+      <c r="D17" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17" s="64" t="s">
+        <v>53</v>
+      </c>
+      <c r="F17" s="99" t="s">
+        <v>54</v>
+      </c>
+      <c r="G17" s="100"/>
+      <c r="H17" s="68"/>
+      <c r="I17" s="69"/>
+      <c r="J17" s="69"/>
+      <c r="K17" s="69"/>
+      <c r="L17" s="67"/>
+      <c r="M17" s="67"/>
+      <c r="N17" s="67"/>
+      <c r="O17" s="58"/>
+    </row>
+    <row r="18" spans="2:15" ht="55" x14ac:dyDescent="0.55000000000000004">
+      <c r="B18" s="54"/>
+      <c r="C18" s="62">
+        <v>11</v>
+      </c>
+      <c r="D18" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" s="64" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="99" t="s">
+        <v>56</v>
+      </c>
+      <c r="G18" s="100"/>
+      <c r="H18" s="68"/>
+      <c r="I18" s="69"/>
+      <c r="J18" s="69"/>
+      <c r="K18" s="69"/>
+      <c r="L18" s="67"/>
+      <c r="M18" s="67"/>
+      <c r="N18" s="67"/>
+      <c r="O18" s="58"/>
+    </row>
+    <row r="19" spans="2:15" ht="44" x14ac:dyDescent="0.55000000000000004">
+      <c r="B19" s="54"/>
+      <c r="C19" s="62">
+        <v>12</v>
+      </c>
+      <c r="D19" s="63" t="s">
         <v>57</v>
       </c>
-      <c r="G8" s="105"/>
-[...18 lines deleted...]
-      <c r="F9" s="104" t="s">
+      <c r="E19" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="F19" s="99" t="s">
+        <v>59</v>
+      </c>
+      <c r="G19" s="100"/>
+      <c r="H19" s="68"/>
+      <c r="I19" s="69"/>
+      <c r="J19" s="69"/>
+      <c r="K19" s="69"/>
+      <c r="L19" s="67"/>
+      <c r="M19" s="67"/>
+      <c r="N19" s="67"/>
+      <c r="O19" s="58"/>
+    </row>
+    <row r="20" spans="2:15" ht="44" x14ac:dyDescent="0.55000000000000004">
+      <c r="B20" s="54"/>
+      <c r="C20" s="62">
+        <v>13</v>
+      </c>
+      <c r="D20" s="63" t="s">
         <v>57</v>
       </c>
-      <c r="G9" s="105"/>
-[...92 lines deleted...]
-      <c r="F13" s="104" t="s">
+      <c r="E20" s="64" t="s">
         <v>60</v>
       </c>
-      <c r="G13" s="105"/>
-[...44 lines deleted...]
-      <c r="F15" s="104" t="s">
+      <c r="F20" s="99" t="s">
         <v>61</v>
       </c>
-      <c r="G15" s="105"/>
-[...20 lines deleted...]
-      <c r="F16" s="104" t="s">
+      <c r="G20" s="100"/>
+      <c r="H20" s="68"/>
+      <c r="I20" s="69"/>
+      <c r="J20" s="69"/>
+      <c r="K20" s="69"/>
+      <c r="L20" s="67"/>
+      <c r="M20" s="67"/>
+      <c r="N20" s="67"/>
+      <c r="O20" s="58"/>
+    </row>
+    <row r="21" spans="2:15" ht="44" x14ac:dyDescent="0.55000000000000004">
+      <c r="B21" s="54"/>
+      <c r="C21" s="62">
+        <v>14</v>
+      </c>
+      <c r="D21" s="63" t="s">
         <v>62</v>
       </c>
-      <c r="G16" s="105"/>
-[...20 lines deleted...]
-      <c r="F17" s="104" t="s">
+      <c r="E21" s="64" t="s">
         <v>63</v>
       </c>
-      <c r="G17" s="105"/>
-[...20 lines deleted...]
-      <c r="F18" s="104" t="s">
+      <c r="F21" s="99" t="s">
         <v>64</v>
       </c>
-      <c r="G18" s="105"/>
-[...20 lines deleted...]
-      <c r="F19" s="104" t="s">
+      <c r="G21" s="100"/>
+      <c r="H21" s="68"/>
+      <c r="I21" s="69"/>
+      <c r="J21" s="69"/>
+      <c r="K21" s="69"/>
+      <c r="L21" s="67"/>
+      <c r="M21" s="67"/>
+      <c r="N21" s="67"/>
+      <c r="O21" s="58"/>
+    </row>
+    <row r="22" spans="2:15" ht="55" x14ac:dyDescent="0.55000000000000004">
+      <c r="B22" s="54"/>
+      <c r="C22" s="62">
+        <v>15</v>
+      </c>
+      <c r="D22" s="63" t="s">
         <v>65</v>
       </c>
-      <c r="G19" s="105"/>
-[...20 lines deleted...]
-      <c r="F20" s="104" t="s">
+      <c r="E22" s="64" t="s">
         <v>66</v>
       </c>
-      <c r="G20" s="105"/>
-[...20 lines deleted...]
-      <c r="F21" s="104" t="s">
+      <c r="F22" s="99" t="s">
         <v>67</v>
       </c>
-      <c r="G21" s="105"/>
-[...20 lines deleted...]
-      <c r="F22" s="104" t="s">
+      <c r="G22" s="100"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="69"/>
+      <c r="J22" s="69"/>
+      <c r="K22" s="69"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="67"/>
+      <c r="N22" s="67"/>
+      <c r="O22" s="58"/>
+    </row>
+    <row r="23" spans="2:15" ht="55" x14ac:dyDescent="0.55000000000000004">
+      <c r="B23" s="54"/>
+      <c r="C23" s="62">
+        <v>16</v>
+      </c>
+      <c r="D23" s="63" t="s">
+        <v>65</v>
+      </c>
+      <c r="E23" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="G22" s="105"/>
-[...20 lines deleted...]
-      <c r="F23" s="104" t="s">
+      <c r="F23" s="99" t="s">
         <v>69</v>
       </c>
-      <c r="G23" s="105"/>
-[...11 lines deleted...]
-      <c r="C24" s="46">
+      <c r="G23" s="100"/>
+      <c r="H23" s="68"/>
+      <c r="I23" s="69"/>
+      <c r="J23" s="69"/>
+      <c r="K23" s="69"/>
+      <c r="L23" s="67"/>
+      <c r="M23" s="67"/>
+      <c r="N23" s="67"/>
+      <c r="O23" s="58"/>
+    </row>
+    <row r="24" spans="2:15" ht="44" x14ac:dyDescent="0.55000000000000004">
+      <c r="B24" s="54"/>
+      <c r="C24" s="62">
         <v>17</v>
       </c>
-      <c r="D24" s="49" t="s">
-[...5 lines deleted...]
-      <c r="F24" s="104" t="s">
+      <c r="D24" s="63" t="s">
+        <v>70</v>
+      </c>
+      <c r="E24" s="64" t="s">
+        <v>71</v>
+      </c>
+      <c r="F24" s="99" t="s">
         <v>69</v>
       </c>
-      <c r="G24" s="105"/>
-[...23 lines deleted...]
-      <c r="O25" s="81"/>
+      <c r="G24" s="100"/>
+      <c r="H24" s="68"/>
+      <c r="I24" s="69"/>
+      <c r="J24" s="69"/>
+      <c r="K24" s="69"/>
+      <c r="L24" s="67"/>
+      <c r="M24" s="67"/>
+      <c r="N24" s="67"/>
+      <c r="O24" s="58"/>
+    </row>
+    <row r="25" spans="2:15" ht="4" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B25" s="70"/>
+      <c r="C25" s="71"/>
+      <c r="D25" s="72"/>
+      <c r="E25" s="73"/>
+      <c r="F25" s="74"/>
+      <c r="G25" s="74"/>
+      <c r="H25" s="75"/>
+      <c r="I25" s="76"/>
+      <c r="J25" s="76"/>
+      <c r="K25" s="76"/>
+      <c r="L25" s="76"/>
+      <c r="M25" s="76"/>
+      <c r="N25" s="77"/>
+      <c r="O25" s="78"/>
     </row>
   </sheetData>
-  <sheetProtection password="C107" sheet="1" objects="1" scenarios="1" formatCells="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="tJoaosDS7tZ7rRlmJ5WBnmu6M8H2X+8DJGmKZrkRn1P23qkmgFZSNj+1UGuHLX1C7RrvXORoxeSHV/Uu+v3gvg==" saltValue="X2qJKr7MNs1e1MeV1Lm82Q==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0"/>
   <mergeCells count="26">
-    <mergeCell ref="F24:G24"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="F21:G21"/>
+    <mergeCell ref="F22:G22"/>
     <mergeCell ref="F23:G23"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="F10:G10"/>
     <mergeCell ref="F11:G11"/>
-    <mergeCell ref="F19:G19"/>
-    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="F14:G14"/>
     <mergeCell ref="F15:G15"/>
-    <mergeCell ref="F13:G13"/>
-    <mergeCell ref="F18:G18"/>
     <mergeCell ref="F16:G16"/>
     <mergeCell ref="F17:G17"/>
+    <mergeCell ref="F18:G18"/>
     <mergeCell ref="C3:E3"/>
-    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
-    <mergeCell ref="C4:E4"/>
-    <mergeCell ref="C6:C7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:N6"/>
-    <mergeCell ref="F10:G10"/>
-[...2 lines deleted...]
-    <mergeCell ref="F12:G12"/>
     <mergeCell ref="F7:G7"/>
-    <mergeCell ref="F8:G8"/>
-    <mergeCell ref="F9:G9"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H8:K24">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H8:K24" xr:uid="{FC50AF08-330F-4E9C-896D-0D04C9AA2BC0}">
       <formula1>$Q$3:$Q$4</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.43307086614173229" right="0.39370078740157483" top="0.27559055118110237" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="14" min="2" max="23" man="1"/>
+  </colBreaks>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>表紙</vt:lpstr>
       <vt:lpstr>検証ﾁｪｯｸﾘｽﾄ</vt:lpstr>
       <vt:lpstr>検証ﾁｪｯｸﾘｽﾄ!Print_Area</vt:lpstr>
       <vt:lpstr>表紙!Print_Area</vt:lpstr>
       <vt:lpstr>検証ﾁｪｯｸﾘｽﾄ!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>ヘルプデスク2</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>