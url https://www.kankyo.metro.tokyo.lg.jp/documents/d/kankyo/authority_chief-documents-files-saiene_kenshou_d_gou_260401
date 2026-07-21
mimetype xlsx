--- v0 (2026-04-22)
+++ v1 (2026-07-21)
@@ -1,1839 +1,1910 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
-[...2 lines deleted...]
-  <workbookProtection workbookPassword="D357" lockStructure="1"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.132.34.4\ondanka\19_R08(2026)年度\19_ガイドライン・様式・記入要領改正\05_様式記入要領（2026年度最終版）\検証様式\04_再エネクレジット\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2B394EDF-CAFE-48C3-88FE-4577F60AB229}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{5709294D-67F4-4485-A78E-A8D0FF24314A}"/>
   </bookViews>
   <sheets>
-    <sheet name="表紙" sheetId="6" r:id="rId1"/>
-    <sheet name="検証ﾁｪｯｸﾘｽﾄ" sheetId="5" r:id="rId2"/>
+    <sheet name="表紙" sheetId="1" r:id="rId1"/>
+    <sheet name="検証ﾁｪｯｸﾘｽﾄ" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">検証ﾁｪｯｸﾘｽﾄ!$A$1:$P$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">表紙!$A$1:$L$26</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">検証ﾁｪｯｸﾘｽﾄ!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N4" i="5" l="1"/>
-[...3 lines deleted...]
-  <c r="C4" i="5"/>
+  <c r="N4" i="2" l="1"/>
+  <c r="L4" i="2"/>
+  <c r="G4" i="2"/>
+  <c r="F4" i="2"/>
+  <c r="C4" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="71">
+  <si>
+    <t>D号様式　（再エネクレジット検証ガイドライン）表紙</t>
+    <rPh sb="6" eb="7">
+      <t>サイ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ヒョウシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>再生可能エネルギー電力量認証検証チェックリスト</t>
+    <rPh sb="0" eb="2">
+      <t>サイセイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カノウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ニンショウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>発電事業所の名称</t>
+    <rPh sb="0" eb="2">
+      <t>ハツデン</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証機関名</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>指定番号
+（又は設備認定番号）</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ニンテイ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>登録番号</t>
+    <rPh sb="0" eb="2">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証の
+対象年度</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>年度</t>
+    <rPh sb="0" eb="2">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証主任者
+氏　名</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>シュニンシャ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>所　属</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>更　新　日</t>
+    <rPh sb="0" eb="1">
+      <t>サラ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>連絡先</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>バージョン</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>e-mail</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（日本産業規格Ａ列４番）</t>
+    <rPh sb="1" eb="3">
+      <t>ニホン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>サンギョウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>キカク</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>レツ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>バン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>D号様式　（再エネクレジット検証ガイドライン）チェックリスト</t>
+    <rPh sb="6" eb="7">
+      <t>サイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>指定番号（又は設備認定番号）</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ニンテイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証の対象年度</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>No.</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>再生可能エネルギー電力量
+認証申請書</t>
+    <rPh sb="0" eb="2">
+      <t>サイセイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カノウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ニンショウ</t>
+    </rPh>
+    <rPh sb="15" eb="18">
+      <t>シンセイショ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証チェック項目</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検　証　結　果</t>
+    <rPh sb="0" eb="1">
+      <t>ケン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>アカシ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ムスブ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ハタシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
   <si>
     <t>根拠とした資料</t>
     <rPh sb="0" eb="2">
       <t>コンキョ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シリョウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>適合</t>
     <rPh sb="0" eb="2">
       <t>テキゴウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>不備
+あり</t>
+    <rPh sb="0" eb="2">
+      <t>フビ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>不明</t>
     <rPh sb="0" eb="2">
       <t>フメイ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...2 lines deleted...]
-    <t>検証チェック項目</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>該当
+なし</t>
     <rPh sb="0" eb="2">
-      <t>ケンショウ</t>
-[...27 lines deleted...]
-    <phoneticPr fontId="1"/>
+      <t>ガイトウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>検証結果の
 判断理由</t>
     <rPh sb="0" eb="2">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケッカ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ハンダン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>リユウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>適合でない場合の
 事業者の対応</t>
     <rPh sb="0" eb="2">
       <t>テキゴウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>バアイ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ジギョウシャ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>タイオウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...18 lines deleted...]
-    <t>更　新　日</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>備　考</t>
     <rPh sb="0" eb="1">
-      <t>サラ</t>
+      <t>ソナエ</t>
     </rPh>
     <rPh sb="2" eb="3">
-      <t>シン</t>
-[...48 lines deleted...]
-      <t>ケンショウ</t>
+      <t>コウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>レ</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜設備の実態＞
+申請書に記載されている内容は、設備の実態と比べて一致しているか。</t>
+    <rPh sb="1" eb="3">
+      <t>セツビ</t>
     </rPh>
     <rPh sb="4" eb="6">
-      <t>タイショウ</t>
-[...25 lines deleted...]
-      <t>リョウ</t>
+      <t>ジッタイ</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>シンセイショ</t>
     </rPh>
     <rPh sb="12" eb="14">
-      <t>ニンショウ</t>
-[...31 lines deleted...]
-    <rPh sb="8" eb="10">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
       <t>セツビ</t>
     </rPh>
-    <rPh sb="10" eb="12">
-[...27 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <rPh sb="26" eb="28">
+      <t>ジッタイ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>クラ</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>イッチ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□設備図等（　　　　　　　　　　　　　　　　　）
 □現地確認
 □その他（　　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="1" eb="3">
       <t>セツビ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ズ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ナド</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ゲンチ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>カクニン</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜設備認定申請からの変更＞
+申請書に記載されている内容は、設備認定申請書と比べて一致しているか（設備認定申請書からの変更は発生していないか。）。</t>
+    <rPh sb="1" eb="3">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ニンテイ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>シンセイショ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ニンテイ</t>
+    </rPh>
+    <rPh sb="33" eb="36">
+      <t>シンセイショ</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>クラ</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>イッチ</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="50" eb="52">
+      <t>ニンテイ</t>
+    </rPh>
+    <rPh sb="52" eb="55">
+      <t>シンセイショ</t>
+    </rPh>
+    <rPh sb="58" eb="60">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="61" eb="63">
+      <t>ハッセイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□設備認定申請書
 □現地確認
 □その他（　　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="1" eb="3">
       <t>セツビ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ニンテイ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>シンセイショ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ゲンチ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>カクニン</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜特定計量器＞
+設備認定申請の際に、特定計量器を設置していなかった場合は、モニタリング期間中においては、計画どおりに特定計量器を設置していたか。</t>
+    <rPh sb="1" eb="3">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ケイリョウキ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ニンテイ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>サイ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ケイリョウ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>キ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>セッチ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="43" eb="46">
+      <t>キカンチュウ</t>
+    </rPh>
+    <rPh sb="52" eb="54">
+      <t>ケイカク</t>
+    </rPh>
+    <rPh sb="58" eb="60">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="60" eb="63">
+      <t>ケイリョウキ</t>
+    </rPh>
+    <rPh sb="64" eb="66">
+      <t>セッチ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□設備認定申請書
+□計量器検査成績表（　　　　　　　　　　　　　）
+□検定証印（　　　　　　　　　　　　　　　　　）
+□現地確認
+□その他（　　　　　　　　　　　　　　　　　　）</t>
+    <rPh sb="1" eb="3">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ニンテイ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>シンセイショ</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="38" eb="39">
+      <t>イン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜活動量の把握＞
+電力量について、検針票、写真等の数値が確認できる方法で把握されているか。</t>
+    <rPh sb="1" eb="3">
+      <t>カツドウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ハアク</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ケンシン</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>ヒョウ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>シャシン</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>スウチ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>ハアク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□計測記録等（　　　　　　　　　　　　　　　　）
+□現地確認
+□その他（　　　　　　　　　　　　　　　　　　）</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜算定プロセス＞
+算定時における、単位の整合性は取れているか。また、単位の変換や圧力、温度等の補正が、「再エネクレジット算定ガイドライン」の内容に沿って、適切に行なわれているか。</t>
+    <rPh sb="1" eb="3">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>タンイ</t>
+    </rPh>
+    <rPh sb="20" eb="23">
+      <t>セイゴウセイ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>タンイ</t>
+    </rPh>
+    <rPh sb="70" eb="72">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="73" eb="74">
+      <t>ソ</t>
+    </rPh>
+    <rPh sb="77" eb="79">
+      <t>テキセツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□電力量認証申請書
+□その他（　　　　　　　　　　　　　　　　　　）</t>
+    <rPh sb="1" eb="3">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ニンショウ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>シンセイショ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>タ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>＜算定プロセス＞
 算定時における、有効けた数や加減乗除の計算は、適切に行なわれているか。</t>
     <rPh sb="1" eb="3">
       <t>サンテイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>サンテイ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ジ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ユウコウ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>スウ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>カゲン</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ジョウジョ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ケイサン</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...11 lines deleted...]
-      <t>ハツデン</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜算定結果＞
+認証可能電力量等の算定結果は、正確なものであるか。</t>
+    <rPh sb="1" eb="3">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ケッカ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ニンショウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>カノウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ケッカ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>セイカク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜記録及び保管管理＞
+算定に関係する電力量及び燃料等使用量のデータの記録と保管方法が適切であるか。</t>
+    <rPh sb="1" eb="3">
+      <t>キロク</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ホカン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="23" eb="26">
+      <t>ネンリョウトウ</t>
+    </rPh>
+    <rPh sb="26" eb="29">
+      <t>シヨウリョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>1</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜認証可能電力量（自家消費）＞
+認証可能電力量の算定方法及び結果は、「再エネクレジット算定ガイドライン」の内容に沿っているか。</t>
+    <rPh sb="16" eb="18">
+      <t>ニンショウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>カノウ</t>
     </rPh>
     <rPh sb="20" eb="22">
-      <t>バアイ</t>
-[...64 lines deleted...]
-    <phoneticPr fontId="1"/>
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ケッカ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□電力量認証申請書
 □その他（　　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="1" eb="3">
       <t>デンリョク</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>リョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ニンショウ</t>
     </rPh>
-    <rPh sb="6" eb="9">
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>1(1)</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜認証可能電力量（自家消費）＞
+設備認定申請書における認証可能電力量の算定方法に従って、適切に算定されているか。</t>
+    <rPh sb="1" eb="3">
+      <t>ニンショウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>カノウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ジカ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ショウヒ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ニンテイ</t>
+    </rPh>
+    <rPh sb="20" eb="23">
       <t>シンセイショ</t>
     </rPh>
-    <rPh sb="13" eb="14">
-[...8 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <rPh sb="27" eb="29">
+      <t>ニンショウ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>カノウ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>テキセツ</t>
+    </rPh>
+    <rPh sb="47" eb="49">
+      <t>サンテイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□設備認定申請書
 □計測記録等（　　　　　　　　　　　　　　　　）
 □現地確認
 □その他（　　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="1" eb="3">
       <t>セツビ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ニンテイ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>シンセイショ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>1(2)</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜補機使用電力量＞
+設備認定申請書における補機使用電力量の算定方法に従って、発電補機及び送電補機の使用電力量が適切に算定されているか。</t>
+    <rPh sb="1" eb="2">
+      <t>ホ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>キ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シヨウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ニンテイ</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>シンセイショ</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ホ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>キ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>シヨウ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>ハツデン</t>
+    </rPh>
+    <rPh sb="40" eb="41">
+      <t>ホ</t>
+    </rPh>
+    <rPh sb="41" eb="42">
+      <t>キ</t>
+    </rPh>
+    <rPh sb="42" eb="43">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>ソウデン</t>
+    </rPh>
+    <rPh sb="46" eb="47">
+      <t>ホ</t>
+    </rPh>
+    <rPh sb="47" eb="48">
+      <t>キ</t>
+    </rPh>
+    <rPh sb="49" eb="51">
+      <t>シヨウ</t>
+    </rPh>
+    <rPh sb="51" eb="53">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="53" eb="54">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="55" eb="57">
+      <t>テキセツ</t>
+    </rPh>
+    <rPh sb="58" eb="60">
+      <t>サンテイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□設備認定申請書
 □計測記録等（　　　　　　　　　　　　　　　　）
 □管理月報等
 □現地確認
 □その他（　　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="1" eb="3">
       <t>セツビ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ニンテイ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>シンセイショ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>カンリ</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>ゲッポウ</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜認証可能電力量（電気事業者への送電）＞
+認証可能電力量の算定方法及び結果は、「再エネクレジット算定ガイドライン」の内容に沿っているか。</t>
+    <rPh sb="21" eb="23">
+      <t>ニンショウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>カノウ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>ケッカ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2(1)</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜認証可能電力量（電気事業者への送電）＞
+設備認定申請書における認証可能電力量の算定方法に従って、適切に算定されているか。</t>
+    <rPh sb="1" eb="3">
+      <t>ニンショウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>カノウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>デンキ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ジギョウシャ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ソウデン</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ニンテイ</t>
+    </rPh>
+    <rPh sb="25" eb="28">
+      <t>シンセイショ</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>ニンショウ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>カノウ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="38" eb="39">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="49" eb="51">
+      <t>テキセツ</t>
+    </rPh>
+    <rPh sb="52" eb="54">
+      <t>サンテイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>3(3)</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜活動量の把握＞※特定バイオマス発電の場合
+燃料等使用量について、購買伝票等による把握を基本として、実測の場合は写真等、数値が確認できる方法で把握されているか。</t>
+    <rPh sb="1" eb="3">
+      <t>カツドウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ハアク</t>
+    </rPh>
+    <rPh sb="22" eb="25">
+      <t>ネンリョウトウ</t>
+    </rPh>
+    <rPh sb="25" eb="28">
+      <t>シヨウリョウ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>コウバイ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>デンピョウ</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>ハアク</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>キホン</t>
+    </rPh>
+    <rPh sb="50" eb="52">
+      <t>ジッソク</t>
+    </rPh>
+    <rPh sb="53" eb="55">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="56" eb="58">
+      <t>シャシン</t>
+    </rPh>
+    <rPh sb="58" eb="59">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="60" eb="62">
+      <t>スウチ</t>
+    </rPh>
+    <rPh sb="63" eb="65">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="68" eb="70">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="71" eb="73">
+      <t>ハアク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜燃料の基準適合状況＞※特定バイオマス発電の場合
+燃料が、「再エネクレジット算定ガイドライン」の基準に適合していることを示す資料が存在しているか。</t>
+    <rPh sb="4" eb="8">
+      <t>キジュンテキゴウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ハツデン</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>ネンリョウ</t>
+    </rPh>
+    <rPh sb="65" eb="67">
+      <t>ソンザイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□ライフサイクルGHGの算定結果
+□燃料の第三者認証結果
+□その他（　　　　　　　　　　　　　　　　　）</t>
+    <rPh sb="12" eb="14">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ケッカ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜燃料等の単位発熱量＞※特定バイオマス発電の場合
+燃料等の単位発熱量、水分率及び組成分析は、適切に算定されたものであるか。また、JIS等の基準に準拠しているか。</t>
+    <rPh sb="1" eb="3">
+      <t>ネンリョウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>タンイ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ハツ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ネツリョウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ハツデン</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>ネンリョウ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>タンイ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ハツネツ</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>スイブン</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>リツ</t>
+    </rPh>
+    <rPh sb="38" eb="39">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>ソセイ</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>ブンセキ</t>
+    </rPh>
+    <rPh sb="46" eb="48">
+      <t>テキセツ</t>
+    </rPh>
+    <rPh sb="49" eb="51">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="67" eb="68">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="69" eb="71">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="72" eb="74">
+      <t>ジュンキョ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□設備認定申請書
 □バイオマス比率関連資料（　　　　　　　　　　）
 □その他（　　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="1" eb="3">
       <t>セツビ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ニンテイ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>シンセイショ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ヒリツ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>カンレン</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>シリョウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...4 lines deleted...]
-□現地確認
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜バイオマス比率＞※特定バイオマス発電の場合
+バイオマス比率の算定方法及び結果は、「再エネクレジット算定ガイドライン」の内容に沿っているか。</t>
+    <rPh sb="6" eb="8">
+      <t>ヒリツ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ハツデン</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ヒリツ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>ケッカ</t>
+    </rPh>
+    <rPh sb="60" eb="62">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="63" eb="64">
+      <t>ソ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□電力量認証申請書
+□バイオマス比率関連資料（　　　　　　　　　　）
 □その他（　　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="1" eb="3">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ニンショウ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>シンセイショ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>3(4)</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜バイオマス比率＞※特定バイオマス発電の場合
+設備認定申請書におけるバイオマス比率の算定方法に従って、適切に算定されているか。</t>
+    <rPh sb="6" eb="8">
+      <t>ヒリツ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ハツデン</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
       <t>セツビ</t>
     </rPh>
-    <rPh sb="3" eb="5">
+    <rPh sb="25" eb="27">
       <t>ニンテイ</t>
     </rPh>
-    <rPh sb="5" eb="8">
+    <rPh sb="27" eb="30">
       <t>シンセイショ</t>
     </rPh>
-    <rPh sb="10" eb="12">
-[...14 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <rPh sb="39" eb="41">
+      <t>ヒリツ</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="51" eb="53">
+      <t>テキセツ</t>
+    </rPh>
+    <rPh sb="54" eb="56">
+      <t>サンテイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□設備認定申請書
 □バイオマス比率関連資料（　　　　　　　　　　）
 □管理月報
 □計測記録等（　　　　　　　　　　　　　　　　）
 □その他（　　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="1" eb="3">
       <t>セツビ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ニンテイ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>シンセイショ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ヒリツ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>カンレン</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>シリョウ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>カンリ</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>ゲッポウ</t>
     </rPh>
     <rPh sb="41" eb="43">
       <t>ケイソク</t>
     </rPh>
     <rPh sb="43" eb="46">
       <t>キロクトウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...241 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>＜バイオマス比率＞※特定バイオマス発電の場合
-設備認定申請書におけるバイオマス比率の算定方法に従って、適切に算定されているか。</t>
+非バイオマス燃料等を使用していないために、バイオマス比率の計算を省略する場合は、非バイオマス燃料等を投入していないことが客観的に証明できる状態であるか。</t>
     <rPh sb="6" eb="8">
       <t>ヒリツ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ハツデン</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>バアイ</t>
     </rPh>
-    <rPh sb="23" eb="25">
-[...8 lines deleted...]
-    <rPh sb="39" eb="41">
+    <rPh sb="23" eb="24">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>ネンリョウ</t>
+    </rPh>
+    <rPh sb="31" eb="32">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>シヨウ</t>
+    </rPh>
+    <rPh sb="49" eb="51">
       <t>ヒリツ</t>
     </rPh>
-    <rPh sb="42" eb="44">
-[...126 lines deleted...]
-    <rPh sb="14" eb="15">
+    <rPh sb="52" eb="54">
+      <t>ケイサン</t>
+    </rPh>
+    <rPh sb="55" eb="57">
+      <t>ショウリャク</t>
+    </rPh>
+    <rPh sb="59" eb="61">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="63" eb="64">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="69" eb="71">
+      <t>ネンリョウ</t>
+    </rPh>
+    <rPh sb="71" eb="72">
       <t>トウ</t>
     </rPh>
-    <rPh sb="16" eb="18">
-[...486 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <rPh sb="73" eb="75">
+      <t>トウニュウ</t>
+    </rPh>
+    <rPh sb="83" eb="86">
+      <t>キャッカンテキ</t>
+    </rPh>
+    <rPh sb="87" eb="89">
+      <t>ショウメイ</t>
+    </rPh>
+    <rPh sb="92" eb="94">
+      <t>ジョウタイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□設備認定申請書
-□計量器検査成績表（　　　　　　　　　　　　　）
-□検定証印（　　　　　　　　　　　　　　　　　）
+□設備図等（　　　　　　　　　　　　　　　　　）
 □現地確認
 □その他（　　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="1" eb="3">
       <t>セツビ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ニンテイ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>シンセイショ</t>
     </rPh>
-    <rPh sb="37" eb="38">
-[...24 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <rPh sb="10" eb="12">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ズ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>ゲンチ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>カクニン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（日本産業規格Ａ列４番）</t>
     <rPh sb="3" eb="4">
       <t>サン</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...37 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <name val="ＭＳ Ｐゴシック"/>
-      <family val="3"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
-[...4 lines deleted...]
-      <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
-      <name val="ＭＳ Ｐ明朝"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="34">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...16 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -1908,50 +1979,63 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -1987,1870 +2071,1816 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...91 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...151 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...9 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="176" fontId="8" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="2" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr codeName="Sheet1">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FF82A8D4-7FF4-48AF-9080-0375D9CA5DDD}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K33"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E15" sqref="E15:F15"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="U16" sqref="U16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.25" defaultRowHeight="13" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="1" width="2.08984375" style="5" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="16384" width="9" style="5"/>
+    <col min="1" max="1" width="1.9140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="0.58203125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="1.9140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10.1640625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="36.6640625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="9.75" style="3" customWidth="1"/>
+    <col min="7" max="7" width="1.9140625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="10.1640625" style="2" customWidth="1"/>
+    <col min="9" max="9" width="46.4140625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="1.9140625" style="2" customWidth="1"/>
+    <col min="11" max="11" width="0.58203125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="2" style="2" customWidth="1"/>
+    <col min="13" max="16384" width="8.25" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="C4" s="3"/>
+    <row r="1" spans="1:11" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B2" s="4"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
+      <c r="J2" s="9"/>
+      <c r="K2" s="10"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.55000000000000004">
+      <c r="B3" s="11"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="12"/>
+      <c r="E3" s="12"/>
+      <c r="F3" s="13"/>
+      <c r="G3" s="14"/>
+      <c r="K3" s="15"/>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.55000000000000004">
+      <c r="B4" s="16"/>
+      <c r="C4" s="17"/>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
-      <c r="F4" s="16"/>
-[...5 lines deleted...]
-      <c r="C5" s="3"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="14"/>
+      <c r="K4" s="15"/>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.55000000000000004">
+      <c r="B5" s="16"/>
+      <c r="C5" s="17"/>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
-      <c r="F5" s="16"/>
-[...5 lines deleted...]
-      <c r="C6" s="3"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="14"/>
+      <c r="K5" s="15"/>
+    </row>
+    <row r="6" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B6" s="16"/>
+      <c r="C6" s="17"/>
       <c r="D6" s="77" t="s">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="E6" s="77"/>
       <c r="F6" s="77"/>
       <c r="G6" s="77"/>
       <c r="H6" s="77"/>
       <c r="I6" s="77"/>
-      <c r="K6" s="1"/>
-[...6 lines deleted...]
-      <c r="F7" s="16"/>
+      <c r="K6" s="15"/>
+    </row>
+    <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B7" s="16"/>
+      <c r="C7" s="17"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="13"/>
       <c r="G7" s="19"/>
-      <c r="K7" s="1"/>
-[...6 lines deleted...]
-      <c r="F8" s="16"/>
+      <c r="K7" s="15"/>
+    </row>
+    <row r="8" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B8" s="16"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="13"/>
       <c r="G8" s="19"/>
-      <c r="K8" s="1"/>
-[...6 lines deleted...]
-      <c r="F9" s="16"/>
+      <c r="K8" s="15"/>
+    </row>
+    <row r="9" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B9" s="16"/>
+      <c r="C9" s="17"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="13"/>
       <c r="G9" s="19"/>
-      <c r="K9" s="1"/>
-[...6 lines deleted...]
-      <c r="F10" s="16"/>
+      <c r="K9" s="15"/>
+    </row>
+    <row r="10" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B10" s="16"/>
+      <c r="C10" s="17"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="13"/>
       <c r="G10" s="19"/>
-      <c r="K10" s="1"/>
-[...27 lines deleted...]
-      <c r="C15" s="3"/>
+      <c r="K10" s="15"/>
+    </row>
+    <row r="11" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B11" s="16"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="13"/>
+      <c r="G11" s="14"/>
+      <c r="K11" s="15"/>
+    </row>
+    <row r="12" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B12" s="16"/>
+      <c r="C12" s="17"/>
+      <c r="K12" s="15"/>
+    </row>
+    <row r="13" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B13" s="16"/>
+      <c r="C13" s="17"/>
+      <c r="K13" s="15"/>
+    </row>
+    <row r="14" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B14" s="16"/>
+      <c r="C14" s="17"/>
+      <c r="K14" s="15"/>
+    </row>
+    <row r="15" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B15" s="16"/>
+      <c r="C15" s="17"/>
       <c r="D15" s="20" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="F15" s="83"/>
+        <v>2</v>
+      </c>
+      <c r="E15" s="78"/>
+      <c r="F15" s="79"/>
       <c r="H15" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I15" s="22"/>
+      <c r="K15" s="15"/>
+    </row>
+    <row r="16" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B16" s="16"/>
+      <c r="C16" s="17"/>
+      <c r="D16" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="E16" s="80"/>
+      <c r="F16" s="81"/>
+      <c r="H16" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="I16" s="25"/>
+      <c r="K16" s="15"/>
+    </row>
+    <row r="17" spans="2:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B17" s="16"/>
+      <c r="C17" s="17"/>
+      <c r="D17" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="E17" s="27"/>
+      <c r="F17" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="H17" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I17" s="30"/>
+      <c r="K17" s="15"/>
+    </row>
+    <row r="18" spans="2:11" ht="36" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B18" s="16"/>
+      <c r="C18" s="17"/>
+      <c r="H18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I18" s="30"/>
+      <c r="K18" s="15"/>
+    </row>
+    <row r="19" spans="2:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B19" s="16"/>
+      <c r="C19" s="17"/>
+      <c r="G19" s="14"/>
+      <c r="H19" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="I19" s="32"/>
+      <c r="K19" s="15"/>
+    </row>
+    <row r="20" spans="2:11" ht="36" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B20" s="16"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="33" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="82"/>
+      <c r="F20" s="83"/>
+      <c r="H20" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="I20" s="35"/>
+      <c r="K20" s="15"/>
+    </row>
+    <row r="21" spans="2:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B21" s="16"/>
+      <c r="C21" s="17"/>
+      <c r="D21" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" s="84"/>
+      <c r="F21" s="85"/>
+      <c r="H21" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="I15" s="71"/>
-[...153 lines deleted...]
-      <c r="G33" s="17"/>
+      <c r="I21" s="38"/>
+      <c r="K21" s="15"/>
+    </row>
+    <row r="22" spans="2:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B22" s="39"/>
+      <c r="K22" s="15"/>
+    </row>
+    <row r="23" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B23" s="16"/>
+      <c r="C23" s="17"/>
+      <c r="K23" s="15"/>
+    </row>
+    <row r="24" spans="2:11" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B24" s="16"/>
+      <c r="C24" s="17"/>
+      <c r="K24" s="15"/>
+    </row>
+    <row r="25" spans="2:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B25" s="40"/>
+      <c r="C25" s="41"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="43"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="K25" s="44"/>
+    </row>
+    <row r="26" spans="2:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B26" s="17"/>
+      <c r="C26" s="17"/>
+      <c r="J26" s="45" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="2:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004"/>
+    <row r="28" spans="2:11" x14ac:dyDescent="0.55000000000000004">
+      <c r="B28" s="17"/>
+      <c r="C28" s="17"/>
+      <c r="F28" s="13"/>
+      <c r="G28" s="14"/>
+    </row>
+    <row r="29" spans="2:11" x14ac:dyDescent="0.55000000000000004">
+      <c r="B29" s="17"/>
+      <c r="C29" s="17"/>
+      <c r="F29" s="13"/>
+      <c r="G29" s="14"/>
+    </row>
+    <row r="30" spans="2:11" x14ac:dyDescent="0.55000000000000004">
+      <c r="B30" s="17"/>
+      <c r="C30" s="17"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="14"/>
+    </row>
+    <row r="31" spans="2:11" x14ac:dyDescent="0.55000000000000004">
+      <c r="B31" s="17"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="46"/>
+      <c r="E31" s="46"/>
+      <c r="F31" s="13"/>
+      <c r="G31" s="14"/>
+    </row>
+    <row r="32" spans="2:11" x14ac:dyDescent="0.55000000000000004">
+      <c r="B32" s="17"/>
+      <c r="C32" s="17"/>
+      <c r="D32" s="46"/>
+      <c r="E32" s="46"/>
+      <c r="F32" s="13"/>
+      <c r="G32" s="14"/>
+    </row>
+    <row r="33" spans="2:7" x14ac:dyDescent="0.55000000000000004">
+      <c r="B33" s="17"/>
+      <c r="C33" s="17"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="12"/>
+      <c r="F33" s="13"/>
+      <c r="G33" s="14"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="KbDMqNIVqhcA2DXbvDMhBhnaFFqMy+Kvnq4Grz+Pit77Gad84PMLcJVuvH0nTGDFFlVXcMqCSebT/ewJYM5HxQ==" saltValue="jMN8TA4cM6nfEIYs+Ifm0w==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="yJlT4ISYq7Ps0DLXIz4SexorBsyZ3sHI0agWk0SSDhOHlDTL87jrMdn4CR7codJ3aS01E7W8IPo2LxVVh1d4vw==" saltValue="TecCr0Ue9H8m9jKLnolsKQ==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0"/>
   <mergeCells count="5">
     <mergeCell ref="D6:I6"/>
-    <mergeCell ref="E21:F21"/>
-    <mergeCell ref="E20:F20"/>
     <mergeCell ref="E15:F15"/>
     <mergeCell ref="E16:F16"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="E21:F21"/>
   </mergeCells>
-  <phoneticPr fontId="1"/>
+  <phoneticPr fontId="2"/>
   <dataValidations count="2">
-    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:F15 I15 I17 I19" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
-    <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E16:F16 I16 I18 I20 I21 E21:F21" xr:uid="{00000000-0002-0000-0000-000001000000}"/>
+    <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E16:F16 I16 I18 I20:I21 E21:F21" xr:uid="{E65B5464-5476-41E8-938C-61C861B2452A}"/>
+    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:F15 I15 I17 I19" xr:uid="{6CB1EF48-B1F0-4C30-B9BA-F6E1B9A1FD14}"/>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="98" orientation="landscape" blackAndWhite="1" r:id="rId1"/>
-  <headerFooter alignWithMargins="0"/>
+  <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="10" max="1048575" man="1"/>
+  </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4566765-44B0-45CF-905B-F6942ACF6787}">
   <dimension ref="A1:R28"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection activeCell="F8" sqref="F8:G8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="11" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.25" defaultRowHeight="11" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="1" width="2.6328125" style="45" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="19" max="16384" width="9" style="45"/>
+    <col min="1" max="1" width="2.4140625" style="47" customWidth="1"/>
+    <col min="2" max="2" width="0.58203125" style="47" customWidth="1"/>
+    <col min="3" max="3" width="4" style="48" customWidth="1"/>
+    <col min="4" max="4" width="10.25" style="49" customWidth="1"/>
+    <col min="5" max="5" width="41.6640625" style="12" customWidth="1"/>
+    <col min="6" max="6" width="18.5" style="14" customWidth="1"/>
+    <col min="7" max="7" width="23.9140625" style="14" customWidth="1"/>
+    <col min="8" max="11" width="4.75" style="47" customWidth="1"/>
+    <col min="12" max="12" width="21.1640625" style="47" customWidth="1"/>
+    <col min="13" max="13" width="16" style="47" customWidth="1"/>
+    <col min="14" max="14" width="14.33203125" style="48" customWidth="1"/>
+    <col min="15" max="15" width="0.4140625" style="47" customWidth="1"/>
+    <col min="16" max="16" width="2.4140625" style="47" customWidth="1"/>
+    <col min="17" max="17" width="8.25" style="47"/>
+    <col min="18" max="18" width="0" style="47" hidden="1" customWidth="1"/>
+    <col min="19" max="16384" width="8.25" style="47"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" x14ac:dyDescent="0.2">
-[...48 lines deleted...]
-      <c r="C4" s="91" t="str">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="47" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18" ht="2" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B2" s="50"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="54"/>
+    </row>
+    <row r="3" spans="1:18" ht="13" x14ac:dyDescent="0.55000000000000004">
+      <c r="B3" s="55"/>
+      <c r="C3" s="89" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="M3" s="91"/>
+      <c r="N3" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="O3" s="59"/>
+    </row>
+    <row r="4" spans="1:18" ht="13" x14ac:dyDescent="0.55000000000000004">
+      <c r="B4" s="55"/>
+      <c r="C4" s="92" t="str">
         <f>IF(表紙!E15="","",表紙!E15)</f>
         <v/>
       </c>
-      <c r="D4" s="92"/>
-[...1 lines deleted...]
-      <c r="F4" s="39" t="str">
+      <c r="D4" s="93"/>
+      <c r="E4" s="94"/>
+      <c r="F4" s="58" t="str">
         <f>IF(表紙!E16="","",表紙!E16)</f>
         <v/>
       </c>
-      <c r="G4" s="39" t="str">
+      <c r="G4" s="58" t="str">
         <f>IF(表紙!E17="","",表紙!E17)</f>
         <v/>
       </c>
-      <c r="L4" s="94" t="str">
+      <c r="L4" s="95" t="str">
         <f>IF(表紙!I15="","",表紙!I15)</f>
         <v/>
       </c>
-      <c r="M4" s="95"/>
-      <c r="N4" s="39" t="str">
+      <c r="M4" s="96"/>
+      <c r="N4" s="58" t="str">
         <f>IF(表紙!I16="","",表紙!I16)</f>
         <v/>
       </c>
-      <c r="O4" s="53"/>
-[...15 lines deleted...]
-      <c r="B6" s="52"/>
+      <c r="O4" s="59"/>
+    </row>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.55000000000000004">
+      <c r="B5" s="55"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="60"/>
+      <c r="L5" s="60"/>
+      <c r="N5" s="60"/>
+      <c r="O5" s="59"/>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.55000000000000004">
+      <c r="B6" s="55"/>
       <c r="C6" s="97" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="99" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="97" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="90" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" s="100"/>
+      <c r="H6" s="100"/>
+      <c r="I6" s="100"/>
+      <c r="J6" s="100"/>
+      <c r="K6" s="100"/>
+      <c r="L6" s="100"/>
+      <c r="M6" s="100"/>
+      <c r="N6" s="101"/>
+      <c r="O6" s="59"/>
+    </row>
+    <row r="7" spans="1:18" ht="22" x14ac:dyDescent="0.55000000000000004">
+      <c r="B7" s="55"/>
+      <c r="C7" s="98"/>
+      <c r="D7" s="99"/>
+      <c r="E7" s="98"/>
+      <c r="F7" s="90" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="101"/>
+      <c r="H7" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="I7" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J7" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="K7" s="61" t="s">
+        <v>26</v>
+      </c>
+      <c r="L7" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="M7" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="N7" s="58" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="59"/>
+      <c r="R7" s="48" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="42" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B8" s="55"/>
+      <c r="C8" s="62">
+        <v>1</v>
+      </c>
+      <c r="D8" s="63"/>
+      <c r="E8" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8" s="86" t="s">
+        <v>32</v>
+      </c>
+      <c r="G8" s="88"/>
+      <c r="H8" s="65"/>
+      <c r="I8" s="65"/>
+      <c r="J8" s="66"/>
+      <c r="K8" s="65"/>
+      <c r="L8" s="67"/>
+      <c r="M8" s="67"/>
+      <c r="N8" s="68"/>
+      <c r="O8" s="59"/>
+      <c r="R8" s="48"/>
+    </row>
+    <row r="9" spans="1:18" ht="50.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B9" s="55"/>
+      <c r="C9" s="62">
+        <v>2</v>
+      </c>
+      <c r="D9" s="63"/>
+      <c r="E9" s="64" t="s">
+        <v>33</v>
+      </c>
+      <c r="F9" s="86" t="s">
+        <v>34</v>
+      </c>
+      <c r="G9" s="88"/>
+      <c r="H9" s="65"/>
+      <c r="I9" s="65"/>
+      <c r="J9" s="66"/>
+      <c r="K9" s="65"/>
+      <c r="L9" s="67"/>
+      <c r="M9" s="67"/>
+      <c r="N9" s="68"/>
+      <c r="O9" s="59"/>
+      <c r="R9" s="48"/>
+    </row>
+    <row r="10" spans="1:18" ht="54.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B10" s="55"/>
+      <c r="C10" s="62">
+        <v>3</v>
+      </c>
+      <c r="D10" s="63"/>
+      <c r="E10" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" s="86" t="s">
+        <v>36</v>
+      </c>
+      <c r="G10" s="88"/>
+      <c r="H10" s="65"/>
+      <c r="I10" s="65"/>
+      <c r="J10" s="66"/>
+      <c r="K10" s="65"/>
+      <c r="L10" s="67"/>
+      <c r="M10" s="67"/>
+      <c r="N10" s="68"/>
+      <c r="O10" s="59"/>
+    </row>
+    <row r="11" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B11" s="55"/>
+      <c r="C11" s="62">
+        <v>4</v>
+      </c>
+      <c r="D11" s="63"/>
+      <c r="E11" s="64" t="s">
+        <v>37</v>
+      </c>
+      <c r="F11" s="86" t="s">
+        <v>38</v>
+      </c>
+      <c r="G11" s="87"/>
+      <c r="H11" s="65"/>
+      <c r="I11" s="65"/>
+      <c r="J11" s="66"/>
+      <c r="K11" s="65"/>
+      <c r="L11" s="67"/>
+      <c r="M11" s="67"/>
+      <c r="N11" s="68"/>
+      <c r="O11" s="59"/>
+    </row>
+    <row r="12" spans="1:18" ht="62.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B12" s="55"/>
+      <c r="C12" s="62">
+        <v>5</v>
+      </c>
+      <c r="D12" s="63"/>
+      <c r="E12" s="64" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" s="86" t="s">
+        <v>40</v>
+      </c>
+      <c r="G12" s="88"/>
+      <c r="H12" s="65"/>
+      <c r="I12" s="65"/>
+      <c r="J12" s="66"/>
+      <c r="K12" s="65"/>
+      <c r="L12" s="67"/>
+      <c r="M12" s="67"/>
+      <c r="N12" s="68"/>
+      <c r="O12" s="59"/>
+    </row>
+    <row r="13" spans="1:18" ht="42" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B13" s="55"/>
+      <c r="C13" s="62">
+        <v>6</v>
+      </c>
+      <c r="D13" s="63"/>
+      <c r="E13" s="64" t="s">
+        <v>41</v>
+      </c>
+      <c r="F13" s="86" t="s">
+        <v>40</v>
+      </c>
+      <c r="G13" s="88"/>
+      <c r="H13" s="65"/>
+      <c r="I13" s="65"/>
+      <c r="J13" s="66"/>
+      <c r="K13" s="65"/>
+      <c r="L13" s="67"/>
+      <c r="M13" s="67"/>
+      <c r="N13" s="68"/>
+      <c r="O13" s="59"/>
+    </row>
+    <row r="14" spans="1:18" ht="32.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B14" s="55"/>
+      <c r="C14" s="62">
+        <v>7</v>
+      </c>
+      <c r="D14" s="63"/>
+      <c r="E14" s="64" t="s">
+        <v>42</v>
+      </c>
+      <c r="F14" s="86" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14" s="88"/>
+      <c r="H14" s="65"/>
+      <c r="I14" s="65"/>
+      <c r="J14" s="66"/>
+      <c r="K14" s="65"/>
+      <c r="L14" s="67"/>
+      <c r="M14" s="67"/>
+      <c r="N14" s="68"/>
+      <c r="O14" s="59"/>
+    </row>
+    <row r="15" spans="1:18" ht="43.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B15" s="55"/>
+      <c r="C15" s="62">
+        <v>8</v>
+      </c>
+      <c r="D15" s="63"/>
+      <c r="E15" s="64" t="s">
+        <v>43</v>
+      </c>
+      <c r="F15" s="86" t="s">
+        <v>38</v>
+      </c>
+      <c r="G15" s="87"/>
+      <c r="H15" s="65"/>
+      <c r="I15" s="65"/>
+      <c r="J15" s="66"/>
+      <c r="K15" s="65"/>
+      <c r="L15" s="67"/>
+      <c r="M15" s="67"/>
+      <c r="N15" s="68"/>
+      <c r="O15" s="59"/>
+    </row>
+    <row r="16" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B16" s="55"/>
+      <c r="C16" s="62">
+        <v>9</v>
+      </c>
+      <c r="D16" s="63" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16" s="86" t="s">
+        <v>46</v>
+      </c>
+      <c r="G16" s="87"/>
+      <c r="H16" s="65"/>
+      <c r="I16" s="65"/>
+      <c r="J16" s="66"/>
+      <c r="K16" s="65"/>
+      <c r="L16" s="67"/>
+      <c r="M16" s="67"/>
+      <c r="N16" s="68"/>
+      <c r="O16" s="59"/>
+      <c r="R16" s="48"/>
+    </row>
+    <row r="17" spans="2:18" ht="53.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B17" s="55"/>
+      <c r="C17" s="62">
+        <v>10</v>
+      </c>
+      <c r="D17" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" s="64" t="s">
+        <v>48</v>
+      </c>
+      <c r="F17" s="86" t="s">
+        <v>49</v>
+      </c>
+      <c r="G17" s="88"/>
+      <c r="H17" s="65"/>
+      <c r="I17" s="65"/>
+      <c r="J17" s="66"/>
+      <c r="K17" s="65"/>
+      <c r="L17" s="67"/>
+      <c r="M17" s="67"/>
+      <c r="N17" s="68"/>
+      <c r="O17" s="59"/>
+    </row>
+    <row r="18" spans="2:18" ht="44" x14ac:dyDescent="0.55000000000000004">
+      <c r="B18" s="55"/>
+      <c r="C18" s="62">
+        <v>11</v>
+      </c>
+      <c r="D18" s="63" t="s">
+        <v>50</v>
+      </c>
+      <c r="E18" s="64" t="s">
+        <v>51</v>
+      </c>
+      <c r="F18" s="86" t="s">
+        <v>52</v>
+      </c>
+      <c r="G18" s="87"/>
+      <c r="H18" s="65"/>
+      <c r="I18" s="65"/>
+      <c r="J18" s="66"/>
+      <c r="K18" s="65"/>
+      <c r="L18" s="67"/>
+      <c r="M18" s="67"/>
+      <c r="N18" s="68"/>
+      <c r="O18" s="59"/>
+    </row>
+    <row r="19" spans="2:18" ht="45.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B19" s="55"/>
+      <c r="C19" s="62">
+        <v>12</v>
+      </c>
+      <c r="D19" s="63" t="s">
+        <v>53</v>
+      </c>
+      <c r="E19" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="F19" s="86" t="s">
+        <v>46</v>
+      </c>
+      <c r="G19" s="87"/>
+      <c r="H19" s="65"/>
+      <c r="I19" s="65"/>
+      <c r="J19" s="66"/>
+      <c r="K19" s="65"/>
+      <c r="L19" s="67"/>
+      <c r="M19" s="67"/>
+      <c r="N19" s="68"/>
+      <c r="O19" s="59"/>
+      <c r="R19" s="48"/>
+    </row>
+    <row r="20" spans="2:18" ht="45" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B20" s="55"/>
+      <c r="C20" s="62">
+        <v>13</v>
+      </c>
+      <c r="D20" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="E20" s="64" t="s">
+        <v>56</v>
+      </c>
+      <c r="F20" s="86" t="s">
+        <v>49</v>
+      </c>
+      <c r="G20" s="87"/>
+      <c r="H20" s="65"/>
+      <c r="I20" s="66"/>
+      <c r="J20" s="66"/>
+      <c r="K20" s="66"/>
+      <c r="L20" s="68"/>
+      <c r="M20" s="68"/>
+      <c r="N20" s="68"/>
+      <c r="O20" s="59"/>
+    </row>
+    <row r="21" spans="2:18" ht="45" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B21" s="55"/>
+      <c r="C21" s="62">
         <v>14</v>
       </c>
-      <c r="D6" s="96" t="s">
+      <c r="D21" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="E21" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="F21" s="86" t="s">
+        <v>38</v>
+      </c>
+      <c r="G21" s="87"/>
+      <c r="H21" s="65"/>
+      <c r="I21" s="65"/>
+      <c r="J21" s="66"/>
+      <c r="K21" s="65"/>
+      <c r="L21" s="67"/>
+      <c r="M21" s="67"/>
+      <c r="N21" s="68"/>
+      <c r="O21" s="59"/>
+    </row>
+    <row r="22" spans="2:18" ht="47.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B22" s="55"/>
+      <c r="C22" s="62">
+        <v>15</v>
+      </c>
+      <c r="D22" s="63"/>
+      <c r="E22" s="64" t="s">
+        <v>59</v>
+      </c>
+      <c r="F22" s="86" t="s">
+        <v>60</v>
+      </c>
+      <c r="G22" s="87"/>
+      <c r="H22" s="65"/>
+      <c r="I22" s="65"/>
+      <c r="J22" s="66"/>
+      <c r="K22" s="65"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="67"/>
+      <c r="N22" s="68"/>
+      <c r="O22" s="59"/>
+    </row>
+    <row r="23" spans="2:18" ht="48.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B23" s="55"/>
+      <c r="C23" s="62">
+        <v>16</v>
+      </c>
+      <c r="D23" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="E23" s="64" t="s">
+        <v>61</v>
+      </c>
+      <c r="F23" s="86" t="s">
+        <v>62</v>
+      </c>
+      <c r="G23" s="87"/>
+      <c r="H23" s="65"/>
+      <c r="I23" s="66"/>
+      <c r="J23" s="66"/>
+      <c r="K23" s="66"/>
+      <c r="L23" s="68"/>
+      <c r="M23" s="68"/>
+      <c r="N23" s="68"/>
+      <c r="O23" s="59"/>
+    </row>
+    <row r="24" spans="2:18" ht="45" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B24" s="55"/>
+      <c r="C24" s="62">
+        <v>17</v>
+      </c>
+      <c r="D24" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="64" t="s">
+        <v>63</v>
+      </c>
+      <c r="F24" s="86" t="s">
+        <v>64</v>
+      </c>
+      <c r="G24" s="88"/>
+      <c r="H24" s="65"/>
+      <c r="I24" s="66"/>
+      <c r="J24" s="66"/>
+      <c r="K24" s="66"/>
+      <c r="L24" s="68"/>
+      <c r="M24" s="68"/>
+      <c r="N24" s="68"/>
+      <c r="O24" s="59"/>
+    </row>
+    <row r="25" spans="2:18" ht="42" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B25" s="55"/>
+      <c r="C25" s="62">
+        <v>18</v>
+      </c>
+      <c r="D25" s="63" t="s">
+        <v>65</v>
+      </c>
+      <c r="E25" s="64" t="s">
+        <v>66</v>
+      </c>
+      <c r="F25" s="86" t="s">
         <v>67</v>
       </c>
-      <c r="E6" s="97" t="s">
-[...105 lines deleted...]
-      <c r="F10" s="86" t="s">
+      <c r="G25" s="87"/>
+      <c r="H25" s="65"/>
+      <c r="I25" s="66"/>
+      <c r="J25" s="66"/>
+      <c r="K25" s="66"/>
+      <c r="L25" s="68"/>
+      <c r="M25" s="68"/>
+      <c r="N25" s="68"/>
+      <c r="O25" s="59"/>
+    </row>
+    <row r="26" spans="2:18" ht="54.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B26" s="55"/>
+      <c r="C26" s="62">
+        <v>19</v>
+      </c>
+      <c r="D26" s="63" t="s">
+        <v>65</v>
+      </c>
+      <c r="E26" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="G10" s="88"/>
-[...369 lines deleted...]
-      </c>
       <c r="F26" s="86" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="G26" s="87"/>
-      <c r="H26" s="66"/>
-[...25 lines deleted...]
-      <c r="O28" s="65" t="s">
+      <c r="H26" s="65"/>
+      <c r="I26" s="66"/>
+      <c r="J26" s="66"/>
+      <c r="K26" s="66"/>
+      <c r="L26" s="68"/>
+      <c r="M26" s="68"/>
+      <c r="N26" s="68"/>
+      <c r="O26" s="59"/>
+    </row>
+    <row r="27" spans="2:18" ht="5.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B27" s="69"/>
+      <c r="C27" s="70"/>
+      <c r="D27" s="71"/>
+      <c r="E27" s="72"/>
+      <c r="F27" s="73"/>
+      <c r="G27" s="73"/>
+      <c r="H27" s="74"/>
+      <c r="I27" s="74"/>
+      <c r="J27" s="74"/>
+      <c r="K27" s="74"/>
+      <c r="L27" s="74"/>
+      <c r="M27" s="74"/>
+      <c r="N27" s="70"/>
+      <c r="O27" s="75"/>
+    </row>
+    <row r="28" spans="2:18" x14ac:dyDescent="0.55000000000000004">
+      <c r="O28" s="76" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="i5pypjxN1usu7eXGO22lp1sB3nCChGkRTBpk1Or2QB4vgZ0E/TaBIptee72v9giJVegiuQqQxPP6wpqcbiDA5Q==" saltValue="C8UTFp+AdIfR7dDL1DAsYw==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="M5SZFVUAS4D4jEeq4Oz1HVywZOaPERC6XFq+Fk2S7ySFlRihJTHfNq21RZhaT5qWu4B/aakH46oJaE78DaTh9A==" saltValue="WAw+oP/FotfE2wXiS6sP7A==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0"/>
   <mergeCells count="28">
-    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="F6:N6"/>
     <mergeCell ref="F7:G7"/>
+    <mergeCell ref="F19:G19"/>
     <mergeCell ref="F8:G8"/>
-    <mergeCell ref="F16:G16"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="F11:G11"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="F14:G14"/>
     <mergeCell ref="F15:G15"/>
-    <mergeCell ref="F14:G14"/>
-[...7 lines deleted...]
-    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="F26:G26"/>
     <mergeCell ref="F20:G20"/>
-    <mergeCell ref="F13:G13"/>
-[...4 lines deleted...]
-    <mergeCell ref="F26:G26"/>
     <mergeCell ref="F21:G21"/>
+    <mergeCell ref="F22:G22"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="F24:G24"/>
-    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="F25:G25"/>
   </mergeCells>
-  <phoneticPr fontId="1"/>
+  <phoneticPr fontId="2"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H8:K26" xr:uid="{00000000-0002-0000-0100-000000000000}">
+    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L8:N26 F8:G26" xr:uid="{F93BEE7E-C8FC-4008-95B0-558E22FDD8D2}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H8:K26" xr:uid="{E154A705-45AC-4D99-A4A5-E442FFF49C58}">
       <formula1>$R$6:$R$7</formula1>
     </dataValidation>
-    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L8:N26 F8:G26" xr:uid="{00000000-0002-0000-0100-000001000000}"/>
   </dataValidations>
-  <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="75" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" blackAndWhite="1" r:id="rId1"/>
-[...2 lines deleted...]
-  </headerFooter>
+  <pageSetup paperSize="9" scale="74" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>表紙</vt:lpstr>
       <vt:lpstr>検証ﾁｪｯｸﾘｽﾄ</vt:lpstr>
       <vt:lpstr>検証ﾁｪｯｸﾘｽﾄ!Print_Area</vt:lpstr>
       <vt:lpstr>表紙!Print_Area</vt:lpstr>
       <vt:lpstr>検証ﾁｪｯｸﾘｽﾄ!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...1 lines deleted...]
-  <cp:lastModifiedBy/>
+  <dc:creator>ヘルプデスク2</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>