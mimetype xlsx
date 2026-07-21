--- v0 (2026-04-22)
+++ v1 (2026-07-21)
@@ -1,3267 +1,3308 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
-[...2 lines deleted...]
-  <workbookProtection workbookPassword="C107" lockStructure="1"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.132.34.4\ondanka\19_R08(2026)年度\19_ガイドライン・様式・記入要領改正\05_様式記入要領（2026年度最終版）\検証様式\04_再エネクレジット\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F4AD35B1-379D-466E-BAF4-9C301C5B2F33}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-80" yWindow="-80" windowWidth="19360" windowHeight="10240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6A33D174-A8B7-4196-BC4D-13B03B2DD677}"/>
   </bookViews>
   <sheets>
-    <sheet name="表紙" sheetId="6" r:id="rId1"/>
-    <sheet name="検証ﾁｪｯｸﾘｽﾄ" sheetId="5" r:id="rId2"/>
+    <sheet name="表紙" sheetId="1" r:id="rId1"/>
+    <sheet name="検証ﾁｪｯｸﾘｽﾄ" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">検証ﾁｪｯｸﾘｽﾄ!$L$8:$N$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">検証ﾁｪｯｸﾘｽﾄ!$A$1:$P$21</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">表紙!$A$1:$L$26</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="1">検証ﾁｪｯｸﾘｽﾄ!$3:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F4" i="5" l="1"/>
-[...3 lines deleted...]
-  <c r="C4" i="5"/>
+  <c r="N4" i="2" l="1"/>
+  <c r="L4" i="2"/>
+  <c r="G4" i="2"/>
+  <c r="F4" i="2"/>
+  <c r="C4" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="62">
+  <si>
+    <t>C号様式　（再エネクレジット検証ガイドライン）表紙</t>
+    <rPh sb="6" eb="7">
+      <t>サイ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ヒョウシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>再生可能エネルギー設備認定検証チェックリスト</t>
+    <rPh sb="0" eb="2">
+      <t>サイセイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カノウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ニンテイ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>発電事業所の名称</t>
+    <rPh sb="0" eb="2">
+      <t>ハツデン</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証機関名</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>指定番号
+（又は設備認定番号）</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ニンテイ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>登録番号</t>
+    <rPh sb="0" eb="2">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証の
+対象年度</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>年度</t>
+    <rPh sb="0" eb="2">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証主任者
+氏　名</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>シュニンシャ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>所　属</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>更　新　日</t>
+    <rPh sb="0" eb="1">
+      <t>サラ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>連絡先</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>バージョン</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>e-mail</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（日本産業規格Ａ列４番）</t>
+    <rPh sb="1" eb="3">
+      <t>ニホン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>サンギョウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>キカク</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>レツ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>バン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>C号様式　（再エネクレジット検証ガイドライン）チェックリスト</t>
+    <rPh sb="6" eb="7">
+      <t>サイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>指定番号（又は設備認定番号）</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ニンテイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証の対象年度</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>No.</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>再生可能エネルギー設備認定申請書</t>
+    <rPh sb="0" eb="2">
+      <t>サイセイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カノウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ニンテイ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>シンセイショ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証チェック項目</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検　証　結　果</t>
+    <rPh sb="0" eb="1">
+      <t>ケン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>アカシ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ムスブ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ハタシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
   <si>
     <t>根拠とした資料</t>
     <rPh sb="0" eb="2">
       <t>コンキョ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シリョウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>適合</t>
     <rPh sb="0" eb="2">
       <t>テキゴウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>不備
+あり</t>
+    <rPh sb="0" eb="2">
+      <t>フビ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>不明</t>
     <rPh sb="0" eb="2">
       <t>フメイ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...2 lines deleted...]
-    <t>検証チェック項目</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>該当
+なし</t>
     <rPh sb="0" eb="2">
-      <t>ケンショウ</t>
-[...27 lines deleted...]
-    <phoneticPr fontId="1"/>
+      <t>ガイトウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>検証結果の
 判断理由</t>
     <rPh sb="0" eb="2">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケッカ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ハンダン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>リユウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>適合でない場合の
 事業者の対応</t>
     <rPh sb="0" eb="2">
       <t>テキゴウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>バアイ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ジギョウシャ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>タイオウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...18 lines deleted...]
-    <t>更　新　日</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>備　考</t>
     <rPh sb="0" eb="1">
-      <t>サラ</t>
+      <t>ソナエ</t>
     </rPh>
     <rPh sb="2" eb="3">
-      <t>シン</t>
-[...140 lines deleted...]
-    <phoneticPr fontId="1"/>
+      <t>コウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>レ</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>＜設備の実態＞
 申請書に記載されている内容は、設備の実態と比べて一致しているか。</t>
     <rPh sb="1" eb="3">
       <t>セツビ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジッタイ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>シンセイショ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>キサイ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ナイヨウ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>セツビ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ジッタイ</t>
     </rPh>
     <rPh sb="29" eb="30">
       <t>クラ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>イッチ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...429 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□設備図等（　　　　　　　　　　　　　　　　）
 □現地確認
 □その他（　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="1" eb="3">
       <t>セツビ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ズ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ナド</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ゲンチ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>カクニン</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>1(1)</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜設備の概要＞
+設備認定の対象となる発電設備は、「再エネクレジット算定ガイドライン」の内容に沿っているか。</t>
+    <rPh sb="1" eb="3">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ガイヨウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ニンテイ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ハツデン</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="43" eb="45">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="46" eb="47">
+      <t>ソ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□法令等届出（　　　　　　　　　　　　　　　）
 □設備図等（　　　　　　　　　　　　　　　　）
 □現地確認
 □その他（　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="1" eb="3">
       <t>ホウレイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>トウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>トドケ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>デ</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜設備の概要＞※特定小水力発電の場合
+発電型式が、ダム式若しくはダム水路式の場合、用途が従属利用のものであるか。</t>
+    <rPh sb="1" eb="3">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ガイヨウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>スイリョク</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ハツデン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ハツデン</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>カタシキ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>シキ</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>モ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>スイロ</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>シキ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>ヨウト</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>ジュウゾク</t>
+    </rPh>
+    <rPh sb="46" eb="48">
+      <t>リヨウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□水利利用規則の許可書
 □現地確認
 □その他（　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="1" eb="3">
       <t>スイリ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>リヨウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>キソク</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>キョカショ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>1(2)</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜電力量の把握方法＞
+電力量が実測の場合は、特定計量器が設置されているか。なお、設備認定時に特定計量器が設置されていない場合は、特定計量器の設置が計画されているか。</t>
+    <rPh sb="1" eb="3">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ハアク</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ジッソク</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="24" eb="27">
+      <t>ケイリョウキ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>セッチ</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>ニンテイ</t>
+    </rPh>
+    <rPh sb="44" eb="45">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="46" eb="48">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="48" eb="51">
+      <t>ケイリョウキ</t>
+    </rPh>
+    <rPh sb="52" eb="54">
+      <t>セッチ</t>
+    </rPh>
+    <rPh sb="60" eb="62">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="64" eb="66">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="66" eb="69">
+      <t>ケイリョウキ</t>
+    </rPh>
+    <rPh sb="70" eb="72">
+      <t>セッチ</t>
+    </rPh>
+    <rPh sb="73" eb="75">
+      <t>ケイカク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□計量器検査成績表（　　　　　　　　　　　　）
 □検定印証（　　　　　　　　　　　　　　　　）
 □現地確認
 □その他（　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="1" eb="4">
       <t>ケイリョウキ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ケンサ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>セイセキ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ケンテイ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2(1)</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜認証可能電力量の算定方法＞
+認証可能電力量の算定方法、モニタリングポイントの設定が「再エネクレジット算定ガイドライン」の内容に沿っているか。</t>
+    <rPh sb="1" eb="3">
+      <t>ニンショウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>カノウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ニンショウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>カノウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>セッテイ</t>
+    </rPh>
+    <rPh sb="61" eb="63">
+      <t>ナイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□設備図等（　　　　　　　　　　　　　　　　）
 □現地確認
 □その他（　　　　　　　　　　　　　　　　　）</t>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2(2)</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜燃料等使用量の計測方法＞※特定バイオマス発電の場合
+燃料等使用量が実測の場合は、特定計量器が設置されているか。なお、設備認定時に特定計量器が設置されていない場合は、特定計量器の設置が計画されているか。</t>
+    <rPh sb="14" eb="16">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ハツデン</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ネンリョウ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>シヨウ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>リョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□計量器検査成績表（　　　　　　　　　　　　）
 □検定印証（　　　　　　　　　　　　　　　　）
 □現地確認
 □その他（　　　　　　　　　　　　　　　　　）</t>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜燃料の基準適合状況＞※特定バイオマス発電の場合
+燃料が、「再エネクレジット算定ガイドライン」の基準に適合していることを示す資料が存在しているか。</t>
+    <rPh sb="4" eb="8">
+      <t>キジュンテキゴウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ハツデン</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>ネンリョウ</t>
+    </rPh>
+    <rPh sb="65" eb="67">
+      <t>ソンザイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□ライフサイクルGHGの算定結果
+□燃料の第三者認証結果
+□その他（　　　　　　　　　　　　　　　　　）</t>
+    <rPh sb="12" eb="14">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ケッカ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2(3)</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜バイオマス比率の算定方法＞※特定バイオマス発電の場合
+バイオマス比率の算定方法、燃料等使用量のモニタリングポイントの設定が「再エネクレジット算定ガイドライン」の内容に沿っているか。</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜バイオマス比率の算定方法＞※特定バイオマス発電の場合
+バイオマス比率の算定方法は、燃料等使用量の計測方法で設定したモニタリングポイントにより、適切に計画されているか。</t>
+    <rPh sb="6" eb="8">
+      <t>ヒリツ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ハツデン</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>ヒリツ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="42" eb="45">
+      <t>ネンリョウトウ</t>
+    </rPh>
+    <rPh sb="45" eb="48">
+      <t>シヨウリョウ</t>
+    </rPh>
+    <rPh sb="49" eb="51">
+      <t>ケイソク</t>
+    </rPh>
+    <rPh sb="51" eb="53">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="54" eb="56">
+      <t>セッテイ</t>
+    </rPh>
+    <rPh sb="72" eb="74">
+      <t>テキセツ</t>
+    </rPh>
+    <rPh sb="75" eb="77">
+      <t>ケイカク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□バイオマス比率関連資料（　　　　　　　　　）
 □現地確認
 □その他（　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="6" eb="8">
       <t>ヒリツ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>カンレン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>シリョウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2(4)</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜補機使用電力量の算定方法＞※自家消費の場合
+補機使用電力量の算定方法が「再エネクレジット算定ガイドライン」の内容に沿っているか。</t>
+    <rPh sb="1" eb="2">
+      <t>ホ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>キ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シヨウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ジカ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ショウヒ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>ホ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>キ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>シヨウ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>デンリョク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□補機関連資料（　　　　　　　　　　　　　　）
 □現地確認
 □その他（　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="1" eb="2">
       <t>ホ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>キ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...24 lines deleted...]
-      <t>トクテイ</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>4(2)</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜他制度との重複回避＞
+固定価格買取制度、FIP制度、グリーンエネルギー認証機関、J-クレジット制度等他制度における設備認定との重複はないか。
+※重複がなければ「適合」、重複していれば「不備あり」とする。</t>
+    <rPh sb="1" eb="2">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>セイド</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>チョウフク</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>カイヒ</t>
     </rPh>
     <rPh sb="24" eb="26">
-      <t>オンシツ</t>
-[...32 lines deleted...]
-    <rPh sb="9" eb="11">
+      <t>セイド</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>ニンショウ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>セイド</t>
+    </rPh>
+    <rPh sb="50" eb="51">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="51" eb="52">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="52" eb="54">
+      <t>セイド</t>
+    </rPh>
+    <rPh sb="58" eb="60">
       <t>セツビ</t>
     </rPh>
-    <rPh sb="11" eb="13">
+    <rPh sb="60" eb="62">
       <t>ニンテイ</t>
     </rPh>
-    <rPh sb="13" eb="16">
-[...127 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□グリーン電力証書関連資料（　　　　　　　　）
 □国内クレジット関連資料（ 　　　　　　　　 ）
 □J-クレジット関連資料（　　　　　　　　　　）
 □連携県等の制度との重複に関するヒアリング
 □その他（　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="25" eb="27">
       <t>コクナイ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>カンレン</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>シリョウ</t>
     </rPh>
     <rPh sb="57" eb="59">
       <t>カンレン</t>
     </rPh>
     <rPh sb="59" eb="61">
       <t>シリョウ</t>
     </rPh>
     <rPh sb="75" eb="77">
       <t>レンケイ</t>
     </rPh>
     <rPh sb="77" eb="78">
       <t>ケン</t>
     </rPh>
     <rPh sb="78" eb="79">
       <t>トウ</t>
     </rPh>
     <rPh sb="80" eb="82">
       <t>セイド</t>
     </rPh>
     <rPh sb="84" eb="86">
       <t>チョウフク</t>
     </rPh>
     <rPh sb="87" eb="88">
       <t>カン</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...3 lines deleted...]
-固定価格買取制度、FIP制度、グリーンエネルギー認証機関、J-クレジット制度等他制度における設備認定との重複はないか。
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜本制度における重複回避＞※本制度対象事業所の場合
+認証可能電力量は、特定温室効果ガスの削減量として重複していないものであったか。
 ※重複がなければ「適合」、重複していれば「不備あり」とする。</t>
     <rPh sb="1" eb="2">
-      <t>タ</t>
+      <t>ホン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>セイド</t>
     </rPh>
-    <rPh sb="6" eb="8">
+    <rPh sb="8" eb="10">
       <t>チョウフク</t>
     </rPh>
-    <rPh sb="8" eb="10">
+    <rPh sb="10" eb="12">
       <t>カイヒ</t>
     </rPh>
+    <rPh sb="14" eb="15">
+      <t>ホン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>セイド</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="19" eb="22">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>ニンショウ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>カノウ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>オンシツ</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>コウカ</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>サクゲン</t>
+    </rPh>
+    <rPh sb="46" eb="47">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="50" eb="52">
+      <t>チョウフク</t>
+    </rPh>
+    <rPh sb="68" eb="70">
+      <t>チョウフク</t>
+    </rPh>
+    <rPh sb="80" eb="82">
+      <t>チョウフク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□特定温室効果ガス排出量算定ガイドライン
+□特定温室効果ガス排出量算定報告書（　　年度）
+□その他（　　　　　　　　　　　　　　　　　）</t>
+    <rPh sb="1" eb="3">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>オンシツ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>コウカ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ハイシュツ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>トクテイ</t>
+    </rPh>
     <rPh sb="24" eb="26">
-      <t>セイド</t>
-[...25 lines deleted...]
-    <phoneticPr fontId="1"/>
+      <t>オンシツ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>コウカ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ハイシュツ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>ホウコク</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（日本産業規格Ａ列４番）</t>
+    <rPh sb="3" eb="4">
+      <t>サン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="0000\ "/>
     <numFmt numFmtId="177" formatCode="0000"/>
     <numFmt numFmtId="178" formatCode="yyyy&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <name val="ＭＳ Ｐゴシック"/>
-      <family val="3"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
-[...4 lines deleted...]
-      <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
-      <name val="ＭＳ Ｐ明朝"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="34">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-[...7 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...2 lines deleted...]
-      <top style="thin">
+      <right/>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="medium">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...64 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-[...26 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...10 lines deleted...]
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...14 lines deleted...]
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...104 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...95 lines deleted...]
-    <xf numFmtId="177" fontId="7" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="8" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="8" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr codeName="Sheet1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED2572A8-A094-4184-92B5-B873D76F1B53}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:K33"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A13" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="S16" sqref="S16"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="E15" sqref="E15:F15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.25" defaultRowHeight="13" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="1" width="2.08984375" style="3" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="1.9140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="0.58203125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="1.9140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10.1640625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="36.6640625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="9.75" style="3" customWidth="1"/>
+    <col min="7" max="7" width="1.9140625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="10.1640625" style="2" customWidth="1"/>
+    <col min="9" max="9" width="46.4140625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="1.9140625" style="2" customWidth="1"/>
+    <col min="11" max="11" width="0.58203125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="2" style="2" customWidth="1"/>
+    <col min="13" max="16384" width="8.25" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="C3" s="2"/>
+    <row r="1" spans="1:11" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B2" s="4"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
+      <c r="J2" s="9"/>
+      <c r="K2" s="10"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.55000000000000004">
+      <c r="B3" s="11"/>
+      <c r="C3" s="1"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="13"/>
       <c r="G3" s="14"/>
       <c r="K3" s="15"/>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.55000000000000004">
       <c r="B4" s="16"/>
       <c r="C4" s="17"/>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
       <c r="F4" s="13"/>
       <c r="G4" s="14"/>
       <c r="K4" s="15"/>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.55000000000000004">
       <c r="B5" s="16"/>
       <c r="C5" s="17"/>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
       <c r="F5" s="13"/>
       <c r="G5" s="14"/>
       <c r="K5" s="15"/>
     </row>
-    <row r="6" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B6" s="16"/>
       <c r="C6" s="17"/>
       <c r="D6" s="78" t="s">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="E6" s="78"/>
       <c r="F6" s="78"/>
       <c r="G6" s="78"/>
       <c r="H6" s="78"/>
       <c r="I6" s="78"/>
       <c r="K6" s="15"/>
     </row>
-    <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B7" s="16"/>
       <c r="C7" s="17"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="13"/>
       <c r="G7" s="19"/>
       <c r="K7" s="15"/>
     </row>
-    <row r="8" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B8" s="16"/>
       <c r="C8" s="17"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="13"/>
       <c r="G8" s="19"/>
       <c r="K8" s="15"/>
     </row>
-    <row r="9" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B9" s="16"/>
       <c r="C9" s="17"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="13"/>
       <c r="G9" s="19"/>
       <c r="K9" s="15"/>
     </row>
-    <row r="10" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B10" s="16"/>
       <c r="C10" s="17"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="13"/>
       <c r="G10" s="19"/>
       <c r="K10" s="15"/>
     </row>
-    <row r="11" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B11" s="16"/>
       <c r="C11" s="17"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="13"/>
       <c r="G11" s="14"/>
       <c r="K11" s="15"/>
     </row>
-    <row r="12" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B12" s="16"/>
       <c r="C12" s="17"/>
       <c r="K12" s="15"/>
     </row>
-    <row r="13" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B13" s="16"/>
       <c r="C13" s="17"/>
       <c r="K13" s="15"/>
     </row>
-    <row r="14" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B14" s="16"/>
       <c r="C14" s="17"/>
       <c r="K14" s="15"/>
     </row>
-    <row r="15" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="20" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      <c r="I15" s="69"/>
+        <v>2</v>
+      </c>
+      <c r="E15" s="79"/>
+      <c r="F15" s="80"/>
+      <c r="H15" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I15" s="22"/>
       <c r="K15" s="15"/>
     </row>
-    <row r="16" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B16" s="16"/>
       <c r="C16" s="17"/>
-      <c r="D16" s="43" t="s">
-[...7 lines deleted...]
-      <c r="I16" s="70"/>
+      <c r="D16" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="E16" s="81"/>
+      <c r="F16" s="82"/>
+      <c r="H16" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="I16" s="25"/>
       <c r="K16" s="15"/>
     </row>
-    <row r="17" spans="2:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B17" s="16"/>
       <c r="C17" s="17"/>
-      <c r="D17" s="21" t="s">
-[...9 lines deleted...]
-      <c r="I17" s="71"/>
+      <c r="D17" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="E17" s="27"/>
+      <c r="F17" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="H17" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I17" s="30"/>
       <c r="K17" s="15"/>
     </row>
-    <row r="18" spans="2:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:11" ht="36" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B18" s="16"/>
       <c r="C18" s="17"/>
-      <c r="H18" s="35" t="s">
-[...2 lines deleted...]
-      <c r="I18" s="71"/>
+      <c r="H18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I18" s="30"/>
       <c r="K18" s="15"/>
     </row>
-    <row r="19" spans="2:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B19" s="16"/>
       <c r="C19" s="17"/>
       <c r="G19" s="14"/>
-      <c r="H19" s="36" t="s">
-[...2 lines deleted...]
-      <c r="I19" s="72"/>
+      <c r="H19" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="I19" s="32"/>
       <c r="K19" s="15"/>
     </row>
-    <row r="20" spans="2:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:11" ht="36" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B20" s="16"/>
       <c r="C20" s="17"/>
-      <c r="D20" s="23" t="s">
+      <c r="D20" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="E20" s="81"/>
-[...4 lines deleted...]
-      <c r="I20" s="73"/>
+      <c r="E20" s="83"/>
+      <c r="F20" s="84"/>
+      <c r="H20" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="I20" s="35"/>
       <c r="K20" s="15"/>
     </row>
-    <row r="21" spans="2:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:11" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B21" s="16"/>
       <c r="C21" s="17"/>
-      <c r="D21" s="24" t="s">
-[...7 lines deleted...]
-      <c r="I21" s="74"/>
+      <c r="D21" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" s="85"/>
+      <c r="F21" s="86"/>
+      <c r="H21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="I21" s="38"/>
       <c r="K21" s="15"/>
     </row>
-    <row r="22" spans="2:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="25"/>
+    <row r="22" spans="2:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B22" s="39"/>
       <c r="K22" s="15"/>
     </row>
-    <row r="23" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B23" s="16"/>
       <c r="C23" s="17"/>
       <c r="K23" s="15"/>
     </row>
-    <row r="24" spans="2:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:11" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B24" s="16"/>
       <c r="C24" s="17"/>
       <c r="K24" s="15"/>
     </row>
-    <row r="25" spans="2:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-    <row r="26" spans="2:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B25" s="40"/>
+      <c r="C25" s="41"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="43"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="K25" s="44"/>
+    </row>
+    <row r="26" spans="2:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B26" s="17"/>
       <c r="C26" s="17"/>
-      <c r="J26" s="31" t="s">
-[...4 lines deleted...]
-    <row r="28" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="J26" s="45" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="2:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004"/>
+    <row r="28" spans="2:11" x14ac:dyDescent="0.55000000000000004">
       <c r="B28" s="17"/>
       <c r="C28" s="17"/>
       <c r="F28" s="13"/>
       <c r="G28" s="14"/>
     </row>
-    <row r="29" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:11" x14ac:dyDescent="0.55000000000000004">
       <c r="B29" s="17"/>
       <c r="C29" s="17"/>
       <c r="F29" s="13"/>
       <c r="G29" s="14"/>
     </row>
-    <row r="30" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:11" x14ac:dyDescent="0.55000000000000004">
       <c r="B30" s="17"/>
       <c r="C30" s="17"/>
       <c r="F30" s="13"/>
       <c r="G30" s="14"/>
     </row>
-    <row r="31" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:11" x14ac:dyDescent="0.55000000000000004">
       <c r="B31" s="17"/>
       <c r="C31" s="17"/>
-      <c r="D31" s="32"/>
-      <c r="E31" s="32"/>
+      <c r="D31" s="46"/>
+      <c r="E31" s="46"/>
       <c r="F31" s="13"/>
       <c r="G31" s="14"/>
     </row>
-    <row r="32" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:11" x14ac:dyDescent="0.55000000000000004">
       <c r="B32" s="17"/>
       <c r="C32" s="17"/>
-      <c r="D32" s="32"/>
-      <c r="E32" s="32"/>
+      <c r="D32" s="46"/>
+      <c r="E32" s="46"/>
       <c r="F32" s="13"/>
       <c r="G32" s="14"/>
     </row>
-    <row r="33" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:7" x14ac:dyDescent="0.55000000000000004">
       <c r="B33" s="17"/>
       <c r="C33" s="17"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
       <c r="F33" s="13"/>
       <c r="G33" s="14"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="N3R/NJDpElEspQ1QVfZtWgYnt5xs1GiQCfAYw0+hkerGb+WdBBnkMKDquPPi9fgcf6NX4PtrUGJ502AD2LauNQ==" saltValue="FG2bimCZkxjfFZPJ67NQkw==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="IRRyCTvkbZntWf4iiH85YrueV2bq8BHK7ZwMAmyDpOuV0scrut3JaERipiQxFqbm49o5cNPsCd851+QpNsjMhQ==" saltValue="u/2AAGrrTEKyozxWYiq2OQ==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0"/>
   <mergeCells count="5">
     <mergeCell ref="D6:I6"/>
-    <mergeCell ref="E21:F21"/>
-    <mergeCell ref="E20:F20"/>
     <mergeCell ref="E15:F15"/>
     <mergeCell ref="E16:F16"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="E21:F21"/>
   </mergeCells>
-  <phoneticPr fontId="1"/>
+  <phoneticPr fontId="2"/>
   <dataValidations count="2">
-    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:F15 I15 I17 I19" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
-    <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E20:F20 E17 E21:F21 E16:F16 I16 I18 I20 I21" xr:uid="{00000000-0002-0000-0000-000001000000}"/>
+    <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E20:F21 E17 E16:F16 I16 I18 I20:I21" xr:uid="{3FC8A824-E1D1-4DA5-B330-3B4BE857960A}"/>
+    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:F15 I15 I17 I19" xr:uid="{BB1DD1F6-D717-4AC9-9116-95B38DB5FD07}"/>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="95" orientation="landscape" blackAndWhite="1" r:id="rId1"/>
-  <headerFooter alignWithMargins="0"/>
+  <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="10" max="1048575" man="1"/>
+  </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <sheetPr codeName="Sheet2">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{730AE50A-B30C-4A0A-886D-B761813B90F2}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R21"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A15" zoomScale="85" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L17" sqref="L17"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="F8" sqref="F8:G8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="11" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.25" defaultRowHeight="11" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="1" width="2.6328125" style="45" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="19" max="16384" width="9" style="45"/>
+    <col min="1" max="1" width="2.4140625" style="47" customWidth="1"/>
+    <col min="2" max="2" width="0.4140625" style="47" customWidth="1"/>
+    <col min="3" max="3" width="4" style="48" customWidth="1"/>
+    <col min="4" max="4" width="9.5" style="49" customWidth="1"/>
+    <col min="5" max="5" width="41.6640625" style="12" customWidth="1"/>
+    <col min="6" max="6" width="18.5" style="14" customWidth="1"/>
+    <col min="7" max="7" width="28.4140625" style="14" customWidth="1"/>
+    <col min="8" max="11" width="4.75" style="47" customWidth="1"/>
+    <col min="12" max="12" width="21.1640625" style="47" customWidth="1"/>
+    <col min="13" max="13" width="16" style="47" customWidth="1"/>
+    <col min="14" max="14" width="14.33203125" style="48" customWidth="1"/>
+    <col min="15" max="15" width="0.58203125" style="47" customWidth="1"/>
+    <col min="16" max="16" width="2.4140625" style="47" customWidth="1"/>
+    <col min="17" max="17" width="8.25" style="47"/>
+    <col min="18" max="18" width="0" style="47" hidden="1" customWidth="1"/>
+    <col min="19" max="16384" width="8.25" style="47"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" x14ac:dyDescent="0.2">
-[...36 lines deleted...]
-      <c r="K3" s="41"/>
+    <row r="1" spans="1:18" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="47" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18" ht="2.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B2" s="50"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="54"/>
+    </row>
+    <row r="3" spans="1:18" ht="13" x14ac:dyDescent="0.55000000000000004">
+      <c r="B3" s="55"/>
+      <c r="C3" s="90" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
       <c r="L3" s="91" t="s">
-        <v>13</v>
-[...9 lines deleted...]
-      <c r="C4" s="95" t="str">
+        <v>3</v>
+      </c>
+      <c r="M3" s="92"/>
+      <c r="N3" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="O3" s="59"/>
+    </row>
+    <row r="4" spans="1:18" ht="13" x14ac:dyDescent="0.55000000000000004">
+      <c r="B4" s="55"/>
+      <c r="C4" s="93" t="str">
         <f>IF(表紙!E15="","",表紙!E15)</f>
         <v/>
       </c>
-      <c r="D4" s="96"/>
-[...1 lines deleted...]
-      <c r="F4" s="40" t="str">
+      <c r="D4" s="94"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="57" t="str">
         <f>IF(表紙!E16="","",表紙!E16)</f>
         <v/>
       </c>
-      <c r="G4" s="40" t="str">
+      <c r="G4" s="57" t="str">
         <f>IF(表紙!E17="","",表紙!E17)</f>
         <v/>
       </c>
-      <c r="I4" s="42"/>
-      <c r="L4" s="95" t="str">
+      <c r="I4" s="60"/>
+      <c r="L4" s="93" t="str">
         <f>IF(表紙!I15="","",表紙!I15)</f>
         <v/>
       </c>
-      <c r="M4" s="98"/>
-      <c r="N4" s="39" t="str">
+      <c r="M4" s="96"/>
+      <c r="N4" s="58" t="str">
         <f>IF(表紙!I16="","",表紙!I16)</f>
         <v/>
       </c>
-      <c r="O4" s="53"/>
-[...19 lines deleted...]
-      <c r="D6" s="90" t="s">
+      <c r="O4" s="59"/>
+    </row>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.55000000000000004">
+      <c r="B5" s="55"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="60"/>
+      <c r="L5" s="60"/>
+      <c r="N5" s="60"/>
+      <c r="O5" s="59"/>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.55000000000000004">
+      <c r="B6" s="55"/>
+      <c r="C6" s="97" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="99" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="97" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="91" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" s="100"/>
+      <c r="H6" s="100"/>
+      <c r="I6" s="100"/>
+      <c r="J6" s="100"/>
+      <c r="K6" s="100"/>
+      <c r="L6" s="100"/>
+      <c r="M6" s="100"/>
+      <c r="N6" s="101"/>
+      <c r="O6" s="59"/>
+    </row>
+    <row r="7" spans="1:18" ht="22" x14ac:dyDescent="0.55000000000000004">
+      <c r="B7" s="55"/>
+      <c r="C7" s="98"/>
+      <c r="D7" s="99"/>
+      <c r="E7" s="98"/>
+      <c r="F7" s="91" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="101"/>
+      <c r="H7" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="I7" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J7" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="K7" s="61" t="s">
+        <v>26</v>
+      </c>
+      <c r="L7" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="M7" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="N7" s="58" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="59"/>
+      <c r="R7" s="48" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="44.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B8" s="55"/>
+      <c r="C8" s="61">
+        <v>1</v>
+      </c>
+      <c r="D8" s="62"/>
+      <c r="E8" s="63" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8" s="87" t="s">
+        <v>32</v>
+      </c>
+      <c r="G8" s="89"/>
+      <c r="H8" s="64"/>
+      <c r="I8" s="65"/>
+      <c r="J8" s="65"/>
+      <c r="K8" s="65"/>
+      <c r="L8" s="66"/>
+      <c r="M8" s="66"/>
+      <c r="N8" s="66"/>
+      <c r="O8" s="59"/>
+    </row>
+    <row r="9" spans="1:18" ht="42" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B9" s="55"/>
+      <c r="C9" s="67">
+        <v>2</v>
+      </c>
+      <c r="D9" s="62" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="63" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" s="87" t="s">
+        <v>35</v>
+      </c>
+      <c r="G9" s="88"/>
+      <c r="H9" s="64"/>
+      <c r="I9" s="65"/>
+      <c r="J9" s="65"/>
+      <c r="K9" s="65"/>
+      <c r="L9" s="66"/>
+      <c r="M9" s="66"/>
+      <c r="N9" s="66"/>
+      <c r="O9" s="59"/>
+    </row>
+    <row r="10" spans="1:18" ht="42" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B10" s="55"/>
+      <c r="C10" s="61">
+        <v>3</v>
+      </c>
+      <c r="D10" s="62" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="63" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" s="87" t="s">
+        <v>37</v>
+      </c>
+      <c r="G10" s="88"/>
+      <c r="H10" s="64"/>
+      <c r="I10" s="65"/>
+      <c r="J10" s="65"/>
+      <c r="K10" s="65"/>
+      <c r="L10" s="66"/>
+      <c r="M10" s="66"/>
+      <c r="N10" s="66"/>
+      <c r="O10" s="59"/>
+    </row>
+    <row r="11" spans="1:18" ht="57.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B11" s="55"/>
+      <c r="C11" s="67">
+        <v>4</v>
+      </c>
+      <c r="D11" s="62" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="F11" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="G11" s="88"/>
+      <c r="H11" s="64"/>
+      <c r="I11" s="65"/>
+      <c r="J11" s="65"/>
+      <c r="K11" s="65"/>
+      <c r="L11" s="66"/>
+      <c r="M11" s="66"/>
+      <c r="N11" s="66"/>
+      <c r="O11" s="59"/>
+    </row>
+    <row r="12" spans="1:18" ht="42" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B12" s="55"/>
+      <c r="C12" s="61">
+        <v>5</v>
+      </c>
+      <c r="D12" s="62" t="s">
+        <v>41</v>
+      </c>
+      <c r="E12" s="63" t="s">
+        <v>42</v>
+      </c>
+      <c r="F12" s="87" t="s">
+        <v>43</v>
+      </c>
+      <c r="G12" s="88"/>
+      <c r="H12" s="64"/>
+      <c r="I12" s="65"/>
+      <c r="J12" s="65"/>
+      <c r="K12" s="65"/>
+      <c r="L12" s="66"/>
+      <c r="M12" s="66"/>
+      <c r="N12" s="66"/>
+      <c r="O12" s="59"/>
+    </row>
+    <row r="13" spans="1:18" ht="54" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B13" s="55"/>
+      <c r="C13" s="67">
+        <v>6</v>
+      </c>
+      <c r="D13" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="87" t="s">
+        <v>46</v>
+      </c>
+      <c r="G13" s="88"/>
+      <c r="H13" s="64"/>
+      <c r="I13" s="65"/>
+      <c r="J13" s="65"/>
+      <c r="K13" s="65"/>
+      <c r="L13" s="66"/>
+      <c r="M13" s="66"/>
+      <c r="N13" s="66"/>
+      <c r="O13" s="59"/>
+    </row>
+    <row r="14" spans="1:18" ht="41.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B14" s="55"/>
+      <c r="C14" s="67">
+        <v>7</v>
+      </c>
+      <c r="D14" s="62"/>
+      <c r="E14" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="F14" s="87" t="s">
+        <v>48</v>
+      </c>
+      <c r="G14" s="88"/>
+      <c r="H14" s="64"/>
+      <c r="I14" s="65"/>
+      <c r="J14" s="65"/>
+      <c r="K14" s="65"/>
+      <c r="L14" s="66"/>
+      <c r="M14" s="66"/>
+      <c r="N14" s="66"/>
+      <c r="O14" s="59"/>
+    </row>
+    <row r="15" spans="1:18" ht="56" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B15" s="55"/>
+      <c r="C15" s="61">
+        <v>8</v>
+      </c>
+      <c r="D15" s="62" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="63" t="s">
+        <v>50</v>
+      </c>
+      <c r="F15" s="87" t="s">
+        <v>43</v>
+      </c>
+      <c r="G15" s="88"/>
+      <c r="H15" s="64"/>
+      <c r="I15" s="65"/>
+      <c r="J15" s="65"/>
+      <c r="K15" s="65"/>
+      <c r="L15" s="66"/>
+      <c r="M15" s="66"/>
+      <c r="N15" s="66"/>
+      <c r="O15" s="59"/>
+    </row>
+    <row r="16" spans="1:18" ht="44.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B16" s="55"/>
+      <c r="C16" s="67">
+        <v>9</v>
+      </c>
+      <c r="D16" s="62" t="s">
+        <v>49</v>
+      </c>
+      <c r="E16" s="63" t="s">
+        <v>51</v>
+      </c>
+      <c r="F16" s="87" t="s">
+        <v>52</v>
+      </c>
+      <c r="G16" s="89"/>
+      <c r="H16" s="64"/>
+      <c r="I16" s="65"/>
+      <c r="J16" s="65"/>
+      <c r="K16" s="65"/>
+      <c r="L16" s="66"/>
+      <c r="M16" s="66"/>
+      <c r="N16" s="66"/>
+      <c r="O16" s="59"/>
+    </row>
+    <row r="17" spans="2:15" ht="41.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B17" s="55"/>
+      <c r="C17" s="61">
+        <v>10</v>
+      </c>
+      <c r="D17" s="62" t="s">
+        <v>53</v>
+      </c>
+      <c r="E17" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="E6" s="100" t="s">
-[...104 lines deleted...]
-      <c r="E10" s="58" t="s">
+      <c r="F17" s="87" t="s">
         <v>55</v>
       </c>
-      <c r="F10" s="87" t="s">
-[...90 lines deleted...]
-      <c r="E14" s="58" t="s">
+      <c r="G17" s="88"/>
+      <c r="H17" s="64"/>
+      <c r="I17" s="65"/>
+      <c r="J17" s="65"/>
+      <c r="K17" s="65"/>
+      <c r="L17" s="66"/>
+      <c r="M17" s="66"/>
+      <c r="N17" s="66"/>
+      <c r="O17" s="59"/>
+    </row>
+    <row r="18" spans="2:15" ht="69.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B18" s="55"/>
+      <c r="C18" s="61">
+        <v>11</v>
+      </c>
+      <c r="D18" s="62" t="s">
+        <v>56</v>
+      </c>
+      <c r="E18" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="F18" s="87" t="s">
+        <v>58</v>
+      </c>
+      <c r="G18" s="88"/>
+      <c r="H18" s="64"/>
+      <c r="I18" s="65"/>
+      <c r="J18" s="65"/>
+      <c r="K18" s="65"/>
+      <c r="L18" s="66"/>
+      <c r="M18" s="66"/>
+      <c r="N18" s="66"/>
+      <c r="O18" s="59"/>
+    </row>
+    <row r="19" spans="2:15" ht="67" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B19" s="55"/>
+      <c r="C19" s="67">
+        <v>12</v>
+      </c>
+      <c r="D19" s="62" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="63" t="s">
         <v>59</v>
       </c>
-      <c r="F14" s="87" t="s">
+      <c r="F19" s="87" t="s">
         <v>60</v>
       </c>
-      <c r="G14" s="88"/>
-[...92 lines deleted...]
-      <c r="F18" s="87" t="s">
+      <c r="G19" s="88"/>
+      <c r="H19" s="64"/>
+      <c r="I19" s="65"/>
+      <c r="J19" s="65"/>
+      <c r="K19" s="65"/>
+      <c r="L19" s="66"/>
+      <c r="M19" s="66"/>
+      <c r="N19" s="66"/>
+      <c r="O19" s="59"/>
+    </row>
+    <row r="20" spans="2:15" ht="2.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B20" s="68"/>
+      <c r="C20" s="69"/>
+      <c r="D20" s="70"/>
+      <c r="E20" s="71"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="73"/>
+      <c r="I20" s="74"/>
+      <c r="J20" s="74"/>
+      <c r="K20" s="74"/>
+      <c r="L20" s="74"/>
+      <c r="M20" s="74"/>
+      <c r="N20" s="75"/>
+      <c r="O20" s="76"/>
+    </row>
+    <row r="21" spans="2:15" x14ac:dyDescent="0.55000000000000004">
+      <c r="O21" s="77" t="s">
         <v>61</v>
       </c>
-      <c r="G18" s="88"/>
-[...52 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="PZkkwNuWzy8vSwr7wSTZ+vB/j0NEbaRSZ6eUCO+S9ozF6y1kLPbsvC/duoRvJtbI69nMDIJ24EqDOIWJPSWBSw==" saltValue="ikcjK6wx02VBha6KpINCKA==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="VhOBXNedpx2EIyG4Hkhc9s/IP1zWHmNifBm1i5ESzna+jwyvLZ3yd4TGTrZF7llYQjIadK+XnKVIukOjTK2GLw==" saltValue="xAkBm+pfNZgPoZUPc5B6tQ==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0"/>
   <mergeCells count="21">
+    <mergeCell ref="C3:E3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="L4:M4"/>
-    <mergeCell ref="F11:G11"/>
-[...1 lines deleted...]
-    <mergeCell ref="C3:E3"/>
     <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
-    <mergeCell ref="F8:G8"/>
-[...4 lines deleted...]
-    <mergeCell ref="F19:G19"/>
     <mergeCell ref="F6:N6"/>
     <mergeCell ref="F7:G7"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="F9:G9"/>
     <mergeCell ref="F10:G10"/>
+    <mergeCell ref="F11:G11"/>
     <mergeCell ref="F12:G12"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="F16:G16"/>
     <mergeCell ref="F17:G17"/>
-    <mergeCell ref="F15:G15"/>
-    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="F18:G18"/>
   </mergeCells>
-  <phoneticPr fontId="1"/>
+  <phoneticPr fontId="2"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H8:K19" xr:uid="{00000000-0002-0000-0100-000000000000}">
+    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L8:N19 F8:G19" xr:uid="{257F6CDF-DCFB-4D3E-8164-EBEB6C7CD158}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H8:K19" xr:uid="{56E83D74-270F-4CF5-81A3-B4C489702A9F}">
       <formula1>$R$6:$R$7</formula1>
     </dataValidation>
-    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L8:N19 F8:G19" xr:uid="{00000000-0002-0000-0100-000001000000}"/>
   </dataValidations>
-  <printOptions horizontalCentered="1"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.19685039370078741" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>表紙</vt:lpstr>
       <vt:lpstr>検証ﾁｪｯｸﾘｽﾄ</vt:lpstr>
       <vt:lpstr>検証ﾁｪｯｸﾘｽﾄ!Print_Area</vt:lpstr>
       <vt:lpstr>表紙!Print_Area</vt:lpstr>
-      <vt:lpstr>検証ﾁｪｯｸﾘｽﾄ!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...2 lines deleted...]
-  <cp:lastModifiedBy/>
+  <dc:creator>ヘルプデスク2</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>