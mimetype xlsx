--- v0 (2026-04-22)
+++ v1 (2026-07-21)
@@ -4,7753 +4,7268 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
-[...2 lines deleted...]
-  <workbookProtection workbookPassword="C107" lockStructure="1"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.132.34.4\ondanka\19_R08(2026)年度\19_ガイドライン・様式・記入要領改正\05_様式記入要領（2026年度最終版）\検証様式\04_再エネクレジット\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{014379FF-41E4-4B52-82A9-062A69188E85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="1335" windowWidth="16725" windowHeight="14775" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{13279F1C-01BF-4109-B290-1B8102DCF77B}"/>
   </bookViews>
   <sheets>
-    <sheet name="その1" sheetId="9" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="その3" sheetId="12" r:id="rId3"/>
+    <sheet name="その1" sheetId="1" r:id="rId1"/>
+    <sheet name="その2" sheetId="2" r:id="rId2"/>
+    <sheet name="その3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">その1!$A$1:$AN$58</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">その2!$A$1:$AM$61</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">その2!$A$1:$AN$61</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">その3!$A$1:$AN$23</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="V6" i="12" l="1"/>
-[...4 lines deleted...]
-  <c r="V4" i="10"/>
+  <c r="V4" i="2" l="1"/>
+  <c r="V6" i="3"/>
+  <c r="V5" i="3"/>
+  <c r="V4" i="3"/>
+  <c r="V6" i="2"/>
+  <c r="V5" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>作成者</author>
   </authors>
   <commentList>
-    <comment ref="F14" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
+    <comment ref="F14" authorId="0" shapeId="0" xr:uid="{8BFF23B8-3FD0-4209-B502-240BBAFEB124}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>該当する場合は、プルダウンで○を選択してください。</t>
         </r>
       </text>
     </comment>
-    <comment ref="V14" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
+    <comment ref="V14" authorId="0" shapeId="0" xr:uid="{69359C06-792A-454C-9426-337B91038993}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>検証主任者、検証担当者の区分に関して、プルダウンで選択してください。</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>作成者</author>
   </authors>
   <commentList>
-    <comment ref="G10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000001000000}">
+    <comment ref="G10" authorId="0" shapeId="0" xr:uid="{A8638779-E992-4BA5-994B-3F5F9F756920}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>「不備あり」「不明」に該当する方を、プルダウンで選択してください。</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="40">
   <si>
-    <t>登録番号</t>
+    <t>B号様式（再エネクレジット検証ガイドライン）その１</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>発電事業所の名称</t>
     <rPh sb="0" eb="2">
-      <t>トウロク</t>
+      <t>ハツデン</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>指定番号（又は設備認定番号）</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証の対象年度</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証結果の詳細報告書（再生可能エネルギー電力量認証）</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証を担当した人員</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>タントウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ジンイン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>責任者</t>
+    <rPh sb="0" eb="3">
+      <t>セキニンシャ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>氏名</t>
     <rPh sb="0" eb="2">
       <t>シメイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>区分</t>
+    <rPh sb="0" eb="2">
+      <t>クブン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>登録番号</t>
+    <rPh sb="0" eb="2">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>検証主任者</t>
     <rPh sb="0" eb="2">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>シュニンシャ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>検証担当者</t>
     <rPh sb="0" eb="2">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>タントウシャ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>検証を担当した人員</t>
-[...131 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <t>○</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">（注）　「責任者」欄には、当該案件を担当した人員の中で、代表して責任を負う検証主任者1名に○を記入すること。
 </t>
     <rPh sb="5" eb="8">
       <t>セキニンシャ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ラン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>トウガイ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>アンケン</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>タントウ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ジンイン</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>ナカ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ダイヒョウ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>セキニン</t>
     </rPh>
     <rPh sb="35" eb="36">
       <t>オ</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="39" eb="42">
       <t>シュニンシャ</t>
     </rPh>
     <rPh sb="43" eb="44">
       <t>メイ</t>
     </rPh>
     <rPh sb="47" eb="49">
       <t>キニュウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>排出量データの検証結果</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>サンプリングを行った対象</t>
+    <rPh sb="7" eb="8">
+      <t>オコナ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>タイショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>使用したサンプリング手法</t>
+    <rPh sb="0" eb="2">
+      <t>シヨウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シュホウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>誤差の評価方法</t>
+    <rPh sb="0" eb="2">
+      <t>ゴサ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ヒョウカ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ホウホウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>誤差の評価結果</t>
+    <rPh sb="0" eb="2">
+      <t>ゴサ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ヒョウカ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ケッカ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（日本産業規格Ａ列４番）</t>
+    <rPh sb="3" eb="4">
+      <t>サン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">
+　　　　</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>B号様式（再エネクレジット検証ガイドライン）その２</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証留意事項の評価とその対応策</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>リュウイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>コト</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ヒョウカ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>タイオウ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>サク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証留意事項</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>リュウイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>対応策</t>
+    <rPh sb="0" eb="2">
+      <t>タイオウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>サク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>対応策実施後の評価</t>
+    <rPh sb="0" eb="2">
+      <t>タイオウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>サク</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ジッシゴ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ヒョウカ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（注）　欄が足りない場合は、用紙を追加して記入すること。</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>検証結果の品質管理手続の概要</t>
     <rPh sb="0" eb="2">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケッカ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヒンシツ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>カンリ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>テツヅ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ガイヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>実施日</t>
+    <rPh sb="0" eb="2">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>実施者</t>
     <rPh sb="0" eb="2">
       <t>ジッシ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シャ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>テーマ・名称</t>
     <rPh sb="4" eb="6">
       <t>メイショウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>結果の概要</t>
     <rPh sb="0" eb="2">
       <t>ケッカ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ガイヨウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（注）　欄が足りない場合は、用紙を追加して記入すること。</t>
     <rPh sb="4" eb="5">
       <t>ラン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>B号様式（再エネクレジット検証ガイドライン）その３</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>不備あり</t>
+    <rPh sb="0" eb="2">
+      <t>フビ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>不明</t>
+    <rPh sb="0" eb="2">
+      <t>フメイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　5 東京都と要協議の事由</t>
+    <rPh sb="11" eb="13">
+      <t>ジユウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>項目</t>
+    <rPh sb="0" eb="2">
+      <t>コウモク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>不備あり/不明</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>「不備あり」「不明」の理由</t>
     <rPh sb="1" eb="3">
       <t>フビ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>フメイ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>リユウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...133 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <name val="ＭＳ Ｐゴシック"/>
-      <family val="3"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <family val="3"/>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="8"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="7"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="9"/>
+      <b/>
+      <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="8"/>
-[...12 lines deleted...]
-      <sz val="11"/>
+      <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFCC"/>
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
-      <top/>
-[...16 lines deleted...]
-      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="178">
+  <cellXfs count="135">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...45 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...73 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...224 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-[...4 lines deleted...]
-  </colors>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr codeName="Sheet1">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71E520C0-ED01-49A9-B13F-CAE92414E99F}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AO61"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="V22" sqref="V22:AC25"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14:I17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="2.4140625" defaultRowHeight="13" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="1" width="2.125" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="45" max="16384" width="2.625" style="7"/>
+    <col min="1" max="1" width="1.9140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="0.58203125" style="1" customWidth="1"/>
+    <col min="3" max="38" width="2.4140625" style="1"/>
+    <col min="39" max="39" width="0.58203125" style="1" customWidth="1"/>
+    <col min="40" max="40" width="1.9140625" style="1" customWidth="1"/>
+    <col min="41" max="41" width="10.33203125" style="1" hidden="1" customWidth="1"/>
+    <col min="42" max="43" width="2.4140625" style="1"/>
+    <col min="44" max="44" width="2.5" style="1" customWidth="1"/>
+    <col min="45" max="16384" width="2.4140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-        <v>33</v>
+    <row r="1" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
       </c>
-      <c r="AM1" s="46"/>
-[...96 lines deleted...]
-        <v>28</v>
+      <c r="AM1" s="2"/>
+    </row>
+    <row r="2" spans="1:41" ht="3.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B2" s="3"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="4"/>
+      <c r="P2" s="4"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="4"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="4"/>
+      <c r="U2" s="4"/>
+      <c r="V2" s="4"/>
+      <c r="W2" s="4"/>
+      <c r="X2" s="4"/>
+      <c r="Y2" s="4"/>
+      <c r="Z2" s="4"/>
+      <c r="AA2" s="4"/>
+      <c r="AB2" s="4"/>
+      <c r="AC2" s="4"/>
+      <c r="AD2" s="4"/>
+      <c r="AE2" s="4"/>
+      <c r="AF2" s="4"/>
+      <c r="AG2" s="4"/>
+      <c r="AH2" s="4"/>
+      <c r="AI2" s="4"/>
+      <c r="AJ2" s="4"/>
+      <c r="AK2" s="4"/>
+      <c r="AL2" s="4"/>
+      <c r="AM2" s="5"/>
+    </row>
+    <row r="3" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B3" s="6"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="Z3" s="7"/>
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="7"/>
+      <c r="AC3" s="7"/>
+      <c r="AD3" s="7"/>
+      <c r="AE3" s="7"/>
+      <c r="AF3" s="7"/>
+      <c r="AG3" s="7"/>
+      <c r="AH3" s="7"/>
+      <c r="AI3" s="7"/>
+      <c r="AJ3" s="7"/>
+      <c r="AK3" s="7"/>
+      <c r="AM3" s="8"/>
+    </row>
+    <row r="4" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B4" s="6"/>
+      <c r="O4" s="100" t="s">
+        <v>1</v>
       </c>
-      <c r="P4" s="117"/>
-[...39 lines deleted...]
-        <v>27</v>
+      <c r="P4" s="101"/>
+      <c r="Q4" s="101"/>
+      <c r="R4" s="101"/>
+      <c r="S4" s="101"/>
+      <c r="T4" s="101"/>
+      <c r="U4" s="102"/>
+      <c r="V4" s="103"/>
+      <c r="W4" s="104"/>
+      <c r="X4" s="104"/>
+      <c r="Y4" s="104"/>
+      <c r="Z4" s="104"/>
+      <c r="AA4" s="104"/>
+      <c r="AB4" s="104"/>
+      <c r="AC4" s="104"/>
+      <c r="AD4" s="104"/>
+      <c r="AE4" s="104"/>
+      <c r="AF4" s="104"/>
+      <c r="AG4" s="104"/>
+      <c r="AH4" s="104"/>
+      <c r="AI4" s="104"/>
+      <c r="AJ4" s="104"/>
+      <c r="AK4" s="105"/>
+      <c r="AL4" s="9"/>
+      <c r="AM4" s="8"/>
+    </row>
+    <row r="5" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B5" s="6"/>
+      <c r="O5" s="106" t="s">
+        <v>2</v>
       </c>
-      <c r="P5" s="120"/>
-[...38 lines deleted...]
-      <c r="O6" s="116" t="s">
+      <c r="P5" s="107"/>
+      <c r="Q5" s="107"/>
+      <c r="R5" s="107"/>
+      <c r="S5" s="107"/>
+      <c r="T5" s="107"/>
+      <c r="U5" s="108"/>
+      <c r="V5" s="103"/>
+      <c r="W5" s="104"/>
+      <c r="X5" s="104"/>
+      <c r="Y5" s="104"/>
+      <c r="Z5" s="104"/>
+      <c r="AA5" s="104"/>
+      <c r="AB5" s="104"/>
+      <c r="AC5" s="104"/>
+      <c r="AD5" s="104"/>
+      <c r="AE5" s="104"/>
+      <c r="AF5" s="104"/>
+      <c r="AG5" s="104"/>
+      <c r="AH5" s="104"/>
+      <c r="AI5" s="104"/>
+      <c r="AJ5" s="104"/>
+      <c r="AK5" s="105"/>
+      <c r="AL5" s="9"/>
+      <c r="AM5" s="8"/>
+    </row>
+    <row r="6" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B6" s="6"/>
+      <c r="O6" s="100" t="s">
+        <v>3</v>
+      </c>
+      <c r="P6" s="101"/>
+      <c r="Q6" s="101"/>
+      <c r="R6" s="101"/>
+      <c r="S6" s="101"/>
+      <c r="T6" s="101"/>
+      <c r="U6" s="102"/>
+      <c r="V6" s="103"/>
+      <c r="W6" s="104"/>
+      <c r="X6" s="104"/>
+      <c r="Y6" s="104"/>
+      <c r="Z6" s="104"/>
+      <c r="AA6" s="104"/>
+      <c r="AB6" s="104"/>
+      <c r="AC6" s="104"/>
+      <c r="AD6" s="104"/>
+      <c r="AE6" s="104"/>
+      <c r="AF6" s="104"/>
+      <c r="AG6" s="104"/>
+      <c r="AH6" s="104"/>
+      <c r="AI6" s="104"/>
+      <c r="AJ6" s="104"/>
+      <c r="AK6" s="105"/>
+      <c r="AL6" s="9"/>
+      <c r="AM6" s="8"/>
+    </row>
+    <row r="7" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B7" s="6"/>
+      <c r="X7" s="10"/>
+      <c r="Y7" s="10"/>
+      <c r="Z7" s="10"/>
+      <c r="AA7" s="10"/>
+      <c r="AB7" s="10"/>
+      <c r="AC7" s="11"/>
+      <c r="AD7" s="11"/>
+      <c r="AE7" s="11"/>
+      <c r="AF7" s="11"/>
+      <c r="AG7" s="11"/>
+      <c r="AH7" s="11"/>
+      <c r="AI7" s="11"/>
+      <c r="AJ7" s="11"/>
+      <c r="AK7" s="11"/>
+      <c r="AL7" s="11"/>
+      <c r="AM7" s="8"/>
+    </row>
+    <row r="8" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B8" s="6"/>
+      <c r="AM8" s="8"/>
+    </row>
+    <row r="9" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B9" s="12"/>
+      <c r="C9" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="D9" s="96"/>
+      <c r="E9" s="96"/>
+      <c r="F9" s="96"/>
+      <c r="G9" s="96"/>
+      <c r="H9" s="96"/>
+      <c r="I9" s="96"/>
+      <c r="J9" s="96"/>
+      <c r="K9" s="96"/>
+      <c r="L9" s="96"/>
+      <c r="M9" s="96"/>
+      <c r="N9" s="96"/>
+      <c r="O9" s="96"/>
+      <c r="P9" s="96"/>
+      <c r="Q9" s="96"/>
+      <c r="R9" s="96"/>
+      <c r="S9" s="96"/>
+      <c r="T9" s="96"/>
+      <c r="U9" s="96"/>
+      <c r="V9" s="96"/>
+      <c r="W9" s="96"/>
+      <c r="X9" s="96"/>
+      <c r="Y9" s="96"/>
+      <c r="Z9" s="96"/>
+      <c r="AA9" s="96"/>
+      <c r="AB9" s="96"/>
+      <c r="AC9" s="96"/>
+      <c r="AD9" s="96"/>
+      <c r="AE9" s="96"/>
+      <c r="AF9" s="96"/>
+      <c r="AG9" s="96"/>
+      <c r="AH9" s="96"/>
+      <c r="AI9" s="96"/>
+      <c r="AJ9" s="96"/>
+      <c r="AK9" s="96"/>
+      <c r="AL9" s="96"/>
+      <c r="AM9" s="8"/>
+    </row>
+    <row r="10" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B10" s="6"/>
+      <c r="C10" s="96"/>
+      <c r="D10" s="96"/>
+      <c r="E10" s="96"/>
+      <c r="F10" s="96"/>
+      <c r="G10" s="96"/>
+      <c r="H10" s="96"/>
+      <c r="I10" s="96"/>
+      <c r="J10" s="96"/>
+      <c r="K10" s="96"/>
+      <c r="L10" s="96"/>
+      <c r="M10" s="96"/>
+      <c r="N10" s="96"/>
+      <c r="O10" s="96"/>
+      <c r="P10" s="96"/>
+      <c r="Q10" s="96"/>
+      <c r="R10" s="96"/>
+      <c r="S10" s="96"/>
+      <c r="T10" s="96"/>
+      <c r="U10" s="96"/>
+      <c r="V10" s="96"/>
+      <c r="W10" s="96"/>
+      <c r="X10" s="96"/>
+      <c r="Y10" s="96"/>
+      <c r="Z10" s="96"/>
+      <c r="AA10" s="96"/>
+      <c r="AB10" s="96"/>
+      <c r="AC10" s="96"/>
+      <c r="AD10" s="96"/>
+      <c r="AE10" s="96"/>
+      <c r="AF10" s="96"/>
+      <c r="AG10" s="96"/>
+      <c r="AH10" s="96"/>
+      <c r="AI10" s="96"/>
+      <c r="AJ10" s="96"/>
+      <c r="AK10" s="96"/>
+      <c r="AL10" s="96"/>
+      <c r="AM10" s="8"/>
+    </row>
+    <row r="11" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B11" s="6"/>
+      <c r="AM11" s="8"/>
+    </row>
+    <row r="12" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B12" s="6"/>
+      <c r="C12" s="1">
+        <v>1</v>
+      </c>
+      <c r="D12" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E12" s="14"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="14"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="11"/>
+      <c r="N12" s="11"/>
+      <c r="O12" s="11"/>
+      <c r="P12" s="11"/>
+      <c r="Q12" s="11"/>
+      <c r="R12" s="11"/>
+      <c r="S12" s="11"/>
+      <c r="T12" s="11"/>
+      <c r="U12" s="11"/>
+      <c r="V12" s="11"/>
+      <c r="W12" s="11"/>
+      <c r="X12" s="11"/>
+      <c r="Y12" s="11"/>
+      <c r="Z12" s="11"/>
+      <c r="AA12" s="11"/>
+      <c r="AB12" s="11"/>
+      <c r="AC12" s="11"/>
+      <c r="AD12" s="11"/>
+      <c r="AE12" s="11"/>
+      <c r="AF12" s="11"/>
+      <c r="AG12" s="11"/>
+      <c r="AH12" s="11"/>
+      <c r="AI12" s="11"/>
+      <c r="AJ12" s="11"/>
+      <c r="AK12" s="11"/>
+      <c r="AL12" s="11"/>
+      <c r="AM12" s="8"/>
+    </row>
+    <row r="13" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B13" s="6"/>
+      <c r="D13" s="57"/>
+      <c r="E13" s="59"/>
+      <c r="F13" s="97" t="s">
+        <v>6</v>
+      </c>
+      <c r="G13" s="98"/>
+      <c r="H13" s="98"/>
+      <c r="I13" s="99"/>
+      <c r="J13" s="57" t="s">
+        <v>7</v>
+      </c>
+      <c r="K13" s="58"/>
+      <c r="L13" s="58"/>
+      <c r="M13" s="58"/>
+      <c r="N13" s="58"/>
+      <c r="O13" s="58"/>
+      <c r="P13" s="58"/>
+      <c r="Q13" s="58"/>
+      <c r="R13" s="58"/>
+      <c r="S13" s="58"/>
+      <c r="T13" s="58"/>
+      <c r="U13" s="59"/>
+      <c r="V13" s="57" t="s">
+        <v>8</v>
+      </c>
+      <c r="W13" s="58"/>
+      <c r="X13" s="58"/>
+      <c r="Y13" s="58"/>
+      <c r="Z13" s="58"/>
+      <c r="AA13" s="58"/>
+      <c r="AB13" s="58"/>
+      <c r="AC13" s="59"/>
+      <c r="AD13" s="58" t="s">
+        <v>9</v>
+      </c>
+      <c r="AE13" s="58"/>
+      <c r="AF13" s="58"/>
+      <c r="AG13" s="58"/>
+      <c r="AH13" s="58"/>
+      <c r="AI13" s="58"/>
+      <c r="AJ13" s="58"/>
+      <c r="AK13" s="59"/>
+      <c r="AL13" s="9"/>
+      <c r="AM13" s="8"/>
+      <c r="AO13" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B14" s="6"/>
+      <c r="D14" s="61">
+        <v>1</v>
+      </c>
+      <c r="E14" s="62"/>
+      <c r="F14" s="67"/>
+      <c r="G14" s="68"/>
+      <c r="H14" s="68"/>
+      <c r="I14" s="69"/>
+      <c r="J14" s="76"/>
+      <c r="K14" s="77"/>
+      <c r="L14" s="77"/>
+      <c r="M14" s="77"/>
+      <c r="N14" s="77"/>
+      <c r="O14" s="77"/>
+      <c r="P14" s="77"/>
+      <c r="Q14" s="77"/>
+      <c r="R14" s="77"/>
+      <c r="S14" s="77"/>
+      <c r="T14" s="77"/>
+      <c r="U14" s="78"/>
+      <c r="V14" s="85"/>
+      <c r="W14" s="86"/>
+      <c r="X14" s="86"/>
+      <c r="Y14" s="86"/>
+      <c r="Z14" s="86"/>
+      <c r="AA14" s="86"/>
+      <c r="AB14" s="86"/>
+      <c r="AC14" s="87"/>
+      <c r="AD14" s="85"/>
+      <c r="AE14" s="86"/>
+      <c r="AF14" s="86"/>
+      <c r="AG14" s="86"/>
+      <c r="AH14" s="86"/>
+      <c r="AI14" s="86"/>
+      <c r="AJ14" s="86"/>
+      <c r="AK14" s="87"/>
+      <c r="AL14" s="15"/>
+      <c r="AM14" s="8"/>
+      <c r="AO14" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B15" s="6"/>
+      <c r="D15" s="63"/>
+      <c r="E15" s="64"/>
+      <c r="F15" s="70"/>
+      <c r="G15" s="71"/>
+      <c r="H15" s="71"/>
+      <c r="I15" s="72"/>
+      <c r="J15" s="79"/>
+      <c r="K15" s="80"/>
+      <c r="L15" s="80"/>
+      <c r="M15" s="80"/>
+      <c r="N15" s="80"/>
+      <c r="O15" s="80"/>
+      <c r="P15" s="80"/>
+      <c r="Q15" s="80"/>
+      <c r="R15" s="80"/>
+      <c r="S15" s="80"/>
+      <c r="T15" s="80"/>
+      <c r="U15" s="81"/>
+      <c r="V15" s="88"/>
+      <c r="W15" s="89"/>
+      <c r="X15" s="89"/>
+      <c r="Y15" s="89"/>
+      <c r="Z15" s="89"/>
+      <c r="AA15" s="89"/>
+      <c r="AB15" s="89"/>
+      <c r="AC15" s="90"/>
+      <c r="AD15" s="88"/>
+      <c r="AE15" s="89"/>
+      <c r="AF15" s="89"/>
+      <c r="AG15" s="89"/>
+      <c r="AH15" s="89"/>
+      <c r="AI15" s="89"/>
+      <c r="AJ15" s="89"/>
+      <c r="AK15" s="90"/>
+      <c r="AL15" s="15"/>
+      <c r="AM15" s="8"/>
+    </row>
+    <row r="16" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B16" s="6"/>
+      <c r="D16" s="63"/>
+      <c r="E16" s="64"/>
+      <c r="F16" s="70"/>
+      <c r="G16" s="71"/>
+      <c r="H16" s="71"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="79"/>
+      <c r="K16" s="80"/>
+      <c r="L16" s="80"/>
+      <c r="M16" s="80"/>
+      <c r="N16" s="80"/>
+      <c r="O16" s="80"/>
+      <c r="P16" s="80"/>
+      <c r="Q16" s="80"/>
+      <c r="R16" s="80"/>
+      <c r="S16" s="80"/>
+      <c r="T16" s="80"/>
+      <c r="U16" s="81"/>
+      <c r="V16" s="88"/>
+      <c r="W16" s="89"/>
+      <c r="X16" s="89"/>
+      <c r="Y16" s="89"/>
+      <c r="Z16" s="89"/>
+      <c r="AA16" s="89"/>
+      <c r="AB16" s="89"/>
+      <c r="AC16" s="90"/>
+      <c r="AD16" s="88"/>
+      <c r="AE16" s="89"/>
+      <c r="AF16" s="89"/>
+      <c r="AG16" s="89"/>
+      <c r="AH16" s="89"/>
+      <c r="AI16" s="89"/>
+      <c r="AJ16" s="89"/>
+      <c r="AK16" s="90"/>
+      <c r="AL16" s="15"/>
+      <c r="AM16" s="8"/>
+    </row>
+    <row r="17" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B17" s="6"/>
+      <c r="D17" s="65"/>
+      <c r="E17" s="66"/>
+      <c r="F17" s="73"/>
+      <c r="G17" s="74"/>
+      <c r="H17" s="74"/>
+      <c r="I17" s="75"/>
+      <c r="J17" s="82"/>
+      <c r="K17" s="83"/>
+      <c r="L17" s="83"/>
+      <c r="M17" s="83"/>
+      <c r="N17" s="83"/>
+      <c r="O17" s="83"/>
+      <c r="P17" s="83"/>
+      <c r="Q17" s="83"/>
+      <c r="R17" s="83"/>
+      <c r="S17" s="83"/>
+      <c r="T17" s="83"/>
+      <c r="U17" s="84"/>
+      <c r="V17" s="91"/>
+      <c r="W17" s="92"/>
+      <c r="X17" s="92"/>
+      <c r="Y17" s="92"/>
+      <c r="Z17" s="92"/>
+      <c r="AA17" s="92"/>
+      <c r="AB17" s="92"/>
+      <c r="AC17" s="93"/>
+      <c r="AD17" s="91"/>
+      <c r="AE17" s="92"/>
+      <c r="AF17" s="92"/>
+      <c r="AG17" s="92"/>
+      <c r="AH17" s="92"/>
+      <c r="AI17" s="92"/>
+      <c r="AJ17" s="92"/>
+      <c r="AK17" s="93"/>
+      <c r="AL17" s="15"/>
+      <c r="AM17" s="8"/>
+      <c r="AO17" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B18" s="6"/>
+      <c r="D18" s="61">
+        <v>2</v>
+      </c>
+      <c r="E18" s="62"/>
+      <c r="F18" s="67"/>
+      <c r="G18" s="68"/>
+      <c r="H18" s="68"/>
+      <c r="I18" s="69"/>
+      <c r="J18" s="76"/>
+      <c r="K18" s="77"/>
+      <c r="L18" s="77"/>
+      <c r="M18" s="77"/>
+      <c r="N18" s="77"/>
+      <c r="O18" s="77"/>
+      <c r="P18" s="77"/>
+      <c r="Q18" s="77"/>
+      <c r="R18" s="77"/>
+      <c r="S18" s="77"/>
+      <c r="T18" s="77"/>
+      <c r="U18" s="78"/>
+      <c r="V18" s="85"/>
+      <c r="W18" s="86"/>
+      <c r="X18" s="86"/>
+      <c r="Y18" s="86"/>
+      <c r="Z18" s="86"/>
+      <c r="AA18" s="86"/>
+      <c r="AB18" s="86"/>
+      <c r="AC18" s="87"/>
+      <c r="AD18" s="85"/>
+      <c r="AE18" s="86"/>
+      <c r="AF18" s="86"/>
+      <c r="AG18" s="86"/>
+      <c r="AH18" s="86"/>
+      <c r="AI18" s="86"/>
+      <c r="AJ18" s="86"/>
+      <c r="AK18" s="87"/>
+      <c r="AL18" s="15"/>
+      <c r="AM18" s="8"/>
+    </row>
+    <row r="19" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B19" s="6"/>
+      <c r="D19" s="63"/>
+      <c r="E19" s="64"/>
+      <c r="F19" s="70"/>
+      <c r="G19" s="71"/>
+      <c r="H19" s="71"/>
+      <c r="I19" s="72"/>
+      <c r="J19" s="79"/>
+      <c r="K19" s="80"/>
+      <c r="L19" s="80"/>
+      <c r="M19" s="80"/>
+      <c r="N19" s="80"/>
+      <c r="O19" s="80"/>
+      <c r="P19" s="80"/>
+      <c r="Q19" s="80"/>
+      <c r="R19" s="80"/>
+      <c r="S19" s="80"/>
+      <c r="T19" s="80"/>
+      <c r="U19" s="81"/>
+      <c r="V19" s="88"/>
+      <c r="W19" s="89"/>
+      <c r="X19" s="89"/>
+      <c r="Y19" s="89"/>
+      <c r="Z19" s="89"/>
+      <c r="AA19" s="89"/>
+      <c r="AB19" s="89"/>
+      <c r="AC19" s="90"/>
+      <c r="AD19" s="88"/>
+      <c r="AE19" s="89"/>
+      <c r="AF19" s="89"/>
+      <c r="AG19" s="89"/>
+      <c r="AH19" s="89"/>
+      <c r="AI19" s="89"/>
+      <c r="AJ19" s="89"/>
+      <c r="AK19" s="90"/>
+      <c r="AL19" s="15"/>
+      <c r="AM19" s="8"/>
+    </row>
+    <row r="20" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B20" s="6"/>
+      <c r="D20" s="63"/>
+      <c r="E20" s="64"/>
+      <c r="F20" s="70"/>
+      <c r="G20" s="71"/>
+      <c r="H20" s="71"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="79"/>
+      <c r="K20" s="80"/>
+      <c r="L20" s="80"/>
+      <c r="M20" s="80"/>
+      <c r="N20" s="80"/>
+      <c r="O20" s="80"/>
+      <c r="P20" s="80"/>
+      <c r="Q20" s="80"/>
+      <c r="R20" s="80"/>
+      <c r="S20" s="80"/>
+      <c r="T20" s="80"/>
+      <c r="U20" s="81"/>
+      <c r="V20" s="88"/>
+      <c r="W20" s="89"/>
+      <c r="X20" s="89"/>
+      <c r="Y20" s="89"/>
+      <c r="Z20" s="89"/>
+      <c r="AA20" s="89"/>
+      <c r="AB20" s="89"/>
+      <c r="AC20" s="90"/>
+      <c r="AD20" s="88"/>
+      <c r="AE20" s="89"/>
+      <c r="AF20" s="89"/>
+      <c r="AG20" s="89"/>
+      <c r="AH20" s="89"/>
+      <c r="AI20" s="89"/>
+      <c r="AJ20" s="89"/>
+      <c r="AK20" s="90"/>
+      <c r="AL20" s="15"/>
+      <c r="AM20" s="8"/>
+    </row>
+    <row r="21" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B21" s="6"/>
+      <c r="D21" s="65"/>
+      <c r="E21" s="66"/>
+      <c r="F21" s="73"/>
+      <c r="G21" s="74"/>
+      <c r="H21" s="74"/>
+      <c r="I21" s="75"/>
+      <c r="J21" s="82"/>
+      <c r="K21" s="83"/>
+      <c r="L21" s="83"/>
+      <c r="M21" s="83"/>
+      <c r="N21" s="83"/>
+      <c r="O21" s="83"/>
+      <c r="P21" s="83"/>
+      <c r="Q21" s="83"/>
+      <c r="R21" s="83"/>
+      <c r="S21" s="83"/>
+      <c r="T21" s="83"/>
+      <c r="U21" s="84"/>
+      <c r="V21" s="91"/>
+      <c r="W21" s="92"/>
+      <c r="X21" s="92"/>
+      <c r="Y21" s="92"/>
+      <c r="Z21" s="92"/>
+      <c r="AA21" s="92"/>
+      <c r="AB21" s="92"/>
+      <c r="AC21" s="93"/>
+      <c r="AD21" s="91"/>
+      <c r="AE21" s="92"/>
+      <c r="AF21" s="92"/>
+      <c r="AG21" s="92"/>
+      <c r="AH21" s="92"/>
+      <c r="AI21" s="92"/>
+      <c r="AJ21" s="92"/>
+      <c r="AK21" s="93"/>
+      <c r="AL21" s="15"/>
+      <c r="AM21" s="8"/>
+    </row>
+    <row r="22" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B22" s="6"/>
+      <c r="D22" s="61">
+        <v>3</v>
+      </c>
+      <c r="E22" s="62"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="69"/>
+      <c r="J22" s="76"/>
+      <c r="K22" s="77"/>
+      <c r="L22" s="77"/>
+      <c r="M22" s="77"/>
+      <c r="N22" s="77"/>
+      <c r="O22" s="77"/>
+      <c r="P22" s="77"/>
+      <c r="Q22" s="77"/>
+      <c r="R22" s="77"/>
+      <c r="S22" s="77"/>
+      <c r="T22" s="77"/>
+      <c r="U22" s="78"/>
+      <c r="V22" s="85"/>
+      <c r="W22" s="86"/>
+      <c r="X22" s="86"/>
+      <c r="Y22" s="86"/>
+      <c r="Z22" s="86"/>
+      <c r="AA22" s="86"/>
+      <c r="AB22" s="86"/>
+      <c r="AC22" s="87"/>
+      <c r="AD22" s="85"/>
+      <c r="AE22" s="86"/>
+      <c r="AF22" s="86"/>
+      <c r="AG22" s="86"/>
+      <c r="AH22" s="86"/>
+      <c r="AI22" s="86"/>
+      <c r="AJ22" s="86"/>
+      <c r="AK22" s="87"/>
+      <c r="AL22" s="15"/>
+      <c r="AM22" s="8"/>
+    </row>
+    <row r="23" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B23" s="6"/>
+      <c r="D23" s="63"/>
+      <c r="E23" s="64"/>
+      <c r="F23" s="70"/>
+      <c r="G23" s="71"/>
+      <c r="H23" s="71"/>
+      <c r="I23" s="72"/>
+      <c r="J23" s="79"/>
+      <c r="K23" s="80"/>
+      <c r="L23" s="80"/>
+      <c r="M23" s="80"/>
+      <c r="N23" s="80"/>
+      <c r="O23" s="80"/>
+      <c r="P23" s="80"/>
+      <c r="Q23" s="80"/>
+      <c r="R23" s="80"/>
+      <c r="S23" s="80"/>
+      <c r="T23" s="80"/>
+      <c r="U23" s="81"/>
+      <c r="V23" s="88"/>
+      <c r="W23" s="89"/>
+      <c r="X23" s="89"/>
+      <c r="Y23" s="89"/>
+      <c r="Z23" s="89"/>
+      <c r="AA23" s="89"/>
+      <c r="AB23" s="89"/>
+      <c r="AC23" s="90"/>
+      <c r="AD23" s="88"/>
+      <c r="AE23" s="89"/>
+      <c r="AF23" s="89"/>
+      <c r="AG23" s="89"/>
+      <c r="AH23" s="89"/>
+      <c r="AI23" s="89"/>
+      <c r="AJ23" s="89"/>
+      <c r="AK23" s="90"/>
+      <c r="AL23" s="15"/>
+      <c r="AM23" s="8"/>
+    </row>
+    <row r="24" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B24" s="6"/>
+      <c r="D24" s="63"/>
+      <c r="E24" s="64"/>
+      <c r="F24" s="70"/>
+      <c r="G24" s="71"/>
+      <c r="H24" s="71"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="79"/>
+      <c r="K24" s="80"/>
+      <c r="L24" s="80"/>
+      <c r="M24" s="80"/>
+      <c r="N24" s="80"/>
+      <c r="O24" s="80"/>
+      <c r="P24" s="80"/>
+      <c r="Q24" s="80"/>
+      <c r="R24" s="80"/>
+      <c r="S24" s="80"/>
+      <c r="T24" s="80"/>
+      <c r="U24" s="81"/>
+      <c r="V24" s="88"/>
+      <c r="W24" s="89"/>
+      <c r="X24" s="89"/>
+      <c r="Y24" s="89"/>
+      <c r="Z24" s="89"/>
+      <c r="AA24" s="89"/>
+      <c r="AB24" s="89"/>
+      <c r="AC24" s="90"/>
+      <c r="AD24" s="88"/>
+      <c r="AE24" s="89"/>
+      <c r="AF24" s="89"/>
+      <c r="AG24" s="89"/>
+      <c r="AH24" s="89"/>
+      <c r="AI24" s="89"/>
+      <c r="AJ24" s="89"/>
+      <c r="AK24" s="90"/>
+      <c r="AL24" s="15"/>
+      <c r="AM24" s="8"/>
+    </row>
+    <row r="25" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B25" s="6"/>
+      <c r="D25" s="65"/>
+      <c r="E25" s="66"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="74"/>
+      <c r="H25" s="74"/>
+      <c r="I25" s="75"/>
+      <c r="J25" s="82"/>
+      <c r="K25" s="83"/>
+      <c r="L25" s="83"/>
+      <c r="M25" s="83"/>
+      <c r="N25" s="83"/>
+      <c r="O25" s="83"/>
+      <c r="P25" s="83"/>
+      <c r="Q25" s="83"/>
+      <c r="R25" s="83"/>
+      <c r="S25" s="83"/>
+      <c r="T25" s="83"/>
+      <c r="U25" s="84"/>
+      <c r="V25" s="91"/>
+      <c r="W25" s="92"/>
+      <c r="X25" s="92"/>
+      <c r="Y25" s="92"/>
+      <c r="Z25" s="92"/>
+      <c r="AA25" s="92"/>
+      <c r="AB25" s="92"/>
+      <c r="AC25" s="93"/>
+      <c r="AD25" s="91"/>
+      <c r="AE25" s="92"/>
+      <c r="AF25" s="92"/>
+      <c r="AG25" s="92"/>
+      <c r="AH25" s="92"/>
+      <c r="AI25" s="92"/>
+      <c r="AJ25" s="92"/>
+      <c r="AK25" s="93"/>
+      <c r="AL25" s="15"/>
+      <c r="AM25" s="8"/>
+    </row>
+    <row r="26" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B26" s="6"/>
+      <c r="D26" s="61">
+        <v>4</v>
+      </c>
+      <c r="E26" s="62"/>
+      <c r="F26" s="67"/>
+      <c r="G26" s="68"/>
+      <c r="H26" s="68"/>
+      <c r="I26" s="69"/>
+      <c r="J26" s="76"/>
+      <c r="K26" s="77"/>
+      <c r="L26" s="77"/>
+      <c r="M26" s="77"/>
+      <c r="N26" s="77"/>
+      <c r="O26" s="77"/>
+      <c r="P26" s="77"/>
+      <c r="Q26" s="77"/>
+      <c r="R26" s="77"/>
+      <c r="S26" s="77"/>
+      <c r="T26" s="77"/>
+      <c r="U26" s="78"/>
+      <c r="V26" s="85"/>
+      <c r="W26" s="86"/>
+      <c r="X26" s="86"/>
+      <c r="Y26" s="86"/>
+      <c r="Z26" s="86"/>
+      <c r="AA26" s="86"/>
+      <c r="AB26" s="86"/>
+      <c r="AC26" s="87"/>
+      <c r="AD26" s="85"/>
+      <c r="AE26" s="86"/>
+      <c r="AF26" s="86"/>
+      <c r="AG26" s="86"/>
+      <c r="AH26" s="86"/>
+      <c r="AI26" s="86"/>
+      <c r="AJ26" s="86"/>
+      <c r="AK26" s="87"/>
+      <c r="AL26" s="15"/>
+      <c r="AM26" s="8"/>
+    </row>
+    <row r="27" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B27" s="6"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="64"/>
+      <c r="F27" s="70"/>
+      <c r="G27" s="71"/>
+      <c r="H27" s="71"/>
+      <c r="I27" s="72"/>
+      <c r="J27" s="79"/>
+      <c r="K27" s="80"/>
+      <c r="L27" s="80"/>
+      <c r="M27" s="80"/>
+      <c r="N27" s="80"/>
+      <c r="O27" s="80"/>
+      <c r="P27" s="80"/>
+      <c r="Q27" s="80"/>
+      <c r="R27" s="80"/>
+      <c r="S27" s="80"/>
+      <c r="T27" s="80"/>
+      <c r="U27" s="81"/>
+      <c r="V27" s="88"/>
+      <c r="W27" s="89"/>
+      <c r="X27" s="89"/>
+      <c r="Y27" s="89"/>
+      <c r="Z27" s="89"/>
+      <c r="AA27" s="89"/>
+      <c r="AB27" s="89"/>
+      <c r="AC27" s="90"/>
+      <c r="AD27" s="88"/>
+      <c r="AE27" s="89"/>
+      <c r="AF27" s="89"/>
+      <c r="AG27" s="89"/>
+      <c r="AH27" s="89"/>
+      <c r="AI27" s="89"/>
+      <c r="AJ27" s="89"/>
+      <c r="AK27" s="90"/>
+      <c r="AL27" s="15"/>
+      <c r="AM27" s="8"/>
+    </row>
+    <row r="28" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B28" s="6"/>
+      <c r="D28" s="63"/>
+      <c r="E28" s="64"/>
+      <c r="F28" s="70"/>
+      <c r="G28" s="71"/>
+      <c r="H28" s="71"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="79"/>
+      <c r="K28" s="80"/>
+      <c r="L28" s="80"/>
+      <c r="M28" s="80"/>
+      <c r="N28" s="80"/>
+      <c r="O28" s="80"/>
+      <c r="P28" s="80"/>
+      <c r="Q28" s="80"/>
+      <c r="R28" s="80"/>
+      <c r="S28" s="80"/>
+      <c r="T28" s="80"/>
+      <c r="U28" s="81"/>
+      <c r="V28" s="88"/>
+      <c r="W28" s="89"/>
+      <c r="X28" s="89"/>
+      <c r="Y28" s="89"/>
+      <c r="Z28" s="89"/>
+      <c r="AA28" s="89"/>
+      <c r="AB28" s="89"/>
+      <c r="AC28" s="90"/>
+      <c r="AD28" s="88"/>
+      <c r="AE28" s="89"/>
+      <c r="AF28" s="89"/>
+      <c r="AG28" s="89"/>
+      <c r="AH28" s="89"/>
+      <c r="AI28" s="89"/>
+      <c r="AJ28" s="89"/>
+      <c r="AK28" s="90"/>
+      <c r="AL28" s="15"/>
+      <c r="AM28" s="8"/>
+    </row>
+    <row r="29" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B29" s="6"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="66"/>
+      <c r="F29" s="73"/>
+      <c r="G29" s="74"/>
+      <c r="H29" s="74"/>
+      <c r="I29" s="75"/>
+      <c r="J29" s="82"/>
+      <c r="K29" s="83"/>
+      <c r="L29" s="83"/>
+      <c r="M29" s="83"/>
+      <c r="N29" s="83"/>
+      <c r="O29" s="83"/>
+      <c r="P29" s="83"/>
+      <c r="Q29" s="83"/>
+      <c r="R29" s="83"/>
+      <c r="S29" s="83"/>
+      <c r="T29" s="83"/>
+      <c r="U29" s="84"/>
+      <c r="V29" s="91"/>
+      <c r="W29" s="92"/>
+      <c r="X29" s="92"/>
+      <c r="Y29" s="92"/>
+      <c r="Z29" s="92"/>
+      <c r="AA29" s="92"/>
+      <c r="AB29" s="92"/>
+      <c r="AC29" s="93"/>
+      <c r="AD29" s="91"/>
+      <c r="AE29" s="92"/>
+      <c r="AF29" s="92"/>
+      <c r="AG29" s="92"/>
+      <c r="AH29" s="92"/>
+      <c r="AI29" s="92"/>
+      <c r="AJ29" s="92"/>
+      <c r="AK29" s="93"/>
+      <c r="AL29" s="15"/>
+      <c r="AM29" s="8"/>
+    </row>
+    <row r="30" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B30" s="6"/>
+      <c r="D30" s="61">
+        <v>5</v>
+      </c>
+      <c r="E30" s="62"/>
+      <c r="F30" s="67"/>
+      <c r="G30" s="68"/>
+      <c r="H30" s="68"/>
+      <c r="I30" s="69"/>
+      <c r="J30" s="76"/>
+      <c r="K30" s="77"/>
+      <c r="L30" s="77"/>
+      <c r="M30" s="77"/>
+      <c r="N30" s="77"/>
+      <c r="O30" s="77"/>
+      <c r="P30" s="77"/>
+      <c r="Q30" s="77"/>
+      <c r="R30" s="77"/>
+      <c r="S30" s="77"/>
+      <c r="T30" s="77"/>
+      <c r="U30" s="78"/>
+      <c r="V30" s="85"/>
+      <c r="W30" s="86"/>
+      <c r="X30" s="86"/>
+      <c r="Y30" s="86"/>
+      <c r="Z30" s="86"/>
+      <c r="AA30" s="86"/>
+      <c r="AB30" s="86"/>
+      <c r="AC30" s="87"/>
+      <c r="AD30" s="85"/>
+      <c r="AE30" s="86"/>
+      <c r="AF30" s="86"/>
+      <c r="AG30" s="86"/>
+      <c r="AH30" s="86"/>
+      <c r="AI30" s="86"/>
+      <c r="AJ30" s="86"/>
+      <c r="AK30" s="87"/>
+      <c r="AL30" s="15"/>
+      <c r="AM30" s="8"/>
+    </row>
+    <row r="31" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B31" s="6"/>
+      <c r="D31" s="63"/>
+      <c r="E31" s="64"/>
+      <c r="F31" s="70"/>
+      <c r="G31" s="71"/>
+      <c r="H31" s="71"/>
+      <c r="I31" s="72"/>
+      <c r="J31" s="79"/>
+      <c r="K31" s="80"/>
+      <c r="L31" s="80"/>
+      <c r="M31" s="80"/>
+      <c r="N31" s="80"/>
+      <c r="O31" s="80"/>
+      <c r="P31" s="80"/>
+      <c r="Q31" s="80"/>
+      <c r="R31" s="80"/>
+      <c r="S31" s="80"/>
+      <c r="T31" s="80"/>
+      <c r="U31" s="81"/>
+      <c r="V31" s="88"/>
+      <c r="W31" s="89"/>
+      <c r="X31" s="89"/>
+      <c r="Y31" s="89"/>
+      <c r="Z31" s="89"/>
+      <c r="AA31" s="89"/>
+      <c r="AB31" s="89"/>
+      <c r="AC31" s="90"/>
+      <c r="AD31" s="88"/>
+      <c r="AE31" s="89"/>
+      <c r="AF31" s="89"/>
+      <c r="AG31" s="89"/>
+      <c r="AH31" s="89"/>
+      <c r="AI31" s="89"/>
+      <c r="AJ31" s="89"/>
+      <c r="AK31" s="90"/>
+      <c r="AL31" s="15"/>
+      <c r="AM31" s="8"/>
+    </row>
+    <row r="32" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B32" s="6"/>
+      <c r="D32" s="63"/>
+      <c r="E32" s="64"/>
+      <c r="F32" s="70"/>
+      <c r="G32" s="71"/>
+      <c r="H32" s="71"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="79"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
+      <c r="M32" s="80"/>
+      <c r="N32" s="80"/>
+      <c r="O32" s="80"/>
+      <c r="P32" s="80"/>
+      <c r="Q32" s="80"/>
+      <c r="R32" s="80"/>
+      <c r="S32" s="80"/>
+      <c r="T32" s="80"/>
+      <c r="U32" s="81"/>
+      <c r="V32" s="88"/>
+      <c r="W32" s="89"/>
+      <c r="X32" s="89"/>
+      <c r="Y32" s="89"/>
+      <c r="Z32" s="89"/>
+      <c r="AA32" s="89"/>
+      <c r="AB32" s="89"/>
+      <c r="AC32" s="90"/>
+      <c r="AD32" s="88"/>
+      <c r="AE32" s="89"/>
+      <c r="AF32" s="89"/>
+      <c r="AG32" s="89"/>
+      <c r="AH32" s="89"/>
+      <c r="AI32" s="89"/>
+      <c r="AJ32" s="89"/>
+      <c r="AK32" s="90"/>
+      <c r="AL32" s="15"/>
+      <c r="AM32" s="8"/>
+    </row>
+    <row r="33" spans="2:40" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B33" s="6"/>
+      <c r="D33" s="65"/>
+      <c r="E33" s="66"/>
+      <c r="F33" s="73"/>
+      <c r="G33" s="74"/>
+      <c r="H33" s="74"/>
+      <c r="I33" s="75"/>
+      <c r="J33" s="82"/>
+      <c r="K33" s="83"/>
+      <c r="L33" s="83"/>
+      <c r="M33" s="83"/>
+      <c r="N33" s="83"/>
+      <c r="O33" s="83"/>
+      <c r="P33" s="83"/>
+      <c r="Q33" s="83"/>
+      <c r="R33" s="83"/>
+      <c r="S33" s="83"/>
+      <c r="T33" s="83"/>
+      <c r="U33" s="84"/>
+      <c r="V33" s="91"/>
+      <c r="W33" s="92"/>
+      <c r="X33" s="92"/>
+      <c r="Y33" s="92"/>
+      <c r="Z33" s="92"/>
+      <c r="AA33" s="92"/>
+      <c r="AB33" s="92"/>
+      <c r="AC33" s="93"/>
+      <c r="AD33" s="91"/>
+      <c r="AE33" s="92"/>
+      <c r="AF33" s="92"/>
+      <c r="AG33" s="92"/>
+      <c r="AH33" s="92"/>
+      <c r="AI33" s="92"/>
+      <c r="AJ33" s="92"/>
+      <c r="AK33" s="93"/>
+      <c r="AL33" s="15"/>
+      <c r="AM33" s="8"/>
+    </row>
+    <row r="34" spans="2:40" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B34" s="6"/>
+      <c r="D34" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="E34" s="94"/>
+      <c r="F34" s="94"/>
+      <c r="G34" s="94"/>
+      <c r="H34" s="94"/>
+      <c r="I34" s="94"/>
+      <c r="J34" s="94"/>
+      <c r="K34" s="94"/>
+      <c r="L34" s="94"/>
+      <c r="M34" s="94"/>
+      <c r="N34" s="94"/>
+      <c r="O34" s="94"/>
+      <c r="P34" s="94"/>
+      <c r="Q34" s="94"/>
+      <c r="R34" s="94"/>
+      <c r="S34" s="94"/>
+      <c r="T34" s="94"/>
+      <c r="U34" s="94"/>
+      <c r="V34" s="94"/>
+      <c r="W34" s="94"/>
+      <c r="X34" s="94"/>
+      <c r="Y34" s="94"/>
+      <c r="Z34" s="94"/>
+      <c r="AA34" s="94"/>
+      <c r="AB34" s="94"/>
+      <c r="AC34" s="94"/>
+      <c r="AD34" s="94"/>
+      <c r="AE34" s="94"/>
+      <c r="AF34" s="94"/>
+      <c r="AG34" s="94"/>
+      <c r="AH34" s="94"/>
+      <c r="AI34" s="94"/>
+      <c r="AJ34" s="94"/>
+      <c r="AK34" s="94"/>
+      <c r="AL34" s="16"/>
+      <c r="AM34" s="8"/>
+    </row>
+    <row r="35" spans="2:40" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B35" s="6"/>
+      <c r="D35" s="95"/>
+      <c r="E35" s="95"/>
+      <c r="F35" s="95"/>
+      <c r="G35" s="95"/>
+      <c r="H35" s="95"/>
+      <c r="I35" s="95"/>
+      <c r="J35" s="95"/>
+      <c r="K35" s="95"/>
+      <c r="L35" s="95"/>
+      <c r="M35" s="95"/>
+      <c r="N35" s="95"/>
+      <c r="O35" s="95"/>
+      <c r="P35" s="95"/>
+      <c r="Q35" s="95"/>
+      <c r="R35" s="95"/>
+      <c r="S35" s="95"/>
+      <c r="T35" s="95"/>
+      <c r="U35" s="95"/>
+      <c r="V35" s="95"/>
+      <c r="W35" s="95"/>
+      <c r="X35" s="95"/>
+      <c r="Y35" s="95"/>
+      <c r="Z35" s="95"/>
+      <c r="AA35" s="95"/>
+      <c r="AB35" s="95"/>
+      <c r="AC35" s="95"/>
+      <c r="AD35" s="95"/>
+      <c r="AE35" s="95"/>
+      <c r="AF35" s="95"/>
+      <c r="AG35" s="95"/>
+      <c r="AH35" s="95"/>
+      <c r="AI35" s="95"/>
+      <c r="AJ35" s="95"/>
+      <c r="AK35" s="95"/>
+      <c r="AL35" s="16"/>
+      <c r="AM35" s="8"/>
+    </row>
+    <row r="36" spans="2:40" s="18" customFormat="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B36" s="17"/>
+      <c r="C36" s="1">
+        <v>2</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P6" s="117"/>
-[...294 lines deleted...]
-      <c r="V13" s="112" t="s">
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
+      <c r="G36" s="1"/>
+      <c r="H36" s="1"/>
+      <c r="I36" s="1"/>
+      <c r="J36" s="1"/>
+      <c r="K36" s="1"/>
+      <c r="L36" s="1"/>
+      <c r="M36" s="1"/>
+      <c r="N36" s="1"/>
+      <c r="O36" s="1"/>
+      <c r="P36" s="1"/>
+      <c r="Q36" s="1"/>
+      <c r="R36" s="1"/>
+      <c r="S36" s="1"/>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1"/>
+      <c r="X36" s="1"/>
+      <c r="Y36" s="1"/>
+      <c r="Z36" s="1"/>
+      <c r="AA36" s="1"/>
+      <c r="AB36" s="1"/>
+      <c r="AC36" s="1"/>
+      <c r="AD36" s="1"/>
+      <c r="AE36" s="1"/>
+      <c r="AF36" s="1"/>
+      <c r="AG36" s="1"/>
+      <c r="AH36" s="1"/>
+      <c r="AI36" s="1"/>
+      <c r="AJ36" s="1"/>
+      <c r="AK36" s="1"/>
+      <c r="AL36" s="1"/>
+      <c r="AM36" s="8"/>
+      <c r="AN36" s="1"/>
+    </row>
+    <row r="37" spans="2:40" s="18" customFormat="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B37" s="6"/>
+      <c r="C37" s="1"/>
+      <c r="D37" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="W13" s="113"/>
-[...840 lines deleted...]
-      <c r="D34" s="129" t="s">
+      <c r="E37" s="58"/>
+      <c r="F37" s="58"/>
+      <c r="G37" s="58"/>
+      <c r="H37" s="58"/>
+      <c r="I37" s="58"/>
+      <c r="J37" s="58"/>
+      <c r="K37" s="58"/>
+      <c r="L37" s="58"/>
+      <c r="M37" s="58"/>
+      <c r="N37" s="59"/>
+      <c r="O37" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="E34" s="129"/>
-[...77 lines deleted...]
-        <v>2</v>
+      <c r="P37" s="60"/>
+      <c r="Q37" s="60"/>
+      <c r="R37" s="60"/>
+      <c r="S37" s="60"/>
+      <c r="T37" s="60"/>
+      <c r="U37" s="60"/>
+      <c r="V37" s="60"/>
+      <c r="W37" s="60"/>
+      <c r="X37" s="60" t="s">
+        <v>17</v>
       </c>
-      <c r="D36" s="2" t="s">
-        <v>36</v>
+      <c r="Y37" s="60"/>
+      <c r="Z37" s="60"/>
+      <c r="AA37" s="60"/>
+      <c r="AB37" s="60"/>
+      <c r="AC37" s="60"/>
+      <c r="AD37" s="60"/>
+      <c r="AE37" s="60" t="s">
+        <v>18</v>
       </c>
-      <c r="E36" s="2"/>
-[...40 lines deleted...]
-        <v>41</v>
+      <c r="AF37" s="60"/>
+      <c r="AG37" s="60"/>
+      <c r="AH37" s="60"/>
+      <c r="AI37" s="60"/>
+      <c r="AJ37" s="60"/>
+      <c r="AK37" s="60"/>
+      <c r="AL37" s="11"/>
+      <c r="AM37" s="8"/>
+      <c r="AN37" s="1"/>
+    </row>
+    <row r="38" spans="2:40" s="18" customFormat="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B38" s="6"/>
+      <c r="C38" s="1"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="43"/>
+      <c r="M38" s="43"/>
+      <c r="N38" s="44"/>
+      <c r="O38" s="42"/>
+      <c r="P38" s="43"/>
+      <c r="Q38" s="43"/>
+      <c r="R38" s="43"/>
+      <c r="S38" s="43"/>
+      <c r="T38" s="43"/>
+      <c r="U38" s="43"/>
+      <c r="V38" s="43"/>
+      <c r="W38" s="44"/>
+      <c r="X38" s="42"/>
+      <c r="Y38" s="43"/>
+      <c r="Z38" s="43"/>
+      <c r="AA38" s="43"/>
+      <c r="AB38" s="43"/>
+      <c r="AC38" s="43"/>
+      <c r="AD38" s="44"/>
+      <c r="AE38" s="42"/>
+      <c r="AF38" s="43"/>
+      <c r="AG38" s="43"/>
+      <c r="AH38" s="43"/>
+      <c r="AI38" s="43"/>
+      <c r="AJ38" s="43"/>
+      <c r="AK38" s="44"/>
+      <c r="AL38" s="11"/>
+      <c r="AM38" s="8"/>
+      <c r="AN38" s="1"/>
+    </row>
+    <row r="39" spans="2:40" s="18" customFormat="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B39" s="6"/>
+      <c r="C39" s="1"/>
+      <c r="D39" s="45"/>
+      <c r="E39" s="46"/>
+      <c r="F39" s="46"/>
+      <c r="G39" s="46"/>
+      <c r="H39" s="46"/>
+      <c r="I39" s="46"/>
+      <c r="J39" s="46"/>
+      <c r="K39" s="46"/>
+      <c r="L39" s="46"/>
+      <c r="M39" s="46"/>
+      <c r="N39" s="47"/>
+      <c r="O39" s="45"/>
+      <c r="P39" s="46"/>
+      <c r="Q39" s="46"/>
+      <c r="R39" s="46"/>
+      <c r="S39" s="46"/>
+      <c r="T39" s="46"/>
+      <c r="U39" s="46"/>
+      <c r="V39" s="46"/>
+      <c r="W39" s="47"/>
+      <c r="X39" s="45"/>
+      <c r="Y39" s="46"/>
+      <c r="Z39" s="46"/>
+      <c r="AA39" s="46"/>
+      <c r="AB39" s="46"/>
+      <c r="AC39" s="46"/>
+      <c r="AD39" s="47"/>
+      <c r="AE39" s="45"/>
+      <c r="AF39" s="46"/>
+      <c r="AG39" s="46"/>
+      <c r="AH39" s="46"/>
+      <c r="AI39" s="46"/>
+      <c r="AJ39" s="46"/>
+      <c r="AK39" s="47"/>
+      <c r="AL39" s="11"/>
+      <c r="AM39" s="8"/>
+      <c r="AN39" s="1"/>
+    </row>
+    <row r="40" spans="2:40" s="18" customFormat="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B40" s="6"/>
+      <c r="C40" s="1"/>
+      <c r="D40" s="45"/>
+      <c r="E40" s="46"/>
+      <c r="F40" s="46"/>
+      <c r="G40" s="46"/>
+      <c r="H40" s="46"/>
+      <c r="I40" s="46"/>
+      <c r="J40" s="46"/>
+      <c r="K40" s="46"/>
+      <c r="L40" s="46"/>
+      <c r="M40" s="46"/>
+      <c r="N40" s="47"/>
+      <c r="O40" s="45"/>
+      <c r="P40" s="46"/>
+      <c r="Q40" s="46"/>
+      <c r="R40" s="46"/>
+      <c r="S40" s="46"/>
+      <c r="T40" s="46"/>
+      <c r="U40" s="46"/>
+      <c r="V40" s="46"/>
+      <c r="W40" s="47"/>
+      <c r="X40" s="45"/>
+      <c r="Y40" s="46"/>
+      <c r="Z40" s="46"/>
+      <c r="AA40" s="46"/>
+      <c r="AB40" s="46"/>
+      <c r="AC40" s="46"/>
+      <c r="AD40" s="47"/>
+      <c r="AE40" s="45"/>
+      <c r="AF40" s="46"/>
+      <c r="AG40" s="46"/>
+      <c r="AH40" s="46"/>
+      <c r="AI40" s="46"/>
+      <c r="AJ40" s="46"/>
+      <c r="AK40" s="47"/>
+      <c r="AL40" s="11"/>
+      <c r="AM40" s="8"/>
+      <c r="AN40" s="1"/>
+    </row>
+    <row r="41" spans="2:40" s="18" customFormat="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B41" s="6"/>
+      <c r="C41" s="1"/>
+      <c r="D41" s="48"/>
+      <c r="E41" s="49"/>
+      <c r="F41" s="49"/>
+      <c r="G41" s="49"/>
+      <c r="H41" s="49"/>
+      <c r="I41" s="49"/>
+      <c r="J41" s="49"/>
+      <c r="K41" s="49"/>
+      <c r="L41" s="49"/>
+      <c r="M41" s="49"/>
+      <c r="N41" s="50"/>
+      <c r="O41" s="45"/>
+      <c r="P41" s="46"/>
+      <c r="Q41" s="46"/>
+      <c r="R41" s="46"/>
+      <c r="S41" s="46"/>
+      <c r="T41" s="46"/>
+      <c r="U41" s="46"/>
+      <c r="V41" s="46"/>
+      <c r="W41" s="47"/>
+      <c r="X41" s="45"/>
+      <c r="Y41" s="46"/>
+      <c r="Z41" s="46"/>
+      <c r="AA41" s="46"/>
+      <c r="AB41" s="46"/>
+      <c r="AC41" s="46"/>
+      <c r="AD41" s="47"/>
+      <c r="AE41" s="45"/>
+      <c r="AF41" s="46"/>
+      <c r="AG41" s="46"/>
+      <c r="AH41" s="46"/>
+      <c r="AI41" s="46"/>
+      <c r="AJ41" s="46"/>
+      <c r="AK41" s="47"/>
+      <c r="AL41" s="11"/>
+      <c r="AM41" s="8"/>
+      <c r="AN41" s="1"/>
+    </row>
+    <row r="42" spans="2:40" s="18" customFormat="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B42" s="6"/>
+      <c r="C42" s="1"/>
+      <c r="D42" s="48"/>
+      <c r="E42" s="49"/>
+      <c r="F42" s="49"/>
+      <c r="G42" s="49"/>
+      <c r="H42" s="49"/>
+      <c r="I42" s="49"/>
+      <c r="J42" s="49"/>
+      <c r="K42" s="49"/>
+      <c r="L42" s="49"/>
+      <c r="M42" s="49"/>
+      <c r="N42" s="50"/>
+      <c r="O42" s="45"/>
+      <c r="P42" s="46"/>
+      <c r="Q42" s="46"/>
+      <c r="R42" s="46"/>
+      <c r="S42" s="46"/>
+      <c r="T42" s="46"/>
+      <c r="U42" s="46"/>
+      <c r="V42" s="46"/>
+      <c r="W42" s="47"/>
+      <c r="X42" s="45"/>
+      <c r="Y42" s="46"/>
+      <c r="Z42" s="46"/>
+      <c r="AA42" s="46"/>
+      <c r="AB42" s="46"/>
+      <c r="AC42" s="46"/>
+      <c r="AD42" s="47"/>
+      <c r="AE42" s="45"/>
+      <c r="AF42" s="46"/>
+      <c r="AG42" s="46"/>
+      <c r="AH42" s="46"/>
+      <c r="AI42" s="46"/>
+      <c r="AJ42" s="46"/>
+      <c r="AK42" s="47"/>
+      <c r="AL42" s="11"/>
+      <c r="AM42" s="8"/>
+      <c r="AN42" s="1"/>
+    </row>
+    <row r="43" spans="2:40" s="18" customFormat="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B43" s="6"/>
+      <c r="C43" s="1"/>
+      <c r="D43" s="51"/>
+      <c r="E43" s="52"/>
+      <c r="F43" s="52"/>
+      <c r="G43" s="52"/>
+      <c r="H43" s="52"/>
+      <c r="I43" s="52"/>
+      <c r="J43" s="52"/>
+      <c r="K43" s="52"/>
+      <c r="L43" s="52"/>
+      <c r="M43" s="52"/>
+      <c r="N43" s="53"/>
+      <c r="O43" s="54"/>
+      <c r="P43" s="55"/>
+      <c r="Q43" s="55"/>
+      <c r="R43" s="55"/>
+      <c r="S43" s="55"/>
+      <c r="T43" s="55"/>
+      <c r="U43" s="55"/>
+      <c r="V43" s="55"/>
+      <c r="W43" s="56"/>
+      <c r="X43" s="54"/>
+      <c r="Y43" s="55"/>
+      <c r="Z43" s="55"/>
+      <c r="AA43" s="55"/>
+      <c r="AB43" s="55"/>
+      <c r="AC43" s="55"/>
+      <c r="AD43" s="56"/>
+      <c r="AE43" s="54"/>
+      <c r="AF43" s="55"/>
+      <c r="AG43" s="55"/>
+      <c r="AH43" s="55"/>
+      <c r="AI43" s="55"/>
+      <c r="AJ43" s="55"/>
+      <c r="AK43" s="56"/>
+      <c r="AL43" s="11"/>
+      <c r="AM43" s="8"/>
+      <c r="AN43" s="1"/>
+    </row>
+    <row r="44" spans="2:40" s="18" customFormat="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B44" s="6"/>
+      <c r="C44" s="1"/>
+      <c r="D44" s="42"/>
+      <c r="E44" s="43"/>
+      <c r="F44" s="43"/>
+      <c r="G44" s="43"/>
+      <c r="H44" s="43"/>
+      <c r="I44" s="43"/>
+      <c r="J44" s="43"/>
+      <c r="K44" s="43"/>
+      <c r="L44" s="43"/>
+      <c r="M44" s="43"/>
+      <c r="N44" s="44"/>
+      <c r="O44" s="42"/>
+      <c r="P44" s="43"/>
+      <c r="Q44" s="43"/>
+      <c r="R44" s="43"/>
+      <c r="S44" s="43"/>
+      <c r="T44" s="43"/>
+      <c r="U44" s="43"/>
+      <c r="V44" s="43"/>
+      <c r="W44" s="44"/>
+      <c r="X44" s="42"/>
+      <c r="Y44" s="43"/>
+      <c r="Z44" s="43"/>
+      <c r="AA44" s="43"/>
+      <c r="AB44" s="43"/>
+      <c r="AC44" s="43"/>
+      <c r="AD44" s="44"/>
+      <c r="AE44" s="42"/>
+      <c r="AF44" s="43"/>
+      <c r="AG44" s="43"/>
+      <c r="AH44" s="43"/>
+      <c r="AI44" s="43"/>
+      <c r="AJ44" s="43"/>
+      <c r="AK44" s="44"/>
+      <c r="AL44" s="11"/>
+      <c r="AM44" s="8"/>
+      <c r="AN44" s="1"/>
+    </row>
+    <row r="45" spans="2:40" s="18" customFormat="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B45" s="6"/>
+      <c r="C45" s="1"/>
+      <c r="D45" s="45"/>
+      <c r="E45" s="46"/>
+      <c r="F45" s="46"/>
+      <c r="G45" s="46"/>
+      <c r="H45" s="46"/>
+      <c r="I45" s="46"/>
+      <c r="J45" s="46"/>
+      <c r="K45" s="46"/>
+      <c r="L45" s="46"/>
+      <c r="M45" s="46"/>
+      <c r="N45" s="47"/>
+      <c r="O45" s="45"/>
+      <c r="P45" s="46"/>
+      <c r="Q45" s="46"/>
+      <c r="R45" s="46"/>
+      <c r="S45" s="46"/>
+      <c r="T45" s="46"/>
+      <c r="U45" s="46"/>
+      <c r="V45" s="46"/>
+      <c r="W45" s="47"/>
+      <c r="X45" s="45"/>
+      <c r="Y45" s="46"/>
+      <c r="Z45" s="46"/>
+      <c r="AA45" s="46"/>
+      <c r="AB45" s="46"/>
+      <c r="AC45" s="46"/>
+      <c r="AD45" s="47"/>
+      <c r="AE45" s="45"/>
+      <c r="AF45" s="46"/>
+      <c r="AG45" s="46"/>
+      <c r="AH45" s="46"/>
+      <c r="AI45" s="46"/>
+      <c r="AJ45" s="46"/>
+      <c r="AK45" s="47"/>
+      <c r="AL45" s="11"/>
+      <c r="AM45" s="8"/>
+      <c r="AN45" s="1"/>
+    </row>
+    <row r="46" spans="2:40" s="18" customFormat="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B46" s="6"/>
+      <c r="C46" s="1"/>
+      <c r="D46" s="45"/>
+      <c r="E46" s="46"/>
+      <c r="F46" s="46"/>
+      <c r="G46" s="46"/>
+      <c r="H46" s="46"/>
+      <c r="I46" s="46"/>
+      <c r="J46" s="46"/>
+      <c r="K46" s="46"/>
+      <c r="L46" s="46"/>
+      <c r="M46" s="46"/>
+      <c r="N46" s="47"/>
+      <c r="O46" s="45"/>
+      <c r="P46" s="46"/>
+      <c r="Q46" s="46"/>
+      <c r="R46" s="46"/>
+      <c r="S46" s="46"/>
+      <c r="T46" s="46"/>
+      <c r="U46" s="46"/>
+      <c r="V46" s="46"/>
+      <c r="W46" s="47"/>
+      <c r="X46" s="45"/>
+      <c r="Y46" s="46"/>
+      <c r="Z46" s="46"/>
+      <c r="AA46" s="46"/>
+      <c r="AB46" s="46"/>
+      <c r="AC46" s="46"/>
+      <c r="AD46" s="47"/>
+      <c r="AE46" s="45"/>
+      <c r="AF46" s="46"/>
+      <c r="AG46" s="46"/>
+      <c r="AH46" s="46"/>
+      <c r="AI46" s="46"/>
+      <c r="AJ46" s="46"/>
+      <c r="AK46" s="47"/>
+      <c r="AL46" s="11"/>
+      <c r="AM46" s="8"/>
+      <c r="AN46" s="1"/>
+    </row>
+    <row r="47" spans="2:40" s="18" customFormat="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B47" s="6"/>
+      <c r="C47" s="1"/>
+      <c r="D47" s="48"/>
+      <c r="E47" s="49"/>
+      <c r="F47" s="49"/>
+      <c r="G47" s="49"/>
+      <c r="H47" s="49"/>
+      <c r="I47" s="49"/>
+      <c r="J47" s="49"/>
+      <c r="K47" s="49"/>
+      <c r="L47" s="49"/>
+      <c r="M47" s="49"/>
+      <c r="N47" s="50"/>
+      <c r="O47" s="45"/>
+      <c r="P47" s="46"/>
+      <c r="Q47" s="46"/>
+      <c r="R47" s="46"/>
+      <c r="S47" s="46"/>
+      <c r="T47" s="46"/>
+      <c r="U47" s="46"/>
+      <c r="V47" s="46"/>
+      <c r="W47" s="47"/>
+      <c r="X47" s="45"/>
+      <c r="Y47" s="46"/>
+      <c r="Z47" s="46"/>
+      <c r="AA47" s="46"/>
+      <c r="AB47" s="46"/>
+      <c r="AC47" s="46"/>
+      <c r="AD47" s="47"/>
+      <c r="AE47" s="45"/>
+      <c r="AF47" s="46"/>
+      <c r="AG47" s="46"/>
+      <c r="AH47" s="46"/>
+      <c r="AI47" s="46"/>
+      <c r="AJ47" s="46"/>
+      <c r="AK47" s="47"/>
+      <c r="AL47" s="11"/>
+      <c r="AM47" s="8"/>
+      <c r="AN47" s="1"/>
+    </row>
+    <row r="48" spans="2:40" s="18" customFormat="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B48" s="6"/>
+      <c r="C48" s="1"/>
+      <c r="D48" s="48"/>
+      <c r="E48" s="49"/>
+      <c r="F48" s="49"/>
+      <c r="G48" s="49"/>
+      <c r="H48" s="49"/>
+      <c r="I48" s="49"/>
+      <c r="J48" s="49"/>
+      <c r="K48" s="49"/>
+      <c r="L48" s="49"/>
+      <c r="M48" s="49"/>
+      <c r="N48" s="50"/>
+      <c r="O48" s="45"/>
+      <c r="P48" s="46"/>
+      <c r="Q48" s="46"/>
+      <c r="R48" s="46"/>
+      <c r="S48" s="46"/>
+      <c r="T48" s="46"/>
+      <c r="U48" s="46"/>
+      <c r="V48" s="46"/>
+      <c r="W48" s="47"/>
+      <c r="X48" s="45"/>
+      <c r="Y48" s="46"/>
+      <c r="Z48" s="46"/>
+      <c r="AA48" s="46"/>
+      <c r="AB48" s="46"/>
+      <c r="AC48" s="46"/>
+      <c r="AD48" s="47"/>
+      <c r="AE48" s="45"/>
+      <c r="AF48" s="46"/>
+      <c r="AG48" s="46"/>
+      <c r="AH48" s="46"/>
+      <c r="AI48" s="46"/>
+      <c r="AJ48" s="46"/>
+      <c r="AK48" s="47"/>
+      <c r="AL48" s="11"/>
+      <c r="AM48" s="8"/>
+      <c r="AN48" s="1"/>
+    </row>
+    <row r="49" spans="2:40" s="18" customFormat="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B49" s="6"/>
+      <c r="C49" s="1"/>
+      <c r="D49" s="51"/>
+      <c r="E49" s="52"/>
+      <c r="F49" s="52"/>
+      <c r="G49" s="52"/>
+      <c r="H49" s="52"/>
+      <c r="I49" s="52"/>
+      <c r="J49" s="52"/>
+      <c r="K49" s="52"/>
+      <c r="L49" s="52"/>
+      <c r="M49" s="52"/>
+      <c r="N49" s="53"/>
+      <c r="O49" s="54"/>
+      <c r="P49" s="55"/>
+      <c r="Q49" s="55"/>
+      <c r="R49" s="55"/>
+      <c r="S49" s="55"/>
+      <c r="T49" s="55"/>
+      <c r="U49" s="55"/>
+      <c r="V49" s="55"/>
+      <c r="W49" s="56"/>
+      <c r="X49" s="54"/>
+      <c r="Y49" s="55"/>
+      <c r="Z49" s="55"/>
+      <c r="AA49" s="55"/>
+      <c r="AB49" s="55"/>
+      <c r="AC49" s="55"/>
+      <c r="AD49" s="56"/>
+      <c r="AE49" s="54"/>
+      <c r="AF49" s="55"/>
+      <c r="AG49" s="55"/>
+      <c r="AH49" s="55"/>
+      <c r="AI49" s="55"/>
+      <c r="AJ49" s="55"/>
+      <c r="AK49" s="56"/>
+      <c r="AL49" s="11"/>
+      <c r="AM49" s="8"/>
+      <c r="AN49" s="1"/>
+    </row>
+    <row r="50" spans="2:40" s="18" customFormat="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B50" s="6"/>
+      <c r="C50" s="1"/>
+      <c r="D50" s="42"/>
+      <c r="E50" s="43"/>
+      <c r="F50" s="43"/>
+      <c r="G50" s="43"/>
+      <c r="H50" s="43"/>
+      <c r="I50" s="43"/>
+      <c r="J50" s="43"/>
+      <c r="K50" s="43"/>
+      <c r="L50" s="43"/>
+      <c r="M50" s="43"/>
+      <c r="N50" s="44"/>
+      <c r="O50" s="42"/>
+      <c r="P50" s="43"/>
+      <c r="Q50" s="43"/>
+      <c r="R50" s="43"/>
+      <c r="S50" s="43"/>
+      <c r="T50" s="43"/>
+      <c r="U50" s="43"/>
+      <c r="V50" s="43"/>
+      <c r="W50" s="44"/>
+      <c r="X50" s="42"/>
+      <c r="Y50" s="43"/>
+      <c r="Z50" s="43"/>
+      <c r="AA50" s="43"/>
+      <c r="AB50" s="43"/>
+      <c r="AC50" s="43"/>
+      <c r="AD50" s="44"/>
+      <c r="AE50" s="42"/>
+      <c r="AF50" s="43"/>
+      <c r="AG50" s="43"/>
+      <c r="AH50" s="43"/>
+      <c r="AI50" s="43"/>
+      <c r="AJ50" s="43"/>
+      <c r="AK50" s="44"/>
+      <c r="AL50" s="11"/>
+      <c r="AM50" s="8"/>
+      <c r="AN50" s="1"/>
+    </row>
+    <row r="51" spans="2:40" s="18" customFormat="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B51" s="6"/>
+      <c r="C51" s="1"/>
+      <c r="D51" s="45"/>
+      <c r="E51" s="46"/>
+      <c r="F51" s="46"/>
+      <c r="G51" s="46"/>
+      <c r="H51" s="46"/>
+      <c r="I51" s="46"/>
+      <c r="J51" s="46"/>
+      <c r="K51" s="46"/>
+      <c r="L51" s="46"/>
+      <c r="M51" s="46"/>
+      <c r="N51" s="47"/>
+      <c r="O51" s="45"/>
+      <c r="P51" s="46"/>
+      <c r="Q51" s="46"/>
+      <c r="R51" s="46"/>
+      <c r="S51" s="46"/>
+      <c r="T51" s="46"/>
+      <c r="U51" s="46"/>
+      <c r="V51" s="46"/>
+      <c r="W51" s="47"/>
+      <c r="X51" s="45"/>
+      <c r="Y51" s="46"/>
+      <c r="Z51" s="46"/>
+      <c r="AA51" s="46"/>
+      <c r="AB51" s="46"/>
+      <c r="AC51" s="46"/>
+      <c r="AD51" s="47"/>
+      <c r="AE51" s="45"/>
+      <c r="AF51" s="46"/>
+      <c r="AG51" s="46"/>
+      <c r="AH51" s="46"/>
+      <c r="AI51" s="46"/>
+      <c r="AJ51" s="46"/>
+      <c r="AK51" s="47"/>
+      <c r="AL51" s="11"/>
+      <c r="AM51" s="8"/>
+      <c r="AN51" s="1"/>
+    </row>
+    <row r="52" spans="2:40" s="18" customFormat="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B52" s="6"/>
+      <c r="C52" s="1"/>
+      <c r="D52" s="45"/>
+      <c r="E52" s="46"/>
+      <c r="F52" s="46"/>
+      <c r="G52" s="46"/>
+      <c r="H52" s="46"/>
+      <c r="I52" s="46"/>
+      <c r="J52" s="46"/>
+      <c r="K52" s="46"/>
+      <c r="L52" s="46"/>
+      <c r="M52" s="46"/>
+      <c r="N52" s="47"/>
+      <c r="O52" s="45"/>
+      <c r="P52" s="46"/>
+      <c r="Q52" s="46"/>
+      <c r="R52" s="46"/>
+      <c r="S52" s="46"/>
+      <c r="T52" s="46"/>
+      <c r="U52" s="46"/>
+      <c r="V52" s="46"/>
+      <c r="W52" s="47"/>
+      <c r="X52" s="45"/>
+      <c r="Y52" s="46"/>
+      <c r="Z52" s="46"/>
+      <c r="AA52" s="46"/>
+      <c r="AB52" s="46"/>
+      <c r="AC52" s="46"/>
+      <c r="AD52" s="47"/>
+      <c r="AE52" s="45"/>
+      <c r="AF52" s="46"/>
+      <c r="AG52" s="46"/>
+      <c r="AH52" s="46"/>
+      <c r="AI52" s="46"/>
+      <c r="AJ52" s="46"/>
+      <c r="AK52" s="47"/>
+      <c r="AL52" s="11"/>
+      <c r="AM52" s="8"/>
+      <c r="AN52" s="1"/>
+    </row>
+    <row r="53" spans="2:40" s="18" customFormat="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B53" s="6"/>
+      <c r="C53" s="1"/>
+      <c r="D53" s="48"/>
+      <c r="E53" s="49"/>
+      <c r="F53" s="49"/>
+      <c r="G53" s="49"/>
+      <c r="H53" s="49"/>
+      <c r="I53" s="49"/>
+      <c r="J53" s="49"/>
+      <c r="K53" s="49"/>
+      <c r="L53" s="49"/>
+      <c r="M53" s="49"/>
+      <c r="N53" s="50"/>
+      <c r="O53" s="45"/>
+      <c r="P53" s="46"/>
+      <c r="Q53" s="46"/>
+      <c r="R53" s="46"/>
+      <c r="S53" s="46"/>
+      <c r="T53" s="46"/>
+      <c r="U53" s="46"/>
+      <c r="V53" s="46"/>
+      <c r="W53" s="47"/>
+      <c r="X53" s="45"/>
+      <c r="Y53" s="46"/>
+      <c r="Z53" s="46"/>
+      <c r="AA53" s="46"/>
+      <c r="AB53" s="46"/>
+      <c r="AC53" s="46"/>
+      <c r="AD53" s="47"/>
+      <c r="AE53" s="45"/>
+      <c r="AF53" s="46"/>
+      <c r="AG53" s="46"/>
+      <c r="AH53" s="46"/>
+      <c r="AI53" s="46"/>
+      <c r="AJ53" s="46"/>
+      <c r="AK53" s="47"/>
+      <c r="AL53" s="11"/>
+      <c r="AM53" s="8"/>
+      <c r="AN53" s="1"/>
+    </row>
+    <row r="54" spans="2:40" s="18" customFormat="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B54" s="6"/>
+      <c r="C54" s="1"/>
+      <c r="D54" s="48"/>
+      <c r="E54" s="49"/>
+      <c r="F54" s="49"/>
+      <c r="G54" s="49"/>
+      <c r="H54" s="49"/>
+      <c r="I54" s="49"/>
+      <c r="J54" s="49"/>
+      <c r="K54" s="49"/>
+      <c r="L54" s="49"/>
+      <c r="M54" s="49"/>
+      <c r="N54" s="50"/>
+      <c r="O54" s="45"/>
+      <c r="P54" s="46"/>
+      <c r="Q54" s="46"/>
+      <c r="R54" s="46"/>
+      <c r="S54" s="46"/>
+      <c r="T54" s="46"/>
+      <c r="U54" s="46"/>
+      <c r="V54" s="46"/>
+      <c r="W54" s="47"/>
+      <c r="X54" s="45"/>
+      <c r="Y54" s="46"/>
+      <c r="Z54" s="46"/>
+      <c r="AA54" s="46"/>
+      <c r="AB54" s="46"/>
+      <c r="AC54" s="46"/>
+      <c r="AD54" s="47"/>
+      <c r="AE54" s="45"/>
+      <c r="AF54" s="46"/>
+      <c r="AG54" s="46"/>
+      <c r="AH54" s="46"/>
+      <c r="AI54" s="46"/>
+      <c r="AJ54" s="46"/>
+      <c r="AK54" s="47"/>
+      <c r="AL54" s="11"/>
+      <c r="AM54" s="8"/>
+      <c r="AN54" s="1"/>
+    </row>
+    <row r="55" spans="2:40" s="18" customFormat="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B55" s="6"/>
+      <c r="C55" s="1"/>
+      <c r="D55" s="51"/>
+      <c r="E55" s="52"/>
+      <c r="F55" s="52"/>
+      <c r="G55" s="52"/>
+      <c r="H55" s="52"/>
+      <c r="I55" s="52"/>
+      <c r="J55" s="52"/>
+      <c r="K55" s="52"/>
+      <c r="L55" s="52"/>
+      <c r="M55" s="52"/>
+      <c r="N55" s="53"/>
+      <c r="O55" s="54"/>
+      <c r="P55" s="55"/>
+      <c r="Q55" s="55"/>
+      <c r="R55" s="55"/>
+      <c r="S55" s="55"/>
+      <c r="T55" s="55"/>
+      <c r="U55" s="55"/>
+      <c r="V55" s="55"/>
+      <c r="W55" s="56"/>
+      <c r="X55" s="54"/>
+      <c r="Y55" s="55"/>
+      <c r="Z55" s="55"/>
+      <c r="AA55" s="55"/>
+      <c r="AB55" s="55"/>
+      <c r="AC55" s="55"/>
+      <c r="AD55" s="56"/>
+      <c r="AE55" s="54"/>
+      <c r="AF55" s="55"/>
+      <c r="AG55" s="55"/>
+      <c r="AH55" s="55"/>
+      <c r="AI55" s="55"/>
+      <c r="AJ55" s="55"/>
+      <c r="AK55" s="56"/>
+      <c r="AL55" s="11"/>
+      <c r="AM55" s="8"/>
+      <c r="AN55" s="1"/>
+    </row>
+    <row r="56" spans="2:40" s="18" customFormat="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B56" s="6"/>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1"/>
+      <c r="F56" s="1"/>
+      <c r="G56" s="1"/>
+      <c r="H56" s="1"/>
+      <c r="I56" s="1"/>
+      <c r="J56" s="1"/>
+      <c r="K56" s="1"/>
+      <c r="L56" s="1"/>
+      <c r="M56" s="1"/>
+      <c r="N56" s="1"/>
+      <c r="O56" s="1"/>
+      <c r="P56" s="1"/>
+      <c r="Q56" s="1"/>
+      <c r="R56" s="1"/>
+      <c r="S56" s="1"/>
+      <c r="T56" s="1"/>
+      <c r="U56" s="1"/>
+      <c r="V56" s="1"/>
+      <c r="W56" s="1"/>
+      <c r="X56" s="1"/>
+      <c r="Y56" s="1"/>
+      <c r="Z56" s="1"/>
+      <c r="AA56" s="1"/>
+      <c r="AB56" s="1"/>
+      <c r="AC56" s="1"/>
+      <c r="AD56" s="1"/>
+      <c r="AE56" s="1"/>
+      <c r="AF56" s="1"/>
+      <c r="AG56" s="1"/>
+      <c r="AH56" s="1"/>
+      <c r="AI56" s="1"/>
+      <c r="AJ56" s="1"/>
+      <c r="AK56" s="2"/>
+      <c r="AL56" s="2"/>
+      <c r="AM56" s="8"/>
+      <c r="AN56" s="1"/>
+    </row>
+    <row r="57" spans="2:40" ht="3.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B57" s="19"/>
+      <c r="C57" s="7"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
+      <c r="J57" s="7"/>
+      <c r="K57" s="7"/>
+      <c r="L57" s="7"/>
+      <c r="M57" s="7"/>
+      <c r="N57" s="7"/>
+      <c r="O57" s="7"/>
+      <c r="P57" s="7"/>
+      <c r="Q57" s="7"/>
+      <c r="R57" s="7"/>
+      <c r="S57" s="7"/>
+      <c r="T57" s="7"/>
+      <c r="U57" s="7"/>
+      <c r="V57" s="7"/>
+      <c r="W57" s="7"/>
+      <c r="X57" s="7"/>
+      <c r="Y57" s="7"/>
+      <c r="Z57" s="7"/>
+      <c r="AA57" s="7"/>
+      <c r="AB57" s="7"/>
+      <c r="AC57" s="7"/>
+      <c r="AD57" s="7"/>
+      <c r="AE57" s="7"/>
+      <c r="AF57" s="7"/>
+      <c r="AG57" s="7"/>
+      <c r="AH57" s="7"/>
+      <c r="AI57" s="7"/>
+      <c r="AJ57" s="7"/>
+      <c r="AK57" s="20"/>
+      <c r="AL57" s="20"/>
+      <c r="AM57" s="21"/>
+    </row>
+    <row r="58" spans="2:40" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="E58" s="22"/>
+      <c r="F58" s="22"/>
+      <c r="G58" s="22"/>
+      <c r="H58" s="22"/>
+      <c r="I58" s="22"/>
+      <c r="J58" s="22"/>
+      <c r="K58" s="22"/>
+      <c r="L58" s="22"/>
+      <c r="M58" s="22"/>
+      <c r="N58" s="22"/>
+      <c r="O58" s="22"/>
+      <c r="P58" s="22"/>
+      <c r="Q58" s="22"/>
+      <c r="R58" s="22"/>
+      <c r="S58" s="22"/>
+      <c r="T58" s="22"/>
+      <c r="U58" s="22"/>
+      <c r="V58" s="22"/>
+      <c r="W58" s="22"/>
+      <c r="X58" s="22"/>
+      <c r="Y58" s="22"/>
+      <c r="Z58" s="22"/>
+      <c r="AA58" s="22"/>
+      <c r="AB58" s="22"/>
+      <c r="AC58" s="22"/>
+      <c r="AD58" s="22"/>
+      <c r="AE58" s="22"/>
+      <c r="AF58" s="22"/>
+      <c r="AG58" s="22"/>
+      <c r="AH58" s="22"/>
+      <c r="AI58" s="22"/>
+      <c r="AJ58" s="22"/>
+      <c r="AK58" s="2"/>
+      <c r="AL58" s="2"/>
+      <c r="AM58" s="2" t="s">
+        <v>19</v>
       </c>
-      <c r="E37" s="113"/>
-[...10 lines deleted...]
-        <v>37</v>
+    </row>
+    <row r="59" spans="2:40" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="D59" s="13"/>
+      <c r="E59" s="22"/>
+      <c r="F59" s="22"/>
+      <c r="G59" s="22"/>
+      <c r="H59" s="22"/>
+      <c r="I59" s="22"/>
+      <c r="J59" s="22"/>
+      <c r="K59" s="22"/>
+      <c r="L59" s="22"/>
+      <c r="M59" s="22"/>
+      <c r="N59" s="22"/>
+      <c r="O59" s="22"/>
+      <c r="P59" s="22"/>
+      <c r="Q59" s="22"/>
+      <c r="R59" s="22"/>
+      <c r="S59" s="22"/>
+      <c r="T59" s="22"/>
+      <c r="U59" s="22"/>
+      <c r="V59" s="22"/>
+      <c r="W59" s="22"/>
+      <c r="X59" s="22"/>
+      <c r="Y59" s="22"/>
+      <c r="Z59" s="22"/>
+      <c r="AA59" s="22"/>
+      <c r="AB59" s="22"/>
+      <c r="AC59" s="22"/>
+      <c r="AD59" s="22"/>
+      <c r="AE59" s="22"/>
+      <c r="AF59" s="22"/>
+      <c r="AG59" s="22"/>
+      <c r="AH59" s="22"/>
+      <c r="AI59" s="22"/>
+      <c r="AJ59" s="22"/>
+      <c r="AK59" s="22"/>
+      <c r="AL59" s="22"/>
+    </row>
+    <row r="60" spans="2:40" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004"/>
+    <row r="61" spans="2:40" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="D61" s="22" t="s">
+        <v>20</v>
       </c>
-      <c r="P37" s="115"/>
-[...928 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sheetProtection password="C107" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="CAy/FwhPdlZBpaS+8SKqagz10BUjGL5mECte1OEQRgnpTq5iWEby+aoIQS3s+3Dr/lzYlSzUSGjLHOlFaxqueg==" saltValue="3sgYdMcMiZVSSPBhz8OPNg==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0"/>
   <mergeCells count="54">
-    <mergeCell ref="AD30:AK33"/>
-[...13 lines deleted...]
-    <mergeCell ref="D13:E13"/>
     <mergeCell ref="O4:U4"/>
+    <mergeCell ref="V4:AK4"/>
     <mergeCell ref="O5:U5"/>
+    <mergeCell ref="V5:AK5"/>
     <mergeCell ref="O6:U6"/>
-    <mergeCell ref="V4:AK4"/>
-    <mergeCell ref="V5:AK5"/>
     <mergeCell ref="V6:AK6"/>
     <mergeCell ref="C9:AL10"/>
-    <mergeCell ref="AD13:AK13"/>
+    <mergeCell ref="D13:E13"/>
     <mergeCell ref="F13:I13"/>
     <mergeCell ref="J13:U13"/>
     <mergeCell ref="V13:AC13"/>
+    <mergeCell ref="AD13:AK13"/>
+    <mergeCell ref="D18:E21"/>
+    <mergeCell ref="F18:I21"/>
+    <mergeCell ref="J18:U21"/>
+    <mergeCell ref="V18:AC21"/>
+    <mergeCell ref="AD18:AK21"/>
+    <mergeCell ref="D14:E17"/>
+    <mergeCell ref="F14:I17"/>
+    <mergeCell ref="J14:U17"/>
+    <mergeCell ref="V14:AC17"/>
+    <mergeCell ref="AD14:AK17"/>
+    <mergeCell ref="D34:AK35"/>
+    <mergeCell ref="D22:E25"/>
+    <mergeCell ref="F22:I25"/>
+    <mergeCell ref="J22:U25"/>
+    <mergeCell ref="V22:AC25"/>
+    <mergeCell ref="AD22:AK25"/>
+    <mergeCell ref="D26:E29"/>
+    <mergeCell ref="F26:I29"/>
+    <mergeCell ref="J26:U29"/>
+    <mergeCell ref="V26:AC29"/>
+    <mergeCell ref="AD26:AK29"/>
+    <mergeCell ref="D30:E33"/>
+    <mergeCell ref="F30:I33"/>
+    <mergeCell ref="J30:U33"/>
+    <mergeCell ref="V30:AC33"/>
+    <mergeCell ref="AD30:AK33"/>
+    <mergeCell ref="D37:N37"/>
+    <mergeCell ref="O37:W37"/>
+    <mergeCell ref="X37:AD37"/>
+    <mergeCell ref="AE37:AK37"/>
     <mergeCell ref="D38:N43"/>
     <mergeCell ref="O38:W43"/>
     <mergeCell ref="X38:AD43"/>
     <mergeCell ref="AE38:AK43"/>
-    <mergeCell ref="D37:N37"/>
-[...14 lines deleted...]
-    <mergeCell ref="D18:E21"/>
+    <mergeCell ref="D44:N49"/>
+    <mergeCell ref="O44:W49"/>
+    <mergeCell ref="X44:AD49"/>
+    <mergeCell ref="AE44:AK49"/>
     <mergeCell ref="D50:N55"/>
     <mergeCell ref="O50:W55"/>
     <mergeCell ref="X50:AD55"/>
     <mergeCell ref="AE50:AK55"/>
-    <mergeCell ref="D44:N49"/>
-[...2 lines deleted...]
-    <mergeCell ref="AE44:AK49"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="3">
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="F14:I33" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D38:AK55 J14:U33 V4:AK4" xr:uid="{87B07E66-2C86-4753-8972-F95B7B6DA735}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="V14:AC33" xr:uid="{17B81C75-D129-437C-9497-E892F99DE6B1}">
+      <formula1>$AO$12:$AO$14</formula1>
+    </dataValidation>
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="F14:I33" xr:uid="{916E8E6F-5DE3-434C-AA2F-1FFDB7910688}">
       <formula1>$AO$16:$AO$17</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="V14:AC33" xr:uid="{00000000-0002-0000-0000-000001000000}">
-[...2 lines deleted...]
-    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D38:AK55 J14:U33 V4:AK4" xr:uid="{00000000-0002-0000-0000-000002000000}"/>
   </dataValidations>
-  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.23622047244094491"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.39370078740157483"/>
+  <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-[...1 lines deleted...]
-  <dimension ref="A1:AL64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{606DACD0-5021-430C-9EE6-AD070F07AE26}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AM64"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="75" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="O35" sqref="O35:Z46"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="D10" sqref="D10:N13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="2.4140625" defaultRowHeight="13" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="1" width="2.125" style="32" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="40" max="16384" width="2.625" style="32"/>
+    <col min="1" max="1" width="1.9140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="0.58203125" style="1" customWidth="1"/>
+    <col min="3" max="37" width="2.4140625" style="1"/>
+    <col min="38" max="38" width="2.4140625" style="31"/>
+    <col min="39" max="39" width="0.58203125" style="1" customWidth="1"/>
+    <col min="40" max="40" width="1.9140625" style="1" customWidth="1"/>
+    <col min="41" max="16384" width="2.4140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="1" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="1" t="s">
+        <v>21</v>
       </c>
-      <c r="AL1" s="34"/>
-[...94 lines deleted...]
-        <v>28</v>
+      <c r="AM1" s="2"/>
+    </row>
+    <row r="2" spans="1:39" ht="3.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B2" s="3"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="4"/>
+      <c r="P2" s="4"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="4"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="4"/>
+      <c r="U2" s="4"/>
+      <c r="V2" s="4"/>
+      <c r="W2" s="4"/>
+      <c r="X2" s="4"/>
+      <c r="Y2" s="4"/>
+      <c r="Z2" s="4"/>
+      <c r="AA2" s="4"/>
+      <c r="AB2" s="4"/>
+      <c r="AC2" s="4"/>
+      <c r="AD2" s="4"/>
+      <c r="AE2" s="4"/>
+      <c r="AF2" s="4"/>
+      <c r="AG2" s="4"/>
+      <c r="AH2" s="4"/>
+      <c r="AI2" s="4"/>
+      <c r="AJ2" s="4"/>
+      <c r="AK2" s="4"/>
+      <c r="AL2" s="32"/>
+      <c r="AM2" s="5"/>
+    </row>
+    <row r="3" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B3" s="6"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="Z3" s="7"/>
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="7"/>
+      <c r="AC3" s="7"/>
+      <c r="AD3" s="7"/>
+      <c r="AE3" s="7"/>
+      <c r="AF3" s="7"/>
+      <c r="AG3" s="7"/>
+      <c r="AH3" s="7"/>
+      <c r="AI3" s="7"/>
+      <c r="AJ3" s="7"/>
+      <c r="AK3" s="7"/>
+      <c r="AL3" s="33"/>
+      <c r="AM3" s="8"/>
+    </row>
+    <row r="4" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B4" s="6"/>
+      <c r="O4" s="100" t="s">
+        <v>1</v>
       </c>
-      <c r="P4" s="132"/>
-[...5 lines deleted...]
-      <c r="V4" s="134" t="str">
+      <c r="P4" s="118"/>
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118"/>
+      <c r="S4" s="118"/>
+      <c r="T4" s="118"/>
+      <c r="U4" s="119"/>
+      <c r="V4" s="120" t="str">
         <f>IF(その1!$V$4="","",その1!$V$4)</f>
         <v/>
       </c>
-      <c r="W4" s="135"/>
-[...31 lines deleted...]
-        <v>27</v>
+      <c r="W4" s="121"/>
+      <c r="X4" s="121"/>
+      <c r="Y4" s="121"/>
+      <c r="Z4" s="121"/>
+      <c r="AA4" s="121"/>
+      <c r="AB4" s="121"/>
+      <c r="AC4" s="121"/>
+      <c r="AD4" s="121"/>
+      <c r="AE4" s="121"/>
+      <c r="AF4" s="121"/>
+      <c r="AG4" s="121"/>
+      <c r="AH4" s="121"/>
+      <c r="AI4" s="121"/>
+      <c r="AJ4" s="121"/>
+      <c r="AK4" s="122"/>
+      <c r="AL4" s="34"/>
+      <c r="AM4" s="8"/>
+    </row>
+    <row r="5" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B5" s="6"/>
+      <c r="O5" s="106" t="s">
+        <v>2</v>
       </c>
-      <c r="P5" s="138"/>
-[...5 lines deleted...]
-      <c r="V5" s="134" t="str">
+      <c r="P5" s="123"/>
+      <c r="Q5" s="123"/>
+      <c r="R5" s="123"/>
+      <c r="S5" s="123"/>
+      <c r="T5" s="123"/>
+      <c r="U5" s="124"/>
+      <c r="V5" s="120" t="str">
         <f>IF(その1!$V$5="","",その1!$V$5)</f>
         <v/>
       </c>
-      <c r="W5" s="135"/>
-[...31 lines deleted...]
-        <v>14</v>
+      <c r="W5" s="121"/>
+      <c r="X5" s="121"/>
+      <c r="Y5" s="121"/>
+      <c r="Z5" s="121"/>
+      <c r="AA5" s="121"/>
+      <c r="AB5" s="121"/>
+      <c r="AC5" s="121"/>
+      <c r="AD5" s="121"/>
+      <c r="AE5" s="121"/>
+      <c r="AF5" s="121"/>
+      <c r="AG5" s="121"/>
+      <c r="AH5" s="121"/>
+      <c r="AI5" s="121"/>
+      <c r="AJ5" s="121"/>
+      <c r="AK5" s="122"/>
+      <c r="AL5" s="34"/>
+      <c r="AM5" s="8"/>
+    </row>
+    <row r="6" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B6" s="6"/>
+      <c r="O6" s="100" t="s">
+        <v>3</v>
       </c>
-      <c r="P6" s="132"/>
-[...5 lines deleted...]
-      <c r="V6" s="134" t="str">
+      <c r="P6" s="118"/>
+      <c r="Q6" s="118"/>
+      <c r="R6" s="118"/>
+      <c r="S6" s="118"/>
+      <c r="T6" s="118"/>
+      <c r="U6" s="119"/>
+      <c r="V6" s="120" t="str">
         <f>IF(その1!$V$6="","",その1!$V$6)</f>
         <v/>
       </c>
-      <c r="W6" s="135"/>
-[...57 lines deleted...]
-      <c r="C8" s="17">
+      <c r="W6" s="121"/>
+      <c r="X6" s="121"/>
+      <c r="Y6" s="121"/>
+      <c r="Z6" s="121"/>
+      <c r="AA6" s="121"/>
+      <c r="AB6" s="121"/>
+      <c r="AC6" s="121"/>
+      <c r="AD6" s="121"/>
+      <c r="AE6" s="121"/>
+      <c r="AF6" s="121"/>
+      <c r="AG6" s="121"/>
+      <c r="AH6" s="121"/>
+      <c r="AI6" s="121"/>
+      <c r="AJ6" s="121"/>
+      <c r="AK6" s="122"/>
+      <c r="AL6" s="34"/>
+      <c r="AM6" s="8"/>
+    </row>
+    <row r="7" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B7" s="6"/>
+      <c r="X7" s="10"/>
+      <c r="Y7" s="10"/>
+      <c r="Z7" s="10"/>
+      <c r="AA7" s="10"/>
+      <c r="AB7" s="10"/>
+      <c r="AC7" s="11"/>
+      <c r="AD7" s="11"/>
+      <c r="AE7" s="11"/>
+      <c r="AF7" s="11"/>
+      <c r="AG7" s="11"/>
+      <c r="AH7" s="11"/>
+      <c r="AI7" s="11"/>
+      <c r="AJ7" s="11"/>
+      <c r="AK7" s="11"/>
+      <c r="AL7" s="35"/>
+      <c r="AM7" s="8"/>
+    </row>
+    <row r="8" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B8" s="6"/>
+      <c r="C8" s="1">
         <v>3</v>
       </c>
-      <c r="D8" s="22" t="s">
-        <v>7</v>
+      <c r="D8" s="13" t="s">
+        <v>22</v>
       </c>
-      <c r="E8" s="20"/>
-[...31 lines deleted...]
-        <v>9</v>
+      <c r="E8" s="11"/>
+      <c r="R8" s="11"/>
+      <c r="S8" s="11"/>
+      <c r="T8" s="11"/>
+      <c r="U8" s="11"/>
+      <c r="V8" s="11"/>
+      <c r="W8" s="11"/>
+      <c r="AM8" s="8"/>
+    </row>
+    <row r="9" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B9" s="6"/>
+      <c r="D9" s="57" t="s">
+        <v>23</v>
       </c>
-      <c r="E9" s="150"/>
-[...10 lines deleted...]
-        <v>10</v>
+      <c r="E9" s="58"/>
+      <c r="F9" s="58"/>
+      <c r="G9" s="58"/>
+      <c r="H9" s="58"/>
+      <c r="I9" s="58"/>
+      <c r="J9" s="58"/>
+      <c r="K9" s="58"/>
+      <c r="L9" s="58"/>
+      <c r="M9" s="58"/>
+      <c r="N9" s="59"/>
+      <c r="O9" s="57" t="s">
+        <v>24</v>
       </c>
-      <c r="P9" s="150"/>
-[...808 lines deleted...]
-      <c r="D30" s="22" t="s">
+      <c r="P9" s="58"/>
+      <c r="Q9" s="58"/>
+      <c r="R9" s="58"/>
+      <c r="S9" s="58"/>
+      <c r="T9" s="58"/>
+      <c r="U9" s="58"/>
+      <c r="V9" s="58"/>
+      <c r="W9" s="58"/>
+      <c r="X9" s="58"/>
+      <c r="Y9" s="59"/>
+      <c r="Z9" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="E30" s="20"/>
-[...114 lines deleted...]
-      <c r="C33" s="17">
+      <c r="AA9" s="58"/>
+      <c r="AB9" s="58"/>
+      <c r="AC9" s="58"/>
+      <c r="AD9" s="58"/>
+      <c r="AE9" s="58"/>
+      <c r="AF9" s="58"/>
+      <c r="AG9" s="58"/>
+      <c r="AH9" s="58"/>
+      <c r="AI9" s="58"/>
+      <c r="AJ9" s="58"/>
+      <c r="AK9" s="59"/>
+      <c r="AL9" s="36"/>
+      <c r="AM9" s="8"/>
+    </row>
+    <row r="10" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B10" s="6"/>
+      <c r="D10" s="109"/>
+      <c r="E10" s="110"/>
+      <c r="F10" s="110"/>
+      <c r="G10" s="110"/>
+      <c r="H10" s="110"/>
+      <c r="I10" s="110"/>
+      <c r="J10" s="110"/>
+      <c r="K10" s="110"/>
+      <c r="L10" s="110"/>
+      <c r="M10" s="110"/>
+      <c r="N10" s="111"/>
+      <c r="O10" s="109"/>
+      <c r="P10" s="110"/>
+      <c r="Q10" s="110"/>
+      <c r="R10" s="110"/>
+      <c r="S10" s="110"/>
+      <c r="T10" s="110"/>
+      <c r="U10" s="110"/>
+      <c r="V10" s="110"/>
+      <c r="W10" s="110"/>
+      <c r="X10" s="110"/>
+      <c r="Y10" s="111"/>
+      <c r="Z10" s="109"/>
+      <c r="AA10" s="110"/>
+      <c r="AB10" s="110"/>
+      <c r="AC10" s="110"/>
+      <c r="AD10" s="110"/>
+      <c r="AE10" s="110"/>
+      <c r="AF10" s="110"/>
+      <c r="AG10" s="110"/>
+      <c r="AH10" s="110"/>
+      <c r="AI10" s="110"/>
+      <c r="AJ10" s="110"/>
+      <c r="AK10" s="111"/>
+      <c r="AL10" s="37"/>
+      <c r="AM10" s="8"/>
+    </row>
+    <row r="11" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B11" s="6"/>
+      <c r="D11" s="112"/>
+      <c r="E11" s="113"/>
+      <c r="F11" s="113"/>
+      <c r="G11" s="113"/>
+      <c r="H11" s="113"/>
+      <c r="I11" s="113"/>
+      <c r="J11" s="113"/>
+      <c r="K11" s="113"/>
+      <c r="L11" s="113"/>
+      <c r="M11" s="113"/>
+      <c r="N11" s="114"/>
+      <c r="O11" s="112"/>
+      <c r="P11" s="113"/>
+      <c r="Q11" s="113"/>
+      <c r="R11" s="113"/>
+      <c r="S11" s="113"/>
+      <c r="T11" s="113"/>
+      <c r="U11" s="113"/>
+      <c r="V11" s="113"/>
+      <c r="W11" s="113"/>
+      <c r="X11" s="113"/>
+      <c r="Y11" s="114"/>
+      <c r="Z11" s="112"/>
+      <c r="AA11" s="113"/>
+      <c r="AB11" s="113"/>
+      <c r="AC11" s="113"/>
+      <c r="AD11" s="113"/>
+      <c r="AE11" s="113"/>
+      <c r="AF11" s="113"/>
+      <c r="AG11" s="113"/>
+      <c r="AH11" s="113"/>
+      <c r="AI11" s="113"/>
+      <c r="AJ11" s="113"/>
+      <c r="AK11" s="114"/>
+      <c r="AL11" s="37"/>
+      <c r="AM11" s="8"/>
+    </row>
+    <row r="12" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B12" s="6"/>
+      <c r="D12" s="112"/>
+      <c r="E12" s="113"/>
+      <c r="F12" s="113"/>
+      <c r="G12" s="113"/>
+      <c r="H12" s="113"/>
+      <c r="I12" s="113"/>
+      <c r="J12" s="113"/>
+      <c r="K12" s="113"/>
+      <c r="L12" s="113"/>
+      <c r="M12" s="113"/>
+      <c r="N12" s="114"/>
+      <c r="O12" s="112"/>
+      <c r="P12" s="113"/>
+      <c r="Q12" s="113"/>
+      <c r="R12" s="113"/>
+      <c r="S12" s="113"/>
+      <c r="T12" s="113"/>
+      <c r="U12" s="113"/>
+      <c r="V12" s="113"/>
+      <c r="W12" s="113"/>
+      <c r="X12" s="113"/>
+      <c r="Y12" s="114"/>
+      <c r="Z12" s="112"/>
+      <c r="AA12" s="113"/>
+      <c r="AB12" s="113"/>
+      <c r="AC12" s="113"/>
+      <c r="AD12" s="113"/>
+      <c r="AE12" s="113"/>
+      <c r="AF12" s="113"/>
+      <c r="AG12" s="113"/>
+      <c r="AH12" s="113"/>
+      <c r="AI12" s="113"/>
+      <c r="AJ12" s="113"/>
+      <c r="AK12" s="114"/>
+      <c r="AL12" s="37"/>
+      <c r="AM12" s="8"/>
+    </row>
+    <row r="13" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B13" s="6"/>
+      <c r="D13" s="115"/>
+      <c r="E13" s="116"/>
+      <c r="F13" s="116"/>
+      <c r="G13" s="116"/>
+      <c r="H13" s="116"/>
+      <c r="I13" s="116"/>
+      <c r="J13" s="116"/>
+      <c r="K13" s="116"/>
+      <c r="L13" s="116"/>
+      <c r="M13" s="116"/>
+      <c r="N13" s="117"/>
+      <c r="O13" s="115"/>
+      <c r="P13" s="116"/>
+      <c r="Q13" s="116"/>
+      <c r="R13" s="116"/>
+      <c r="S13" s="116"/>
+      <c r="T13" s="116"/>
+      <c r="U13" s="116"/>
+      <c r="V13" s="116"/>
+      <c r="W13" s="116"/>
+      <c r="X13" s="116"/>
+      <c r="Y13" s="117"/>
+      <c r="Z13" s="115"/>
+      <c r="AA13" s="116"/>
+      <c r="AB13" s="116"/>
+      <c r="AC13" s="116"/>
+      <c r="AD13" s="116"/>
+      <c r="AE13" s="116"/>
+      <c r="AF13" s="116"/>
+      <c r="AG13" s="116"/>
+      <c r="AH13" s="116"/>
+      <c r="AI13" s="116"/>
+      <c r="AJ13" s="116"/>
+      <c r="AK13" s="117"/>
+      <c r="AL13" s="37"/>
+      <c r="AM13" s="8"/>
+    </row>
+    <row r="14" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B14" s="6"/>
+      <c r="D14" s="109"/>
+      <c r="E14" s="110"/>
+      <c r="F14" s="110"/>
+      <c r="G14" s="110"/>
+      <c r="H14" s="110"/>
+      <c r="I14" s="110"/>
+      <c r="J14" s="110"/>
+      <c r="K14" s="110"/>
+      <c r="L14" s="110"/>
+      <c r="M14" s="110"/>
+      <c r="N14" s="111"/>
+      <c r="O14" s="109"/>
+      <c r="P14" s="110"/>
+      <c r="Q14" s="110"/>
+      <c r="R14" s="110"/>
+      <c r="S14" s="110"/>
+      <c r="T14" s="110"/>
+      <c r="U14" s="110"/>
+      <c r="V14" s="110"/>
+      <c r="W14" s="110"/>
+      <c r="X14" s="110"/>
+      <c r="Y14" s="111"/>
+      <c r="Z14" s="109"/>
+      <c r="AA14" s="110"/>
+      <c r="AB14" s="110"/>
+      <c r="AC14" s="110"/>
+      <c r="AD14" s="110"/>
+      <c r="AE14" s="110"/>
+      <c r="AF14" s="110"/>
+      <c r="AG14" s="110"/>
+      <c r="AH14" s="110"/>
+      <c r="AI14" s="110"/>
+      <c r="AJ14" s="110"/>
+      <c r="AK14" s="111"/>
+      <c r="AL14" s="37"/>
+      <c r="AM14" s="8"/>
+    </row>
+    <row r="15" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B15" s="6"/>
+      <c r="D15" s="112"/>
+      <c r="E15" s="113"/>
+      <c r="F15" s="113"/>
+      <c r="G15" s="113"/>
+      <c r="H15" s="113"/>
+      <c r="I15" s="113"/>
+      <c r="J15" s="113"/>
+      <c r="K15" s="113"/>
+      <c r="L15" s="113"/>
+      <c r="M15" s="113"/>
+      <c r="N15" s="114"/>
+      <c r="O15" s="112"/>
+      <c r="P15" s="113"/>
+      <c r="Q15" s="113"/>
+      <c r="R15" s="113"/>
+      <c r="S15" s="113"/>
+      <c r="T15" s="113"/>
+      <c r="U15" s="113"/>
+      <c r="V15" s="113"/>
+      <c r="W15" s="113"/>
+      <c r="X15" s="113"/>
+      <c r="Y15" s="114"/>
+      <c r="Z15" s="112"/>
+      <c r="AA15" s="113"/>
+      <c r="AB15" s="113"/>
+      <c r="AC15" s="113"/>
+      <c r="AD15" s="113"/>
+      <c r="AE15" s="113"/>
+      <c r="AF15" s="113"/>
+      <c r="AG15" s="113"/>
+      <c r="AH15" s="113"/>
+      <c r="AI15" s="113"/>
+      <c r="AJ15" s="113"/>
+      <c r="AK15" s="114"/>
+      <c r="AL15" s="37"/>
+      <c r="AM15" s="8"/>
+    </row>
+    <row r="16" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B16" s="6"/>
+      <c r="D16" s="112"/>
+      <c r="E16" s="113"/>
+      <c r="F16" s="113"/>
+      <c r="G16" s="113"/>
+      <c r="H16" s="113"/>
+      <c r="I16" s="113"/>
+      <c r="J16" s="113"/>
+      <c r="K16" s="113"/>
+      <c r="L16" s="113"/>
+      <c r="M16" s="113"/>
+      <c r="N16" s="114"/>
+      <c r="O16" s="112"/>
+      <c r="P16" s="113"/>
+      <c r="Q16" s="113"/>
+      <c r="R16" s="113"/>
+      <c r="S16" s="113"/>
+      <c r="T16" s="113"/>
+      <c r="U16" s="113"/>
+      <c r="V16" s="113"/>
+      <c r="W16" s="113"/>
+      <c r="X16" s="113"/>
+      <c r="Y16" s="114"/>
+      <c r="Z16" s="112"/>
+      <c r="AA16" s="113"/>
+      <c r="AB16" s="113"/>
+      <c r="AC16" s="113"/>
+      <c r="AD16" s="113"/>
+      <c r="AE16" s="113"/>
+      <c r="AF16" s="113"/>
+      <c r="AG16" s="113"/>
+      <c r="AH16" s="113"/>
+      <c r="AI16" s="113"/>
+      <c r="AJ16" s="113"/>
+      <c r="AK16" s="114"/>
+      <c r="AL16" s="37"/>
+      <c r="AM16" s="8"/>
+    </row>
+    <row r="17" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B17" s="6"/>
+      <c r="D17" s="115"/>
+      <c r="E17" s="116"/>
+      <c r="F17" s="116"/>
+      <c r="G17" s="116"/>
+      <c r="H17" s="116"/>
+      <c r="I17" s="116"/>
+      <c r="J17" s="116"/>
+      <c r="K17" s="116"/>
+      <c r="L17" s="116"/>
+      <c r="M17" s="116"/>
+      <c r="N17" s="117"/>
+      <c r="O17" s="115"/>
+      <c r="P17" s="116"/>
+      <c r="Q17" s="116"/>
+      <c r="R17" s="116"/>
+      <c r="S17" s="116"/>
+      <c r="T17" s="116"/>
+      <c r="U17" s="116"/>
+      <c r="V17" s="116"/>
+      <c r="W17" s="116"/>
+      <c r="X17" s="116"/>
+      <c r="Y17" s="117"/>
+      <c r="Z17" s="115"/>
+      <c r="AA17" s="116"/>
+      <c r="AB17" s="116"/>
+      <c r="AC17" s="116"/>
+      <c r="AD17" s="116"/>
+      <c r="AE17" s="116"/>
+      <c r="AF17" s="116"/>
+      <c r="AG17" s="116"/>
+      <c r="AH17" s="116"/>
+      <c r="AI17" s="116"/>
+      <c r="AJ17" s="116"/>
+      <c r="AK17" s="117"/>
+      <c r="AL17" s="37"/>
+      <c r="AM17" s="8"/>
+    </row>
+    <row r="18" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B18" s="6"/>
+      <c r="D18" s="109"/>
+      <c r="E18" s="110"/>
+      <c r="F18" s="110"/>
+      <c r="G18" s="110"/>
+      <c r="H18" s="110"/>
+      <c r="I18" s="110"/>
+      <c r="J18" s="110"/>
+      <c r="K18" s="110"/>
+      <c r="L18" s="110"/>
+      <c r="M18" s="110"/>
+      <c r="N18" s="111"/>
+      <c r="O18" s="109"/>
+      <c r="P18" s="110"/>
+      <c r="Q18" s="110"/>
+      <c r="R18" s="110"/>
+      <c r="S18" s="110"/>
+      <c r="T18" s="110"/>
+      <c r="U18" s="110"/>
+      <c r="V18" s="110"/>
+      <c r="W18" s="110"/>
+      <c r="X18" s="110"/>
+      <c r="Y18" s="111"/>
+      <c r="Z18" s="109"/>
+      <c r="AA18" s="110"/>
+      <c r="AB18" s="110"/>
+      <c r="AC18" s="110"/>
+      <c r="AD18" s="110"/>
+      <c r="AE18" s="110"/>
+      <c r="AF18" s="110"/>
+      <c r="AG18" s="110"/>
+      <c r="AH18" s="110"/>
+      <c r="AI18" s="110"/>
+      <c r="AJ18" s="110"/>
+      <c r="AK18" s="111"/>
+      <c r="AL18" s="37"/>
+      <c r="AM18" s="8"/>
+    </row>
+    <row r="19" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B19" s="6"/>
+      <c r="D19" s="112"/>
+      <c r="E19" s="113"/>
+      <c r="F19" s="113"/>
+      <c r="G19" s="113"/>
+      <c r="H19" s="113"/>
+      <c r="I19" s="113"/>
+      <c r="J19" s="113"/>
+      <c r="K19" s="113"/>
+      <c r="L19" s="113"/>
+      <c r="M19" s="113"/>
+      <c r="N19" s="114"/>
+      <c r="O19" s="112"/>
+      <c r="P19" s="113"/>
+      <c r="Q19" s="113"/>
+      <c r="R19" s="113"/>
+      <c r="S19" s="113"/>
+      <c r="T19" s="113"/>
+      <c r="U19" s="113"/>
+      <c r="V19" s="113"/>
+      <c r="W19" s="113"/>
+      <c r="X19" s="113"/>
+      <c r="Y19" s="114"/>
+      <c r="Z19" s="112"/>
+      <c r="AA19" s="113"/>
+      <c r="AB19" s="113"/>
+      <c r="AC19" s="113"/>
+      <c r="AD19" s="113"/>
+      <c r="AE19" s="113"/>
+      <c r="AF19" s="113"/>
+      <c r="AG19" s="113"/>
+      <c r="AH19" s="113"/>
+      <c r="AI19" s="113"/>
+      <c r="AJ19" s="113"/>
+      <c r="AK19" s="114"/>
+      <c r="AL19" s="37"/>
+      <c r="AM19" s="8"/>
+    </row>
+    <row r="20" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B20" s="6"/>
+      <c r="D20" s="112"/>
+      <c r="E20" s="113"/>
+      <c r="F20" s="113"/>
+      <c r="G20" s="113"/>
+      <c r="H20" s="113"/>
+      <c r="I20" s="113"/>
+      <c r="J20" s="113"/>
+      <c r="K20" s="113"/>
+      <c r="L20" s="113"/>
+      <c r="M20" s="113"/>
+      <c r="N20" s="114"/>
+      <c r="O20" s="112"/>
+      <c r="P20" s="113"/>
+      <c r="Q20" s="113"/>
+      <c r="R20" s="113"/>
+      <c r="S20" s="113"/>
+      <c r="T20" s="113"/>
+      <c r="U20" s="113"/>
+      <c r="V20" s="113"/>
+      <c r="W20" s="113"/>
+      <c r="X20" s="113"/>
+      <c r="Y20" s="114"/>
+      <c r="Z20" s="112"/>
+      <c r="AA20" s="113"/>
+      <c r="AB20" s="113"/>
+      <c r="AC20" s="113"/>
+      <c r="AD20" s="113"/>
+      <c r="AE20" s="113"/>
+      <c r="AF20" s="113"/>
+      <c r="AG20" s="113"/>
+      <c r="AH20" s="113"/>
+      <c r="AI20" s="113"/>
+      <c r="AJ20" s="113"/>
+      <c r="AK20" s="114"/>
+      <c r="AL20" s="37"/>
+      <c r="AM20" s="8"/>
+    </row>
+    <row r="21" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B21" s="6"/>
+      <c r="D21" s="115"/>
+      <c r="E21" s="116"/>
+      <c r="F21" s="116"/>
+      <c r="G21" s="116"/>
+      <c r="H21" s="116"/>
+      <c r="I21" s="116"/>
+      <c r="J21" s="116"/>
+      <c r="K21" s="116"/>
+      <c r="L21" s="116"/>
+      <c r="M21" s="116"/>
+      <c r="N21" s="117"/>
+      <c r="O21" s="115"/>
+      <c r="P21" s="116"/>
+      <c r="Q21" s="116"/>
+      <c r="R21" s="116"/>
+      <c r="S21" s="116"/>
+      <c r="T21" s="116"/>
+      <c r="U21" s="116"/>
+      <c r="V21" s="116"/>
+      <c r="W21" s="116"/>
+      <c r="X21" s="116"/>
+      <c r="Y21" s="117"/>
+      <c r="Z21" s="115"/>
+      <c r="AA21" s="116"/>
+      <c r="AB21" s="116"/>
+      <c r="AC21" s="116"/>
+      <c r="AD21" s="116"/>
+      <c r="AE21" s="116"/>
+      <c r="AF21" s="116"/>
+      <c r="AG21" s="116"/>
+      <c r="AH21" s="116"/>
+      <c r="AI21" s="116"/>
+      <c r="AJ21" s="116"/>
+      <c r="AK21" s="117"/>
+      <c r="AL21" s="37"/>
+      <c r="AM21" s="8"/>
+    </row>
+    <row r="22" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B22" s="6"/>
+      <c r="D22" s="109"/>
+      <c r="E22" s="110"/>
+      <c r="F22" s="110"/>
+      <c r="G22" s="110"/>
+      <c r="H22" s="110"/>
+      <c r="I22" s="110"/>
+      <c r="J22" s="110"/>
+      <c r="K22" s="110"/>
+      <c r="L22" s="110"/>
+      <c r="M22" s="110"/>
+      <c r="N22" s="111"/>
+      <c r="O22" s="109"/>
+      <c r="P22" s="110"/>
+      <c r="Q22" s="110"/>
+      <c r="R22" s="110"/>
+      <c r="S22" s="110"/>
+      <c r="T22" s="110"/>
+      <c r="U22" s="110"/>
+      <c r="V22" s="110"/>
+      <c r="W22" s="110"/>
+      <c r="X22" s="110"/>
+      <c r="Y22" s="111"/>
+      <c r="Z22" s="109"/>
+      <c r="AA22" s="110"/>
+      <c r="AB22" s="110"/>
+      <c r="AC22" s="110"/>
+      <c r="AD22" s="110"/>
+      <c r="AE22" s="110"/>
+      <c r="AF22" s="110"/>
+      <c r="AG22" s="110"/>
+      <c r="AH22" s="110"/>
+      <c r="AI22" s="110"/>
+      <c r="AJ22" s="110"/>
+      <c r="AK22" s="111"/>
+      <c r="AL22" s="37"/>
+      <c r="AM22" s="8"/>
+    </row>
+    <row r="23" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B23" s="6"/>
+      <c r="D23" s="112"/>
+      <c r="E23" s="113"/>
+      <c r="F23" s="113"/>
+      <c r="G23" s="113"/>
+      <c r="H23" s="113"/>
+      <c r="I23" s="113"/>
+      <c r="J23" s="113"/>
+      <c r="K23" s="113"/>
+      <c r="L23" s="113"/>
+      <c r="M23" s="113"/>
+      <c r="N23" s="114"/>
+      <c r="O23" s="112"/>
+      <c r="P23" s="113"/>
+      <c r="Q23" s="113"/>
+      <c r="R23" s="113"/>
+      <c r="S23" s="113"/>
+      <c r="T23" s="113"/>
+      <c r="U23" s="113"/>
+      <c r="V23" s="113"/>
+      <c r="W23" s="113"/>
+      <c r="X23" s="113"/>
+      <c r="Y23" s="114"/>
+      <c r="Z23" s="112"/>
+      <c r="AA23" s="113"/>
+      <c r="AB23" s="113"/>
+      <c r="AC23" s="113"/>
+      <c r="AD23" s="113"/>
+      <c r="AE23" s="113"/>
+      <c r="AF23" s="113"/>
+      <c r="AG23" s="113"/>
+      <c r="AH23" s="113"/>
+      <c r="AI23" s="113"/>
+      <c r="AJ23" s="113"/>
+      <c r="AK23" s="114"/>
+      <c r="AL23" s="37"/>
+      <c r="AM23" s="8"/>
+    </row>
+    <row r="24" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B24" s="6"/>
+      <c r="D24" s="112"/>
+      <c r="E24" s="113"/>
+      <c r="F24" s="113"/>
+      <c r="G24" s="113"/>
+      <c r="H24" s="113"/>
+      <c r="I24" s="113"/>
+      <c r="J24" s="113"/>
+      <c r="K24" s="113"/>
+      <c r="L24" s="113"/>
+      <c r="M24" s="113"/>
+      <c r="N24" s="114"/>
+      <c r="O24" s="112"/>
+      <c r="P24" s="113"/>
+      <c r="Q24" s="113"/>
+      <c r="R24" s="113"/>
+      <c r="S24" s="113"/>
+      <c r="T24" s="113"/>
+      <c r="U24" s="113"/>
+      <c r="V24" s="113"/>
+      <c r="W24" s="113"/>
+      <c r="X24" s="113"/>
+      <c r="Y24" s="114"/>
+      <c r="Z24" s="112"/>
+      <c r="AA24" s="113"/>
+      <c r="AB24" s="113"/>
+      <c r="AC24" s="113"/>
+      <c r="AD24" s="113"/>
+      <c r="AE24" s="113"/>
+      <c r="AF24" s="113"/>
+      <c r="AG24" s="113"/>
+      <c r="AH24" s="113"/>
+      <c r="AI24" s="113"/>
+      <c r="AJ24" s="113"/>
+      <c r="AK24" s="114"/>
+      <c r="AL24" s="37"/>
+      <c r="AM24" s="8"/>
+    </row>
+    <row r="25" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B25" s="6"/>
+      <c r="D25" s="115"/>
+      <c r="E25" s="116"/>
+      <c r="F25" s="116"/>
+      <c r="G25" s="116"/>
+      <c r="H25" s="116"/>
+      <c r="I25" s="116"/>
+      <c r="J25" s="116"/>
+      <c r="K25" s="116"/>
+      <c r="L25" s="116"/>
+      <c r="M25" s="116"/>
+      <c r="N25" s="117"/>
+      <c r="O25" s="115"/>
+      <c r="P25" s="116"/>
+      <c r="Q25" s="116"/>
+      <c r="R25" s="116"/>
+      <c r="S25" s="116"/>
+      <c r="T25" s="116"/>
+      <c r="U25" s="116"/>
+      <c r="V25" s="116"/>
+      <c r="W25" s="116"/>
+      <c r="X25" s="116"/>
+      <c r="Y25" s="117"/>
+      <c r="Z25" s="115"/>
+      <c r="AA25" s="116"/>
+      <c r="AB25" s="116"/>
+      <c r="AC25" s="116"/>
+      <c r="AD25" s="116"/>
+      <c r="AE25" s="116"/>
+      <c r="AF25" s="116"/>
+      <c r="AG25" s="116"/>
+      <c r="AH25" s="116"/>
+      <c r="AI25" s="116"/>
+      <c r="AJ25" s="116"/>
+      <c r="AK25" s="117"/>
+      <c r="AL25" s="37"/>
+      <c r="AM25" s="8"/>
+    </row>
+    <row r="26" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B26" s="6"/>
+      <c r="D26" s="109"/>
+      <c r="E26" s="110"/>
+      <c r="F26" s="110"/>
+      <c r="G26" s="110"/>
+      <c r="H26" s="110"/>
+      <c r="I26" s="110"/>
+      <c r="J26" s="110"/>
+      <c r="K26" s="110"/>
+      <c r="L26" s="110"/>
+      <c r="M26" s="110"/>
+      <c r="N26" s="111"/>
+      <c r="O26" s="109"/>
+      <c r="P26" s="110"/>
+      <c r="Q26" s="110"/>
+      <c r="R26" s="110"/>
+      <c r="S26" s="110"/>
+      <c r="T26" s="110"/>
+      <c r="U26" s="110"/>
+      <c r="V26" s="110"/>
+      <c r="W26" s="110"/>
+      <c r="X26" s="110"/>
+      <c r="Y26" s="111"/>
+      <c r="Z26" s="109"/>
+      <c r="AA26" s="110"/>
+      <c r="AB26" s="110"/>
+      <c r="AC26" s="110"/>
+      <c r="AD26" s="110"/>
+      <c r="AE26" s="110"/>
+      <c r="AF26" s="110"/>
+      <c r="AG26" s="110"/>
+      <c r="AH26" s="110"/>
+      <c r="AI26" s="110"/>
+      <c r="AJ26" s="110"/>
+      <c r="AK26" s="111"/>
+      <c r="AL26" s="37"/>
+      <c r="AM26" s="8"/>
+    </row>
+    <row r="27" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B27" s="6"/>
+      <c r="D27" s="112"/>
+      <c r="E27" s="113"/>
+      <c r="F27" s="113"/>
+      <c r="G27" s="113"/>
+      <c r="H27" s="113"/>
+      <c r="I27" s="113"/>
+      <c r="J27" s="113"/>
+      <c r="K27" s="113"/>
+      <c r="L27" s="113"/>
+      <c r="M27" s="113"/>
+      <c r="N27" s="114"/>
+      <c r="O27" s="112"/>
+      <c r="P27" s="113"/>
+      <c r="Q27" s="113"/>
+      <c r="R27" s="113"/>
+      <c r="S27" s="113"/>
+      <c r="T27" s="113"/>
+      <c r="U27" s="113"/>
+      <c r="V27" s="113"/>
+      <c r="W27" s="113"/>
+      <c r="X27" s="113"/>
+      <c r="Y27" s="114"/>
+      <c r="Z27" s="112"/>
+      <c r="AA27" s="113"/>
+      <c r="AB27" s="113"/>
+      <c r="AC27" s="113"/>
+      <c r="AD27" s="113"/>
+      <c r="AE27" s="113"/>
+      <c r="AF27" s="113"/>
+      <c r="AG27" s="113"/>
+      <c r="AH27" s="113"/>
+      <c r="AI27" s="113"/>
+      <c r="AJ27" s="113"/>
+      <c r="AK27" s="114"/>
+      <c r="AL27" s="37"/>
+      <c r="AM27" s="8"/>
+    </row>
+    <row r="28" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B28" s="6"/>
+      <c r="D28" s="112"/>
+      <c r="E28" s="113"/>
+      <c r="F28" s="113"/>
+      <c r="G28" s="113"/>
+      <c r="H28" s="113"/>
+      <c r="I28" s="113"/>
+      <c r="J28" s="113"/>
+      <c r="K28" s="113"/>
+      <c r="L28" s="113"/>
+      <c r="M28" s="113"/>
+      <c r="N28" s="114"/>
+      <c r="O28" s="112"/>
+      <c r="P28" s="113"/>
+      <c r="Q28" s="113"/>
+      <c r="R28" s="113"/>
+      <c r="S28" s="113"/>
+      <c r="T28" s="113"/>
+      <c r="U28" s="113"/>
+      <c r="V28" s="113"/>
+      <c r="W28" s="113"/>
+      <c r="X28" s="113"/>
+      <c r="Y28" s="114"/>
+      <c r="Z28" s="112"/>
+      <c r="AA28" s="113"/>
+      <c r="AB28" s="113"/>
+      <c r="AC28" s="113"/>
+      <c r="AD28" s="113"/>
+      <c r="AE28" s="113"/>
+      <c r="AF28" s="113"/>
+      <c r="AG28" s="113"/>
+      <c r="AH28" s="113"/>
+      <c r="AI28" s="113"/>
+      <c r="AJ28" s="113"/>
+      <c r="AK28" s="114"/>
+      <c r="AL28" s="37"/>
+      <c r="AM28" s="8"/>
+    </row>
+    <row r="29" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B29" s="6"/>
+      <c r="D29" s="115"/>
+      <c r="E29" s="116"/>
+      <c r="F29" s="116"/>
+      <c r="G29" s="116"/>
+      <c r="H29" s="116"/>
+      <c r="I29" s="116"/>
+      <c r="J29" s="116"/>
+      <c r="K29" s="116"/>
+      <c r="L29" s="116"/>
+      <c r="M29" s="116"/>
+      <c r="N29" s="117"/>
+      <c r="O29" s="115"/>
+      <c r="P29" s="116"/>
+      <c r="Q29" s="116"/>
+      <c r="R29" s="116"/>
+      <c r="S29" s="116"/>
+      <c r="T29" s="116"/>
+      <c r="U29" s="116"/>
+      <c r="V29" s="116"/>
+      <c r="W29" s="116"/>
+      <c r="X29" s="116"/>
+      <c r="Y29" s="117"/>
+      <c r="Z29" s="115"/>
+      <c r="AA29" s="116"/>
+      <c r="AB29" s="116"/>
+      <c r="AC29" s="116"/>
+      <c r="AD29" s="116"/>
+      <c r="AE29" s="116"/>
+      <c r="AF29" s="116"/>
+      <c r="AG29" s="116"/>
+      <c r="AH29" s="116"/>
+      <c r="AI29" s="116"/>
+      <c r="AJ29" s="116"/>
+      <c r="AK29" s="117"/>
+      <c r="AL29" s="37"/>
+      <c r="AM29" s="8"/>
+    </row>
+    <row r="30" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B30" s="6"/>
+      <c r="D30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="11"/>
+      <c r="H30" s="11"/>
+      <c r="I30" s="11"/>
+      <c r="J30" s="11"/>
+      <c r="K30" s="11"/>
+      <c r="L30" s="11"/>
+      <c r="M30" s="11"/>
+      <c r="N30" s="11"/>
+      <c r="O30" s="11"/>
+      <c r="P30" s="11"/>
+      <c r="Q30" s="11"/>
+      <c r="R30" s="11"/>
+      <c r="S30" s="11"/>
+      <c r="T30" s="11"/>
+      <c r="U30" s="11"/>
+      <c r="V30" s="11"/>
+      <c r="W30" s="11"/>
+      <c r="X30" s="11"/>
+      <c r="Y30" s="11"/>
+      <c r="Z30" s="11"/>
+      <c r="AA30" s="11"/>
+      <c r="AB30" s="11"/>
+      <c r="AC30" s="11"/>
+      <c r="AD30" s="11"/>
+      <c r="AE30" s="11"/>
+      <c r="AF30" s="11"/>
+      <c r="AG30" s="11"/>
+      <c r="AH30" s="11"/>
+      <c r="AI30" s="11"/>
+      <c r="AJ30" s="11"/>
+      <c r="AK30" s="2"/>
+      <c r="AL30" s="38"/>
+      <c r="AM30" s="8"/>
+    </row>
+    <row r="31" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B31" s="6"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="11"/>
+      <c r="H31" s="11"/>
+      <c r="I31" s="11"/>
+      <c r="J31" s="11"/>
+      <c r="K31" s="11"/>
+      <c r="L31" s="11"/>
+      <c r="M31" s="11"/>
+      <c r="N31" s="11"/>
+      <c r="O31" s="11"/>
+      <c r="P31" s="11"/>
+      <c r="Q31" s="11"/>
+      <c r="R31" s="11"/>
+      <c r="S31" s="11"/>
+      <c r="T31" s="11"/>
+      <c r="U31" s="11"/>
+      <c r="V31" s="11"/>
+      <c r="W31" s="11"/>
+      <c r="X31" s="11"/>
+      <c r="Y31" s="11"/>
+      <c r="Z31" s="11"/>
+      <c r="AA31" s="11"/>
+      <c r="AB31" s="11"/>
+      <c r="AC31" s="11"/>
+      <c r="AD31" s="11"/>
+      <c r="AE31" s="11"/>
+      <c r="AF31" s="11"/>
+      <c r="AG31" s="11"/>
+      <c r="AH31" s="11"/>
+      <c r="AI31" s="11"/>
+      <c r="AJ31" s="11"/>
+      <c r="AK31" s="2"/>
+      <c r="AL31" s="38"/>
+      <c r="AM31" s="8"/>
+    </row>
+    <row r="32" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B32" s="6"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="11"/>
+      <c r="I32" s="11"/>
+      <c r="J32" s="11"/>
+      <c r="K32" s="11"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="11"/>
+      <c r="O32" s="11"/>
+      <c r="P32" s="11"/>
+      <c r="Q32" s="11"/>
+      <c r="R32" s="11"/>
+      <c r="S32" s="11"/>
+      <c r="T32" s="11"/>
+      <c r="U32" s="11"/>
+      <c r="V32" s="11"/>
+      <c r="W32" s="11"/>
+      <c r="X32" s="11"/>
+      <c r="Y32" s="11"/>
+      <c r="Z32" s="11"/>
+      <c r="AA32" s="11"/>
+      <c r="AB32" s="11"/>
+      <c r="AC32" s="11"/>
+      <c r="AD32" s="11"/>
+      <c r="AE32" s="11"/>
+      <c r="AF32" s="11"/>
+      <c r="AG32" s="11"/>
+      <c r="AH32" s="11"/>
+      <c r="AI32" s="11"/>
+      <c r="AJ32" s="11"/>
+      <c r="AK32" s="11"/>
+      <c r="AL32" s="35"/>
+      <c r="AM32" s="8"/>
+    </row>
+    <row r="33" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B33" s="6"/>
+      <c r="C33" s="1">
         <v>4</v>
       </c>
-      <c r="D33" s="22" t="s">
-        <v>17</v>
+      <c r="D33" s="13" t="s">
+        <v>27</v>
       </c>
-      <c r="E33" s="27"/>
-[...38 lines deleted...]
-        <v>13</v>
+      <c r="E33" s="14"/>
+      <c r="F33" s="14"/>
+      <c r="G33" s="14"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="14"/>
+      <c r="K33" s="14"/>
+      <c r="L33" s="11"/>
+      <c r="M33" s="11"/>
+      <c r="N33" s="11"/>
+      <c r="O33" s="11"/>
+      <c r="P33" s="11"/>
+      <c r="Q33" s="11"/>
+      <c r="R33" s="11"/>
+      <c r="S33" s="11"/>
+      <c r="T33" s="11"/>
+      <c r="U33" s="11"/>
+      <c r="V33" s="11"/>
+      <c r="W33" s="11"/>
+      <c r="X33" s="11"/>
+      <c r="Y33" s="11"/>
+      <c r="Z33" s="11"/>
+      <c r="AA33" s="11"/>
+      <c r="AB33" s="11"/>
+      <c r="AC33" s="11"/>
+      <c r="AD33" s="11"/>
+      <c r="AE33" s="11"/>
+      <c r="AF33" s="11"/>
+      <c r="AG33" s="11"/>
+      <c r="AH33" s="11"/>
+      <c r="AI33" s="11"/>
+      <c r="AJ33" s="11"/>
+      <c r="AK33" s="11"/>
+      <c r="AL33" s="35"/>
+      <c r="AM33" s="8"/>
+    </row>
+    <row r="34" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B34" s="6"/>
+      <c r="D34" s="57" t="s">
+        <v>28</v>
       </c>
-      <c r="E34" s="150"/>
-[...4 lines deleted...]
-        <v>18</v>
+      <c r="E34" s="58"/>
+      <c r="F34" s="58"/>
+      <c r="G34" s="58"/>
+      <c r="H34" s="59"/>
+      <c r="I34" s="57" t="s">
+        <v>29</v>
       </c>
-      <c r="J34" s="150"/>
-[...4 lines deleted...]
-      <c r="O34" s="149" t="s">
+      <c r="J34" s="58"/>
+      <c r="K34" s="58"/>
+      <c r="L34" s="58"/>
+      <c r="M34" s="58"/>
+      <c r="N34" s="59"/>
+      <c r="O34" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="P34" s="58"/>
+      <c r="Q34" s="58"/>
+      <c r="R34" s="58"/>
+      <c r="S34" s="58"/>
+      <c r="T34" s="58"/>
+      <c r="U34" s="58"/>
+      <c r="V34" s="58"/>
+      <c r="W34" s="58"/>
+      <c r="X34" s="58"/>
+      <c r="Y34" s="58"/>
+      <c r="Z34" s="59"/>
+      <c r="AA34" s="57" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB34" s="58"/>
+      <c r="AC34" s="58"/>
+      <c r="AD34" s="58"/>
+      <c r="AE34" s="58"/>
+      <c r="AF34" s="58"/>
+      <c r="AG34" s="58"/>
+      <c r="AH34" s="58"/>
+      <c r="AI34" s="58"/>
+      <c r="AJ34" s="58"/>
+      <c r="AK34" s="59"/>
+      <c r="AL34" s="36"/>
+      <c r="AM34" s="8"/>
+    </row>
+    <row r="35" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B35" s="6"/>
+      <c r="D35" s="42"/>
+      <c r="E35" s="43"/>
+      <c r="F35" s="43"/>
+      <c r="G35" s="43"/>
+      <c r="H35" s="44"/>
+      <c r="I35" s="42"/>
+      <c r="J35" s="43"/>
+      <c r="K35" s="43"/>
+      <c r="L35" s="43"/>
+      <c r="M35" s="43"/>
+      <c r="N35" s="44"/>
+      <c r="O35" s="42"/>
+      <c r="P35" s="43"/>
+      <c r="Q35" s="43"/>
+      <c r="R35" s="43"/>
+      <c r="S35" s="43"/>
+      <c r="T35" s="43"/>
+      <c r="U35" s="43"/>
+      <c r="V35" s="43"/>
+      <c r="W35" s="43"/>
+      <c r="X35" s="43"/>
+      <c r="Y35" s="43"/>
+      <c r="Z35" s="44"/>
+      <c r="AA35" s="42"/>
+      <c r="AB35" s="43"/>
+      <c r="AC35" s="43"/>
+      <c r="AD35" s="43"/>
+      <c r="AE35" s="43"/>
+      <c r="AF35" s="43"/>
+      <c r="AG35" s="43"/>
+      <c r="AH35" s="43"/>
+      <c r="AI35" s="43"/>
+      <c r="AJ35" s="43"/>
+      <c r="AK35" s="44"/>
+      <c r="AL35" s="39"/>
+      <c r="AM35" s="8"/>
+    </row>
+    <row r="36" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B36" s="6"/>
+      <c r="D36" s="45"/>
+      <c r="E36" s="46"/>
+      <c r="F36" s="46"/>
+      <c r="G36" s="46"/>
+      <c r="H36" s="47"/>
+      <c r="I36" s="45"/>
+      <c r="J36" s="46"/>
+      <c r="K36" s="46"/>
+      <c r="L36" s="46"/>
+      <c r="M36" s="46"/>
+      <c r="N36" s="47"/>
+      <c r="O36" s="45"/>
+      <c r="P36" s="46"/>
+      <c r="Q36" s="46"/>
+      <c r="R36" s="46"/>
+      <c r="S36" s="46"/>
+      <c r="T36" s="46"/>
+      <c r="U36" s="46"/>
+      <c r="V36" s="46"/>
+      <c r="W36" s="46"/>
+      <c r="X36" s="46"/>
+      <c r="Y36" s="46"/>
+      <c r="Z36" s="47"/>
+      <c r="AA36" s="45"/>
+      <c r="AB36" s="46"/>
+      <c r="AC36" s="46"/>
+      <c r="AD36" s="46"/>
+      <c r="AE36" s="46"/>
+      <c r="AF36" s="46"/>
+      <c r="AG36" s="46"/>
+      <c r="AH36" s="46"/>
+      <c r="AI36" s="46"/>
+      <c r="AJ36" s="46"/>
+      <c r="AK36" s="47"/>
+      <c r="AL36" s="39"/>
+      <c r="AM36" s="8"/>
+    </row>
+    <row r="37" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B37" s="6"/>
+      <c r="D37" s="45"/>
+      <c r="E37" s="46"/>
+      <c r="F37" s="46"/>
+      <c r="G37" s="46"/>
+      <c r="H37" s="47"/>
+      <c r="I37" s="45"/>
+      <c r="J37" s="46"/>
+      <c r="K37" s="46"/>
+      <c r="L37" s="46"/>
+      <c r="M37" s="46"/>
+      <c r="N37" s="47"/>
+      <c r="O37" s="45"/>
+      <c r="P37" s="46"/>
+      <c r="Q37" s="46"/>
+      <c r="R37" s="46"/>
+      <c r="S37" s="46"/>
+      <c r="T37" s="46"/>
+      <c r="U37" s="46"/>
+      <c r="V37" s="46"/>
+      <c r="W37" s="46"/>
+      <c r="X37" s="46"/>
+      <c r="Y37" s="46"/>
+      <c r="Z37" s="47"/>
+      <c r="AA37" s="45"/>
+      <c r="AB37" s="46"/>
+      <c r="AC37" s="46"/>
+      <c r="AD37" s="46"/>
+      <c r="AE37" s="46"/>
+      <c r="AF37" s="46"/>
+      <c r="AG37" s="46"/>
+      <c r="AH37" s="46"/>
+      <c r="AI37" s="46"/>
+      <c r="AJ37" s="46"/>
+      <c r="AK37" s="47"/>
+      <c r="AL37" s="39"/>
+      <c r="AM37" s="8"/>
+    </row>
+    <row r="38" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B38" s="6"/>
+      <c r="D38" s="45"/>
+      <c r="E38" s="46"/>
+      <c r="F38" s="46"/>
+      <c r="G38" s="46"/>
+      <c r="H38" s="47"/>
+      <c r="I38" s="45"/>
+      <c r="J38" s="46"/>
+      <c r="K38" s="46"/>
+      <c r="L38" s="46"/>
+      <c r="M38" s="46"/>
+      <c r="N38" s="47"/>
+      <c r="O38" s="45"/>
+      <c r="P38" s="46"/>
+      <c r="Q38" s="46"/>
+      <c r="R38" s="46"/>
+      <c r="S38" s="46"/>
+      <c r="T38" s="46"/>
+      <c r="U38" s="46"/>
+      <c r="V38" s="46"/>
+      <c r="W38" s="46"/>
+      <c r="X38" s="46"/>
+      <c r="Y38" s="46"/>
+      <c r="Z38" s="47"/>
+      <c r="AA38" s="45"/>
+      <c r="AB38" s="46"/>
+      <c r="AC38" s="46"/>
+      <c r="AD38" s="46"/>
+      <c r="AE38" s="46"/>
+      <c r="AF38" s="46"/>
+      <c r="AG38" s="46"/>
+      <c r="AH38" s="46"/>
+      <c r="AI38" s="46"/>
+      <c r="AJ38" s="46"/>
+      <c r="AK38" s="47"/>
+      <c r="AL38" s="39"/>
+      <c r="AM38" s="8"/>
+    </row>
+    <row r="39" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B39" s="6"/>
+      <c r="D39" s="45"/>
+      <c r="E39" s="46"/>
+      <c r="F39" s="46"/>
+      <c r="G39" s="46"/>
+      <c r="H39" s="47"/>
+      <c r="I39" s="45"/>
+      <c r="J39" s="46"/>
+      <c r="K39" s="46"/>
+      <c r="L39" s="46"/>
+      <c r="M39" s="46"/>
+      <c r="N39" s="47"/>
+      <c r="O39" s="45"/>
+      <c r="P39" s="46"/>
+      <c r="Q39" s="46"/>
+      <c r="R39" s="46"/>
+      <c r="S39" s="46"/>
+      <c r="T39" s="46"/>
+      <c r="U39" s="46"/>
+      <c r="V39" s="46"/>
+      <c r="W39" s="46"/>
+      <c r="X39" s="46"/>
+      <c r="Y39" s="46"/>
+      <c r="Z39" s="47"/>
+      <c r="AA39" s="45"/>
+      <c r="AB39" s="46"/>
+      <c r="AC39" s="46"/>
+      <c r="AD39" s="46"/>
+      <c r="AE39" s="46"/>
+      <c r="AF39" s="46"/>
+      <c r="AG39" s="46"/>
+      <c r="AH39" s="46"/>
+      <c r="AI39" s="46"/>
+      <c r="AJ39" s="46"/>
+      <c r="AK39" s="47"/>
+      <c r="AL39" s="39"/>
+      <c r="AM39" s="8"/>
+    </row>
+    <row r="40" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B40" s="6"/>
+      <c r="D40" s="45"/>
+      <c r="E40" s="46"/>
+      <c r="F40" s="46"/>
+      <c r="G40" s="46"/>
+      <c r="H40" s="47"/>
+      <c r="I40" s="45"/>
+      <c r="J40" s="46"/>
+      <c r="K40" s="46"/>
+      <c r="L40" s="46"/>
+      <c r="M40" s="46"/>
+      <c r="N40" s="47"/>
+      <c r="O40" s="45"/>
+      <c r="P40" s="46"/>
+      <c r="Q40" s="46"/>
+      <c r="R40" s="46"/>
+      <c r="S40" s="46"/>
+      <c r="T40" s="46"/>
+      <c r="U40" s="46"/>
+      <c r="V40" s="46"/>
+      <c r="W40" s="46"/>
+      <c r="X40" s="46"/>
+      <c r="Y40" s="46"/>
+      <c r="Z40" s="47"/>
+      <c r="AA40" s="45"/>
+      <c r="AB40" s="46"/>
+      <c r="AC40" s="46"/>
+      <c r="AD40" s="46"/>
+      <c r="AE40" s="46"/>
+      <c r="AF40" s="46"/>
+      <c r="AG40" s="46"/>
+      <c r="AH40" s="46"/>
+      <c r="AI40" s="46"/>
+      <c r="AJ40" s="46"/>
+      <c r="AK40" s="47"/>
+      <c r="AL40" s="39"/>
+      <c r="AM40" s="8"/>
+    </row>
+    <row r="41" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B41" s="6"/>
+      <c r="D41" s="45"/>
+      <c r="E41" s="46"/>
+      <c r="F41" s="46"/>
+      <c r="G41" s="46"/>
+      <c r="H41" s="47"/>
+      <c r="I41" s="45"/>
+      <c r="J41" s="46"/>
+      <c r="K41" s="46"/>
+      <c r="L41" s="46"/>
+      <c r="M41" s="46"/>
+      <c r="N41" s="47"/>
+      <c r="O41" s="45"/>
+      <c r="P41" s="46"/>
+      <c r="Q41" s="46"/>
+      <c r="R41" s="46"/>
+      <c r="S41" s="46"/>
+      <c r="T41" s="46"/>
+      <c r="U41" s="46"/>
+      <c r="V41" s="46"/>
+      <c r="W41" s="46"/>
+      <c r="X41" s="46"/>
+      <c r="Y41" s="46"/>
+      <c r="Z41" s="47"/>
+      <c r="AA41" s="45"/>
+      <c r="AB41" s="46"/>
+      <c r="AC41" s="46"/>
+      <c r="AD41" s="46"/>
+      <c r="AE41" s="46"/>
+      <c r="AF41" s="46"/>
+      <c r="AG41" s="46"/>
+      <c r="AH41" s="46"/>
+      <c r="AI41" s="46"/>
+      <c r="AJ41" s="46"/>
+      <c r="AK41" s="47"/>
+      <c r="AL41" s="39"/>
+      <c r="AM41" s="8"/>
+    </row>
+    <row r="42" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B42" s="6"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="46"/>
+      <c r="F42" s="46"/>
+      <c r="G42" s="46"/>
+      <c r="H42" s="47"/>
+      <c r="I42" s="45"/>
+      <c r="J42" s="46"/>
+      <c r="K42" s="46"/>
+      <c r="L42" s="46"/>
+      <c r="M42" s="46"/>
+      <c r="N42" s="47"/>
+      <c r="O42" s="45"/>
+      <c r="P42" s="46"/>
+      <c r="Q42" s="46"/>
+      <c r="R42" s="46"/>
+      <c r="S42" s="46"/>
+      <c r="T42" s="46"/>
+      <c r="U42" s="46"/>
+      <c r="V42" s="46"/>
+      <c r="W42" s="46"/>
+      <c r="X42" s="46"/>
+      <c r="Y42" s="46"/>
+      <c r="Z42" s="47"/>
+      <c r="AA42" s="45"/>
+      <c r="AB42" s="46"/>
+      <c r="AC42" s="46"/>
+      <c r="AD42" s="46"/>
+      <c r="AE42" s="46"/>
+      <c r="AF42" s="46"/>
+      <c r="AG42" s="46"/>
+      <c r="AH42" s="46"/>
+      <c r="AI42" s="46"/>
+      <c r="AJ42" s="46"/>
+      <c r="AK42" s="47"/>
+      <c r="AL42" s="39"/>
+      <c r="AM42" s="8"/>
+    </row>
+    <row r="43" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B43" s="6"/>
+      <c r="D43" s="45"/>
+      <c r="E43" s="46"/>
+      <c r="F43" s="46"/>
+      <c r="G43" s="46"/>
+      <c r="H43" s="47"/>
+      <c r="I43" s="45"/>
+      <c r="J43" s="46"/>
+      <c r="K43" s="46"/>
+      <c r="L43" s="46"/>
+      <c r="M43" s="46"/>
+      <c r="N43" s="47"/>
+      <c r="O43" s="45"/>
+      <c r="P43" s="46"/>
+      <c r="Q43" s="46"/>
+      <c r="R43" s="46"/>
+      <c r="S43" s="46"/>
+      <c r="T43" s="46"/>
+      <c r="U43" s="46"/>
+      <c r="V43" s="46"/>
+      <c r="W43" s="46"/>
+      <c r="X43" s="46"/>
+      <c r="Y43" s="46"/>
+      <c r="Z43" s="47"/>
+      <c r="AA43" s="45"/>
+      <c r="AB43" s="46"/>
+      <c r="AC43" s="46"/>
+      <c r="AD43" s="46"/>
+      <c r="AE43" s="46"/>
+      <c r="AF43" s="46"/>
+      <c r="AG43" s="46"/>
+      <c r="AH43" s="46"/>
+      <c r="AI43" s="46"/>
+      <c r="AJ43" s="46"/>
+      <c r="AK43" s="47"/>
+      <c r="AL43" s="39"/>
+      <c r="AM43" s="8"/>
+    </row>
+    <row r="44" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B44" s="6"/>
+      <c r="D44" s="45"/>
+      <c r="E44" s="46"/>
+      <c r="F44" s="46"/>
+      <c r="G44" s="46"/>
+      <c r="H44" s="47"/>
+      <c r="I44" s="45"/>
+      <c r="J44" s="46"/>
+      <c r="K44" s="46"/>
+      <c r="L44" s="46"/>
+      <c r="M44" s="46"/>
+      <c r="N44" s="47"/>
+      <c r="O44" s="45"/>
+      <c r="P44" s="46"/>
+      <c r="Q44" s="46"/>
+      <c r="R44" s="46"/>
+      <c r="S44" s="46"/>
+      <c r="T44" s="46"/>
+      <c r="U44" s="46"/>
+      <c r="V44" s="46"/>
+      <c r="W44" s="46"/>
+      <c r="X44" s="46"/>
+      <c r="Y44" s="46"/>
+      <c r="Z44" s="47"/>
+      <c r="AA44" s="45"/>
+      <c r="AB44" s="46"/>
+      <c r="AC44" s="46"/>
+      <c r="AD44" s="46"/>
+      <c r="AE44" s="46"/>
+      <c r="AF44" s="46"/>
+      <c r="AG44" s="46"/>
+      <c r="AH44" s="46"/>
+      <c r="AI44" s="46"/>
+      <c r="AJ44" s="46"/>
+      <c r="AK44" s="47"/>
+      <c r="AL44" s="39"/>
+      <c r="AM44" s="8"/>
+    </row>
+    <row r="45" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B45" s="6"/>
+      <c r="D45" s="45"/>
+      <c r="E45" s="46"/>
+      <c r="F45" s="46"/>
+      <c r="G45" s="46"/>
+      <c r="H45" s="47"/>
+      <c r="I45" s="45"/>
+      <c r="J45" s="46"/>
+      <c r="K45" s="46"/>
+      <c r="L45" s="46"/>
+      <c r="M45" s="46"/>
+      <c r="N45" s="47"/>
+      <c r="O45" s="45"/>
+      <c r="P45" s="46"/>
+      <c r="Q45" s="46"/>
+      <c r="R45" s="46"/>
+      <c r="S45" s="46"/>
+      <c r="T45" s="46"/>
+      <c r="U45" s="46"/>
+      <c r="V45" s="46"/>
+      <c r="W45" s="46"/>
+      <c r="X45" s="46"/>
+      <c r="Y45" s="46"/>
+      <c r="Z45" s="47"/>
+      <c r="AA45" s="45"/>
+      <c r="AB45" s="46"/>
+      <c r="AC45" s="46"/>
+      <c r="AD45" s="46"/>
+      <c r="AE45" s="46"/>
+      <c r="AF45" s="46"/>
+      <c r="AG45" s="46"/>
+      <c r="AH45" s="46"/>
+      <c r="AI45" s="46"/>
+      <c r="AJ45" s="46"/>
+      <c r="AK45" s="47"/>
+      <c r="AL45" s="39"/>
+      <c r="AM45" s="8"/>
+    </row>
+    <row r="46" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B46" s="6"/>
+      <c r="D46" s="54"/>
+      <c r="E46" s="55"/>
+      <c r="F46" s="55"/>
+      <c r="G46" s="55"/>
+      <c r="H46" s="56"/>
+      <c r="I46" s="54"/>
+      <c r="J46" s="55"/>
+      <c r="K46" s="55"/>
+      <c r="L46" s="55"/>
+      <c r="M46" s="55"/>
+      <c r="N46" s="56"/>
+      <c r="O46" s="54"/>
+      <c r="P46" s="55"/>
+      <c r="Q46" s="55"/>
+      <c r="R46" s="55"/>
+      <c r="S46" s="55"/>
+      <c r="T46" s="55"/>
+      <c r="U46" s="55"/>
+      <c r="V46" s="55"/>
+      <c r="W46" s="55"/>
+      <c r="X46" s="55"/>
+      <c r="Y46" s="55"/>
+      <c r="Z46" s="56"/>
+      <c r="AA46" s="54"/>
+      <c r="AB46" s="55"/>
+      <c r="AC46" s="55"/>
+      <c r="AD46" s="55"/>
+      <c r="AE46" s="55"/>
+      <c r="AF46" s="55"/>
+      <c r="AG46" s="55"/>
+      <c r="AH46" s="55"/>
+      <c r="AI46" s="55"/>
+      <c r="AJ46" s="55"/>
+      <c r="AK46" s="56"/>
+      <c r="AL46" s="39"/>
+      <c r="AM46" s="8"/>
+    </row>
+    <row r="47" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B47" s="6"/>
+      <c r="D47" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="E47" s="11"/>
+      <c r="F47" s="11"/>
+      <c r="G47" s="11"/>
+      <c r="H47" s="11"/>
+      <c r="I47" s="11"/>
+      <c r="J47" s="11"/>
+      <c r="K47" s="11"/>
+      <c r="L47" s="11"/>
+      <c r="M47" s="11"/>
+      <c r="N47" s="11"/>
+      <c r="O47" s="11"/>
+      <c r="P47" s="11"/>
+      <c r="Q47" s="11"/>
+      <c r="R47" s="11"/>
+      <c r="S47" s="11"/>
+      <c r="T47" s="11"/>
+      <c r="U47" s="11"/>
+      <c r="V47" s="11"/>
+      <c r="W47" s="11"/>
+      <c r="X47" s="11"/>
+      <c r="Y47" s="11"/>
+      <c r="Z47" s="11"/>
+      <c r="AA47" s="11"/>
+      <c r="AB47" s="11"/>
+      <c r="AC47" s="11"/>
+      <c r="AD47" s="11"/>
+      <c r="AE47" s="11"/>
+      <c r="AF47" s="11"/>
+      <c r="AG47" s="11"/>
+      <c r="AH47" s="11"/>
+      <c r="AI47" s="11"/>
+      <c r="AJ47" s="11"/>
+      <c r="AK47" s="2"/>
+      <c r="AL47" s="38"/>
+      <c r="AM47" s="8"/>
+    </row>
+    <row r="48" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B48" s="6"/>
+      <c r="D48" s="11"/>
+      <c r="E48" s="11"/>
+      <c r="F48" s="11"/>
+      <c r="G48" s="11"/>
+      <c r="H48" s="11"/>
+      <c r="I48" s="11"/>
+      <c r="J48" s="11"/>
+      <c r="K48" s="11"/>
+      <c r="L48" s="11"/>
+      <c r="M48" s="11"/>
+      <c r="N48" s="11"/>
+      <c r="O48" s="11"/>
+      <c r="P48" s="11"/>
+      <c r="Q48" s="11"/>
+      <c r="R48" s="11"/>
+      <c r="S48" s="11"/>
+      <c r="T48" s="11"/>
+      <c r="U48" s="11"/>
+      <c r="V48" s="11"/>
+      <c r="W48" s="11"/>
+      <c r="X48" s="11"/>
+      <c r="Y48" s="11"/>
+      <c r="Z48" s="11"/>
+      <c r="AA48" s="11"/>
+      <c r="AB48" s="11"/>
+      <c r="AC48" s="11"/>
+      <c r="AD48" s="11"/>
+      <c r="AE48" s="11"/>
+      <c r="AF48" s="11"/>
+      <c r="AG48" s="11"/>
+      <c r="AH48" s="11"/>
+      <c r="AI48" s="11"/>
+      <c r="AJ48" s="11"/>
+      <c r="AK48" s="2"/>
+      <c r="AL48" s="38"/>
+      <c r="AM48" s="8"/>
+    </row>
+    <row r="49" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B49" s="6"/>
+      <c r="D49" s="11"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="11"/>
+      <c r="G49" s="11"/>
+      <c r="H49" s="11"/>
+      <c r="I49" s="11"/>
+      <c r="J49" s="11"/>
+      <c r="K49" s="11"/>
+      <c r="L49" s="11"/>
+      <c r="M49" s="11"/>
+      <c r="N49" s="11"/>
+      <c r="O49" s="11"/>
+      <c r="P49" s="11"/>
+      <c r="Q49" s="11"/>
+      <c r="R49" s="11"/>
+      <c r="S49" s="11"/>
+      <c r="T49" s="11"/>
+      <c r="U49" s="11"/>
+      <c r="V49" s="11"/>
+      <c r="W49" s="11"/>
+      <c r="X49" s="11"/>
+      <c r="Y49" s="11"/>
+      <c r="Z49" s="11"/>
+      <c r="AA49" s="11"/>
+      <c r="AB49" s="11"/>
+      <c r="AC49" s="11"/>
+      <c r="AD49" s="11"/>
+      <c r="AE49" s="11"/>
+      <c r="AF49" s="11"/>
+      <c r="AG49" s="11"/>
+      <c r="AH49" s="11"/>
+      <c r="AI49" s="11"/>
+      <c r="AJ49" s="11"/>
+      <c r="AK49" s="2"/>
+      <c r="AL49" s="38"/>
+      <c r="AM49" s="8"/>
+    </row>
+    <row r="50" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B50" s="6"/>
+      <c r="D50" s="11"/>
+      <c r="E50" s="11"/>
+      <c r="F50" s="11"/>
+      <c r="G50" s="11"/>
+      <c r="H50" s="11"/>
+      <c r="I50" s="11"/>
+      <c r="J50" s="11"/>
+      <c r="K50" s="11"/>
+      <c r="L50" s="11"/>
+      <c r="M50" s="11"/>
+      <c r="N50" s="11"/>
+      <c r="O50" s="11"/>
+      <c r="P50" s="11"/>
+      <c r="Q50" s="11"/>
+      <c r="R50" s="11"/>
+      <c r="S50" s="11"/>
+      <c r="T50" s="11"/>
+      <c r="U50" s="11"/>
+      <c r="V50" s="11"/>
+      <c r="W50" s="11"/>
+      <c r="X50" s="11"/>
+      <c r="Y50" s="11"/>
+      <c r="Z50" s="11"/>
+      <c r="AA50" s="11"/>
+      <c r="AB50" s="11"/>
+      <c r="AC50" s="11"/>
+      <c r="AD50" s="11"/>
+      <c r="AE50" s="11"/>
+      <c r="AF50" s="11"/>
+      <c r="AG50" s="11"/>
+      <c r="AH50" s="11"/>
+      <c r="AI50" s="11"/>
+      <c r="AJ50" s="11"/>
+      <c r="AK50" s="2"/>
+      <c r="AL50" s="38"/>
+      <c r="AM50" s="8"/>
+    </row>
+    <row r="51" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B51" s="6"/>
+      <c r="D51" s="11"/>
+      <c r="E51" s="11"/>
+      <c r="F51" s="11"/>
+      <c r="G51" s="11"/>
+      <c r="H51" s="11"/>
+      <c r="I51" s="11"/>
+      <c r="J51" s="11"/>
+      <c r="K51" s="11"/>
+      <c r="L51" s="11"/>
+      <c r="M51" s="11"/>
+      <c r="N51" s="11"/>
+      <c r="O51" s="11"/>
+      <c r="P51" s="11"/>
+      <c r="Q51" s="11"/>
+      <c r="R51" s="11"/>
+      <c r="S51" s="11"/>
+      <c r="T51" s="11"/>
+      <c r="U51" s="11"/>
+      <c r="V51" s="11"/>
+      <c r="W51" s="11"/>
+      <c r="X51" s="11"/>
+      <c r="Y51" s="11"/>
+      <c r="Z51" s="11"/>
+      <c r="AA51" s="11"/>
+      <c r="AB51" s="11"/>
+      <c r="AC51" s="11"/>
+      <c r="AD51" s="11"/>
+      <c r="AE51" s="11"/>
+      <c r="AF51" s="11"/>
+      <c r="AG51" s="11"/>
+      <c r="AH51" s="11"/>
+      <c r="AI51" s="11"/>
+      <c r="AJ51" s="11"/>
+      <c r="AK51" s="2"/>
+      <c r="AL51" s="38"/>
+      <c r="AM51" s="8"/>
+    </row>
+    <row r="52" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B52" s="6"/>
+      <c r="D52" s="11"/>
+      <c r="E52" s="11"/>
+      <c r="F52" s="11"/>
+      <c r="G52" s="11"/>
+      <c r="H52" s="11"/>
+      <c r="I52" s="11"/>
+      <c r="J52" s="11"/>
+      <c r="K52" s="11"/>
+      <c r="L52" s="11"/>
+      <c r="M52" s="11"/>
+      <c r="N52" s="11"/>
+      <c r="O52" s="11"/>
+      <c r="P52" s="11"/>
+      <c r="Q52" s="11"/>
+      <c r="R52" s="11"/>
+      <c r="S52" s="11"/>
+      <c r="T52" s="11"/>
+      <c r="U52" s="11"/>
+      <c r="V52" s="11"/>
+      <c r="W52" s="11"/>
+      <c r="X52" s="11"/>
+      <c r="Y52" s="11"/>
+      <c r="Z52" s="11"/>
+      <c r="AA52" s="11"/>
+      <c r="AB52" s="11"/>
+      <c r="AC52" s="11"/>
+      <c r="AD52" s="11"/>
+      <c r="AE52" s="11"/>
+      <c r="AF52" s="11"/>
+      <c r="AG52" s="11"/>
+      <c r="AH52" s="11"/>
+      <c r="AI52" s="11"/>
+      <c r="AJ52" s="11"/>
+      <c r="AK52" s="2"/>
+      <c r="AL52" s="38"/>
+      <c r="AM52" s="8"/>
+    </row>
+    <row r="53" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B53" s="6"/>
+      <c r="D53" s="11"/>
+      <c r="E53" s="11"/>
+      <c r="F53" s="11"/>
+      <c r="G53" s="11"/>
+      <c r="H53" s="11"/>
+      <c r="I53" s="11"/>
+      <c r="J53" s="11"/>
+      <c r="K53" s="11"/>
+      <c r="L53" s="11"/>
+      <c r="M53" s="11"/>
+      <c r="N53" s="11"/>
+      <c r="O53" s="11"/>
+      <c r="P53" s="11"/>
+      <c r="Q53" s="11"/>
+      <c r="R53" s="11"/>
+      <c r="S53" s="11"/>
+      <c r="T53" s="11"/>
+      <c r="U53" s="11"/>
+      <c r="V53" s="11"/>
+      <c r="W53" s="11"/>
+      <c r="X53" s="11"/>
+      <c r="Y53" s="11"/>
+      <c r="Z53" s="11"/>
+      <c r="AA53" s="11"/>
+      <c r="AB53" s="11"/>
+      <c r="AC53" s="11"/>
+      <c r="AD53" s="11"/>
+      <c r="AE53" s="11"/>
+      <c r="AF53" s="11"/>
+      <c r="AG53" s="11"/>
+      <c r="AH53" s="11"/>
+      <c r="AI53" s="11"/>
+      <c r="AJ53" s="11"/>
+      <c r="AK53" s="2"/>
+      <c r="AL53" s="38"/>
+      <c r="AM53" s="8"/>
+    </row>
+    <row r="54" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B54" s="6"/>
+      <c r="D54" s="11"/>
+      <c r="E54" s="11"/>
+      <c r="F54" s="11"/>
+      <c r="G54" s="11"/>
+      <c r="H54" s="11"/>
+      <c r="I54" s="11"/>
+      <c r="J54" s="11"/>
+      <c r="K54" s="11"/>
+      <c r="L54" s="11"/>
+      <c r="M54" s="11"/>
+      <c r="N54" s="11"/>
+      <c r="O54" s="11"/>
+      <c r="P54" s="11"/>
+      <c r="Q54" s="11"/>
+      <c r="R54" s="11"/>
+      <c r="S54" s="11"/>
+      <c r="T54" s="11"/>
+      <c r="U54" s="11"/>
+      <c r="V54" s="11"/>
+      <c r="W54" s="11"/>
+      <c r="X54" s="11"/>
+      <c r="Y54" s="11"/>
+      <c r="Z54" s="11"/>
+      <c r="AA54" s="11"/>
+      <c r="AB54" s="11"/>
+      <c r="AC54" s="11"/>
+      <c r="AD54" s="11"/>
+      <c r="AE54" s="11"/>
+      <c r="AF54" s="11"/>
+      <c r="AG54" s="11"/>
+      <c r="AH54" s="11"/>
+      <c r="AI54" s="11"/>
+      <c r="AJ54" s="11"/>
+      <c r="AK54" s="2"/>
+      <c r="AL54" s="38"/>
+      <c r="AM54" s="8"/>
+    </row>
+    <row r="55" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B55" s="6"/>
+      <c r="D55" s="11"/>
+      <c r="E55" s="11"/>
+      <c r="F55" s="11"/>
+      <c r="G55" s="11"/>
+      <c r="H55" s="11"/>
+      <c r="I55" s="11"/>
+      <c r="J55" s="11"/>
+      <c r="K55" s="11"/>
+      <c r="L55" s="11"/>
+      <c r="M55" s="11"/>
+      <c r="N55" s="11"/>
+      <c r="O55" s="11"/>
+      <c r="P55" s="11"/>
+      <c r="Q55" s="11"/>
+      <c r="R55" s="11"/>
+      <c r="S55" s="11"/>
+      <c r="T55" s="11"/>
+      <c r="U55" s="11"/>
+      <c r="V55" s="11"/>
+      <c r="W55" s="11"/>
+      <c r="X55" s="11"/>
+      <c r="Y55" s="11"/>
+      <c r="Z55" s="11"/>
+      <c r="AA55" s="11"/>
+      <c r="AB55" s="11"/>
+      <c r="AC55" s="11"/>
+      <c r="AD55" s="11"/>
+      <c r="AE55" s="11"/>
+      <c r="AF55" s="11"/>
+      <c r="AG55" s="11"/>
+      <c r="AH55" s="11"/>
+      <c r="AI55" s="11"/>
+      <c r="AJ55" s="11"/>
+      <c r="AK55" s="2"/>
+      <c r="AL55" s="38"/>
+      <c r="AM55" s="8"/>
+    </row>
+    <row r="56" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B56" s="6"/>
+      <c r="D56" s="11"/>
+      <c r="E56" s="11"/>
+      <c r="F56" s="11"/>
+      <c r="G56" s="11"/>
+      <c r="H56" s="11"/>
+      <c r="I56" s="11"/>
+      <c r="J56" s="11"/>
+      <c r="K56" s="11"/>
+      <c r="L56" s="11"/>
+      <c r="M56" s="11"/>
+      <c r="N56" s="11"/>
+      <c r="O56" s="11"/>
+      <c r="P56" s="11"/>
+      <c r="Q56" s="11"/>
+      <c r="R56" s="11"/>
+      <c r="S56" s="11"/>
+      <c r="T56" s="11"/>
+      <c r="U56" s="11"/>
+      <c r="V56" s="11"/>
+      <c r="W56" s="11"/>
+      <c r="X56" s="11"/>
+      <c r="Y56" s="11"/>
+      <c r="Z56" s="11"/>
+      <c r="AA56" s="11"/>
+      <c r="AB56" s="11"/>
+      <c r="AC56" s="11"/>
+      <c r="AD56" s="11"/>
+      <c r="AE56" s="11"/>
+      <c r="AF56" s="11"/>
+      <c r="AG56" s="11"/>
+      <c r="AH56" s="11"/>
+      <c r="AI56" s="11"/>
+      <c r="AJ56" s="11"/>
+      <c r="AK56" s="2"/>
+      <c r="AL56" s="38"/>
+      <c r="AM56" s="8"/>
+    </row>
+    <row r="57" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B57" s="6"/>
+      <c r="D57" s="11"/>
+      <c r="E57" s="11"/>
+      <c r="F57" s="11"/>
+      <c r="G57" s="11"/>
+      <c r="H57" s="11"/>
+      <c r="I57" s="11"/>
+      <c r="J57" s="11"/>
+      <c r="K57" s="11"/>
+      <c r="L57" s="11"/>
+      <c r="M57" s="11"/>
+      <c r="N57" s="11"/>
+      <c r="O57" s="11"/>
+      <c r="P57" s="11"/>
+      <c r="Q57" s="11"/>
+      <c r="R57" s="11"/>
+      <c r="S57" s="11"/>
+      <c r="T57" s="11"/>
+      <c r="U57" s="11"/>
+      <c r="V57" s="11"/>
+      <c r="W57" s="11"/>
+      <c r="X57" s="11"/>
+      <c r="Y57" s="11"/>
+      <c r="Z57" s="11"/>
+      <c r="AA57" s="11"/>
+      <c r="AB57" s="11"/>
+      <c r="AC57" s="11"/>
+      <c r="AD57" s="11"/>
+      <c r="AE57" s="11"/>
+      <c r="AF57" s="11"/>
+      <c r="AG57" s="11"/>
+      <c r="AH57" s="11"/>
+      <c r="AI57" s="11"/>
+      <c r="AJ57" s="11"/>
+      <c r="AK57" s="2"/>
+      <c r="AL57" s="38"/>
+      <c r="AM57" s="8"/>
+    </row>
+    <row r="58" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B58" s="6"/>
+      <c r="D58" s="11"/>
+      <c r="E58" s="11"/>
+      <c r="F58" s="11"/>
+      <c r="G58" s="11"/>
+      <c r="H58" s="11"/>
+      <c r="I58" s="11"/>
+      <c r="J58" s="11"/>
+      <c r="K58" s="11"/>
+      <c r="L58" s="11"/>
+      <c r="M58" s="11"/>
+      <c r="N58" s="11"/>
+      <c r="O58" s="11"/>
+      <c r="P58" s="11"/>
+      <c r="Q58" s="11"/>
+      <c r="R58" s="11"/>
+      <c r="S58" s="11"/>
+      <c r="T58" s="11"/>
+      <c r="U58" s="11"/>
+      <c r="V58" s="11"/>
+      <c r="W58" s="11"/>
+      <c r="X58" s="11"/>
+      <c r="Y58" s="11"/>
+      <c r="Z58" s="11"/>
+      <c r="AA58" s="11"/>
+      <c r="AB58" s="11"/>
+      <c r="AC58" s="11"/>
+      <c r="AD58" s="11"/>
+      <c r="AE58" s="11"/>
+      <c r="AF58" s="11"/>
+      <c r="AG58" s="11"/>
+      <c r="AH58" s="11"/>
+      <c r="AI58" s="11"/>
+      <c r="AJ58" s="11"/>
+      <c r="AK58" s="2"/>
+      <c r="AL58" s="38"/>
+      <c r="AM58" s="8"/>
+    </row>
+    <row r="59" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B59" s="6"/>
+      <c r="D59" s="11"/>
+      <c r="E59" s="11"/>
+      <c r="F59" s="11"/>
+      <c r="G59" s="11"/>
+      <c r="H59" s="11"/>
+      <c r="I59" s="11"/>
+      <c r="J59" s="11"/>
+      <c r="K59" s="11"/>
+      <c r="L59" s="11"/>
+      <c r="M59" s="11"/>
+      <c r="N59" s="11"/>
+      <c r="O59" s="11"/>
+      <c r="P59" s="11"/>
+      <c r="Q59" s="11"/>
+      <c r="R59" s="11"/>
+      <c r="S59" s="11"/>
+      <c r="T59" s="11"/>
+      <c r="U59" s="11"/>
+      <c r="V59" s="11"/>
+      <c r="W59" s="11"/>
+      <c r="X59" s="11"/>
+      <c r="Y59" s="11"/>
+      <c r="Z59" s="11"/>
+      <c r="AA59" s="11"/>
+      <c r="AB59" s="11"/>
+      <c r="AC59" s="11"/>
+      <c r="AD59" s="11"/>
+      <c r="AE59" s="11"/>
+      <c r="AF59" s="11"/>
+      <c r="AG59" s="11"/>
+      <c r="AH59" s="11"/>
+      <c r="AI59" s="11"/>
+      <c r="AJ59" s="11"/>
+      <c r="AK59" s="2"/>
+      <c r="AL59" s="38"/>
+      <c r="AM59" s="8"/>
+    </row>
+    <row r="60" spans="2:39" ht="3.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B60" s="19"/>
+      <c r="C60" s="7"/>
+      <c r="D60" s="7"/>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="7"/>
+      <c r="J60" s="7"/>
+      <c r="K60" s="7"/>
+      <c r="L60" s="7"/>
+      <c r="M60" s="7"/>
+      <c r="N60" s="7"/>
+      <c r="O60" s="7"/>
+      <c r="P60" s="7"/>
+      <c r="Q60" s="7"/>
+      <c r="R60" s="7"/>
+      <c r="S60" s="7"/>
+      <c r="T60" s="7"/>
+      <c r="U60" s="7"/>
+      <c r="V60" s="7"/>
+      <c r="W60" s="7"/>
+      <c r="X60" s="7"/>
+      <c r="Y60" s="7"/>
+      <c r="Z60" s="7"/>
+      <c r="AA60" s="7"/>
+      <c r="AB60" s="7"/>
+      <c r="AC60" s="7"/>
+      <c r="AD60" s="7"/>
+      <c r="AE60" s="7"/>
+      <c r="AF60" s="7"/>
+      <c r="AG60" s="7"/>
+      <c r="AH60" s="7"/>
+      <c r="AI60" s="7"/>
+      <c r="AJ60" s="7"/>
+      <c r="AK60" s="20"/>
+      <c r="AL60" s="40"/>
+      <c r="AM60" s="21"/>
+    </row>
+    <row r="61" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="E61" s="22"/>
+      <c r="F61" s="22"/>
+      <c r="G61" s="22"/>
+      <c r="H61" s="22"/>
+      <c r="I61" s="22"/>
+      <c r="J61" s="22"/>
+      <c r="K61" s="22"/>
+      <c r="L61" s="22"/>
+      <c r="M61" s="22"/>
+      <c r="N61" s="22"/>
+      <c r="O61" s="22"/>
+      <c r="P61" s="22"/>
+      <c r="Q61" s="22"/>
+      <c r="R61" s="22"/>
+      <c r="S61" s="22"/>
+      <c r="T61" s="22"/>
+      <c r="U61" s="22"/>
+      <c r="V61" s="22"/>
+      <c r="W61" s="22"/>
+      <c r="X61" s="22"/>
+      <c r="Y61" s="22"/>
+      <c r="Z61" s="22"/>
+      <c r="AA61" s="22"/>
+      <c r="AB61" s="22"/>
+      <c r="AC61" s="22"/>
+      <c r="AD61" s="22"/>
+      <c r="AE61" s="22"/>
+      <c r="AF61" s="22"/>
+      <c r="AG61" s="22"/>
+      <c r="AH61" s="22"/>
+      <c r="AI61" s="22"/>
+      <c r="AJ61" s="22"/>
+      <c r="AK61" s="2"/>
+      <c r="AL61" s="38"/>
+      <c r="AM61" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="P34" s="150"/>
-[...10 lines deleted...]
-      <c r="AA34" s="149" t="s">
+    </row>
+    <row r="62" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="D62" s="13"/>
+      <c r="E62" s="22"/>
+      <c r="F62" s="22"/>
+      <c r="G62" s="22"/>
+      <c r="H62" s="22"/>
+      <c r="I62" s="22"/>
+      <c r="J62" s="22"/>
+      <c r="K62" s="22"/>
+      <c r="L62" s="22"/>
+      <c r="M62" s="22"/>
+      <c r="N62" s="22"/>
+      <c r="O62" s="22"/>
+      <c r="P62" s="22"/>
+      <c r="Q62" s="22"/>
+      <c r="R62" s="22"/>
+      <c r="S62" s="22"/>
+      <c r="T62" s="22"/>
+      <c r="U62" s="22"/>
+      <c r="V62" s="22"/>
+      <c r="W62" s="22"/>
+      <c r="X62" s="22"/>
+      <c r="Y62" s="22"/>
+      <c r="Z62" s="22"/>
+      <c r="AA62" s="22"/>
+      <c r="AB62" s="22"/>
+      <c r="AC62" s="22"/>
+      <c r="AD62" s="22"/>
+      <c r="AE62" s="22"/>
+      <c r="AF62" s="22"/>
+      <c r="AG62" s="22"/>
+      <c r="AH62" s="22"/>
+      <c r="AI62" s="22"/>
+      <c r="AJ62" s="22"/>
+      <c r="AK62" s="22"/>
+      <c r="AL62" s="41"/>
+    </row>
+    <row r="63" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004"/>
+    <row r="64" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="D64" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="AB34" s="150"/>
-[...1105 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sheetProtection password="C107" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="pO8CaIQ7+R8AroNy5vIPE3mBMnetjZ4Xpl+4mVFCNZlvVB+b/O0bVUSsWRf8oyU6wj0KJT4tIFMwv+27GtplFg==" saltValue="8FoZ8nOTAgtl88ClX3oXgA==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0"/>
   <mergeCells count="32">
+    <mergeCell ref="O4:U4"/>
+    <mergeCell ref="V4:AK4"/>
+    <mergeCell ref="O5:U5"/>
+    <mergeCell ref="V5:AK5"/>
+    <mergeCell ref="O6:U6"/>
+    <mergeCell ref="V6:AK6"/>
     <mergeCell ref="D9:N9"/>
+    <mergeCell ref="O9:Y9"/>
+    <mergeCell ref="Z9:AK9"/>
     <mergeCell ref="D10:N13"/>
-    <mergeCell ref="O35:Z46"/>
-    <mergeCell ref="AA35:AK46"/>
+    <mergeCell ref="O10:Y13"/>
+    <mergeCell ref="Z10:AK13"/>
+    <mergeCell ref="D14:N17"/>
+    <mergeCell ref="O14:Y17"/>
     <mergeCell ref="Z14:AK17"/>
-    <mergeCell ref="D35:H46"/>
-[...1 lines deleted...]
-    <mergeCell ref="O14:Y17"/>
+    <mergeCell ref="D18:N21"/>
     <mergeCell ref="O18:Y21"/>
+    <mergeCell ref="Z18:AK21"/>
+    <mergeCell ref="D22:N25"/>
     <mergeCell ref="O22:Y25"/>
+    <mergeCell ref="Z22:AK25"/>
+    <mergeCell ref="D26:N29"/>
+    <mergeCell ref="O26:Y29"/>
+    <mergeCell ref="Z26:AK29"/>
     <mergeCell ref="D34:H34"/>
     <mergeCell ref="I34:N34"/>
     <mergeCell ref="O34:Z34"/>
     <mergeCell ref="AA34:AK34"/>
-    <mergeCell ref="D26:N29"/>
-[...16 lines deleted...]
-    <mergeCell ref="O9:Y9"/>
+    <mergeCell ref="D35:H46"/>
+    <mergeCell ref="I35:N46"/>
+    <mergeCell ref="O35:Z46"/>
+    <mergeCell ref="AA35:AK46"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <printOptions horizontalCentered="1" verticalCentered="1"/>
-[...4 lines deleted...]
-  </headerFooter>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.39370078740157483"/>
+  <pageSetup paperSize="9" scale="92" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <sheetPr codeName="Sheet3"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E65F83C-5D4F-44BA-8A7E-623C936861A8}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:BA24"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="75" zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="J12" sqref="J12:AK12"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="D10" sqref="D10:F10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="2.4140625" defaultRowHeight="13" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="1" width="2.125" style="32" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="49" max="16384" width="2.625" style="32"/>
+    <col min="1" max="1" width="1.9140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="0.58203125" style="1" customWidth="1"/>
+    <col min="3" max="38" width="2.4140625" style="1"/>
+    <col min="39" max="39" width="0.58203125" style="1" customWidth="1"/>
+    <col min="40" max="40" width="2.4140625" style="1"/>
+    <col min="41" max="41" width="7.75" style="1" hidden="1" customWidth="1"/>
+    <col min="42" max="47" width="2.4140625" style="1"/>
+    <col min="48" max="48" width="1.9140625" style="1" customWidth="1"/>
+    <col min="49" max="16384" width="2.4140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-        <v>35</v>
+    <row r="1" spans="1:41" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="1" t="s">
+        <v>33</v>
       </c>
-      <c r="AM1" s="34"/>
-[...81 lines deleted...]
-        <v>11</v>
+      <c r="AM1" s="2"/>
+    </row>
+    <row r="2" spans="1:41" ht="3" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B2" s="3"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="4"/>
+      <c r="P2" s="4"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="4"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="4"/>
+      <c r="U2" s="4"/>
+      <c r="V2" s="4"/>
+      <c r="W2" s="4"/>
+      <c r="X2" s="4"/>
+      <c r="Y2" s="4"/>
+      <c r="Z2" s="4"/>
+      <c r="AA2" s="4"/>
+      <c r="AB2" s="4"/>
+      <c r="AC2" s="4"/>
+      <c r="AD2" s="4"/>
+      <c r="AE2" s="4"/>
+      <c r="AF2" s="4"/>
+      <c r="AG2" s="4"/>
+      <c r="AH2" s="4"/>
+      <c r="AI2" s="4"/>
+      <c r="AJ2" s="4"/>
+      <c r="AK2" s="4"/>
+      <c r="AL2" s="4"/>
+      <c r="AM2" s="5"/>
+    </row>
+    <row r="3" spans="1:41" x14ac:dyDescent="0.55000000000000004">
+      <c r="B3" s="6"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="Z3" s="7"/>
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="7"/>
+      <c r="AC3" s="7"/>
+      <c r="AD3" s="7"/>
+      <c r="AE3" s="7"/>
+      <c r="AF3" s="7"/>
+      <c r="AG3" s="7"/>
+      <c r="AH3" s="7"/>
+      <c r="AI3" s="7"/>
+      <c r="AJ3" s="7"/>
+      <c r="AK3" s="7"/>
+      <c r="AM3" s="8"/>
+      <c r="AO3" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
-    <row r="4" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-        <v>28</v>
+    <row r="4" spans="1:41" x14ac:dyDescent="0.55000000000000004">
+      <c r="B4" s="6"/>
+      <c r="O4" s="100" t="s">
+        <v>1</v>
       </c>
-      <c r="P4" s="169"/>
-[...5 lines deleted...]
-      <c r="V4" s="134" t="str">
+      <c r="P4" s="101"/>
+      <c r="Q4" s="101"/>
+      <c r="R4" s="101"/>
+      <c r="S4" s="101"/>
+      <c r="T4" s="101"/>
+      <c r="U4" s="102"/>
+      <c r="V4" s="120" t="str">
         <f>IF(その1!$V$4="","",その1!$V$4)</f>
         <v/>
       </c>
-      <c r="W4" s="171"/>
-[...17 lines deleted...]
-        <v>12</v>
+      <c r="W4" s="133"/>
+      <c r="X4" s="133"/>
+      <c r="Y4" s="133"/>
+      <c r="Z4" s="133"/>
+      <c r="AA4" s="133"/>
+      <c r="AB4" s="133"/>
+      <c r="AC4" s="133"/>
+      <c r="AD4" s="133"/>
+      <c r="AE4" s="133"/>
+      <c r="AF4" s="133"/>
+      <c r="AG4" s="133"/>
+      <c r="AH4" s="133"/>
+      <c r="AI4" s="133"/>
+      <c r="AJ4" s="133"/>
+      <c r="AK4" s="134"/>
+      <c r="AL4" s="11"/>
+      <c r="AM4" s="8"/>
+      <c r="AO4" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
-    <row r="5" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-        <v>27</v>
+    <row r="5" spans="1:41" x14ac:dyDescent="0.55000000000000004">
+      <c r="B5" s="6"/>
+      <c r="O5" s="106" t="s">
+        <v>2</v>
       </c>
-      <c r="P5" s="173"/>
-[...5 lines deleted...]
-      <c r="V5" s="134" t="str">
+      <c r="P5" s="107"/>
+      <c r="Q5" s="107"/>
+      <c r="R5" s="107"/>
+      <c r="S5" s="107"/>
+      <c r="T5" s="107"/>
+      <c r="U5" s="108"/>
+      <c r="V5" s="120" t="str">
         <f>IF(その1!$V$5="","",その1!$V$5)</f>
         <v/>
       </c>
-      <c r="W5" s="171"/>
-[...32 lines deleted...]
-        <v>14</v>
+      <c r="W5" s="133"/>
+      <c r="X5" s="133"/>
+      <c r="Y5" s="133"/>
+      <c r="Z5" s="133"/>
+      <c r="AA5" s="133"/>
+      <c r="AB5" s="133"/>
+      <c r="AC5" s="133"/>
+      <c r="AD5" s="133"/>
+      <c r="AE5" s="133"/>
+      <c r="AF5" s="133"/>
+      <c r="AG5" s="133"/>
+      <c r="AH5" s="133"/>
+      <c r="AI5" s="133"/>
+      <c r="AJ5" s="133"/>
+      <c r="AK5" s="134"/>
+      <c r="AL5" s="11"/>
+      <c r="AM5" s="8"/>
+    </row>
+    <row r="6" spans="1:41" x14ac:dyDescent="0.55000000000000004">
+      <c r="B6" s="6"/>
+      <c r="O6" s="100" t="s">
+        <v>3</v>
       </c>
-      <c r="P6" s="169"/>
-[...5 lines deleted...]
-      <c r="V6" s="134" t="str">
+      <c r="P6" s="101"/>
+      <c r="Q6" s="101"/>
+      <c r="R6" s="101"/>
+      <c r="S6" s="101"/>
+      <c r="T6" s="101"/>
+      <c r="U6" s="102"/>
+      <c r="V6" s="120" t="str">
         <f>IF(その1!$V$6="","",その1!$V$6)</f>
         <v/>
       </c>
-      <c r="W6" s="171"/>
-[...60 lines deleted...]
-        <v>40</v>
+      <c r="W6" s="121"/>
+      <c r="X6" s="121"/>
+      <c r="Y6" s="121"/>
+      <c r="Z6" s="121"/>
+      <c r="AA6" s="121"/>
+      <c r="AB6" s="121"/>
+      <c r="AC6" s="121"/>
+      <c r="AD6" s="121"/>
+      <c r="AE6" s="121"/>
+      <c r="AF6" s="121"/>
+      <c r="AG6" s="121"/>
+      <c r="AH6" s="121"/>
+      <c r="AI6" s="121"/>
+      <c r="AJ6" s="121"/>
+      <c r="AK6" s="122"/>
+      <c r="AL6" s="11"/>
+      <c r="AM6" s="8"/>
+    </row>
+    <row r="7" spans="1:41" x14ac:dyDescent="0.55000000000000004">
+      <c r="B7" s="6"/>
+      <c r="AM7" s="8"/>
+      <c r="AO7" s="23"/>
+    </row>
+    <row r="8" spans="1:41" x14ac:dyDescent="0.55000000000000004">
+      <c r="B8" s="6" t="s">
+        <v>36</v>
       </c>
-      <c r="C8" s="17"/>
-[...42 lines deleted...]
-        <v>6</v>
+      <c r="AM8" s="8"/>
+      <c r="AO8" s="23"/>
+    </row>
+    <row r="9" spans="1:41" ht="25.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B9" s="12"/>
+      <c r="C9" s="24"/>
+      <c r="D9" s="131" t="s">
+        <v>37</v>
       </c>
-      <c r="E9" s="167"/>
-[...2 lines deleted...]
-        <v>29</v>
+      <c r="E9" s="131"/>
+      <c r="F9" s="131"/>
+      <c r="G9" s="132" t="s">
+        <v>38</v>
       </c>
-      <c r="H9" s="168"/>
-[...2 lines deleted...]
-        <v>22</v>
+      <c r="H9" s="132"/>
+      <c r="I9" s="132"/>
+      <c r="J9" s="97" t="s">
+        <v>39</v>
       </c>
-      <c r="K9" s="176"/>
-[...482 lines deleted...]
-        <v>30</v>
+      <c r="K9" s="98"/>
+      <c r="L9" s="98"/>
+      <c r="M9" s="98"/>
+      <c r="N9" s="98"/>
+      <c r="O9" s="98"/>
+      <c r="P9" s="98"/>
+      <c r="Q9" s="98"/>
+      <c r="R9" s="98"/>
+      <c r="S9" s="98"/>
+      <c r="T9" s="98"/>
+      <c r="U9" s="98"/>
+      <c r="V9" s="98"/>
+      <c r="W9" s="98"/>
+      <c r="X9" s="98"/>
+      <c r="Y9" s="98"/>
+      <c r="Z9" s="98"/>
+      <c r="AA9" s="98"/>
+      <c r="AB9" s="98"/>
+      <c r="AC9" s="98"/>
+      <c r="AD9" s="98"/>
+      <c r="AE9" s="98"/>
+      <c r="AF9" s="98"/>
+      <c r="AG9" s="98"/>
+      <c r="AH9" s="98"/>
+      <c r="AI9" s="98"/>
+      <c r="AJ9" s="98"/>
+      <c r="AK9" s="99"/>
+      <c r="AL9" s="14"/>
+      <c r="AM9" s="24"/>
+    </row>
+    <row r="10" spans="1:41" ht="54.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B10" s="12"/>
+      <c r="C10" s="24"/>
+      <c r="D10" s="126"/>
+      <c r="E10" s="126"/>
+      <c r="F10" s="126"/>
+      <c r="G10" s="127"/>
+      <c r="H10" s="127"/>
+      <c r="I10" s="127"/>
+      <c r="J10" s="128"/>
+      <c r="K10" s="129"/>
+      <c r="L10" s="129"/>
+      <c r="M10" s="129"/>
+      <c r="N10" s="129"/>
+      <c r="O10" s="129"/>
+      <c r="P10" s="129"/>
+      <c r="Q10" s="129"/>
+      <c r="R10" s="129"/>
+      <c r="S10" s="129"/>
+      <c r="T10" s="129"/>
+      <c r="U10" s="129"/>
+      <c r="V10" s="129"/>
+      <c r="W10" s="129"/>
+      <c r="X10" s="129"/>
+      <c r="Y10" s="129"/>
+      <c r="Z10" s="129"/>
+      <c r="AA10" s="129"/>
+      <c r="AB10" s="129"/>
+      <c r="AC10" s="129"/>
+      <c r="AD10" s="129"/>
+      <c r="AE10" s="129"/>
+      <c r="AF10" s="129"/>
+      <c r="AG10" s="129"/>
+      <c r="AH10" s="129"/>
+      <c r="AI10" s="129"/>
+      <c r="AJ10" s="129"/>
+      <c r="AK10" s="130"/>
+      <c r="AL10" s="14"/>
+      <c r="AM10" s="24"/>
+    </row>
+    <row r="11" spans="1:41" ht="54.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B11" s="12"/>
+      <c r="C11" s="24"/>
+      <c r="D11" s="126"/>
+      <c r="E11" s="126"/>
+      <c r="F11" s="126"/>
+      <c r="G11" s="127"/>
+      <c r="H11" s="127"/>
+      <c r="I11" s="127"/>
+      <c r="J11" s="128"/>
+      <c r="K11" s="129"/>
+      <c r="L11" s="129"/>
+      <c r="M11" s="129"/>
+      <c r="N11" s="129"/>
+      <c r="O11" s="129"/>
+      <c r="P11" s="129"/>
+      <c r="Q11" s="129"/>
+      <c r="R11" s="129"/>
+      <c r="S11" s="129"/>
+      <c r="T11" s="129"/>
+      <c r="U11" s="129"/>
+      <c r="V11" s="129"/>
+      <c r="W11" s="129"/>
+      <c r="X11" s="129"/>
+      <c r="Y11" s="129"/>
+      <c r="Z11" s="129"/>
+      <c r="AA11" s="129"/>
+      <c r="AB11" s="129"/>
+      <c r="AC11" s="129"/>
+      <c r="AD11" s="129"/>
+      <c r="AE11" s="129"/>
+      <c r="AF11" s="129"/>
+      <c r="AG11" s="129"/>
+      <c r="AH11" s="129"/>
+      <c r="AI11" s="129"/>
+      <c r="AJ11" s="129"/>
+      <c r="AK11" s="130"/>
+      <c r="AL11" s="14"/>
+      <c r="AM11" s="24"/>
+    </row>
+    <row r="12" spans="1:41" ht="54.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B12" s="12"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="126"/>
+      <c r="E12" s="126"/>
+      <c r="F12" s="126"/>
+      <c r="G12" s="127"/>
+      <c r="H12" s="127"/>
+      <c r="I12" s="127"/>
+      <c r="J12" s="128"/>
+      <c r="K12" s="129"/>
+      <c r="L12" s="129"/>
+      <c r="M12" s="129"/>
+      <c r="N12" s="129"/>
+      <c r="O12" s="129"/>
+      <c r="P12" s="129"/>
+      <c r="Q12" s="129"/>
+      <c r="R12" s="129"/>
+      <c r="S12" s="129"/>
+      <c r="T12" s="129"/>
+      <c r="U12" s="129"/>
+      <c r="V12" s="129"/>
+      <c r="W12" s="129"/>
+      <c r="X12" s="129"/>
+      <c r="Y12" s="129"/>
+      <c r="Z12" s="129"/>
+      <c r="AA12" s="129"/>
+      <c r="AB12" s="129"/>
+      <c r="AC12" s="129"/>
+      <c r="AD12" s="129"/>
+      <c r="AE12" s="129"/>
+      <c r="AF12" s="129"/>
+      <c r="AG12" s="129"/>
+      <c r="AH12" s="129"/>
+      <c r="AI12" s="129"/>
+      <c r="AJ12" s="129"/>
+      <c r="AK12" s="130"/>
+      <c r="AL12" s="14"/>
+      <c r="AM12" s="24"/>
+    </row>
+    <row r="13" spans="1:41" ht="54.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B13" s="12"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="126"/>
+      <c r="E13" s="126"/>
+      <c r="F13" s="126"/>
+      <c r="G13" s="127"/>
+      <c r="H13" s="127"/>
+      <c r="I13" s="127"/>
+      <c r="J13" s="128"/>
+      <c r="K13" s="129"/>
+      <c r="L13" s="129"/>
+      <c r="M13" s="129"/>
+      <c r="N13" s="129"/>
+      <c r="O13" s="129"/>
+      <c r="P13" s="129"/>
+      <c r="Q13" s="129"/>
+      <c r="R13" s="129"/>
+      <c r="S13" s="129"/>
+      <c r="T13" s="129"/>
+      <c r="U13" s="129"/>
+      <c r="V13" s="129"/>
+      <c r="W13" s="129"/>
+      <c r="X13" s="129"/>
+      <c r="Y13" s="129"/>
+      <c r="Z13" s="129"/>
+      <c r="AA13" s="129"/>
+      <c r="AB13" s="129"/>
+      <c r="AC13" s="129"/>
+      <c r="AD13" s="129"/>
+      <c r="AE13" s="129"/>
+      <c r="AF13" s="129"/>
+      <c r="AG13" s="129"/>
+      <c r="AH13" s="129"/>
+      <c r="AI13" s="129"/>
+      <c r="AJ13" s="129"/>
+      <c r="AK13" s="130"/>
+      <c r="AL13" s="14"/>
+      <c r="AM13" s="24"/>
+    </row>
+    <row r="14" spans="1:41" ht="54.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B14" s="12"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="126"/>
+      <c r="E14" s="126"/>
+      <c r="F14" s="126"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="127"/>
+      <c r="I14" s="127"/>
+      <c r="J14" s="128"/>
+      <c r="K14" s="129"/>
+      <c r="L14" s="129"/>
+      <c r="M14" s="129"/>
+      <c r="N14" s="129"/>
+      <c r="O14" s="129"/>
+      <c r="P14" s="129"/>
+      <c r="Q14" s="129"/>
+      <c r="R14" s="129"/>
+      <c r="S14" s="129"/>
+      <c r="T14" s="129"/>
+      <c r="U14" s="129"/>
+      <c r="V14" s="129"/>
+      <c r="W14" s="129"/>
+      <c r="X14" s="129"/>
+      <c r="Y14" s="129"/>
+      <c r="Z14" s="129"/>
+      <c r="AA14" s="129"/>
+      <c r="AB14" s="129"/>
+      <c r="AC14" s="129"/>
+      <c r="AD14" s="129"/>
+      <c r="AE14" s="129"/>
+      <c r="AF14" s="129"/>
+      <c r="AG14" s="129"/>
+      <c r="AH14" s="129"/>
+      <c r="AI14" s="129"/>
+      <c r="AJ14" s="129"/>
+      <c r="AK14" s="130"/>
+      <c r="AL14" s="14"/>
+      <c r="AM14" s="24"/>
+    </row>
+    <row r="15" spans="1:41" ht="54.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B15" s="12"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="126"/>
+      <c r="E15" s="126"/>
+      <c r="F15" s="126"/>
+      <c r="G15" s="127"/>
+      <c r="H15" s="127"/>
+      <c r="I15" s="127"/>
+      <c r="J15" s="128"/>
+      <c r="K15" s="129"/>
+      <c r="L15" s="129"/>
+      <c r="M15" s="129"/>
+      <c r="N15" s="129"/>
+      <c r="O15" s="129"/>
+      <c r="P15" s="129"/>
+      <c r="Q15" s="129"/>
+      <c r="R15" s="129"/>
+      <c r="S15" s="129"/>
+      <c r="T15" s="129"/>
+      <c r="U15" s="129"/>
+      <c r="V15" s="129"/>
+      <c r="W15" s="129"/>
+      <c r="X15" s="129"/>
+      <c r="Y15" s="129"/>
+      <c r="Z15" s="129"/>
+      <c r="AA15" s="129"/>
+      <c r="AB15" s="129"/>
+      <c r="AC15" s="129"/>
+      <c r="AD15" s="129"/>
+      <c r="AE15" s="129"/>
+      <c r="AF15" s="129"/>
+      <c r="AG15" s="129"/>
+      <c r="AH15" s="129"/>
+      <c r="AI15" s="129"/>
+      <c r="AJ15" s="129"/>
+      <c r="AK15" s="130"/>
+      <c r="AL15" s="14"/>
+      <c r="AM15" s="24"/>
+    </row>
+    <row r="16" spans="1:41" ht="54.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B16" s="12"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="126"/>
+      <c r="E16" s="126"/>
+      <c r="F16" s="126"/>
+      <c r="G16" s="127"/>
+      <c r="H16" s="127"/>
+      <c r="I16" s="127"/>
+      <c r="J16" s="128"/>
+      <c r="K16" s="129"/>
+      <c r="L16" s="129"/>
+      <c r="M16" s="129"/>
+      <c r="N16" s="129"/>
+      <c r="O16" s="129"/>
+      <c r="P16" s="129"/>
+      <c r="Q16" s="129"/>
+      <c r="R16" s="129"/>
+      <c r="S16" s="129"/>
+      <c r="T16" s="129"/>
+      <c r="U16" s="129"/>
+      <c r="V16" s="129"/>
+      <c r="W16" s="129"/>
+      <c r="X16" s="129"/>
+      <c r="Y16" s="129"/>
+      <c r="Z16" s="129"/>
+      <c r="AA16" s="129"/>
+      <c r="AB16" s="129"/>
+      <c r="AC16" s="129"/>
+      <c r="AD16" s="129"/>
+      <c r="AE16" s="129"/>
+      <c r="AF16" s="129"/>
+      <c r="AG16" s="129"/>
+      <c r="AH16" s="129"/>
+      <c r="AI16" s="129"/>
+      <c r="AJ16" s="129"/>
+      <c r="AK16" s="130"/>
+      <c r="AL16" s="14"/>
+      <c r="AM16" s="24"/>
+    </row>
+    <row r="17" spans="2:53" ht="54.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B17" s="6"/>
+      <c r="C17" s="8"/>
+      <c r="D17" s="126"/>
+      <c r="E17" s="126"/>
+      <c r="F17" s="126"/>
+      <c r="G17" s="127"/>
+      <c r="H17" s="127"/>
+      <c r="I17" s="127"/>
+      <c r="J17" s="128"/>
+      <c r="K17" s="129"/>
+      <c r="L17" s="129"/>
+      <c r="M17" s="129"/>
+      <c r="N17" s="129"/>
+      <c r="O17" s="129"/>
+      <c r="P17" s="129"/>
+      <c r="Q17" s="129"/>
+      <c r="R17" s="129"/>
+      <c r="S17" s="129"/>
+      <c r="T17" s="129"/>
+      <c r="U17" s="129"/>
+      <c r="V17" s="129"/>
+      <c r="W17" s="129"/>
+      <c r="X17" s="129"/>
+      <c r="Y17" s="129"/>
+      <c r="Z17" s="129"/>
+      <c r="AA17" s="129"/>
+      <c r="AB17" s="129"/>
+      <c r="AC17" s="129"/>
+      <c r="AD17" s="129"/>
+      <c r="AE17" s="129"/>
+      <c r="AF17" s="129"/>
+      <c r="AG17" s="129"/>
+      <c r="AH17" s="129"/>
+      <c r="AI17" s="129"/>
+      <c r="AJ17" s="129"/>
+      <c r="AK17" s="130"/>
+      <c r="AL17" s="14"/>
+      <c r="AM17" s="8"/>
+    </row>
+    <row r="18" spans="2:53" ht="54.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B18" s="6"/>
+      <c r="C18" s="8"/>
+      <c r="D18" s="126"/>
+      <c r="E18" s="126"/>
+      <c r="F18" s="126"/>
+      <c r="G18" s="127"/>
+      <c r="H18" s="127"/>
+      <c r="I18" s="127"/>
+      <c r="J18" s="128"/>
+      <c r="K18" s="129"/>
+      <c r="L18" s="129"/>
+      <c r="M18" s="129"/>
+      <c r="N18" s="129"/>
+      <c r="O18" s="129"/>
+      <c r="P18" s="129"/>
+      <c r="Q18" s="129"/>
+      <c r="R18" s="129"/>
+      <c r="S18" s="129"/>
+      <c r="T18" s="129"/>
+      <c r="U18" s="129"/>
+      <c r="V18" s="129"/>
+      <c r="W18" s="129"/>
+      <c r="X18" s="129"/>
+      <c r="Y18" s="129"/>
+      <c r="Z18" s="129"/>
+      <c r="AA18" s="129"/>
+      <c r="AB18" s="129"/>
+      <c r="AC18" s="129"/>
+      <c r="AD18" s="129"/>
+      <c r="AE18" s="129"/>
+      <c r="AF18" s="129"/>
+      <c r="AG18" s="129"/>
+      <c r="AH18" s="129"/>
+      <c r="AI18" s="129"/>
+      <c r="AJ18" s="129"/>
+      <c r="AK18" s="130"/>
+      <c r="AL18" s="14"/>
+      <c r="AM18" s="8"/>
+      <c r="AY18" s="25"/>
+      <c r="AZ18" s="26"/>
+      <c r="BA18" s="27"/>
+    </row>
+    <row r="19" spans="2:53" ht="54.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B19" s="6"/>
+      <c r="C19" s="8"/>
+      <c r="D19" s="126"/>
+      <c r="E19" s="126"/>
+      <c r="F19" s="126"/>
+      <c r="G19" s="127"/>
+      <c r="H19" s="127"/>
+      <c r="I19" s="127"/>
+      <c r="J19" s="128"/>
+      <c r="K19" s="129"/>
+      <c r="L19" s="129"/>
+      <c r="M19" s="129"/>
+      <c r="N19" s="129"/>
+      <c r="O19" s="129"/>
+      <c r="P19" s="129"/>
+      <c r="Q19" s="129"/>
+      <c r="R19" s="129"/>
+      <c r="S19" s="129"/>
+      <c r="T19" s="129"/>
+      <c r="U19" s="129"/>
+      <c r="V19" s="129"/>
+      <c r="W19" s="129"/>
+      <c r="X19" s="129"/>
+      <c r="Y19" s="129"/>
+      <c r="Z19" s="129"/>
+      <c r="AA19" s="129"/>
+      <c r="AB19" s="129"/>
+      <c r="AC19" s="129"/>
+      <c r="AD19" s="129"/>
+      <c r="AE19" s="129"/>
+      <c r="AF19" s="129"/>
+      <c r="AG19" s="129"/>
+      <c r="AH19" s="129"/>
+      <c r="AI19" s="129"/>
+      <c r="AJ19" s="129"/>
+      <c r="AK19" s="130"/>
+      <c r="AL19" s="14"/>
+      <c r="AM19" s="8"/>
+      <c r="AY19" s="25"/>
+      <c r="AZ19" s="26"/>
+      <c r="BA19" s="27"/>
+    </row>
+    <row r="20" spans="2:53" ht="54.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B20" s="6"/>
+      <c r="C20" s="8"/>
+      <c r="D20" s="126"/>
+      <c r="E20" s="126"/>
+      <c r="F20" s="126"/>
+      <c r="G20" s="127"/>
+      <c r="H20" s="127"/>
+      <c r="I20" s="127"/>
+      <c r="J20" s="128"/>
+      <c r="K20" s="129"/>
+      <c r="L20" s="129"/>
+      <c r="M20" s="129"/>
+      <c r="N20" s="129"/>
+      <c r="O20" s="129"/>
+      <c r="P20" s="129"/>
+      <c r="Q20" s="129"/>
+      <c r="R20" s="129"/>
+      <c r="S20" s="129"/>
+      <c r="T20" s="129"/>
+      <c r="U20" s="129"/>
+      <c r="V20" s="129"/>
+      <c r="W20" s="129"/>
+      <c r="X20" s="129"/>
+      <c r="Y20" s="129"/>
+      <c r="Z20" s="129"/>
+      <c r="AA20" s="129"/>
+      <c r="AB20" s="129"/>
+      <c r="AC20" s="129"/>
+      <c r="AD20" s="129"/>
+      <c r="AE20" s="129"/>
+      <c r="AF20" s="129"/>
+      <c r="AG20" s="129"/>
+      <c r="AH20" s="129"/>
+      <c r="AI20" s="129"/>
+      <c r="AJ20" s="129"/>
+      <c r="AK20" s="130"/>
+      <c r="AL20" s="14"/>
+      <c r="AM20" s="8"/>
+      <c r="AY20" s="25"/>
+      <c r="AZ20" s="26"/>
+      <c r="BA20" s="27"/>
+    </row>
+    <row r="21" spans="2:53" x14ac:dyDescent="0.55000000000000004">
+      <c r="B21" s="6"/>
+      <c r="D21" s="125" t="s">
+        <v>26</v>
       </c>
-      <c r="E21" s="161"/>
-[...77 lines deleted...]
-        <v>42</v>
+      <c r="E21" s="125"/>
+      <c r="F21" s="125"/>
+      <c r="G21" s="125"/>
+      <c r="H21" s="125"/>
+      <c r="I21" s="125"/>
+      <c r="J21" s="125"/>
+      <c r="K21" s="125"/>
+      <c r="L21" s="125"/>
+      <c r="M21" s="125"/>
+      <c r="N21" s="125"/>
+      <c r="O21" s="125"/>
+      <c r="P21" s="125"/>
+      <c r="Q21" s="125"/>
+      <c r="R21" s="125"/>
+      <c r="S21" s="125"/>
+      <c r="T21" s="125"/>
+      <c r="U21" s="125"/>
+      <c r="V21" s="125"/>
+      <c r="W21" s="125"/>
+      <c r="X21" s="125"/>
+      <c r="Y21" s="125"/>
+      <c r="Z21" s="125"/>
+      <c r="AA21" s="125"/>
+      <c r="AB21" s="125"/>
+      <c r="AC21" s="125"/>
+      <c r="AD21" s="125"/>
+      <c r="AE21" s="125"/>
+      <c r="AF21" s="125"/>
+      <c r="AG21" s="125"/>
+      <c r="AH21" s="125"/>
+      <c r="AI21" s="125"/>
+      <c r="AJ21" s="125"/>
+      <c r="AK21" s="125"/>
+      <c r="AL21" s="28"/>
+      <c r="AM21" s="8"/>
+    </row>
+    <row r="22" spans="2:53" ht="3" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B22" s="19"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="29"/>
+      <c r="F22" s="29"/>
+      <c r="G22" s="29"/>
+      <c r="H22" s="29"/>
+      <c r="I22" s="29"/>
+      <c r="J22" s="29"/>
+      <c r="K22" s="29"/>
+      <c r="L22" s="29"/>
+      <c r="M22" s="29"/>
+      <c r="N22" s="29"/>
+      <c r="O22" s="29"/>
+      <c r="P22" s="29"/>
+      <c r="Q22" s="29"/>
+      <c r="R22" s="29"/>
+      <c r="S22" s="29"/>
+      <c r="T22" s="29"/>
+      <c r="U22" s="29"/>
+      <c r="V22" s="29"/>
+      <c r="W22" s="29"/>
+      <c r="X22" s="29"/>
+      <c r="Y22" s="29"/>
+      <c r="Z22" s="29"/>
+      <c r="AA22" s="29"/>
+      <c r="AB22" s="29"/>
+      <c r="AC22" s="29"/>
+      <c r="AD22" s="29"/>
+      <c r="AE22" s="29"/>
+      <c r="AF22" s="29"/>
+      <c r="AG22" s="29"/>
+      <c r="AH22" s="29"/>
+      <c r="AI22" s="29"/>
+      <c r="AJ22" s="29"/>
+      <c r="AK22" s="20"/>
+      <c r="AL22" s="20"/>
+      <c r="AM22" s="30"/>
+    </row>
+    <row r="23" spans="2:53" x14ac:dyDescent="0.55000000000000004">
+      <c r="AM23" s="2" t="s">
+        <v>19</v>
       </c>
     </row>
-    <row r="24" spans="2:53" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-        <v>31</v>
+    <row r="24" spans="2:53" ht="26" x14ac:dyDescent="0.55000000000000004">
+      <c r="D24" s="22" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection password="C107" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="GMBhoOVaEPMR4JgaRKKpRfUK1vi6OkVeklu2VQTRAS1amRdc41qWMkczfmgHYCeVwIPnTePWsPbtLNnCScQzOw==" saltValue="lGXLCdHtAZHyAQiSLtHXZw==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0"/>
   <mergeCells count="43">
     <mergeCell ref="O4:U4"/>
     <mergeCell ref="V4:AK4"/>
     <mergeCell ref="O5:U5"/>
     <mergeCell ref="V5:AK5"/>
+    <mergeCell ref="O6:U6"/>
+    <mergeCell ref="V6:AK6"/>
+    <mergeCell ref="D9:F9"/>
+    <mergeCell ref="G9:I9"/>
+    <mergeCell ref="J9:AK9"/>
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="G10:I10"/>
+    <mergeCell ref="J10:AK10"/>
+    <mergeCell ref="D11:F11"/>
+    <mergeCell ref="G11:I11"/>
+    <mergeCell ref="J11:AK11"/>
+    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="G12:I12"/>
+    <mergeCell ref="J12:AK12"/>
+    <mergeCell ref="D13:F13"/>
+    <mergeCell ref="G13:I13"/>
+    <mergeCell ref="J13:AK13"/>
+    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="G14:I14"/>
+    <mergeCell ref="J14:AK14"/>
+    <mergeCell ref="D15:F15"/>
+    <mergeCell ref="G15:I15"/>
+    <mergeCell ref="J15:AK15"/>
+    <mergeCell ref="D16:F16"/>
+    <mergeCell ref="G16:I16"/>
+    <mergeCell ref="J16:AK16"/>
+    <mergeCell ref="D17:F17"/>
     <mergeCell ref="G17:I17"/>
     <mergeCell ref="J17:AK17"/>
-    <mergeCell ref="O6:U6"/>
-[...5 lines deleted...]
-    <mergeCell ref="D16:F16"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="G18:I18"/>
+    <mergeCell ref="J18:AK18"/>
+    <mergeCell ref="D21:AK21"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="G19:I19"/>
+    <mergeCell ref="J19:AK19"/>
     <mergeCell ref="D20:F20"/>
     <mergeCell ref="G20:I20"/>
     <mergeCell ref="J20:AK20"/>
-    <mergeCell ref="D18:F18"/>
-[...25 lines deleted...]
-    <mergeCell ref="G14:I14"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G10:I20" xr:uid="{00000000-0002-0000-0200-000000000000}">
+    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J10:AK20" xr:uid="{AEDDEBF0-D0F4-4AB3-9792-FABC726091E6}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G10:I20" xr:uid="{1A434663-07EE-4C4B-86B1-FA3DC914C316}">
       <formula1>$AO$2:$AO$4</formula1>
     </dataValidation>
-    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J10:AK20" xr:uid="{00000000-0002-0000-0200-000001000000}"/>
   </dataValidations>
-  <printOptions horizontalCentered="1" verticalCentered="1"/>
-[...4 lines deleted...]
-  </headerFooter>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.39370078740157483"/>
+  <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>その1</vt:lpstr>
       <vt:lpstr>その2</vt:lpstr>
       <vt:lpstr>その3</vt:lpstr>
       <vt:lpstr>その1!Print_Area</vt:lpstr>
       <vt:lpstr>その2!Print_Area</vt:lpstr>
       <vt:lpstr>その3!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>ヘルプデスク2</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>