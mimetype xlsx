--- v0 (2026-04-22)
+++ v1 (2026-07-21)
@@ -1,642 +1,658 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...2 lines deleted...]
-  <workbookProtection workbookPassword="C107" lockStructure="1"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.132.34.4\ondanka\19_R08(2026)年度\19_ガイドライン・様式・記入要領改正\05_様式記入要領（2026年度最終版）\検証様式\04_再エネクレジット\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B7F804F-31C5-407E-B15A-A7BA8645C496}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9552" yWindow="-12" windowWidth="9600" windowHeight="11640" activeTab="2"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8F3CFDDA-8EBE-4AB0-9F84-C7A14805BCEA}"/>
   </bookViews>
   <sheets>
-    <sheet name="その1" sheetId="9" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="その3" sheetId="12" r:id="rId3"/>
+    <sheet name="その1" sheetId="1" r:id="rId1"/>
+    <sheet name="その2" sheetId="2" r:id="rId2"/>
+    <sheet name="その3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">その1!$A$1:$AM$67</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">その2!$A$1:$AM$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">その1!$A$1:$AN$67</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">その2!$A$1:$AN$65</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">その3!$A$1:$AN$23</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="V6" i="12" l="1"/>
-[...4 lines deleted...]
-  <c r="V4" i="10"/>
+  <c r="V6" i="3" l="1"/>
+  <c r="V5" i="3"/>
+  <c r="V4" i="3"/>
+  <c r="V6" i="2"/>
+  <c r="V5" i="2"/>
+  <c r="V4" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>作成者</author>
   </authors>
   <commentList>
-    <comment ref="F14" authorId="0" shapeId="0">
+    <comment ref="F14" authorId="0" shapeId="0" xr:uid="{070D7B32-8446-4C7C-8D98-CB24EE9DF3F7}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>該当する場合は、プルダウンで○を選択してください。</t>
         </r>
       </text>
     </comment>
-    <comment ref="V14" authorId="0" shapeId="0">
+    <comment ref="V14" authorId="0" shapeId="0" xr:uid="{DF0DD74D-C69C-4D0C-82D9-4F1065BFAC7C}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>検証主任者、検証担当者の区分に関して、プルダウンで選択してください。</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>作成者</author>
   </authors>
   <commentList>
-    <comment ref="G10" authorId="0" shapeId="0">
+    <comment ref="G10" authorId="0" shapeId="0" xr:uid="{0108D621-E3BF-43F0-A310-C9671BAC476C}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>「不備あり」「不明」に該当する方を、プルダウンで選択してください。</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="35">
   <si>
-    <t>登録番号</t>
+    <t>A号様式（再エネクレジット検証ガイドライン）その１</t>
+    <rPh sb="5" eb="6">
+      <t>サイ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>発電事業所の名称</t>
     <rPh sb="0" eb="2">
-      <t>トウロク</t>
+      <t>ハツデン</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>指定番号（又は設備認定番号）</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>氏名</t>
-[...6 lines deleted...]
-    <t>検証主任者</t>
+    <t>検証の対象年度</t>
     <rPh sb="0" eb="2">
       <t>ケンショウ</t>
     </rPh>
-    <rPh sb="2" eb="5">
-      <t>シュニンシャ</t>
+    <rPh sb="3" eb="5">
+      <t>タイショウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <rPh sb="5" eb="7">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>検証担当者</t>
-[...1 lines deleted...]
-      <t>ケンショウ</t>
+    <t>検証結果の詳細報告書（再生可能エネルギー設備認定）</t>
+    <rPh sb="11" eb="13">
+      <t>サイセイ</t>
     </rPh>
-    <rPh sb="2" eb="5">
-      <t>タントウシャ</t>
+    <rPh sb="13" eb="15">
+      <t>カノウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <rPh sb="20" eb="21">
+      <t>セツ</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ソナエ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ニンテイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>検証を担当した人員</t>
     <rPh sb="0" eb="2">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タントウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ジンイン</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>責任者</t>
     <rPh sb="0" eb="3">
       <t>セキニンシャ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>項目</t>
+    <t>氏名</t>
     <rPh sb="0" eb="2">
-      <t>コウモク</t>
+      <t>シメイ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...100 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>区分</t>
     <rPh sb="0" eb="2">
       <t>クブン</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>登録番号</t>
+    <rPh sb="0" eb="2">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証主任者</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>シュニンシャ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証担当者</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>タントウシャ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>○</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">（注）　「責任者」欄には、当該案件を担当した人員の中で、代表して責任を負う検証主任者1名に○を記入すること。
 </t>
     <rPh sb="5" eb="8">
       <t>セキニンシャ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ラン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>トウガイ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>アンケン</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>タントウ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ジンイン</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>ナカ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ダイヒョウ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>セキニン</t>
     </rPh>
     <rPh sb="35" eb="36">
       <t>オ</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="39" eb="42">
       <t>シュニンシャ</t>
     </rPh>
     <rPh sb="43" eb="44">
       <t>メイ</t>
     </rPh>
     <rPh sb="47" eb="49">
       <t>キニュウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（日本産業規格Ａ列４番）</t>
+    <rPh sb="3" eb="4">
+      <t>サン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">
+　　　　</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>A号様式（再エネクレジット検証ガイドライン）その２</t>
+    <rPh sb="5" eb="6">
+      <t>サイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証留意事項の評価とその対応策</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>リュウイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>コト</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ヒョウカ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>タイオウ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>サク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>検証留意事項</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>リュウイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>対応策</t>
+    <rPh sb="0" eb="2">
+      <t>タイオウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>サク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>対応策実施後の評価</t>
+    <rPh sb="0" eb="2">
+      <t>タイオウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>サク</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ジッシゴ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ヒョウカ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（注）　欄が足りない場合は、用紙を追加して記入すること。</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>検証結果の品質管理手続の概要</t>
     <rPh sb="0" eb="2">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケッカ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヒンシツ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>カンリ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>テツヅ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ガイヨウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>実施日</t>
+    <rPh sb="0" eb="2">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>実施者</t>
     <rPh sb="0" eb="2">
       <t>ジッシ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シャ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>テーマ・名称</t>
     <rPh sb="4" eb="6">
       <t>メイショウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>結果の概要</t>
     <rPh sb="0" eb="2">
       <t>ケッカ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ガイヨウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（注）　欄が足りない場合は、用紙を追加して記入すること。</t>
     <rPh sb="4" eb="5">
       <t>ラン</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>A号様式（再エネクレジット検証ガイドライン）その３</t>
+    <rPh sb="5" eb="6">
+      <t>サイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>不備あり</t>
+    <rPh sb="0" eb="2">
+      <t>フビ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>不明</t>
+    <rPh sb="0" eb="2">
+      <t>フメイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　4 東京都と要協議の事由</t>
     <rPh sb="11" eb="13">
       <t>ジユウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>項目</t>
+    <rPh sb="0" eb="2">
+      <t>コウモク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>不備あり/不明</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>「不備あり」「不明」の理由</t>
     <rPh sb="1" eb="3">
       <t>フビ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>フメイ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>リユウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...103 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="12" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <name val="ＭＳ Ｐゴシック"/>
-      <family val="3"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="8"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="7"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="9"/>
+      <b/>
+      <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="8"/>
-[...12 lines deleted...]
-      <sz val="11"/>
+      <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="13"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -683,1051 +699,928 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-      <bottom style="thin">
+      <top style="thin">
         <color indexed="64"/>
-      </bottom>
-[...7 lines deleted...]
-      <top/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </top>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="162">
+  <cellXfs count="107">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...118 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...170 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>158115</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>39</xdr:col>
       <xdr:colOff>770</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="10241" name="Text Box 1"/>
-[...7 lines deleted...]
-          <a:ext cx="485775" cy="0"/>
+        <xdr:cNvPr id="2" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2995576C-ECEA-45EA-BF71-4DCC707F1A44}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6323965" y="219075"/>
+          <a:ext cx="430030" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="10242" name="Text Box 2"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="3" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DCF5FF9-DBE2-4F83-B272-4CE7D12E8704}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="1762125"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="10243" name="Text Box 3"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="4" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{042344A3-3442-46C2-881F-1C714389A2A6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="1762125"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="10244" name="Text Box 4"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="5" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4973758-F9AD-4D36-AA9B-D93D50720BA2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="1762125"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="10245" name="Text Box 5"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="6" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{619805D4-C7E2-4527-8136-F59F87D77E12}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="1762125"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="10246" name="Text Box 6"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="7" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C21BD2E-AD0F-44CB-9E0F-E3777475AE17}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="1762125"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="10247" name="Text Box 7"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="8" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CB7EC35-78B4-4DE5-BD94-BDA8829C91A2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="2962275"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
@@ -1738,3191 +1631,3521 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>158115</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>39</xdr:col>
       <xdr:colOff>770</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11265" name="Text Box 1"/>
-[...7 lines deleted...]
-          <a:ext cx="485775" cy="0"/>
+        <xdr:cNvPr id="2" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8532E93-878F-4112-B325-E374A8858220}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6323965" y="219075"/>
+          <a:ext cx="430030" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11266" name="Text Box 2"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="3" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8189B2B-6D80-47AE-BFC1-407FAF945BEB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="1076325"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11267" name="Text Box 3"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="4" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10397917-195F-4BC1-A491-E58BCEE96C59}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="1076325"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11268" name="Text Box 4"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="5" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F1BC7FD-B17C-4F20-AD2F-42BB1D7022AA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="1076325"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11269" name="Text Box 5"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="6" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDF391AC-2B45-41E3-A43B-B4A7832C23EF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="1076325"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11270" name="Text Box 6"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="7" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{665887B2-0844-43F6-A199-073A2AFF0C32}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="1076325"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11271" name="Text Box 7"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="8" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC631F57-CC54-47DF-ACB4-2D6AA7A3C221}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="1076325"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11272" name="Text Box 8"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="9" name="Text Box 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5F70877-ADDE-4AC0-98AD-016A49C3FE03}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="5534025"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11273" name="Text Box 9"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="10" name="Text Box 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B477602C-6831-4F90-B22E-7E117B31495B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="5534025"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11274" name="Text Box 10"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="11" name="Text Box 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA4D5CB6-E19C-4A69-8B4A-E38541C3ACCF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11275" name="Text Box 11"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="12" name="Text Box 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5025AA5A-572E-4ABD-ACDF-C505F9C5A9C4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11276" name="Text Box 12"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="13" name="Text Box 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B95F7E9D-B1A7-428C-8A06-E1F1E20C1512}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11277" name="Text Box 13"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="14" name="Text Box 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E20D6E62-0A7B-43E0-9256-906BE7EDEECF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11278" name="Text Box 14"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="15" name="Text Box 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89DA7E70-17E8-420E-AD84-D773D17698F4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11279" name="Text Box 15"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="16" name="Text Box 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55BF79F6-7506-4FD2-8F47-A365C5FBE1FC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11280" name="Text Box 16"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="17" name="Text Box 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38F11F85-D00F-48EC-8C33-2EDA62188B03}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11281" name="Text Box 17"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="18" name="Text Box 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ADCC8EE-715C-46BB-88DD-AD35AB1EEE12}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11282" name="Text Box 18"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="19" name="Text Box 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2440E31-6A98-44BF-9BBF-62D115B87F0F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11283" name="Text Box 19"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="20" name="Text Box 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD2E841B-7E8C-4929-A7E2-FF4C15BB9853}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11284" name="Text Box 20"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="21" name="Text Box 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E90A55FC-C8D2-419A-92D8-C20669BD7E78}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11285" name="Text Box 21"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="22" name="Text Box 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{255DB88C-F946-4AD8-BC24-F8B3BCFE7C34}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11286" name="Text Box 22"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="23" name="Text Box 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19583315-219D-472F-8F7D-6C358BD2F309}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11287" name="Text Box 23"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="24" name="Text Box 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC3F0FCD-26ED-480D-93F6-F3B4CC2C4973}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11288" name="Text Box 24"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="25" name="Text Box 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2443EB74-9164-429A-92B1-14E40FD887E3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11289" name="Text Box 25"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="26" name="Text Box 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDAB2C11-F7BB-45E9-A077-9916024DBA2E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11290" name="Text Box 26"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="27" name="Text Box 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3CC1326-C6A6-4CD0-8565-C2339E16F9F3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11291" name="Text Box 27"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="28" name="Text Box 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{674312F9-9ADE-452F-AEE3-261F84405A98}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11292" name="Text Box 28"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="29" name="Text Box 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC19E875-3E5D-47F4-8410-F19A306B8776}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11293" name="Text Box 29"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="30" name="Text Box 29">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ADF4633-AF16-4C8E-AA8D-A4E795A3A1A0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11294" name="Text Box 30"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="31" name="Text Box 30">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CE5FEB9-C2E2-4FFD-B2AE-5B2587B53CB5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11295" name="Text Box 31"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="32" name="Text Box 31">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{414EEA75-A28B-43C0-89D5-2BD5117ACE2C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11296" name="Text Box 32"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="33" name="Text Box 32">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4847C13-0C0C-4C11-AAA2-81913814FF19}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11297" name="Text Box 33"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="34" name="Text Box 33">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7ED7B4C-2C8E-4AB5-A1F2-A1B831332512}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11298" name="Text Box 34"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="35" name="Text Box 34">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29452E7E-88D4-45BF-BB0F-45CBD25AE1C0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11299" name="Text Box 35"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="36" name="Text Box 35">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69B5EDE1-6E00-42EB-A1C6-56D50DA578BE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11300" name="Text Box 36"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="37" name="Text Box 36">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61BAD43A-0BD5-4D69-86E5-2453852C6032}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11301" name="Text Box 37"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="38" name="Text Box 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9B408B4-F647-44A1-803F-6DEE6E961E7A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11302" name="Text Box 38"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="39" name="Text Box 38">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DFD3114-1D4A-4A97-A96E-E8F38F295A76}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11303" name="Text Box 39"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="40" name="Text Box 39">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCC4C589-091F-4923-8ABA-D0898FD3EBA4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11304" name="Text Box 40"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="41" name="Text Box 40">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA0E0AF1-A1EA-4FF5-9249-057A15AD7F04}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11305" name="Text Box 41"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="42" name="Text Box 41">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86469155-526F-40CE-8AAF-BED911D245D1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11306" name="Text Box 42"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="43" name="Text Box 42">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C7A9290-20E9-4E41-B636-28FA810F5DAA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11307" name="Text Box 43"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="44" name="Text Box 43">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0C4EB55-5870-46D7-AE90-D82E148924E2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11308" name="Text Box 44"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="45" name="Text Box 44">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{416DC8B4-9ADB-4FFC-9D33-CD61BF28C4BD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11309" name="Text Box 45"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="46" name="Text Box 45">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EF5119A-B9C5-43A3-AFBE-A7F5B670C51A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11310" name="Text Box 46"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="47" name="Text Box 46">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED35FAE2-21DF-4707-B6E1-1396BCA3E905}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11311" name="Text Box 47"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="48" name="Text Box 47">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11145F36-4BCA-451E-9E6B-E0E596031865}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11312" name="Text Box 48"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="49" name="Text Box 48">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BE4919F-3F94-4182-90F2-33082607AF1B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11313" name="Text Box 49"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="50" name="Text Box 49">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38972D23-EBC0-496F-8DC4-C5550B0DAFD6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11315" name="Text Box 2"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="51" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E21E56D-01C0-4D51-A161-D90EC80D1463}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11316" name="Text Box 3"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="52" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9983237A-A57F-4CC0-BB0F-B4A4501785C7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11317" name="Text Box 4"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="53" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{128ABD2B-2EAE-4277-8384-826D9BB6A118}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11318" name="Text Box 5"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="54" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C23CCCFA-7491-449C-B237-DF26213086B8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11319" name="Text Box 6"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="55" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B19BE4BA-76B3-48C7-B816-A0BD65B7A6EB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11320" name="Text Box 7"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="56" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{574B38F4-C657-4646-BF0D-B5F69D362121}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="10858500"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
@@ -4933,20917 +5156,37389 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>158115</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>39</xdr:col>
       <xdr:colOff>770</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12289" name="Text Box 1"/>
-[...7 lines deleted...]
-          <a:ext cx="485775" cy="0"/>
+        <xdr:cNvPr id="2" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50E0EDA8-4436-44C6-90E4-03100BC9A989}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6323965" y="219075"/>
+          <a:ext cx="430030" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12290" name="Text Box 2"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="3" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B6FB4DB-7888-4F04-AB13-9F8EACA7B331}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12291" name="Text Box 3"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="4" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A459C0AB-B341-43A8-95AD-380CA15025EA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12292" name="Text Box 4"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="5" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AE9C703-B90D-4283-82EC-8F5EC5D5EABD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12293" name="Text Box 5"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="6" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AF3A952-1F8C-4B3D-B1BB-08B662A81320}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12294" name="Text Box 6"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="7" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6F2C1DD-536C-4152-8E5A-D2C234D27101}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12295" name="Text Box 7"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="8" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79C75250-A415-473C-B014-2B9307046114}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>158115</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>39</xdr:col>
       <xdr:colOff>770</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12296" name="Text Box 8"/>
-[...7 lines deleted...]
-          <a:ext cx="485775" cy="0"/>
+        <xdr:cNvPr id="9" name="Text Box 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25511FE6-DA72-405E-AF7C-DFE5DBAA8860}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6323965" y="219075"/>
+          <a:ext cx="430030" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12297" name="Text Box 9"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="10" name="Text Box 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{797429FF-7AC6-49C4-94D7-7521E444314C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12298" name="Text Box 10"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="11" name="Text Box 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87B881F4-A86B-420C-A962-F18B9F88D902}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12299" name="Text Box 11"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="12" name="Text Box 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CF4C636-551A-44CB-8AA5-49218527AF61}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12300" name="Text Box 12"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="13" name="Text Box 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD092E5D-2B7B-43AE-9427-628CDBB809C7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12301" name="Text Box 13"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="14" name="Text Box 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{808EB174-5429-46B2-808C-A652C447C92B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12302" name="Text Box 14"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="15" name="Text Box 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9192A631-AAF9-49DF-83FB-486FA5F14625}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12303" name="Text Box 15"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="16" name="Text Box 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{060D7D85-56E3-4451-B0EE-EFBF1D477044}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12304" name="Text Box 16"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="17" name="Text Box 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1B535A3-D858-4FAA-8D5A-3E943BBF8C6F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12305" name="Text Box 17"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="18" name="Text Box 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D24088F-5100-45ED-88DE-30AF1D901566}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12306" name="Text Box 18"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="19" name="Text Box 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83653CD0-08BB-4779-A6CA-9DD1498F2C7D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12307" name="Text Box 19"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="20" name="Text Box 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE782B33-BA34-462D-920B-17E69A1EFFC0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12308" name="Text Box 20"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="21" name="Text Box 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE0C1F65-2B24-4355-A82A-191C45A72D87}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12309" name="Text Box 21"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="22" name="Text Box 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C5E927B-B5DF-4755-8F15-97997CE21FCE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12310" name="Text Box 22"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="23" name="Text Box 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAA466D5-6D9F-475C-90C1-E720FD8C1819}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12311" name="Text Box 23"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="24" name="Text Box 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51D8FAE2-27D3-432A-A9F6-378DAD777C47}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12312" name="Text Box 24"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="25" name="Text Box 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A04FA45A-50E7-4712-819A-F1D471728C36}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12313" name="Text Box 25"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="26" name="Text Box 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D79EC5E6-65AD-4D12-9479-57EAEFF7C3AB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12314" name="Text Box 26"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="27" name="Text Box 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28E8BC49-1E69-481D-8266-20BF29218E36}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12315" name="Text Box 27"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="28" name="Text Box 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04BFF495-3A69-4FE1-93E9-0FD6DCC5BD79}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12316" name="Text Box 28"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="29" name="Text Box 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD391329-2053-4600-8DA6-46859748E199}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12317" name="Text Box 29"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="30" name="Text Box 29">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4259A84-13BE-4E7A-839E-2381B9FE3F60}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12318" name="Text Box 30"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="31" name="Text Box 30">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECED4627-27F0-4C69-9F5A-CBDA5033ECE1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12319" name="Text Box 31"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="32" name="Text Box 31">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA81BAC2-5416-46BE-9838-9E6F3DEED6FF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12320" name="Text Box 32"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="33" name="Text Box 32">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{492D1666-EB3C-457A-80B4-848A284E9D77}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12321" name="Text Box 33"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="34" name="Text Box 33">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63A6995C-00F0-49D4-9CD0-E406AE0312D9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12322" name="Text Box 34"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="35" name="Text Box 34">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F9C2E99-3D93-4258-8CF7-FF81DB8941EC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12323" name="Text Box 35"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="36" name="Text Box 35">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C922966-73CC-4B9D-9747-C7F71D989AD2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12324" name="Text Box 36"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="37" name="Text Box 36">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE17FE84-28FA-49E6-9659-C6C12ECEF0EE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12325" name="Text Box 37"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="38" name="Text Box 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{061558A7-128F-4376-9D0D-B2C6F293E92D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12326" name="Text Box 38"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="39" name="Text Box 38">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{550258C9-8DFE-4892-9872-963A183B2B29}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12327" name="Text Box 39"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="40" name="Text Box 39">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51989EA2-D1FD-4913-B700-23446F9B7617}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12328" name="Text Box 40"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="41" name="Text Box 40">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E66CDCDF-4044-4EB1-B6FE-92F650824F35}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12329" name="Text Box 41"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="42" name="Text Box 41">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D57B9CB8-BE0D-45A2-953A-790CD62DDCA4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12330" name="Text Box 42"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="43" name="Text Box 42">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCA04265-B090-4770-AD07-86CD8CA12694}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12331" name="Text Box 43"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="44" name="Text Box 43">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF5D611D-2B8E-4B33-B056-EEC54F1AF8AC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12332" name="Text Box 44"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="45" name="Text Box 44">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BA87E51-6D8E-49DA-9CD5-69B916C7DCC0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12333" name="Text Box 45"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="46" name="Text Box 45">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB397DD0-A198-4D81-A9C4-43D66CDC7DFF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12334" name="Text Box 46"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="47" name="Text Box 46">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68DFF01D-0B65-49C1-894E-8A4DAE622FDB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12335" name="Text Box 47"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="48" name="Text Box 47">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69AE6372-BDEA-4D7F-8DE9-A5AD9E8AB4D0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12336" name="Text Box 48"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="49" name="Text Box 48">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{982647D0-52A5-48E0-A8E3-6B29971D7861}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12337" name="Text Box 49"/>
-[...7 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="50" name="Text Box 49">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B317B599-8B75-419E-A603-50579070590B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>78105</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>1905</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12338" name="Text Box 50"/>
-[...11143 lines deleted...]
-          <a:ext cx="533400" cy="0"/>
+        <xdr:cNvPr id="51" name="Text Box 50">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{125BB336-3E1D-42C0-90E4-8F824B257695}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="52" name="Text Box 51">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BA7A2A6-B032-45C2-8969-35F06ED891CF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="53" name="Text Box 52">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{796D9180-0581-423A-A76F-535DF6E9B377}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="54" name="Text Box 53">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F4C1F9D-C4D6-4A15-B20C-F5AA150BDB88}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="55" name="Text Box 54">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC5EAC2D-D1C7-4FB7-89E3-989521FF497D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="56" name="Text Box 55">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD3C695F-6F71-4A03-A6A2-8A8C95F0F057}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="57" name="Text Box 56">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B481A2BC-5499-4324-B338-7371D86133FD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="58" name="Text Box 57">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41F0E564-C435-4E77-A357-CD6BE5962E08}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="59" name="Text Box 58">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34B62B09-B9A7-46C3-BC9B-4B3088BE4501}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="60" name="Text Box 59">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{785DBE0A-A5DB-4F1F-97AA-E0F83BEAEDA8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="61" name="Text Box 60">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3B986D0-BB50-43FF-A6DB-91C4B0EF7ACA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="62" name="Text Box 61">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8851B597-084B-4312-8D77-5A11B6C53E14}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="63" name="Text Box 62">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34651827-D39B-4E50-9E6B-639E484F0D86}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="64" name="Text Box 63">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9A906AD-AAFA-491D-A99B-EF244A22639B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="65" name="Text Box 64">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83FD14FA-B044-4592-A88C-95E474648960}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="66" name="Text Box 65">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E24A258F-274F-4BC4-9019-7E58611190A9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="67" name="Text Box 66">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54CD890F-24BE-4E28-A225-87B0EE411E7E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="68" name="Text Box 67">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0204D23-1101-463A-84E0-15CE8CF27165}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="69" name="Text Box 68">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B97880D6-321B-47B9-A502-9D349876C7F8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="70" name="Text Box 69">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63C5E835-A61B-4E8B-8A77-87EBF9D15878}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="71" name="Text Box 70">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3669B9A-A160-4311-A97E-61412348B45F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="72" name="Text Box 71">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8596F67E-8FB8-4F4E-8640-855F3DE62A2A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="73" name="Text Box 72">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0670EDD-4563-4875-98C5-8B0134662657}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="74" name="Text Box 73">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DC11553-3BC7-4AFB-87C1-5C6AB096861D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="75" name="Text Box 74">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92C4D6D9-0BF9-4E3E-9666-2A42155E6B8B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="76" name="Text Box 75">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91530C04-69E4-4B72-8D21-D741739F7391}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="77" name="Text Box 76">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D06D135-E976-4225-8CD3-016DFFF6A5B5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="78" name="Text Box 77">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97ABA5BB-94AE-408F-81E8-422E216E7403}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="79" name="Text Box 78">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7478858A-7B17-4E95-AA56-269C1DFC7225}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="80" name="Text Box 79">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1A8950A-0C7C-4DDC-B101-DD893A7DD43E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="81" name="Text Box 80">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F866F1E-CFE9-4178-B38C-35B5F021A521}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="82" name="Text Box 81">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6BDEE2D-7EA8-44C6-8B1A-3313E9B110A2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="83" name="Text Box 82">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDFC3676-32FB-42DC-83A2-952C7F871889}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="84" name="Text Box 83">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7F2994C-ACAB-4CE3-91BE-D6933588CC74}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="85" name="Text Box 84">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1201B1D-6502-461B-A8C3-BDC57B5400C3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="86" name="Text Box 85">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D749A3F2-674D-4AFC-8B13-6AF5F48BD3DC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="87" name="Text Box 86">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3E6021E-A711-4EF5-B4AE-F35669C9233D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="88" name="Text Box 87">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFB8BDDF-1EBC-4563-A681-9FD4FB5A39EB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="89" name="Text Box 88">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FB1A868-D6C0-49DE-AAD2-F0FEE7D7010F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="90" name="Text Box 89">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3663382D-3EC4-4743-ACA3-1EEDC30681F0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="91" name="Text Box 90">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8CD70B4-B9F6-473F-80EA-F43303C83E57}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="92" name="Text Box 91">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45FC1705-7A7F-46EE-B1AD-433986AA99C9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="93" name="Text Box 92">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{286C31F6-F7BA-4493-A3A5-D7BC92272B77}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="94" name="Text Box 93">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A741EF7-793F-4063-898E-91671EDEB61F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="95" name="Text Box 94">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A96B639-A73C-4443-8085-D97C808F0C07}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="96" name="Text Box 95">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E9576DB-1C56-4794-AB01-00931B2C3452}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="97" name="Text Box 96">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53F8A3EF-FF0A-4F32-B7B7-22CC808FB9F3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="98" name="Text Box 97">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BE46074-A762-4ADF-9B81-015D77F194A9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="99" name="Text Box 98">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4D65FA6-824F-43B1-AEDD-D0907A7D5E17}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="100" name="Text Box 99">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56AAF6A3-F471-4ED4-850B-5DF83340A449}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="101" name="Text Box 100">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1550CA89-20D2-4EDE-BA06-510A61E01877}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="102" name="Text Box 101">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{765B3729-BCD7-4B58-863D-E81539079C76}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="103" name="Text Box 102">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F337BDB4-0F15-40CF-96CE-7E9F0E9E3D09}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="104" name="Text Box 103">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F70E8419-285E-43C9-BB38-7233A3C1FC1D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="105" name="Text Box 104">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54679D97-68F2-487A-B070-F27DDB220651}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="106" name="Text Box 105">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42961B7E-EB01-4B2D-822D-7006C8854214}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="107" name="Text Box 106">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{156A282F-0472-42C7-A9ED-203F0C987A3C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="108" name="Text Box 107">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0E4D058-906F-4A94-8056-A14665E1C67A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="109" name="Text Box 108">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5145E20B-4332-4D98-87A7-5D0300E52DD7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="110" name="Text Box 109">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{475DE612-ACD6-4481-B6D8-2209ED91C53D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="111" name="Text Box 110">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA15A483-A3DB-4820-A88A-F23127A67E79}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="112" name="Text Box 111">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5498C7CB-B10E-4F5F-A250-E3FF6C9EC64B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="113" name="Text Box 112">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1541805E-C093-4692-93E3-8F78F1FFB723}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="114" name="Text Box 113">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4810C87-7B55-4E41-9C61-D125E03FC53D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="115" name="Text Box 114">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99FEFC0D-78F5-4BDE-9CAA-94EB3505021D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="116" name="Text Box 115">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A926865-A5CB-49BD-B856-8401523F27E1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="117" name="Text Box 116">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18B4BE50-F1FB-4903-BF37-1AE210C2A1CD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="118" name="Text Box 117">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52B4C19F-8431-4C48-AAEE-BDE37076742D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="119" name="Text Box 118">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD6FDE4F-790B-4ED7-8826-39041482AD5D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="120" name="Text Box 119">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D1C4AA2-C1C4-4FDA-BC55-889E0E03A1B3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="121" name="Text Box 120">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDD6B501-68DA-42CD-A8D9-45ACD5306686}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="122" name="Text Box 121">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17BA30D4-85A1-4CF5-9B44-F7D030C00B41}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="123" name="Text Box 122">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{644F77B9-97E5-49A9-932C-0504A14E35D6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="124" name="Text Box 123">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E601DAC1-A74D-4C87-A57B-F5CE1EB1F99D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="125" name="Text Box 124">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{831EE0A8-56A3-47BA-ADD4-E6489B7D14E0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="126" name="Text Box 125">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7B53083-8E54-4141-8FEE-58471CDC2B93}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="127" name="Text Box 126">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA421E5E-A6FF-4FB5-B5CF-EA4B9F4770B0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="128" name="Text Box 127">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA115F13-5300-4106-937D-3D65A4AE6A60}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="129" name="Text Box 128">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98AB165F-9E14-4C5E-8A22-1B527A363B62}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="130" name="Text Box 129">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD594AFB-C151-43FD-A496-5CA426ACA2DC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="131" name="Text Box 130">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB51F0EA-5735-4DAF-A196-CA1E365A2468}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="132" name="Text Box 131">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48D60A8E-45B1-49D2-BA82-2C310952C136}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="133" name="Text Box 132">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7578E979-684F-44E0-B470-F0449D3F4EBA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="134" name="Text Box 133">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98FD9C72-4178-4E4D-9C6B-DF58BBA5B4FA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="135" name="Text Box 134">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5FD9D15-5521-4ABA-86BB-DA8937E79004}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="136" name="Text Box 135">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C2F5480-0DD9-414B-84E5-ED79979D3D50}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="137" name="Text Box 136">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCC07A0E-E03A-4BAC-927C-0222F730FEDD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="138" name="Text Box 137">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8060465-B26C-4689-A259-E7E7618C2234}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="139" name="Text Box 138">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41D7E12D-41B0-4A94-A6A4-B64CCAEF33FA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="140" name="Text Box 139">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A8FC605-1656-4FB5-8A37-9CAE3A2B7162}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="141" name="Text Box 140">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71B4BD57-43E0-4972-B1F0-38C0B1B80671}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="142" name="Text Box 141">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{952A5F7F-8103-4835-AA11-706B0245A5EC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="143" name="Text Box 142">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE901EF8-63C1-4894-994A-B6499232998C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="144" name="Text Box 143">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEF83982-F5B1-4E34-9D38-489F3630EB32}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="145" name="Text Box 144">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2997545E-D614-4FB6-AACC-EBFCF535BE74}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="146" name="Text Box 145">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72E68067-F65D-44FF-B6BD-B945E236DC1C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="147" name="Text Box 146">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F846E6A-C945-46DA-843E-EBAAB5144D72}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="148" name="Text Box 147">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{971A0115-3F63-46B8-93D2-B1B9D089A920}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="149" name="Text Box 148">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAFEC633-545B-4BDE-B473-32978034BFDC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="150" name="Text Box 149">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC37C59B-F4C4-4DE2-A9A8-79C68FF4C373}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="151" name="Text Box 150">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F9E7C63-92D3-4F52-86F5-218117406685}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="152" name="Text Box 151">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2038C015-B086-4BA5-A37E-DA9A76A04BB2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="153" name="Text Box 152">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4367BA7-00AA-40BA-A8C6-79E988A0B6C5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="154" name="Text Box 153">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF4EDF9D-EAD3-4EC4-87AA-91F2C8BB94FB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="155" name="Text Box 154">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DDAE567-D0E4-4D38-BC03-E1CA88584FD3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="156" name="Text Box 155">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE0BFC20-1BB2-46C2-B043-B26609EA6D2D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="157" name="Text Box 156">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCE30011-814F-42E8-961A-F3F53FEC0334}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="158" name="Text Box 157">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7ACC724-96D3-44A5-9497-3C415E7F178A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="159" name="Text Box 158">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D211A29E-D917-4CD3-81AD-793C7F151EF2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="160" name="Text Box 159">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F70D17D7-C67E-4840-B3BF-BD582F7AC128}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="161" name="Text Box 160">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AF6B1A-E878-4AA3-924D-0025736CE733}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="162" name="Text Box 161">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77D41F8A-5486-47BD-8511-4CB86A995AD6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="163" name="Text Box 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BBE2B16-F1D6-4413-9356-48E1572723C5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="164" name="Text Box 163">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{083B7EBD-EE9C-4BD4-815F-DE5CE2A299A5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="165" name="Text Box 164">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E2B666E-8C76-4510-AFF6-C5F2EF37BC21}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="166" name="Text Box 165">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB289370-AD48-4EDA-8164-A845ED4A95EF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="167" name="Text Box 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3EE7618-49C3-4A7B-A3F9-93F0646C4875}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="168" name="Text Box 167">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEB1C25C-8F46-444B-AD96-843D1131A890}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="169" name="Text Box 168">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E43EEFFE-D053-498B-9F7F-66827A573C50}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="170" name="Text Box 169">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B64C0D4-502E-47D6-83D5-A73398CE5273}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="171" name="Text Box 170">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE26855B-5D6D-44A9-90E1-10228839B8F3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="172" name="Text Box 171">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{838F2806-8557-4145-BBDB-7FB78FBBC5E9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="173" name="Text Box 172">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C016E00C-D804-4BF4-945F-C33B2290E3C5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="174" name="Text Box 173">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C1CF615-9505-4548-94AD-FC62F4698F6E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="175" name="Text Box 174">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DF0F466-4FB1-4DD1-84DD-1F6A18184240}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="176" name="Text Box 175">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{156A8EF1-AF78-44C8-8CA8-1DEFEBD46BB8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="177" name="Text Box 176">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{792CA11D-4162-41B2-9035-ABD1D5D1F70F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="178" name="Text Box 177">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{504A7A69-63B1-4CE8-AE53-806BA9E1114F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="179" name="Text Box 178">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ABA4E21-CB73-4CF7-B450-B270E1D12438}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="180" name="Text Box 179">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EADEAB04-725F-4F47-B58C-C3A00FA6C312}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="181" name="Text Box 180">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA644798-DB01-472A-99AE-4B6120F5B8CE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="182" name="Text Box 181">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACD614DC-D51C-41D4-8F72-CD1081AD91D4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="183" name="Text Box 182">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1356BB01-D44D-464A-A964-6E2EFA26E443}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="184" name="Text Box 183">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F10C1CF-CA81-4BB8-8C13-8187C1E7304C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="185" name="Text Box 184">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22076CCA-D0E4-4DEB-B707-FACABEFC042A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="186" name="Text Box 185">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EABF827C-D78C-4DD6-B598-FC30AFBE518C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="187" name="Text Box 186">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF92FFB6-666E-4785-8878-3BAA21ED722F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="188" name="Text Box 187">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A613925C-3EF4-4508-8180-1A48D34E6505}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="189" name="Text Box 188">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FC99082-90BF-4FF2-AEF3-93F7DB9789F5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="190" name="Text Box 189">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34681CA2-1B36-4A2C-9D58-75ACAD7A8C4E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="191" name="Text Box 190">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C646B42-2F4F-46BE-BD44-73BBC2A6C474}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="192" name="Text Box 191">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4384015-02CC-4035-B94C-0DAE9FE30FAB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="193" name="Text Box 192">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77433AC7-9598-4632-B02B-067CC7804A3A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="194" name="Text Box 193">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{974F1F26-76FF-4A8E-A761-B7630D4C4ECD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="195" name="Text Box 194">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{256356E1-C4FD-4EE4-B0F2-93E819C8AC0A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="196" name="Text Box 195">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4332BB7A-1D1E-45A9-8FF2-73664391E778}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="197" name="Text Box 196">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E100E5C6-578D-458F-A81E-69C599E20B1A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="198" name="Text Box 197">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5B6E7E0-9FFF-4A85-A345-6766AE54D27D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="199" name="Text Box 198">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C09B6583-B37E-4E7C-B952-A54680E15A25}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="200" name="Text Box 199">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E21F229E-164A-4E10-AB06-8A23BA94EFDC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="201" name="Text Box 200">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78344FA6-3A92-4132-A906-9AEAD3995F10}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="202" name="Text Box 201">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A271DE23-593F-4500-B8F4-B7BB366A4EE1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="203" name="Text Box 202">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B01CDAC5-1D4C-4B0D-A5B4-B2BA536A2C30}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="204" name="Text Box 203">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6C76BAE-A293-44F9-9014-5BA018BE46B5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="205" name="Text Box 204">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{825B1CD0-E1DC-4034-9E31-4CD9986E9608}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="206" name="Text Box 205">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40C1CB4B-0E7C-46F2-9DF7-4577C8CD1EA9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="207" name="Text Box 206">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{957247E0-EC92-42A4-AAD9-C0D2E9A17D2F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="208" name="Text Box 207">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEA61B32-EA68-4D81-A2A2-6232BE3B5F0F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="209" name="Text Box 208">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6CCEB1E-2249-422D-BFD6-F9A0A3397064}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="210" name="Text Box 209">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEA61ABD-465F-47D2-A98F-9418E0529FE6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="211" name="Text Box 210">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A736928-A09E-4BE4-8505-C0F5959FEAA8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="212" name="Text Box 211">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B3BD0E8-7B31-4C5D-845C-A5504330BAEF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="213" name="Text Box 212">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAB74E3D-BF38-4B93-8837-A8ACB7D0062D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="214" name="Text Box 213">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5BABE8B-DBEF-4580-8A3C-74D45C7AF9D4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="215" name="Text Box 214">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45C36FF1-2959-4CFF-B4B3-587AEBB0DC5E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="216" name="Text Box 215">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{624E3B16-B052-4060-A6E9-DD56F3BED5CA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="217" name="Text Box 216">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6F2C42F-85C5-498D-A2F0-4F1C81324CE1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="218" name="Text Box 217">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{304B0406-42C0-49E6-9DE8-DA70ED99767E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="219" name="Text Box 218">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0D3FD1E-ECE4-4EB5-9E06-B4549FF45DDC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="220" name="Text Box 219">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2CA4656-CBED-47D5-9313-32656125F506}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="221" name="Text Box 220">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57BE4952-357E-48C5-9BD9-49E4E5713553}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="222" name="Text Box 221">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36007893-F3FA-4BE7-9B04-FABFADC5C39C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="223" name="Text Box 222">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A183C6F9-C5D9-4D52-8FE4-A1F17E684DD2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="224" name="Text Box 223">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14AAAF13-BF59-424E-8EAC-E9314C24717B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="225" name="Text Box 224">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3E45BF0-3E46-400C-85CA-D2066CE97084}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="226" name="Text Box 225">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16C187B3-650A-4842-A610-125536A46233}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="227" name="Text Box 226">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0113DCB2-0D78-4845-ACF7-A7A5A416130D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="228" name="Text Box 227">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8153B4BF-229D-4BEE-B019-2B130EE98B9F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="229" name="Text Box 228">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12ED5A70-D1DE-4C2A-B5CF-4AD0A7318314}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="230" name="Text Box 229">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A47D8254-F4A9-4DEE-B609-279B90329887}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="231" name="Text Box 230">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F411D757-2C22-4B35-B6A3-9D10D3C8DCA3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="232" name="Text Box 231">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B7237CA-28A6-49D4-821F-5D6D2ECCE2B1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="233" name="Text Box 232">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B690E425-034F-4481-BED8-6603E6C23B1E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="234" name="Text Box 233">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A8EF965-CD2C-42BB-B40E-2B18632FFF9A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="235" name="Text Box 234">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D86597F4-A9D5-462F-9E48-3517339C45AB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="236" name="Text Box 235">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{147BDD78-90F0-4F6B-9D9F-3D5D557DB466}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="237" name="Text Box 236">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1415EAA5-D423-4C37-8F77-841FCAEC1619}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="238" name="Text Box 237">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E42D456-0353-482A-8E57-3DCEF4E6E5DD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="239" name="Text Box 238">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F16D3EFA-B4BA-426E-9FE1-910D3AAEEC78}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="240" name="Text Box 239">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{770D475B-8F19-453D-BBA3-4E1754A36A86}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="241" name="Text Box 240">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA71C14F-65B9-42F0-944A-F9BD14E7CC3E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="242" name="Text Box 241">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F52E143-7AF1-4B6E-B7CB-B62EFB85EFC2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="243" name="Text Box 242">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83C87DBC-9962-49CB-8CE7-BC4221EB78CE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>158115</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>39</xdr:col>
+      <xdr:colOff>770</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="244" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{718B5286-6CD0-49AF-8F5D-29A811EDDCBC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6323965" y="219075"/>
+          <a:ext cx="430030" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="245" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72FD0DCC-E175-445E-9BD6-F6801A30960E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="246" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D47F6939-6F35-4338-BEB4-AB19C00236E6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="247" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58392963-294D-4C99-AA94-843AA38E98E4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="248" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{020D14AD-3987-423C-AE04-4A22BB9B460E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="249" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBB59BD8-B7EE-4AB4-BCB8-24708D70745D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="250" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C13EE907-41B2-46F6-B671-D1BDC9BE4CA0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>158115</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>39</xdr:col>
+      <xdr:colOff>770</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="251" name="Text Box 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15339481-9EAB-4EF6-9064-25D4EB3D7143}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6323965" y="219075"/>
+          <a:ext cx="430030" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="252" name="Text Box 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A73A849-0D99-449D-8ED5-CA2ACE05B605}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="253" name="Text Box 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7411F85E-076F-4715-93E9-20520B296AE3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="254" name="Text Box 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00214137-C53D-4405-A2CD-0753030F2D66}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="255" name="Text Box 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A30E5CD0-1B1E-4BE4-A804-BBFDDD211A13}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="256" name="Text Box 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1DF4456-C5EA-417B-96D2-9FA593AEBA48}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="257" name="Text Box 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6402568A-9D7B-448D-9B17-85A51D2E1526}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="258" name="Text Box 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BC2D234-6E10-4CA7-97A9-F5B894167694}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="259" name="Text Box 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{960E63AC-F655-4DEA-880D-EF1AB041A7B9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="260" name="Text Box 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{982A7816-F763-4B6E-B1C7-12AE2693C208}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="261" name="Text Box 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEA0DA0D-F23C-4C59-BB77-1E11394B9AE3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="262" name="Text Box 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{627A1E9C-7E61-443D-97C8-329A0D6EC257}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="263" name="Text Box 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43A4C4B0-5C92-4548-8915-083ADCE486C4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="264" name="Text Box 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ECF1FDA-F468-4A73-B548-89E43A4ECFB4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="265" name="Text Box 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11B5DF28-5FEB-45A0-AE3E-7F25EBB0CD2E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="266" name="Text Box 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACF8DAFF-F084-4BF2-9B45-EE6F55D0AA0E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="267" name="Text Box 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F7B1CA4-8AE5-4960-A687-2A26501C5005}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="268" name="Text Box 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2B22B15-B5D3-447F-B1E3-31A2F4C7DAAB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="269" name="Text Box 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAC90C70-2CE2-45A5-985F-8D24EF1B87AE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="270" name="Text Box 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6AB4204-C367-4B51-AA95-78C5CEA1BF6B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="271" name="Text Box 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BBA21D6-FAF1-443E-89C6-BE076B76C1D9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="272" name="Text Box 29">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DCEBAC6-765E-4B85-B1A0-F7E2BCAEAF63}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="273" name="Text Box 30">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F0D6C74-6E10-4A9B-BF28-A533988CCC2F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="274" name="Text Box 31">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A51A0E56-4BB9-4869-84EE-F83A7ED63691}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="275" name="Text Box 32">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5BD8B22-5723-46F1-993A-D40F829992C0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="276" name="Text Box 33">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28A17CD6-D702-4C30-AECB-84695B65AEC0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="277" name="Text Box 34">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D0E0631-4A45-4660-BCA7-2F32EE6BE204}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="278" name="Text Box 35">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F481D3B-6013-408E-9260-0B693646D14D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="279" name="Text Box 36">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D62928A-D980-434A-A6AF-F290508F51B1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="280" name="Text Box 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5510E77F-913E-4073-80D3-21F7B5802E12}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="281" name="Text Box 38">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E07CD18-3CF4-4EC8-A141-DB82F27E277B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="282" name="Text Box 39">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5F44C0-346D-4B4F-9C59-9276630E6D2B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="283" name="Text Box 40">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF0BDE4D-44A3-47D0-A898-8ACCAD785DE9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="284" name="Text Box 41">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AA403C8-DA80-49FF-81D2-6B3C42076C38}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="285" name="Text Box 42">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98B5D9DC-FE59-4B18-A7A6-F57D0CA15DDE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="286" name="Text Box 43">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52215DE6-48F7-4761-B24B-0A4E95C427BE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="287" name="Text Box 44">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{983DE4FB-49F7-49FD-8A24-213F36624862}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="288" name="Text Box 45">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBA78248-1D88-42A4-9E02-25771017CBA7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="289" name="Text Box 46">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91B2B655-1E12-4206-9ADE-2B9918A4592E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="290" name="Text Box 47">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B742B5F-ABFB-4F9B-A181-AA868D9F5549}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="291" name="Text Box 48">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9999F747-E447-4CEC-8263-F3FF7B583070}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="292" name="Text Box 49">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87DB96D6-F77F-4623-A6D3-D9A5B1B35393}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="293" name="Text Box 50">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3117285B-7D08-44A7-B5AE-23D1EDBE2615}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="8334375"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="294" name="Text Box 51">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2318557-59DF-4D2F-B72A-7503E44DACE1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="295" name="Text Box 52">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93AF4C28-F02C-4A64-B32A-173E230D4D79}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="296" name="Text Box 53">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3063084-E4B6-4B01-ACD9-85B38CA0D023}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="297" name="Text Box 54">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{908D497B-0CF7-4911-9720-4795E9853991}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="298" name="Text Box 55">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49ED524B-F1D2-46DA-AAF7-47D319D5E5D6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="299" name="Text Box 56">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7962DCD1-BF16-476E-9F41-E172EED1B325}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="300" name="Text Box 57">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFA5DF7B-2D4C-4DD2-A548-D338A4333B6E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="301" name="Text Box 58">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D2EAAFB-E66D-4509-A2AA-04F450FC0494}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="302" name="Text Box 59">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C59ACF0-3546-4739-96E5-EF981A16F32E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="303" name="Text Box 60">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA299C58-03DB-4C1B-B073-19ABCDE26C88}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="304" name="Text Box 61">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC2A3735-C58C-48E4-90F9-F1EB5720A96F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="305" name="Text Box 62">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86DB0E67-BF35-4553-BF55-3EB67755B729}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="306" name="Text Box 63">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C132AADB-01AE-4448-A5F2-06D75CA1862F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="307" name="Text Box 64">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{296DE916-7152-438F-8D9A-DC99D17B4D2F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="308" name="Text Box 65">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA4BC9DE-6AB5-4608-9E52-02126C65755C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="309" name="Text Box 66">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB1C72EB-F15F-4B35-90C9-42CC713F73D2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="310" name="Text Box 67">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3170BBB-35C9-48ED-8FA1-256D4A04E12A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="311" name="Text Box 68">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F24E719-40D1-421F-80B3-222CA8DB06A3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="312" name="Text Box 69">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E85193B-109B-49BC-BFB3-A66453A1F6D0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="313" name="Text Box 70">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F50A7461-B7C5-4BA4-8132-ABEFC7233C6E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="314" name="Text Box 71">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED3419BD-76C4-478A-87FE-C862D981F1E3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="315" name="Text Box 72">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22A0AA85-62D7-40DB-8E8B-8EFAEC2C1531}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="316" name="Text Box 73">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80B49DB5-D016-4DC5-AB66-60A588D7927D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="317" name="Text Box 74">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{575C7660-4DFC-4AA3-BE00-0B92A32023C0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="318" name="Text Box 75">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E371E825-66AF-42BA-8C6D-A2842411DEF5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="319" name="Text Box 76">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFE92C95-4A15-45EB-9745-052BC5B69737}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="320" name="Text Box 77">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AC3D6D7-AD70-4237-A323-B4593C835EE7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="321" name="Text Box 78">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{140A1D12-B945-4390-BE2A-96E6A4382349}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="322" name="Text Box 79">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C516DEF8-E580-44C8-93D3-14A9AFA77DF3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="323" name="Text Box 80">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0B6907E-A06B-4577-9F13-4522BD2F5068}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="324" name="Text Box 81">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F0616A2-F6C7-4EE0-A0F8-0DC7A8BEEFE3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="325" name="Text Box 82">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AFDB234-311B-40DA-BE46-CE8CA7D19694}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="326" name="Text Box 83">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{048775DD-CD00-45CC-B2A3-2BBC7A82A322}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="327" name="Text Box 84">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC5EACA2-20B2-46E7-8D8A-E36C426D3D3E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="328" name="Text Box 85">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B044971-656E-42F4-BB81-4873B8C723DC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="329" name="Text Box 86">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F7FF843-8E4B-402C-B401-C678FD0AD166}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="330" name="Text Box 87">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F177456B-0ED6-459B-9522-21C0D17E1BB0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="331" name="Text Box 88">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DA43588-E26E-40EB-854E-B09527856C22}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="332" name="Text Box 89">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFE43445-E1F9-4B9B-865F-89C3C88224EE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="333" name="Text Box 90">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5435279E-C5DA-45A7-9AB3-822F354AB333}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="334" name="Text Box 91">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EC276EA-7302-44F7-AF86-A99D55E85AF4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="335" name="Text Box 92">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{937D61CE-3ED4-4660-9343-6015A840EC8E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="336" name="Text Box 93">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C8AFD5D-813E-4A01-B400-BFA7DF3D458A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="337" name="Text Box 94">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B64F63F2-2906-4FDA-9753-24BAF4874E59}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="338" name="Text Box 95">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15B63ED8-878A-4ECD-AC2D-B7BDF06F36A2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="339" name="Text Box 96">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17476FFF-E477-45D7-9993-95F23FF58F86}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="340" name="Text Box 97">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E685024-7199-4654-86CA-90DEC1807165}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="341" name="Text Box 98">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E468A58-8006-448D-8335-8E475329A7C6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="342" name="Text Box 99">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D966CC8-4749-4043-AA57-FE5F3605A785}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="343" name="Text Box 100">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66FA40E2-5753-467E-931B-A306497AB15F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="344" name="Text Box 101">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3728C98-2385-4373-B752-21ED3B5C55CD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="345" name="Text Box 102">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A21388D-5791-4426-A2D6-64419FA8BE24}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="346" name="Text Box 103">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{000E311C-5ED6-465B-936C-681F411681D5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="347" name="Text Box 104">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCDAB0E6-9D00-4849-ABEF-369B63576291}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="348" name="Text Box 105">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{793A8159-389E-4258-B2D1-4A35A0D19141}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="349" name="Text Box 106">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45FC68C6-AC4A-4829-B889-AABFE8F34A76}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="350" name="Text Box 107">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E00F5F2-E3A9-4530-A3A9-8EEF0721CBD7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="351" name="Text Box 108">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7062D20D-0CE0-4B03-95DE-3DACFEB7CD46}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="352" name="Text Box 109">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{143E9678-73D3-4180-8A61-B29F2779250D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="353" name="Text Box 110">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B5257FA-6DE1-4109-8BDC-E78ED6FFB709}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="354" name="Text Box 111">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3DABABD-3D93-4776-AA4A-8828EABEFA45}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="355" name="Text Box 112">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06B1AA8C-62EF-4756-B51D-13FF17A1CE75}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="356" name="Text Box 113">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22D9BB47-6F11-4E56-B09B-52041ABC9F8D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="357" name="Text Box 114">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9B68D31-5001-462D-8A08-0CE89D946A1E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="358" name="Text Box 115">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1AAD97C-9A5E-4FAE-A537-26235ED9AC43}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="359" name="Text Box 116">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94AAF963-1877-4D8A-84A8-F6502E0960FE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="360" name="Text Box 117">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CE6F501-861C-4A7A-9797-B0BBB8C83947}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="361" name="Text Box 118">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BED2AACD-36C0-4D96-B950-220E801E2B74}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="362" name="Text Box 119">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDFD2BA8-923C-4BD7-8D69-EB1CFE3108B2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="363" name="Text Box 120">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBDB09EC-4598-4AA7-8208-1D8115BE7C6F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="364" name="Text Box 121">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE1B0862-EF1B-4AF6-AA8C-88F8986AAF66}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="365" name="Text Box 122">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E39DCBF-A095-44E3-8729-ABF1E8780024}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="366" name="Text Box 123">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8D90925-9C0D-420E-97EC-E4C5E064981F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="367" name="Text Box 124">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{071A4425-DD4D-481B-81A0-8504A95EBAAA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="368" name="Text Box 125">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A763D609-3B93-4BDA-A064-35C2C293682F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="369" name="Text Box 126">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1549D709-D3C2-41A7-94A8-9DC5948E0271}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="370" name="Text Box 127">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{463EEAE0-EB80-4A0B-A541-370B354996E5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="371" name="Text Box 128">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32637516-87EF-4CA0-870C-86BB8090344A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="372" name="Text Box 129">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97832131-6ED1-41B5-97F0-A89F055BFAA7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="373" name="Text Box 130">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F3C0427-9A4F-47C9-91AC-3375A251080C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="374" name="Text Box 131">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06E9C5E1-2982-4D3F-99FF-4D52C4703730}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="375" name="Text Box 132">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6451055-92AC-4BCC-B468-C99778155C04}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="376" name="Text Box 133">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FBA693D-0D02-4E58-9EFF-B0E1F23BE897}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="377" name="Text Box 134">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D47A9A0B-8610-4B46-B7AA-80BD64394771}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="378" name="Text Box 135">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C90B734-96F1-4EB1-ACC9-5DDCC02E0883}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="379" name="Text Box 136">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{912A6E20-D334-4CB6-B0CB-DF98E4E91814}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="380" name="Text Box 137">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E88A448-E79E-4DE2-A0B8-13BF994EF8EE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="381" name="Text Box 138">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0D1FCC6-5B98-4D5C-A8A5-3A0C864E4AB9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="382" name="Text Box 139">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{089355A0-5AFB-40C8-AC53-294B31C154C5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="383" name="Text Box 140">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E944F4FE-E19B-47BE-BC4D-2567ED641F2F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="384" name="Text Box 141">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDB094F8-973F-4BF8-A886-DE1C9A94C264}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="385" name="Text Box 142">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77A830E3-7085-4A16-811B-EDB77385D234}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="386" name="Text Box 143">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E12C7D96-8066-4FED-B4F4-61B57E25F535}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="387" name="Text Box 144">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A421973-6416-499B-BED3-69BB947B9AF5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="388" name="Text Box 145">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84229980-6128-42A0-912E-65B93BB41AD8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="389" name="Text Box 146">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{749E095C-FEED-4A05-9F18-8C8EAE13214A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="390" name="Text Box 147">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67B560B5-5EB7-4F74-80EA-0CE5746A5C73}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="391" name="Text Box 148">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A50EDC33-5DBA-4E61-8FB9-1103C1C8E788}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="392" name="Text Box 149">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0D255EF-1070-4059-9192-B728E904309C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="393" name="Text Box 150">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93A8626F-C8BE-4147-B37B-BB267C482CBB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="394" name="Text Box 151">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26680A73-FA6E-4001-878D-9204C4FBDD55}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="395" name="Text Box 152">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D98D91FE-CF04-4E8E-8E70-EA887B2DEAA1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="396" name="Text Box 153">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F2E1570-048E-441F-9347-2D538BF094DE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="397" name="Text Box 154">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0E86A9C-07A4-46DB-ACDB-30E1AAD32071}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="398" name="Text Box 155">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5C3CC61-DB9C-4B9B-8FF0-346DCA7A196B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="399" name="Text Box 156">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA23972C-2D4C-457F-8CA7-C44174933B4D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="400" name="Text Box 157">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A75081AF-EB29-4019-A762-56EEE353B09F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="401" name="Text Box 158">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33356AF8-66FC-4957-A626-406D55BF89AC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="402" name="Text Box 159">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C174B41-7ACA-4804-A141-856AE42C702B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="403" name="Text Box 160">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67B1B1E5-5796-4CBA-904D-425E72268E4C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="404" name="Text Box 161">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C993F7B-6A47-44A4-ADBF-1BC5E98A9E69}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="405" name="Text Box 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6336C1C-CB9A-43D6-98D4-CE663ECDF636}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="406" name="Text Box 163">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{902BAF43-9FDE-401B-8870-06FAD15FCDD9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="407" name="Text Box 164">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8A12B68-7226-47C7-8A61-B1FE18562B35}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="408" name="Text Box 165">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B64CBAC-21AA-465D-A071-4FC9B7A5ACE8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="409" name="Text Box 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E2E6156-C392-421D-9A55-201C47CE910F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="410" name="Text Box 167">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74E55850-5CBE-421B-88E7-A81F72C72B03}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="411" name="Text Box 168">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DD18639-D6E1-4910-AD59-88FC7D0FCC18}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="412" name="Text Box 169">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DAE36F2-345F-4B76-B31E-0E1B20473B5F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="413" name="Text Box 170">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6B94877-6B27-48A8-B5F1-BCD9CA1FA719}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="414" name="Text Box 171">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37362039-F198-45EC-9EB4-802A7A2B400E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="415" name="Text Box 172">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55BD30BB-2934-4390-B4E6-61A8154D5C49}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="416" name="Text Box 173">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56B42901-9960-44D6-A75B-0F2E1080E838}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="417" name="Text Box 174">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEAAA746-C910-4338-9F2A-DB8210A59F6B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="418" name="Text Box 175">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB3AA9BD-5647-44D8-BFD2-44C8891FFA09}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="419" name="Text Box 176">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C01ED8E1-F3BE-47E9-8AE6-5DE95D45B9A4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="420" name="Text Box 177">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87E9E7D3-69BD-4ED5-8D49-CE47A0083D8A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="421" name="Text Box 178">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{857C25EE-A21F-47CF-AD61-E73D1D87FC6A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="422" name="Text Box 179">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2318C695-6787-4CEF-8C3C-2B5A1B32B775}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="423" name="Text Box 180">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40CDEE6F-FCD3-4A4A-A76C-E9A8510D8389}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="424" name="Text Box 181">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18043312-7531-491B-B2CB-E57ABE55D944}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="425" name="Text Box 182">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{880BBA48-78CF-4E70-8463-485BE9BC13ED}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="426" name="Text Box 183">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{339F9388-912D-4E2B-B11E-8F7E06445738}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="427" name="Text Box 184">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7E246A6-CD39-4F97-AABB-9BAC4F555548}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="428" name="Text Box 185">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D0895A7-BEBB-4234-8A1D-B58A50A131C0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="429" name="Text Box 186">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C984E4E3-1B13-4FFA-A3A6-579C6B75E302}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="430" name="Text Box 187">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F9D8508-86E0-44D3-9C64-BAF110A1B41E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="431" name="Text Box 188">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D92D8F39-79D5-48E4-97A8-03C0BBBC22E9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="432" name="Text Box 189">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8032519D-F000-4944-BF43-C33B5C431B74}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="433" name="Text Box 190">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9275784-5F20-40DC-BCC6-07F781B30F03}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="434" name="Text Box 191">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30B14500-EB9D-431A-888A-BE07A743376B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="435" name="Text Box 192">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B80C19EC-6C9C-4799-80E4-F73D7820D91E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="436" name="Text Box 193">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{799BA1F6-BE8A-4045-9D6E-E2C8F4F102FD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="437" name="Text Box 194">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{419C71E7-8EDB-4D2B-A05D-75D198F8708A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="438" name="Text Box 195">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97EB7A75-BE22-4688-A2D0-121F68628975}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="439" name="Text Box 196">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0236416-5656-4356-9D18-3930497AE28E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="440" name="Text Box 197">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{633272D4-DE92-426B-9425-62E764E0EDBE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="441" name="Text Box 198">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8FF938D-49D1-49DC-87A7-BAD5C39FC7C5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="442" name="Text Box 199">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FB59D71-2ED8-4F6D-A25F-B28E4B0A0491}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="443" name="Text Box 200">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{120AA0A7-F88F-48ED-AF0F-F81A635812E2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="444" name="Text Box 201">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E95A5293-59BC-4118-9E6E-2E5E258C5926}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="445" name="Text Box 202">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD69F61A-DCBB-40F9-9102-38253CCD8FCF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="446" name="Text Box 203">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10DF96FB-ACFA-43CD-8529-77FA65C80443}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="447" name="Text Box 204">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3993553E-9214-47C6-97B2-A079011F7CB7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="448" name="Text Box 205">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA881A1A-1388-47CB-B32F-21DA1B4A08BB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="449" name="Text Box 206">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{793E10C1-9979-498C-8256-6F82A7325D45}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="450" name="Text Box 207">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6C7C3A2-D4B1-4830-B014-CC4F01359A95}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="451" name="Text Box 208">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{794BA026-C448-4520-93AC-C9FC36DCD450}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="452" name="Text Box 209">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63739668-2330-45B0-8339-C206AF760838}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="453" name="Text Box 210">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D46B1A23-4E02-4D5B-9830-EE4828EF484F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="454" name="Text Box 211">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37D8A581-1458-4401-BD0F-63B9AFA12C0A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="455" name="Text Box 212">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B883EC81-6F5C-44C7-B24A-4BCE4F944500}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="456" name="Text Box 213">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA3E5E78-E3E6-4993-9D4D-64EA3E142635}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="457" name="Text Box 214">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E01F167F-E69F-4081-A126-5232117E630A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="458" name="Text Box 215">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9B9685A-DE0D-4EA6-ABA5-737AE27944E0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="459" name="Text Box 216">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C853405C-074F-48C3-AB4C-2597CCC848A9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="460" name="Text Box 217">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D0AD04C-297A-4B4B-A8A7-1BD675699E22}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="461" name="Text Box 218">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE01B356-AC67-4B6D-80A7-FA5DD95B7DF3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="462" name="Text Box 219">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95E131EC-EF05-40D6-B820-967D298EF94A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="463" name="Text Box 220">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70C5D49D-BB8C-4E8C-894B-17573B5CD2C1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="464" name="Text Box 221">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81C907D1-AA92-4E33-B092-7D679B606447}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="465" name="Text Box 222">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{583616CA-C3F3-477F-8D01-5A535DBC3C26}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="466" name="Text Box 223">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD4976E1-6D0A-4EF4-9200-ADB6F8D683C0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="467" name="Text Box 224">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C32821F4-39FD-43A2-AC87-FE633C27B299}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="468" name="Text Box 225">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C16C489-279B-466B-B28D-F5547A8CB31C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="469" name="Text Box 226">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5FF5CDD-5BAE-4448-AAF2-5BB2FE1A276E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="470" name="Text Box 227">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{585ED626-C23A-4301-A3E4-46E69DFA4E39}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="471" name="Text Box 228">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF2210CA-5113-4960-A64F-447ADE3B888E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="472" name="Text Box 229">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBE7EA17-4EB5-4B60-A0BD-6D3E9BD11E6E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="473" name="Text Box 230">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1EB4743-5843-4B78-9B52-D18532C1CB03}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="474" name="Text Box 231">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81056088-F4AF-4235-9529-5CF0F2D7C0BB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="475" name="Text Box 232">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA8DCEC5-196D-49AF-B5A9-E20D62095DBE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="476" name="Text Box 233">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AF9DF08-0CE5-4D20-B1EF-E8F421AA7720}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="477" name="Text Box 234">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DECB82DA-34A1-43CA-A2AB-19C6978BC47A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="478" name="Text Box 235">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72368313-0E39-4714-8463-9F93DAE03C01}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="479" name="Text Box 236">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD264AC9-25D3-4FCD-996D-6604AAFAAB37}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="480" name="Text Box 237">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7953A753-1292-4DAF-81C6-D2F53206E12C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="481" name="Text Box 238">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F25DD81-58CA-4B60-94B7-026DC322B32D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="482" name="Text Box 239">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAF574F0-1CCC-4AD0-A56D-A82C488A2D5F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="483" name="Text Box 240">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA50E8E0-97A7-4D89-8C0B-6F184BA27F4F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="484" name="Text Box 241">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29D67D22-73DA-44AB-9DCE-BD56C6C9A627}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+            </a:rPr>
+            <a:t>印</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78105</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="485" name="Text Box 242">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05DFBB7C-7948-4C4A-9E3A-B27E1C7F17EC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6240780" y="11182350"/>
+          <a:ext cx="466725" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr codeName="Sheet1">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29E4CE7D-436B-48B1-84C9-791D67A1D159}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AO70"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="75" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AY41" sqref="AY41"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14:I17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.6640625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="2.4140625" defaultRowHeight="13" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="1" width="2.109375" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="45" max="16384" width="2.6640625" style="1"/>
+    <col min="1" max="1" width="1.9140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="0.58203125" style="1" customWidth="1"/>
+    <col min="3" max="38" width="2.4140625" style="1"/>
+    <col min="39" max="39" width="0.58203125" style="1" customWidth="1"/>
+    <col min="40" max="40" width="1.9140625" style="1" customWidth="1"/>
+    <col min="41" max="41" width="10.25" style="1" hidden="1" customWidth="1"/>
+    <col min="42" max="43" width="2.4140625" style="1"/>
+    <col min="44" max="44" width="2.58203125" style="1" customWidth="1"/>
+    <col min="45" max="16384" width="2.4140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="1" t="s">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="AM1" s="2"/>
     </row>
-    <row r="2" spans="1:41" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:41" ht="3.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
       <c r="AH2" s="4"/>
       <c r="AI2" s="4"/>
       <c r="AJ2" s="4"/>
       <c r="AK2" s="4"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="5"/>
     </row>
-    <row r="3" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B3" s="6"/>
-      <c r="C3" s="7"/>
-[...35 lines deleted...]
-      <c r="AM3" s="9"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="Z3" s="7"/>
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="7"/>
+      <c r="AC3" s="7"/>
+      <c r="AD3" s="7"/>
+      <c r="AE3" s="7"/>
+      <c r="AF3" s="7"/>
+      <c r="AG3" s="7"/>
+      <c r="AH3" s="7"/>
+      <c r="AI3" s="7"/>
+      <c r="AJ3" s="7"/>
+      <c r="AK3" s="7"/>
+      <c r="AM3" s="8"/>
     </row>
-    <row r="4" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-        <v>33</v>
+    <row r="4" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B4" s="6"/>
+      <c r="O4" s="72" t="s">
+        <v>1</v>
       </c>
-      <c r="P4" s="74"/>
-[...22 lines deleted...]
-      <c r="AM4" s="13"/>
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73"/>
+      <c r="S4" s="73"/>
+      <c r="T4" s="73"/>
+      <c r="U4" s="74"/>
+      <c r="V4" s="75"/>
+      <c r="W4" s="76"/>
+      <c r="X4" s="76"/>
+      <c r="Y4" s="76"/>
+      <c r="Z4" s="76"/>
+      <c r="AA4" s="76"/>
+      <c r="AB4" s="76"/>
+      <c r="AC4" s="76"/>
+      <c r="AD4" s="76"/>
+      <c r="AE4" s="76"/>
+      <c r="AF4" s="76"/>
+      <c r="AG4" s="76"/>
+      <c r="AH4" s="76"/>
+      <c r="AI4" s="76"/>
+      <c r="AJ4" s="76"/>
+      <c r="AK4" s="77"/>
+      <c r="AL4" s="9"/>
+      <c r="AM4" s="8"/>
     </row>
-    <row r="5" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-        <v>29</v>
+    <row r="5" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B5" s="6"/>
+      <c r="O5" s="78" t="s">
+        <v>2</v>
       </c>
-      <c r="P5" s="77"/>
-[...22 lines deleted...]
-      <c r="AM5" s="13"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="79"/>
+      <c r="T5" s="79"/>
+      <c r="U5" s="80"/>
+      <c r="V5" s="75"/>
+      <c r="W5" s="76"/>
+      <c r="X5" s="76"/>
+      <c r="Y5" s="76"/>
+      <c r="Z5" s="76"/>
+      <c r="AA5" s="76"/>
+      <c r="AB5" s="76"/>
+      <c r="AC5" s="76"/>
+      <c r="AD5" s="76"/>
+      <c r="AE5" s="76"/>
+      <c r="AF5" s="76"/>
+      <c r="AG5" s="76"/>
+      <c r="AH5" s="76"/>
+      <c r="AI5" s="76"/>
+      <c r="AJ5" s="76"/>
+      <c r="AK5" s="77"/>
+      <c r="AL5" s="9"/>
+      <c r="AM5" s="8"/>
     </row>
-    <row r="6" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="O6" s="73" t="s">
+    <row r="6" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B6" s="6"/>
+      <c r="O6" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="P6" s="73"/>
+      <c r="Q6" s="73"/>
+      <c r="R6" s="73"/>
+      <c r="S6" s="73"/>
+      <c r="T6" s="73"/>
+      <c r="U6" s="74"/>
+      <c r="V6" s="75"/>
+      <c r="W6" s="76"/>
+      <c r="X6" s="76"/>
+      <c r="Y6" s="76"/>
+      <c r="Z6" s="76"/>
+      <c r="AA6" s="76"/>
+      <c r="AB6" s="76"/>
+      <c r="AC6" s="76"/>
+      <c r="AD6" s="76"/>
+      <c r="AE6" s="76"/>
+      <c r="AF6" s="76"/>
+      <c r="AG6" s="76"/>
+      <c r="AH6" s="76"/>
+      <c r="AI6" s="76"/>
+      <c r="AJ6" s="76"/>
+      <c r="AK6" s="77"/>
+      <c r="AL6" s="9"/>
+      <c r="AM6" s="8"/>
+    </row>
+    <row r="7" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B7" s="6"/>
+      <c r="X7" s="10"/>
+      <c r="Y7" s="10"/>
+      <c r="Z7" s="10"/>
+      <c r="AA7" s="10"/>
+      <c r="AB7" s="10"/>
+      <c r="AC7" s="11"/>
+      <c r="AD7" s="11"/>
+      <c r="AE7" s="11"/>
+      <c r="AF7" s="11"/>
+      <c r="AG7" s="11"/>
+      <c r="AH7" s="11"/>
+      <c r="AI7" s="11"/>
+      <c r="AJ7" s="11"/>
+      <c r="AK7" s="11"/>
+      <c r="AL7" s="11"/>
+      <c r="AM7" s="8"/>
+    </row>
+    <row r="8" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B8" s="6"/>
+      <c r="AM8" s="8"/>
+    </row>
+    <row r="9" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B9" s="12"/>
+      <c r="C9" s="65" t="s">
+        <v>4</v>
+      </c>
+      <c r="D9" s="65"/>
+      <c r="E9" s="65"/>
+      <c r="F9" s="65"/>
+      <c r="G9" s="65"/>
+      <c r="H9" s="65"/>
+      <c r="I9" s="65"/>
+      <c r="J9" s="65"/>
+      <c r="K9" s="65"/>
+      <c r="L9" s="65"/>
+      <c r="M9" s="65"/>
+      <c r="N9" s="65"/>
+      <c r="O9" s="65"/>
+      <c r="P9" s="65"/>
+      <c r="Q9" s="65"/>
+      <c r="R9" s="65"/>
+      <c r="S9" s="65"/>
+      <c r="T9" s="65"/>
+      <c r="U9" s="65"/>
+      <c r="V9" s="65"/>
+      <c r="W9" s="65"/>
+      <c r="X9" s="65"/>
+      <c r="Y9" s="65"/>
+      <c r="Z9" s="65"/>
+      <c r="AA9" s="65"/>
+      <c r="AB9" s="65"/>
+      <c r="AC9" s="65"/>
+      <c r="AD9" s="65"/>
+      <c r="AE9" s="65"/>
+      <c r="AF9" s="65"/>
+      <c r="AG9" s="65"/>
+      <c r="AH9" s="65"/>
+      <c r="AI9" s="65"/>
+      <c r="AJ9" s="65"/>
+      <c r="AK9" s="65"/>
+      <c r="AL9" s="65"/>
+      <c r="AM9" s="8"/>
+    </row>
+    <row r="10" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B10" s="6"/>
+      <c r="C10" s="65"/>
+      <c r="D10" s="65"/>
+      <c r="E10" s="65"/>
+      <c r="F10" s="65"/>
+      <c r="G10" s="65"/>
+      <c r="H10" s="65"/>
+      <c r="I10" s="65"/>
+      <c r="J10" s="65"/>
+      <c r="K10" s="65"/>
+      <c r="L10" s="65"/>
+      <c r="M10" s="65"/>
+      <c r="N10" s="65"/>
+      <c r="O10" s="65"/>
+      <c r="P10" s="65"/>
+      <c r="Q10" s="65"/>
+      <c r="R10" s="65"/>
+      <c r="S10" s="65"/>
+      <c r="T10" s="65"/>
+      <c r="U10" s="65"/>
+      <c r="V10" s="65"/>
+      <c r="W10" s="65"/>
+      <c r="X10" s="65"/>
+      <c r="Y10" s="65"/>
+      <c r="Z10" s="65"/>
+      <c r="AA10" s="65"/>
+      <c r="AB10" s="65"/>
+      <c r="AC10" s="65"/>
+      <c r="AD10" s="65"/>
+      <c r="AE10" s="65"/>
+      <c r="AF10" s="65"/>
+      <c r="AG10" s="65"/>
+      <c r="AH10" s="65"/>
+      <c r="AI10" s="65"/>
+      <c r="AJ10" s="65"/>
+      <c r="AK10" s="65"/>
+      <c r="AL10" s="65"/>
+      <c r="AM10" s="8"/>
+    </row>
+    <row r="11" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B11" s="6"/>
+      <c r="AM11" s="8"/>
+    </row>
+    <row r="12" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B12" s="6"/>
+      <c r="C12" s="1">
+        <v>1</v>
+      </c>
+      <c r="D12" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E12" s="14"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="14"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="11"/>
+      <c r="N12" s="11"/>
+      <c r="O12" s="11"/>
+      <c r="P12" s="11"/>
+      <c r="Q12" s="11"/>
+      <c r="R12" s="11"/>
+      <c r="S12" s="11"/>
+      <c r="T12" s="11"/>
+      <c r="U12" s="11"/>
+      <c r="V12" s="11"/>
+      <c r="W12" s="11"/>
+      <c r="X12" s="11"/>
+      <c r="Y12" s="11"/>
+      <c r="Z12" s="11"/>
+      <c r="AA12" s="11"/>
+      <c r="AB12" s="11"/>
+      <c r="AC12" s="11"/>
+      <c r="AD12" s="11"/>
+      <c r="AE12" s="11"/>
+      <c r="AF12" s="11"/>
+      <c r="AG12" s="11"/>
+      <c r="AH12" s="11"/>
+      <c r="AI12" s="11"/>
+      <c r="AJ12" s="11"/>
+      <c r="AK12" s="11"/>
+      <c r="AL12" s="11"/>
+      <c r="AM12" s="8"/>
+    </row>
+    <row r="13" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B13" s="6"/>
+      <c r="D13" s="66"/>
+      <c r="E13" s="67"/>
+      <c r="F13" s="68" t="s">
+        <v>6</v>
+      </c>
+      <c r="G13" s="69"/>
+      <c r="H13" s="69"/>
+      <c r="I13" s="70"/>
+      <c r="J13" s="66" t="s">
+        <v>7</v>
+      </c>
+      <c r="K13" s="71"/>
+      <c r="L13" s="71"/>
+      <c r="M13" s="71"/>
+      <c r="N13" s="71"/>
+      <c r="O13" s="71"/>
+      <c r="P13" s="71"/>
+      <c r="Q13" s="71"/>
+      <c r="R13" s="71"/>
+      <c r="S13" s="71"/>
+      <c r="T13" s="71"/>
+      <c r="U13" s="67"/>
+      <c r="V13" s="66" t="s">
+        <v>8</v>
+      </c>
+      <c r="W13" s="71"/>
+      <c r="X13" s="71"/>
+      <c r="Y13" s="71"/>
+      <c r="Z13" s="71"/>
+      <c r="AA13" s="71"/>
+      <c r="AB13" s="71"/>
+      <c r="AC13" s="67"/>
+      <c r="AD13" s="71" t="s">
+        <v>9</v>
+      </c>
+      <c r="AE13" s="71"/>
+      <c r="AF13" s="71"/>
+      <c r="AG13" s="71"/>
+      <c r="AH13" s="71"/>
+      <c r="AI13" s="71"/>
+      <c r="AJ13" s="71"/>
+      <c r="AK13" s="67"/>
+      <c r="AL13" s="9"/>
+      <c r="AM13" s="8"/>
+      <c r="AO13" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B14" s="6"/>
+      <c r="D14" s="32">
+        <v>1</v>
+      </c>
+      <c r="E14" s="33"/>
+      <c r="F14" s="38"/>
+      <c r="G14" s="39"/>
+      <c r="H14" s="39"/>
+      <c r="I14" s="40"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="48"/>
+      <c r="L14" s="48"/>
+      <c r="M14" s="48"/>
+      <c r="N14" s="48"/>
+      <c r="O14" s="48"/>
+      <c r="P14" s="48"/>
+      <c r="Q14" s="48"/>
+      <c r="R14" s="48"/>
+      <c r="S14" s="48"/>
+      <c r="T14" s="48"/>
+      <c r="U14" s="49"/>
+      <c r="V14" s="56"/>
+      <c r="W14" s="57"/>
+      <c r="X14" s="57"/>
+      <c r="Y14" s="57"/>
+      <c r="Z14" s="57"/>
+      <c r="AA14" s="57"/>
+      <c r="AB14" s="57"/>
+      <c r="AC14" s="58"/>
+      <c r="AD14" s="56"/>
+      <c r="AE14" s="57"/>
+      <c r="AF14" s="57"/>
+      <c r="AG14" s="57"/>
+      <c r="AH14" s="57"/>
+      <c r="AI14" s="57"/>
+      <c r="AJ14" s="57"/>
+      <c r="AK14" s="58"/>
+      <c r="AL14" s="15"/>
+      <c r="AM14" s="8"/>
+      <c r="AO14" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B15" s="6"/>
+      <c r="D15" s="34"/>
+      <c r="E15" s="35"/>
+      <c r="F15" s="41"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="43"/>
+      <c r="J15" s="50"/>
+      <c r="K15" s="51"/>
+      <c r="L15" s="51"/>
+      <c r="M15" s="51"/>
+      <c r="N15" s="51"/>
+      <c r="O15" s="51"/>
+      <c r="P15" s="51"/>
+      <c r="Q15" s="51"/>
+      <c r="R15" s="51"/>
+      <c r="S15" s="51"/>
+      <c r="T15" s="51"/>
+      <c r="U15" s="52"/>
+      <c r="V15" s="59"/>
+      <c r="W15" s="60"/>
+      <c r="X15" s="60"/>
+      <c r="Y15" s="60"/>
+      <c r="Z15" s="60"/>
+      <c r="AA15" s="60"/>
+      <c r="AB15" s="60"/>
+      <c r="AC15" s="61"/>
+      <c r="AD15" s="59"/>
+      <c r="AE15" s="60"/>
+      <c r="AF15" s="60"/>
+      <c r="AG15" s="60"/>
+      <c r="AH15" s="60"/>
+      <c r="AI15" s="60"/>
+      <c r="AJ15" s="60"/>
+      <c r="AK15" s="61"/>
+      <c r="AL15" s="15"/>
+      <c r="AM15" s="8"/>
+    </row>
+    <row r="16" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B16" s="6"/>
+      <c r="D16" s="34"/>
+      <c r="E16" s="35"/>
+      <c r="F16" s="41"/>
+      <c r="G16" s="42"/>
+      <c r="H16" s="42"/>
+      <c r="I16" s="43"/>
+      <c r="J16" s="50"/>
+      <c r="K16" s="51"/>
+      <c r="L16" s="51"/>
+      <c r="M16" s="51"/>
+      <c r="N16" s="51"/>
+      <c r="O16" s="51"/>
+      <c r="P16" s="51"/>
+      <c r="Q16" s="51"/>
+      <c r="R16" s="51"/>
+      <c r="S16" s="51"/>
+      <c r="T16" s="51"/>
+      <c r="U16" s="52"/>
+      <c r="V16" s="59"/>
+      <c r="W16" s="60"/>
+      <c r="X16" s="60"/>
+      <c r="Y16" s="60"/>
+      <c r="Z16" s="60"/>
+      <c r="AA16" s="60"/>
+      <c r="AB16" s="60"/>
+      <c r="AC16" s="61"/>
+      <c r="AD16" s="59"/>
+      <c r="AE16" s="60"/>
+      <c r="AF16" s="60"/>
+      <c r="AG16" s="60"/>
+      <c r="AH16" s="60"/>
+      <c r="AI16" s="60"/>
+      <c r="AJ16" s="60"/>
+      <c r="AK16" s="61"/>
+      <c r="AL16" s="15"/>
+      <c r="AM16" s="8"/>
+    </row>
+    <row r="17" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B17" s="6"/>
+      <c r="D17" s="36"/>
+      <c r="E17" s="37"/>
+      <c r="F17" s="44"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="46"/>
+      <c r="J17" s="53"/>
+      <c r="K17" s="54"/>
+      <c r="L17" s="54"/>
+      <c r="M17" s="54"/>
+      <c r="N17" s="54"/>
+      <c r="O17" s="54"/>
+      <c r="P17" s="54"/>
+      <c r="Q17" s="54"/>
+      <c r="R17" s="54"/>
+      <c r="S17" s="54"/>
+      <c r="T17" s="54"/>
+      <c r="U17" s="55"/>
+      <c r="V17" s="62"/>
+      <c r="W17" s="63"/>
+      <c r="X17" s="63"/>
+      <c r="Y17" s="63"/>
+      <c r="Z17" s="63"/>
+      <c r="AA17" s="63"/>
+      <c r="AB17" s="63"/>
+      <c r="AC17" s="64"/>
+      <c r="AD17" s="62"/>
+      <c r="AE17" s="63"/>
+      <c r="AF17" s="63"/>
+      <c r="AG17" s="63"/>
+      <c r="AH17" s="63"/>
+      <c r="AI17" s="63"/>
+      <c r="AJ17" s="63"/>
+      <c r="AK17" s="64"/>
+      <c r="AL17" s="15"/>
+      <c r="AM17" s="8"/>
+      <c r="AO17" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B18" s="6"/>
+      <c r="D18" s="32">
+        <v>2</v>
+      </c>
+      <c r="E18" s="33"/>
+      <c r="F18" s="38"/>
+      <c r="G18" s="39"/>
+      <c r="H18" s="39"/>
+      <c r="I18" s="40"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="48"/>
+      <c r="L18" s="48"/>
+      <c r="M18" s="48"/>
+      <c r="N18" s="48"/>
+      <c r="O18" s="48"/>
+      <c r="P18" s="48"/>
+      <c r="Q18" s="48"/>
+      <c r="R18" s="48"/>
+      <c r="S18" s="48"/>
+      <c r="T18" s="48"/>
+      <c r="U18" s="49"/>
+      <c r="V18" s="56"/>
+      <c r="W18" s="57"/>
+      <c r="X18" s="57"/>
+      <c r="Y18" s="57"/>
+      <c r="Z18" s="57"/>
+      <c r="AA18" s="57"/>
+      <c r="AB18" s="57"/>
+      <c r="AC18" s="58"/>
+      <c r="AD18" s="56"/>
+      <c r="AE18" s="57"/>
+      <c r="AF18" s="57"/>
+      <c r="AG18" s="57"/>
+      <c r="AH18" s="57"/>
+      <c r="AI18" s="57"/>
+      <c r="AJ18" s="57"/>
+      <c r="AK18" s="58"/>
+      <c r="AL18" s="15"/>
+      <c r="AM18" s="8"/>
+    </row>
+    <row r="19" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B19" s="6"/>
+      <c r="D19" s="34"/>
+      <c r="E19" s="35"/>
+      <c r="F19" s="41"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="43"/>
+      <c r="J19" s="50"/>
+      <c r="K19" s="51"/>
+      <c r="L19" s="51"/>
+      <c r="M19" s="51"/>
+      <c r="N19" s="51"/>
+      <c r="O19" s="51"/>
+      <c r="P19" s="51"/>
+      <c r="Q19" s="51"/>
+      <c r="R19" s="51"/>
+      <c r="S19" s="51"/>
+      <c r="T19" s="51"/>
+      <c r="U19" s="52"/>
+      <c r="V19" s="59"/>
+      <c r="W19" s="60"/>
+      <c r="X19" s="60"/>
+      <c r="Y19" s="60"/>
+      <c r="Z19" s="60"/>
+      <c r="AA19" s="60"/>
+      <c r="AB19" s="60"/>
+      <c r="AC19" s="61"/>
+      <c r="AD19" s="59"/>
+      <c r="AE19" s="60"/>
+      <c r="AF19" s="60"/>
+      <c r="AG19" s="60"/>
+      <c r="AH19" s="60"/>
+      <c r="AI19" s="60"/>
+      <c r="AJ19" s="60"/>
+      <c r="AK19" s="61"/>
+      <c r="AL19" s="15"/>
+      <c r="AM19" s="8"/>
+    </row>
+    <row r="20" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B20" s="6"/>
+      <c r="D20" s="34"/>
+      <c r="E20" s="35"/>
+      <c r="F20" s="41"/>
+      <c r="G20" s="42"/>
+      <c r="H20" s="42"/>
+      <c r="I20" s="43"/>
+      <c r="J20" s="50"/>
+      <c r="K20" s="51"/>
+      <c r="L20" s="51"/>
+      <c r="M20" s="51"/>
+      <c r="N20" s="51"/>
+      <c r="O20" s="51"/>
+      <c r="P20" s="51"/>
+      <c r="Q20" s="51"/>
+      <c r="R20" s="51"/>
+      <c r="S20" s="51"/>
+      <c r="T20" s="51"/>
+      <c r="U20" s="52"/>
+      <c r="V20" s="59"/>
+      <c r="W20" s="60"/>
+      <c r="X20" s="60"/>
+      <c r="Y20" s="60"/>
+      <c r="Z20" s="60"/>
+      <c r="AA20" s="60"/>
+      <c r="AB20" s="60"/>
+      <c r="AC20" s="61"/>
+      <c r="AD20" s="59"/>
+      <c r="AE20" s="60"/>
+      <c r="AF20" s="60"/>
+      <c r="AG20" s="60"/>
+      <c r="AH20" s="60"/>
+      <c r="AI20" s="60"/>
+      <c r="AJ20" s="60"/>
+      <c r="AK20" s="61"/>
+      <c r="AL20" s="15"/>
+      <c r="AM20" s="8"/>
+    </row>
+    <row r="21" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B21" s="6"/>
+      <c r="D21" s="36"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="46"/>
+      <c r="J21" s="53"/>
+      <c r="K21" s="54"/>
+      <c r="L21" s="54"/>
+      <c r="M21" s="54"/>
+      <c r="N21" s="54"/>
+      <c r="O21" s="54"/>
+      <c r="P21" s="54"/>
+      <c r="Q21" s="54"/>
+      <c r="R21" s="54"/>
+      <c r="S21" s="54"/>
+      <c r="T21" s="54"/>
+      <c r="U21" s="55"/>
+      <c r="V21" s="62"/>
+      <c r="W21" s="63"/>
+      <c r="X21" s="63"/>
+      <c r="Y21" s="63"/>
+      <c r="Z21" s="63"/>
+      <c r="AA21" s="63"/>
+      <c r="AB21" s="63"/>
+      <c r="AC21" s="64"/>
+      <c r="AD21" s="62"/>
+      <c r="AE21" s="63"/>
+      <c r="AF21" s="63"/>
+      <c r="AG21" s="63"/>
+      <c r="AH21" s="63"/>
+      <c r="AI21" s="63"/>
+      <c r="AJ21" s="63"/>
+      <c r="AK21" s="64"/>
+      <c r="AL21" s="15"/>
+      <c r="AM21" s="8"/>
+    </row>
+    <row r="22" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B22" s="6"/>
+      <c r="D22" s="32">
+        <v>3</v>
+      </c>
+      <c r="E22" s="33"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="39"/>
+      <c r="H22" s="39"/>
+      <c r="I22" s="40"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="48"/>
+      <c r="L22" s="48"/>
+      <c r="M22" s="48"/>
+      <c r="N22" s="48"/>
+      <c r="O22" s="48"/>
+      <c r="P22" s="48"/>
+      <c r="Q22" s="48"/>
+      <c r="R22" s="48"/>
+      <c r="S22" s="48"/>
+      <c r="T22" s="48"/>
+      <c r="U22" s="49"/>
+      <c r="V22" s="56"/>
+      <c r="W22" s="57"/>
+      <c r="X22" s="57"/>
+      <c r="Y22" s="57"/>
+      <c r="Z22" s="57"/>
+      <c r="AA22" s="57"/>
+      <c r="AB22" s="57"/>
+      <c r="AC22" s="58"/>
+      <c r="AD22" s="56"/>
+      <c r="AE22" s="57"/>
+      <c r="AF22" s="57"/>
+      <c r="AG22" s="57"/>
+      <c r="AH22" s="57"/>
+      <c r="AI22" s="57"/>
+      <c r="AJ22" s="57"/>
+      <c r="AK22" s="58"/>
+      <c r="AL22" s="15"/>
+      <c r="AM22" s="8"/>
+    </row>
+    <row r="23" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B23" s="6"/>
+      <c r="D23" s="34"/>
+      <c r="E23" s="35"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="43"/>
+      <c r="J23" s="50"/>
+      <c r="K23" s="51"/>
+      <c r="L23" s="51"/>
+      <c r="M23" s="51"/>
+      <c r="N23" s="51"/>
+      <c r="O23" s="51"/>
+      <c r="P23" s="51"/>
+      <c r="Q23" s="51"/>
+      <c r="R23" s="51"/>
+      <c r="S23" s="51"/>
+      <c r="T23" s="51"/>
+      <c r="U23" s="52"/>
+      <c r="V23" s="59"/>
+      <c r="W23" s="60"/>
+      <c r="X23" s="60"/>
+      <c r="Y23" s="60"/>
+      <c r="Z23" s="60"/>
+      <c r="AA23" s="60"/>
+      <c r="AB23" s="60"/>
+      <c r="AC23" s="61"/>
+      <c r="AD23" s="59"/>
+      <c r="AE23" s="60"/>
+      <c r="AF23" s="60"/>
+      <c r="AG23" s="60"/>
+      <c r="AH23" s="60"/>
+      <c r="AI23" s="60"/>
+      <c r="AJ23" s="60"/>
+      <c r="AK23" s="61"/>
+      <c r="AL23" s="15"/>
+      <c r="AM23" s="8"/>
+    </row>
+    <row r="24" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B24" s="6"/>
+      <c r="D24" s="34"/>
+      <c r="E24" s="35"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="42"/>
+      <c r="H24" s="42"/>
+      <c r="I24" s="43"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="51"/>
+      <c r="L24" s="51"/>
+      <c r="M24" s="51"/>
+      <c r="N24" s="51"/>
+      <c r="O24" s="51"/>
+      <c r="P24" s="51"/>
+      <c r="Q24" s="51"/>
+      <c r="R24" s="51"/>
+      <c r="S24" s="51"/>
+      <c r="T24" s="51"/>
+      <c r="U24" s="52"/>
+      <c r="V24" s="59"/>
+      <c r="W24" s="60"/>
+      <c r="X24" s="60"/>
+      <c r="Y24" s="60"/>
+      <c r="Z24" s="60"/>
+      <c r="AA24" s="60"/>
+      <c r="AB24" s="60"/>
+      <c r="AC24" s="61"/>
+      <c r="AD24" s="59"/>
+      <c r="AE24" s="60"/>
+      <c r="AF24" s="60"/>
+      <c r="AG24" s="60"/>
+      <c r="AH24" s="60"/>
+      <c r="AI24" s="60"/>
+      <c r="AJ24" s="60"/>
+      <c r="AK24" s="61"/>
+      <c r="AL24" s="15"/>
+      <c r="AM24" s="8"/>
+    </row>
+    <row r="25" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B25" s="6"/>
+      <c r="D25" s="36"/>
+      <c r="E25" s="37"/>
+      <c r="F25" s="44"/>
+      <c r="G25" s="45"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="46"/>
+      <c r="J25" s="53"/>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="54"/>
+      <c r="N25" s="54"/>
+      <c r="O25" s="54"/>
+      <c r="P25" s="54"/>
+      <c r="Q25" s="54"/>
+      <c r="R25" s="54"/>
+      <c r="S25" s="54"/>
+      <c r="T25" s="54"/>
+      <c r="U25" s="55"/>
+      <c r="V25" s="62"/>
+      <c r="W25" s="63"/>
+      <c r="X25" s="63"/>
+      <c r="Y25" s="63"/>
+      <c r="Z25" s="63"/>
+      <c r="AA25" s="63"/>
+      <c r="AB25" s="63"/>
+      <c r="AC25" s="64"/>
+      <c r="AD25" s="62"/>
+      <c r="AE25" s="63"/>
+      <c r="AF25" s="63"/>
+      <c r="AG25" s="63"/>
+      <c r="AH25" s="63"/>
+      <c r="AI25" s="63"/>
+      <c r="AJ25" s="63"/>
+      <c r="AK25" s="64"/>
+      <c r="AL25" s="15"/>
+      <c r="AM25" s="8"/>
+    </row>
+    <row r="26" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B26" s="6"/>
+      <c r="D26" s="32">
+        <v>4</v>
+      </c>
+      <c r="E26" s="33"/>
+      <c r="F26" s="38"/>
+      <c r="G26" s="39"/>
+      <c r="H26" s="39"/>
+      <c r="I26" s="40"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="48"/>
+      <c r="L26" s="48"/>
+      <c r="M26" s="48"/>
+      <c r="N26" s="48"/>
+      <c r="O26" s="48"/>
+      <c r="P26" s="48"/>
+      <c r="Q26" s="48"/>
+      <c r="R26" s="48"/>
+      <c r="S26" s="48"/>
+      <c r="T26" s="48"/>
+      <c r="U26" s="49"/>
+      <c r="V26" s="56"/>
+      <c r="W26" s="57"/>
+      <c r="X26" s="57"/>
+      <c r="Y26" s="57"/>
+      <c r="Z26" s="57"/>
+      <c r="AA26" s="57"/>
+      <c r="AB26" s="57"/>
+      <c r="AC26" s="58"/>
+      <c r="AD26" s="56"/>
+      <c r="AE26" s="57"/>
+      <c r="AF26" s="57"/>
+      <c r="AG26" s="57"/>
+      <c r="AH26" s="57"/>
+      <c r="AI26" s="57"/>
+      <c r="AJ26" s="57"/>
+      <c r="AK26" s="58"/>
+      <c r="AL26" s="15"/>
+      <c r="AM26" s="8"/>
+    </row>
+    <row r="27" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B27" s="6"/>
+      <c r="D27" s="34"/>
+      <c r="E27" s="35"/>
+      <c r="F27" s="41"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="50"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="51"/>
+      <c r="N27" s="51"/>
+      <c r="O27" s="51"/>
+      <c r="P27" s="51"/>
+      <c r="Q27" s="51"/>
+      <c r="R27" s="51"/>
+      <c r="S27" s="51"/>
+      <c r="T27" s="51"/>
+      <c r="U27" s="52"/>
+      <c r="V27" s="59"/>
+      <c r="W27" s="60"/>
+      <c r="X27" s="60"/>
+      <c r="Y27" s="60"/>
+      <c r="Z27" s="60"/>
+      <c r="AA27" s="60"/>
+      <c r="AB27" s="60"/>
+      <c r="AC27" s="61"/>
+      <c r="AD27" s="59"/>
+      <c r="AE27" s="60"/>
+      <c r="AF27" s="60"/>
+      <c r="AG27" s="60"/>
+      <c r="AH27" s="60"/>
+      <c r="AI27" s="60"/>
+      <c r="AJ27" s="60"/>
+      <c r="AK27" s="61"/>
+      <c r="AL27" s="15"/>
+      <c r="AM27" s="8"/>
+    </row>
+    <row r="28" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B28" s="6"/>
+      <c r="D28" s="34"/>
+      <c r="E28" s="35"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="42"/>
+      <c r="H28" s="42"/>
+      <c r="I28" s="43"/>
+      <c r="J28" s="50"/>
+      <c r="K28" s="51"/>
+      <c r="L28" s="51"/>
+      <c r="M28" s="51"/>
+      <c r="N28" s="51"/>
+      <c r="O28" s="51"/>
+      <c r="P28" s="51"/>
+      <c r="Q28" s="51"/>
+      <c r="R28" s="51"/>
+      <c r="S28" s="51"/>
+      <c r="T28" s="51"/>
+      <c r="U28" s="52"/>
+      <c r="V28" s="59"/>
+      <c r="W28" s="60"/>
+      <c r="X28" s="60"/>
+      <c r="Y28" s="60"/>
+      <c r="Z28" s="60"/>
+      <c r="AA28" s="60"/>
+      <c r="AB28" s="60"/>
+      <c r="AC28" s="61"/>
+      <c r="AD28" s="59"/>
+      <c r="AE28" s="60"/>
+      <c r="AF28" s="60"/>
+      <c r="AG28" s="60"/>
+      <c r="AH28" s="60"/>
+      <c r="AI28" s="60"/>
+      <c r="AJ28" s="60"/>
+      <c r="AK28" s="61"/>
+      <c r="AL28" s="15"/>
+      <c r="AM28" s="8"/>
+    </row>
+    <row r="29" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B29" s="6"/>
+      <c r="D29" s="36"/>
+      <c r="E29" s="37"/>
+      <c r="F29" s="44"/>
+      <c r="G29" s="45"/>
+      <c r="H29" s="45"/>
+      <c r="I29" s="46"/>
+      <c r="J29" s="53"/>
+      <c r="K29" s="54"/>
+      <c r="L29" s="54"/>
+      <c r="M29" s="54"/>
+      <c r="N29" s="54"/>
+      <c r="O29" s="54"/>
+      <c r="P29" s="54"/>
+      <c r="Q29" s="54"/>
+      <c r="R29" s="54"/>
+      <c r="S29" s="54"/>
+      <c r="T29" s="54"/>
+      <c r="U29" s="55"/>
+      <c r="V29" s="62"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="63"/>
+      <c r="Y29" s="63"/>
+      <c r="Z29" s="63"/>
+      <c r="AA29" s="63"/>
+      <c r="AB29" s="63"/>
+      <c r="AC29" s="64"/>
+      <c r="AD29" s="62"/>
+      <c r="AE29" s="63"/>
+      <c r="AF29" s="63"/>
+      <c r="AG29" s="63"/>
+      <c r="AH29" s="63"/>
+      <c r="AI29" s="63"/>
+      <c r="AJ29" s="63"/>
+      <c r="AK29" s="64"/>
+      <c r="AL29" s="15"/>
+      <c r="AM29" s="8"/>
+    </row>
+    <row r="30" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B30" s="6"/>
+      <c r="D30" s="32">
+        <v>5</v>
+      </c>
+      <c r="E30" s="33"/>
+      <c r="F30" s="38"/>
+      <c r="G30" s="39"/>
+      <c r="H30" s="39"/>
+      <c r="I30" s="40"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="48"/>
+      <c r="L30" s="48"/>
+      <c r="M30" s="48"/>
+      <c r="N30" s="48"/>
+      <c r="O30" s="48"/>
+      <c r="P30" s="48"/>
+      <c r="Q30" s="48"/>
+      <c r="R30" s="48"/>
+      <c r="S30" s="48"/>
+      <c r="T30" s="48"/>
+      <c r="U30" s="49"/>
+      <c r="V30" s="56"/>
+      <c r="W30" s="57"/>
+      <c r="X30" s="57"/>
+      <c r="Y30" s="57"/>
+      <c r="Z30" s="57"/>
+      <c r="AA30" s="57"/>
+      <c r="AB30" s="57"/>
+      <c r="AC30" s="58"/>
+      <c r="AD30" s="56"/>
+      <c r="AE30" s="57"/>
+      <c r="AF30" s="57"/>
+      <c r="AG30" s="57"/>
+      <c r="AH30" s="57"/>
+      <c r="AI30" s="57"/>
+      <c r="AJ30" s="57"/>
+      <c r="AK30" s="58"/>
+      <c r="AL30" s="15"/>
+      <c r="AM30" s="8"/>
+    </row>
+    <row r="31" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B31" s="6"/>
+      <c r="D31" s="34"/>
+      <c r="E31" s="35"/>
+      <c r="F31" s="41"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="43"/>
+      <c r="J31" s="50"/>
+      <c r="K31" s="51"/>
+      <c r="L31" s="51"/>
+      <c r="M31" s="51"/>
+      <c r="N31" s="51"/>
+      <c r="O31" s="51"/>
+      <c r="P31" s="51"/>
+      <c r="Q31" s="51"/>
+      <c r="R31" s="51"/>
+      <c r="S31" s="51"/>
+      <c r="T31" s="51"/>
+      <c r="U31" s="52"/>
+      <c r="V31" s="59"/>
+      <c r="W31" s="60"/>
+      <c r="X31" s="60"/>
+      <c r="Y31" s="60"/>
+      <c r="Z31" s="60"/>
+      <c r="AA31" s="60"/>
+      <c r="AB31" s="60"/>
+      <c r="AC31" s="61"/>
+      <c r="AD31" s="59"/>
+      <c r="AE31" s="60"/>
+      <c r="AF31" s="60"/>
+      <c r="AG31" s="60"/>
+      <c r="AH31" s="60"/>
+      <c r="AI31" s="60"/>
+      <c r="AJ31" s="60"/>
+      <c r="AK31" s="61"/>
+      <c r="AL31" s="15"/>
+      <c r="AM31" s="8"/>
+    </row>
+    <row r="32" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B32" s="6"/>
+      <c r="D32" s="34"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="41"/>
+      <c r="G32" s="42"/>
+      <c r="H32" s="42"/>
+      <c r="I32" s="43"/>
+      <c r="J32" s="50"/>
+      <c r="K32" s="51"/>
+      <c r="L32" s="51"/>
+      <c r="M32" s="51"/>
+      <c r="N32" s="51"/>
+      <c r="O32" s="51"/>
+      <c r="P32" s="51"/>
+      <c r="Q32" s="51"/>
+      <c r="R32" s="51"/>
+      <c r="S32" s="51"/>
+      <c r="T32" s="51"/>
+      <c r="U32" s="52"/>
+      <c r="V32" s="59"/>
+      <c r="W32" s="60"/>
+      <c r="X32" s="60"/>
+      <c r="Y32" s="60"/>
+      <c r="Z32" s="60"/>
+      <c r="AA32" s="60"/>
+      <c r="AB32" s="60"/>
+      <c r="AC32" s="61"/>
+      <c r="AD32" s="59"/>
+      <c r="AE32" s="60"/>
+      <c r="AF32" s="60"/>
+      <c r="AG32" s="60"/>
+      <c r="AH32" s="60"/>
+      <c r="AI32" s="60"/>
+      <c r="AJ32" s="60"/>
+      <c r="AK32" s="61"/>
+      <c r="AL32" s="15"/>
+      <c r="AM32" s="8"/>
+    </row>
+    <row r="33" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B33" s="6"/>
+      <c r="D33" s="36"/>
+      <c r="E33" s="37"/>
+      <c r="F33" s="44"/>
+      <c r="G33" s="45"/>
+      <c r="H33" s="45"/>
+      <c r="I33" s="46"/>
+      <c r="J33" s="53"/>
+      <c r="K33" s="54"/>
+      <c r="L33" s="54"/>
+      <c r="M33" s="54"/>
+      <c r="N33" s="54"/>
+      <c r="O33" s="54"/>
+      <c r="P33" s="54"/>
+      <c r="Q33" s="54"/>
+      <c r="R33" s="54"/>
+      <c r="S33" s="54"/>
+      <c r="T33" s="54"/>
+      <c r="U33" s="55"/>
+      <c r="V33" s="62"/>
+      <c r="W33" s="63"/>
+      <c r="X33" s="63"/>
+      <c r="Y33" s="63"/>
+      <c r="Z33" s="63"/>
+      <c r="AA33" s="63"/>
+      <c r="AB33" s="63"/>
+      <c r="AC33" s="64"/>
+      <c r="AD33" s="62"/>
+      <c r="AE33" s="63"/>
+      <c r="AF33" s="63"/>
+      <c r="AG33" s="63"/>
+      <c r="AH33" s="63"/>
+      <c r="AI33" s="63"/>
+      <c r="AJ33" s="63"/>
+      <c r="AK33" s="64"/>
+      <c r="AL33" s="15"/>
+      <c r="AM33" s="8"/>
+    </row>
+    <row r="34" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B34" s="6"/>
+      <c r="D34" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E34" s="30"/>
+      <c r="F34" s="30"/>
+      <c r="G34" s="30"/>
+      <c r="H34" s="30"/>
+      <c r="I34" s="30"/>
+      <c r="J34" s="30"/>
+      <c r="K34" s="30"/>
+      <c r="L34" s="30"/>
+      <c r="M34" s="30"/>
+      <c r="N34" s="30"/>
+      <c r="O34" s="30"/>
+      <c r="P34" s="30"/>
+      <c r="Q34" s="30"/>
+      <c r="R34" s="30"/>
+      <c r="S34" s="30"/>
+      <c r="T34" s="30"/>
+      <c r="U34" s="30"/>
+      <c r="V34" s="30"/>
+      <c r="W34" s="30"/>
+      <c r="X34" s="30"/>
+      <c r="Y34" s="30"/>
+      <c r="Z34" s="30"/>
+      <c r="AA34" s="30"/>
+      <c r="AB34" s="30"/>
+      <c r="AC34" s="30"/>
+      <c r="AD34" s="30"/>
+      <c r="AE34" s="30"/>
+      <c r="AF34" s="30"/>
+      <c r="AG34" s="30"/>
+      <c r="AH34" s="30"/>
+      <c r="AI34" s="30"/>
+      <c r="AJ34" s="30"/>
+      <c r="AK34" s="30"/>
+      <c r="AL34" s="16"/>
+      <c r="AM34" s="8"/>
+    </row>
+    <row r="35" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B35" s="6"/>
+      <c r="D35" s="31"/>
+      <c r="E35" s="31"/>
+      <c r="F35" s="31"/>
+      <c r="G35" s="31"/>
+      <c r="H35" s="31"/>
+      <c r="I35" s="31"/>
+      <c r="J35" s="31"/>
+      <c r="K35" s="31"/>
+      <c r="L35" s="31"/>
+      <c r="M35" s="31"/>
+      <c r="N35" s="31"/>
+      <c r="O35" s="31"/>
+      <c r="P35" s="31"/>
+      <c r="Q35" s="31"/>
+      <c r="R35" s="31"/>
+      <c r="S35" s="31"/>
+      <c r="T35" s="31"/>
+      <c r="U35" s="31"/>
+      <c r="V35" s="31"/>
+      <c r="W35" s="31"/>
+      <c r="X35" s="31"/>
+      <c r="Y35" s="31"/>
+      <c r="Z35" s="31"/>
+      <c r="AA35" s="31"/>
+      <c r="AB35" s="31"/>
+      <c r="AC35" s="31"/>
+      <c r="AD35" s="31"/>
+      <c r="AE35" s="31"/>
+      <c r="AF35" s="31"/>
+      <c r="AG35" s="31"/>
+      <c r="AH35" s="31"/>
+      <c r="AI35" s="31"/>
+      <c r="AJ35" s="31"/>
+      <c r="AK35" s="31"/>
+      <c r="AL35" s="16"/>
+      <c r="AM35" s="8"/>
+    </row>
+    <row r="36" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B36" s="6"/>
+      <c r="D36" s="31"/>
+      <c r="E36" s="31"/>
+      <c r="F36" s="31"/>
+      <c r="G36" s="31"/>
+      <c r="H36" s="31"/>
+      <c r="I36" s="31"/>
+      <c r="J36" s="31"/>
+      <c r="K36" s="31"/>
+      <c r="L36" s="31"/>
+      <c r="M36" s="31"/>
+      <c r="N36" s="31"/>
+      <c r="O36" s="31"/>
+      <c r="P36" s="31"/>
+      <c r="Q36" s="31"/>
+      <c r="R36" s="31"/>
+      <c r="S36" s="31"/>
+      <c r="T36" s="31"/>
+      <c r="U36" s="31"/>
+      <c r="V36" s="31"/>
+      <c r="W36" s="31"/>
+      <c r="X36" s="31"/>
+      <c r="Y36" s="31"/>
+      <c r="Z36" s="31"/>
+      <c r="AA36" s="31"/>
+      <c r="AB36" s="31"/>
+      <c r="AC36" s="31"/>
+      <c r="AD36" s="31"/>
+      <c r="AE36" s="31"/>
+      <c r="AF36" s="31"/>
+      <c r="AG36" s="31"/>
+      <c r="AH36" s="31"/>
+      <c r="AI36" s="31"/>
+      <c r="AJ36" s="31"/>
+      <c r="AK36" s="31"/>
+      <c r="AL36" s="16"/>
+      <c r="AM36" s="8"/>
+    </row>
+    <row r="37" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B37" s="6"/>
+      <c r="D37" s="17"/>
+      <c r="E37" s="17"/>
+      <c r="F37" s="17"/>
+      <c r="G37" s="17"/>
+      <c r="H37" s="17"/>
+      <c r="I37" s="17"/>
+      <c r="J37" s="17"/>
+      <c r="K37" s="17"/>
+      <c r="L37" s="17"/>
+      <c r="M37" s="17"/>
+      <c r="N37" s="17"/>
+      <c r="O37" s="17"/>
+      <c r="P37" s="17"/>
+      <c r="Q37" s="17"/>
+      <c r="R37" s="17"/>
+      <c r="S37" s="17"/>
+      <c r="T37" s="17"/>
+      <c r="U37" s="17"/>
+      <c r="V37" s="17"/>
+      <c r="W37" s="17"/>
+      <c r="X37" s="17"/>
+      <c r="Y37" s="17"/>
+      <c r="Z37" s="17"/>
+      <c r="AA37" s="17"/>
+      <c r="AB37" s="17"/>
+      <c r="AC37" s="17"/>
+      <c r="AD37" s="17"/>
+      <c r="AE37" s="17"/>
+      <c r="AF37" s="17"/>
+      <c r="AG37" s="17"/>
+      <c r="AH37" s="17"/>
+      <c r="AI37" s="17"/>
+      <c r="AJ37" s="17"/>
+      <c r="AK37" s="17"/>
+      <c r="AL37" s="17"/>
+      <c r="AM37" s="8"/>
+    </row>
+    <row r="38" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B38" s="6"/>
+      <c r="D38" s="17"/>
+      <c r="E38" s="17"/>
+      <c r="F38" s="17"/>
+      <c r="G38" s="17"/>
+      <c r="H38" s="17"/>
+      <c r="I38" s="17"/>
+      <c r="J38" s="17"/>
+      <c r="K38" s="17"/>
+      <c r="L38" s="17"/>
+      <c r="M38" s="17"/>
+      <c r="N38" s="17"/>
+      <c r="O38" s="17"/>
+      <c r="P38" s="17"/>
+      <c r="Q38" s="17"/>
+      <c r="R38" s="17"/>
+      <c r="S38" s="17"/>
+      <c r="T38" s="17"/>
+      <c r="U38" s="17"/>
+      <c r="V38" s="17"/>
+      <c r="W38" s="17"/>
+      <c r="X38" s="17"/>
+      <c r="Y38" s="17"/>
+      <c r="Z38" s="17"/>
+      <c r="AA38" s="17"/>
+      <c r="AB38" s="17"/>
+      <c r="AC38" s="17"/>
+      <c r="AD38" s="17"/>
+      <c r="AE38" s="17"/>
+      <c r="AF38" s="17"/>
+      <c r="AG38" s="17"/>
+      <c r="AH38" s="17"/>
+      <c r="AI38" s="17"/>
+      <c r="AJ38" s="17"/>
+      <c r="AK38" s="17"/>
+      <c r="AL38" s="17"/>
+      <c r="AM38" s="8"/>
+    </row>
+    <row r="39" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B39" s="6"/>
+      <c r="D39" s="17"/>
+      <c r="E39" s="17"/>
+      <c r="F39" s="17"/>
+      <c r="G39" s="17"/>
+      <c r="H39" s="17"/>
+      <c r="I39" s="17"/>
+      <c r="J39" s="17"/>
+      <c r="K39" s="17"/>
+      <c r="L39" s="17"/>
+      <c r="M39" s="17"/>
+      <c r="N39" s="17"/>
+      <c r="O39" s="17"/>
+      <c r="P39" s="17"/>
+      <c r="Q39" s="17"/>
+      <c r="R39" s="17"/>
+      <c r="S39" s="17"/>
+      <c r="T39" s="17"/>
+      <c r="U39" s="17"/>
+      <c r="V39" s="17"/>
+      <c r="W39" s="17"/>
+      <c r="X39" s="17"/>
+      <c r="Y39" s="17"/>
+      <c r="Z39" s="17"/>
+      <c r="AA39" s="17"/>
+      <c r="AB39" s="17"/>
+      <c r="AC39" s="17"/>
+      <c r="AD39" s="17"/>
+      <c r="AE39" s="17"/>
+      <c r="AF39" s="17"/>
+      <c r="AG39" s="17"/>
+      <c r="AH39" s="17"/>
+      <c r="AI39" s="17"/>
+      <c r="AJ39" s="17"/>
+      <c r="AK39" s="17"/>
+      <c r="AL39" s="17"/>
+      <c r="AM39" s="8"/>
+    </row>
+    <row r="40" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B40" s="6"/>
+      <c r="D40" s="17"/>
+      <c r="E40" s="17"/>
+      <c r="F40" s="17"/>
+      <c r="G40" s="17"/>
+      <c r="H40" s="17"/>
+      <c r="I40" s="17"/>
+      <c r="J40" s="17"/>
+      <c r="K40" s="17"/>
+      <c r="L40" s="17"/>
+      <c r="M40" s="17"/>
+      <c r="N40" s="17"/>
+      <c r="O40" s="17"/>
+      <c r="P40" s="17"/>
+      <c r="Q40" s="17"/>
+      <c r="R40" s="17"/>
+      <c r="S40" s="17"/>
+      <c r="T40" s="17"/>
+      <c r="U40" s="17"/>
+      <c r="V40" s="17"/>
+      <c r="W40" s="17"/>
+      <c r="X40" s="17"/>
+      <c r="Y40" s="17"/>
+      <c r="Z40" s="17"/>
+      <c r="AA40" s="17"/>
+      <c r="AB40" s="17"/>
+      <c r="AC40" s="17"/>
+      <c r="AD40" s="17"/>
+      <c r="AE40" s="17"/>
+      <c r="AF40" s="17"/>
+      <c r="AG40" s="17"/>
+      <c r="AH40" s="17"/>
+      <c r="AI40" s="17"/>
+      <c r="AJ40" s="17"/>
+      <c r="AK40" s="17"/>
+      <c r="AL40" s="17"/>
+      <c r="AM40" s="8"/>
+    </row>
+    <row r="41" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B41" s="6"/>
+      <c r="D41" s="17"/>
+      <c r="E41" s="17"/>
+      <c r="F41" s="17"/>
+      <c r="G41" s="17"/>
+      <c r="H41" s="17"/>
+      <c r="I41" s="17"/>
+      <c r="J41" s="17"/>
+      <c r="K41" s="17"/>
+      <c r="L41" s="17"/>
+      <c r="M41" s="17"/>
+      <c r="N41" s="17"/>
+      <c r="O41" s="17"/>
+      <c r="P41" s="17"/>
+      <c r="Q41" s="17"/>
+      <c r="R41" s="17"/>
+      <c r="S41" s="17"/>
+      <c r="T41" s="17"/>
+      <c r="U41" s="17"/>
+      <c r="V41" s="17"/>
+      <c r="W41" s="17"/>
+      <c r="X41" s="17"/>
+      <c r="Y41" s="17"/>
+      <c r="Z41" s="17"/>
+      <c r="AA41" s="17"/>
+      <c r="AB41" s="17"/>
+      <c r="AC41" s="17"/>
+      <c r="AD41" s="17"/>
+      <c r="AE41" s="17"/>
+      <c r="AF41" s="17"/>
+      <c r="AG41" s="17"/>
+      <c r="AH41" s="17"/>
+      <c r="AI41" s="17"/>
+      <c r="AJ41" s="17"/>
+      <c r="AK41" s="17"/>
+      <c r="AL41" s="17"/>
+      <c r="AM41" s="8"/>
+    </row>
+    <row r="42" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B42" s="6"/>
+      <c r="D42" s="17"/>
+      <c r="E42" s="17"/>
+      <c r="F42" s="17"/>
+      <c r="G42" s="17"/>
+      <c r="H42" s="17"/>
+      <c r="I42" s="17"/>
+      <c r="J42" s="17"/>
+      <c r="K42" s="17"/>
+      <c r="L42" s="17"/>
+      <c r="M42" s="17"/>
+      <c r="N42" s="17"/>
+      <c r="O42" s="17"/>
+      <c r="P42" s="17"/>
+      <c r="Q42" s="17"/>
+      <c r="R42" s="17"/>
+      <c r="S42" s="17"/>
+      <c r="T42" s="17"/>
+      <c r="U42" s="17"/>
+      <c r="V42" s="17"/>
+      <c r="W42" s="17"/>
+      <c r="X42" s="17"/>
+      <c r="Y42" s="17"/>
+      <c r="Z42" s="17"/>
+      <c r="AA42" s="17"/>
+      <c r="AB42" s="17"/>
+      <c r="AC42" s="17"/>
+      <c r="AD42" s="17"/>
+      <c r="AE42" s="17"/>
+      <c r="AF42" s="17"/>
+      <c r="AG42" s="17"/>
+      <c r="AH42" s="17"/>
+      <c r="AI42" s="17"/>
+      <c r="AJ42" s="17"/>
+      <c r="AK42" s="17"/>
+      <c r="AL42" s="17"/>
+      <c r="AM42" s="8"/>
+    </row>
+    <row r="43" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B43" s="6"/>
+      <c r="D43" s="17"/>
+      <c r="E43" s="17"/>
+      <c r="F43" s="17"/>
+      <c r="G43" s="17"/>
+      <c r="H43" s="17"/>
+      <c r="I43" s="17"/>
+      <c r="J43" s="17"/>
+      <c r="K43" s="17"/>
+      <c r="L43" s="17"/>
+      <c r="M43" s="17"/>
+      <c r="N43" s="17"/>
+      <c r="O43" s="17"/>
+      <c r="P43" s="17"/>
+      <c r="Q43" s="17"/>
+      <c r="R43" s="17"/>
+      <c r="S43" s="17"/>
+      <c r="T43" s="17"/>
+      <c r="U43" s="17"/>
+      <c r="V43" s="17"/>
+      <c r="W43" s="17"/>
+      <c r="X43" s="17"/>
+      <c r="Y43" s="17"/>
+      <c r="Z43" s="17"/>
+      <c r="AA43" s="17"/>
+      <c r="AB43" s="17"/>
+      <c r="AC43" s="17"/>
+      <c r="AD43" s="17"/>
+      <c r="AE43" s="17"/>
+      <c r="AF43" s="17"/>
+      <c r="AG43" s="17"/>
+      <c r="AH43" s="17"/>
+      <c r="AI43" s="17"/>
+      <c r="AJ43" s="17"/>
+      <c r="AK43" s="17"/>
+      <c r="AL43" s="17"/>
+      <c r="AM43" s="8"/>
+    </row>
+    <row r="44" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B44" s="6"/>
+      <c r="D44" s="17"/>
+      <c r="E44" s="17"/>
+      <c r="F44" s="17"/>
+      <c r="G44" s="17"/>
+      <c r="H44" s="17"/>
+      <c r="I44" s="17"/>
+      <c r="J44" s="17"/>
+      <c r="K44" s="17"/>
+      <c r="L44" s="17"/>
+      <c r="M44" s="17"/>
+      <c r="N44" s="17"/>
+      <c r="O44" s="17"/>
+      <c r="P44" s="17"/>
+      <c r="Q44" s="17"/>
+      <c r="R44" s="17"/>
+      <c r="S44" s="17"/>
+      <c r="T44" s="17"/>
+      <c r="U44" s="17"/>
+      <c r="V44" s="17"/>
+      <c r="W44" s="17"/>
+      <c r="X44" s="17"/>
+      <c r="Y44" s="17"/>
+      <c r="Z44" s="17"/>
+      <c r="AA44" s="17"/>
+      <c r="AB44" s="17"/>
+      <c r="AC44" s="17"/>
+      <c r="AD44" s="17"/>
+      <c r="AE44" s="17"/>
+      <c r="AF44" s="17"/>
+      <c r="AG44" s="17"/>
+      <c r="AH44" s="17"/>
+      <c r="AI44" s="17"/>
+      <c r="AJ44" s="17"/>
+      <c r="AK44" s="17"/>
+      <c r="AL44" s="17"/>
+      <c r="AM44" s="8"/>
+    </row>
+    <row r="45" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B45" s="6"/>
+      <c r="D45" s="17"/>
+      <c r="E45" s="17"/>
+      <c r="F45" s="17"/>
+      <c r="G45" s="17"/>
+      <c r="H45" s="17"/>
+      <c r="I45" s="17"/>
+      <c r="J45" s="17"/>
+      <c r="K45" s="17"/>
+      <c r="L45" s="17"/>
+      <c r="M45" s="17"/>
+      <c r="N45" s="17"/>
+      <c r="O45" s="17"/>
+      <c r="P45" s="17"/>
+      <c r="Q45" s="17"/>
+      <c r="R45" s="17"/>
+      <c r="S45" s="17"/>
+      <c r="T45" s="17"/>
+      <c r="U45" s="17"/>
+      <c r="V45" s="17"/>
+      <c r="W45" s="17"/>
+      <c r="X45" s="17"/>
+      <c r="Y45" s="17"/>
+      <c r="Z45" s="17"/>
+      <c r="AA45" s="17"/>
+      <c r="AB45" s="17"/>
+      <c r="AC45" s="17"/>
+      <c r="AD45" s="17"/>
+      <c r="AE45" s="17"/>
+      <c r="AF45" s="17"/>
+      <c r="AG45" s="17"/>
+      <c r="AH45" s="17"/>
+      <c r="AI45" s="17"/>
+      <c r="AJ45" s="17"/>
+      <c r="AK45" s="17"/>
+      <c r="AL45" s="17"/>
+      <c r="AM45" s="8"/>
+    </row>
+    <row r="46" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B46" s="6"/>
+      <c r="D46" s="17"/>
+      <c r="E46" s="17"/>
+      <c r="F46" s="17"/>
+      <c r="G46" s="17"/>
+      <c r="H46" s="17"/>
+      <c r="I46" s="17"/>
+      <c r="J46" s="17"/>
+      <c r="K46" s="17"/>
+      <c r="L46" s="17"/>
+      <c r="M46" s="17"/>
+      <c r="N46" s="17"/>
+      <c r="O46" s="17"/>
+      <c r="P46" s="17"/>
+      <c r="Q46" s="17"/>
+      <c r="R46" s="17"/>
+      <c r="S46" s="17"/>
+      <c r="T46" s="17"/>
+      <c r="U46" s="17"/>
+      <c r="V46" s="17"/>
+      <c r="W46" s="17"/>
+      <c r="X46" s="17"/>
+      <c r="Y46" s="17"/>
+      <c r="Z46" s="17"/>
+      <c r="AA46" s="17"/>
+      <c r="AB46" s="17"/>
+      <c r="AC46" s="17"/>
+      <c r="AD46" s="17"/>
+      <c r="AE46" s="17"/>
+      <c r="AF46" s="17"/>
+      <c r="AG46" s="17"/>
+      <c r="AH46" s="17"/>
+      <c r="AI46" s="17"/>
+      <c r="AJ46" s="17"/>
+      <c r="AK46" s="17"/>
+      <c r="AL46" s="17"/>
+      <c r="AM46" s="8"/>
+    </row>
+    <row r="47" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B47" s="6"/>
+      <c r="D47" s="17"/>
+      <c r="E47" s="17"/>
+      <c r="F47" s="17"/>
+      <c r="G47" s="17"/>
+      <c r="H47" s="17"/>
+      <c r="I47" s="17"/>
+      <c r="J47" s="17"/>
+      <c r="K47" s="17"/>
+      <c r="L47" s="17"/>
+      <c r="M47" s="17"/>
+      <c r="N47" s="17"/>
+      <c r="O47" s="17"/>
+      <c r="P47" s="17"/>
+      <c r="Q47" s="17"/>
+      <c r="R47" s="17"/>
+      <c r="S47" s="17"/>
+      <c r="T47" s="17"/>
+      <c r="U47" s="17"/>
+      <c r="V47" s="17"/>
+      <c r="W47" s="17"/>
+      <c r="X47" s="17"/>
+      <c r="Y47" s="17"/>
+      <c r="Z47" s="17"/>
+      <c r="AA47" s="17"/>
+      <c r="AB47" s="17"/>
+      <c r="AC47" s="17"/>
+      <c r="AD47" s="17"/>
+      <c r="AE47" s="17"/>
+      <c r="AF47" s="17"/>
+      <c r="AG47" s="17"/>
+      <c r="AH47" s="17"/>
+      <c r="AI47" s="17"/>
+      <c r="AJ47" s="17"/>
+      <c r="AK47" s="17"/>
+      <c r="AL47" s="17"/>
+      <c r="AM47" s="8"/>
+    </row>
+    <row r="48" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B48" s="6"/>
+      <c r="D48" s="17"/>
+      <c r="E48" s="17"/>
+      <c r="F48" s="17"/>
+      <c r="G48" s="17"/>
+      <c r="H48" s="17"/>
+      <c r="I48" s="17"/>
+      <c r="J48" s="17"/>
+      <c r="K48" s="17"/>
+      <c r="L48" s="17"/>
+      <c r="M48" s="17"/>
+      <c r="N48" s="17"/>
+      <c r="O48" s="17"/>
+      <c r="P48" s="17"/>
+      <c r="Q48" s="17"/>
+      <c r="R48" s="17"/>
+      <c r="S48" s="17"/>
+      <c r="T48" s="17"/>
+      <c r="U48" s="17"/>
+      <c r="V48" s="17"/>
+      <c r="W48" s="17"/>
+      <c r="X48" s="17"/>
+      <c r="Y48" s="17"/>
+      <c r="Z48" s="17"/>
+      <c r="AA48" s="17"/>
+      <c r="AB48" s="17"/>
+      <c r="AC48" s="17"/>
+      <c r="AD48" s="17"/>
+      <c r="AE48" s="17"/>
+      <c r="AF48" s="17"/>
+      <c r="AG48" s="17"/>
+      <c r="AH48" s="17"/>
+      <c r="AI48" s="17"/>
+      <c r="AJ48" s="17"/>
+      <c r="AK48" s="17"/>
+      <c r="AL48" s="17"/>
+      <c r="AM48" s="8"/>
+    </row>
+    <row r="49" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B49" s="6"/>
+      <c r="D49" s="17"/>
+      <c r="E49" s="17"/>
+      <c r="F49" s="17"/>
+      <c r="G49" s="17"/>
+      <c r="H49" s="17"/>
+      <c r="I49" s="17"/>
+      <c r="J49" s="17"/>
+      <c r="K49" s="17"/>
+      <c r="L49" s="17"/>
+      <c r="M49" s="17"/>
+      <c r="N49" s="17"/>
+      <c r="O49" s="17"/>
+      <c r="P49" s="17"/>
+      <c r="Q49" s="17"/>
+      <c r="R49" s="17"/>
+      <c r="S49" s="17"/>
+      <c r="T49" s="17"/>
+      <c r="U49" s="17"/>
+      <c r="V49" s="17"/>
+      <c r="W49" s="17"/>
+      <c r="X49" s="17"/>
+      <c r="Y49" s="17"/>
+      <c r="Z49" s="17"/>
+      <c r="AA49" s="17"/>
+      <c r="AB49" s="17"/>
+      <c r="AC49" s="17"/>
+      <c r="AD49" s="17"/>
+      <c r="AE49" s="17"/>
+      <c r="AF49" s="17"/>
+      <c r="AG49" s="17"/>
+      <c r="AH49" s="17"/>
+      <c r="AI49" s="17"/>
+      <c r="AJ49" s="17"/>
+      <c r="AK49" s="17"/>
+      <c r="AL49" s="17"/>
+      <c r="AM49" s="8"/>
+    </row>
+    <row r="50" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B50" s="6"/>
+      <c r="D50" s="17"/>
+      <c r="E50" s="17"/>
+      <c r="F50" s="17"/>
+      <c r="G50" s="17"/>
+      <c r="H50" s="17"/>
+      <c r="I50" s="17"/>
+      <c r="J50" s="17"/>
+      <c r="K50" s="17"/>
+      <c r="L50" s="17"/>
+      <c r="M50" s="17"/>
+      <c r="N50" s="17"/>
+      <c r="O50" s="17"/>
+      <c r="P50" s="17"/>
+      <c r="Q50" s="17"/>
+      <c r="R50" s="17"/>
+      <c r="S50" s="17"/>
+      <c r="T50" s="17"/>
+      <c r="U50" s="17"/>
+      <c r="V50" s="17"/>
+      <c r="W50" s="17"/>
+      <c r="X50" s="17"/>
+      <c r="Y50" s="17"/>
+      <c r="Z50" s="17"/>
+      <c r="AA50" s="17"/>
+      <c r="AB50" s="17"/>
+      <c r="AC50" s="17"/>
+      <c r="AD50" s="17"/>
+      <c r="AE50" s="17"/>
+      <c r="AF50" s="17"/>
+      <c r="AG50" s="17"/>
+      <c r="AH50" s="17"/>
+      <c r="AI50" s="17"/>
+      <c r="AJ50" s="17"/>
+      <c r="AK50" s="17"/>
+      <c r="AL50" s="17"/>
+      <c r="AM50" s="8"/>
+    </row>
+    <row r="51" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B51" s="6"/>
+      <c r="D51" s="17"/>
+      <c r="E51" s="17"/>
+      <c r="F51" s="17"/>
+      <c r="G51" s="17"/>
+      <c r="H51" s="17"/>
+      <c r="I51" s="17"/>
+      <c r="J51" s="17"/>
+      <c r="K51" s="17"/>
+      <c r="L51" s="17"/>
+      <c r="M51" s="17"/>
+      <c r="N51" s="17"/>
+      <c r="O51" s="17"/>
+      <c r="P51" s="17"/>
+      <c r="Q51" s="17"/>
+      <c r="R51" s="17"/>
+      <c r="S51" s="17"/>
+      <c r="T51" s="17"/>
+      <c r="U51" s="17"/>
+      <c r="V51" s="17"/>
+      <c r="W51" s="17"/>
+      <c r="X51" s="17"/>
+      <c r="Y51" s="17"/>
+      <c r="Z51" s="17"/>
+      <c r="AA51" s="17"/>
+      <c r="AB51" s="17"/>
+      <c r="AC51" s="17"/>
+      <c r="AD51" s="17"/>
+      <c r="AE51" s="17"/>
+      <c r="AF51" s="17"/>
+      <c r="AG51" s="17"/>
+      <c r="AH51" s="17"/>
+      <c r="AI51" s="17"/>
+      <c r="AJ51" s="17"/>
+      <c r="AK51" s="17"/>
+      <c r="AL51" s="17"/>
+      <c r="AM51" s="8"/>
+    </row>
+    <row r="52" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B52" s="6"/>
+      <c r="D52" s="17"/>
+      <c r="E52" s="17"/>
+      <c r="F52" s="17"/>
+      <c r="G52" s="17"/>
+      <c r="H52" s="17"/>
+      <c r="I52" s="17"/>
+      <c r="J52" s="17"/>
+      <c r="K52" s="17"/>
+      <c r="L52" s="17"/>
+      <c r="M52" s="17"/>
+      <c r="N52" s="17"/>
+      <c r="O52" s="17"/>
+      <c r="P52" s="17"/>
+      <c r="Q52" s="17"/>
+      <c r="R52" s="17"/>
+      <c r="S52" s="17"/>
+      <c r="T52" s="17"/>
+      <c r="U52" s="17"/>
+      <c r="V52" s="17"/>
+      <c r="W52" s="17"/>
+      <c r="X52" s="17"/>
+      <c r="Y52" s="17"/>
+      <c r="Z52" s="17"/>
+      <c r="AA52" s="17"/>
+      <c r="AB52" s="17"/>
+      <c r="AC52" s="17"/>
+      <c r="AD52" s="17"/>
+      <c r="AE52" s="17"/>
+      <c r="AF52" s="17"/>
+      <c r="AG52" s="17"/>
+      <c r="AH52" s="17"/>
+      <c r="AI52" s="17"/>
+      <c r="AJ52" s="17"/>
+      <c r="AK52" s="17"/>
+      <c r="AL52" s="17"/>
+      <c r="AM52" s="8"/>
+    </row>
+    <row r="53" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B53" s="6"/>
+      <c r="D53" s="17"/>
+      <c r="E53" s="17"/>
+      <c r="F53" s="17"/>
+      <c r="G53" s="17"/>
+      <c r="H53" s="17"/>
+      <c r="I53" s="17"/>
+      <c r="J53" s="17"/>
+      <c r="K53" s="17"/>
+      <c r="L53" s="17"/>
+      <c r="M53" s="17"/>
+      <c r="N53" s="17"/>
+      <c r="O53" s="17"/>
+      <c r="P53" s="17"/>
+      <c r="Q53" s="17"/>
+      <c r="R53" s="17"/>
+      <c r="S53" s="17"/>
+      <c r="T53" s="17"/>
+      <c r="U53" s="17"/>
+      <c r="V53" s="17"/>
+      <c r="W53" s="17"/>
+      <c r="X53" s="17"/>
+      <c r="Y53" s="17"/>
+      <c r="Z53" s="17"/>
+      <c r="AA53" s="17"/>
+      <c r="AB53" s="17"/>
+      <c r="AC53" s="17"/>
+      <c r="AD53" s="17"/>
+      <c r="AE53" s="17"/>
+      <c r="AF53" s="17"/>
+      <c r="AG53" s="17"/>
+      <c r="AH53" s="17"/>
+      <c r="AI53" s="17"/>
+      <c r="AJ53" s="17"/>
+      <c r="AK53" s="17"/>
+      <c r="AL53" s="17"/>
+      <c r="AM53" s="8"/>
+    </row>
+    <row r="54" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B54" s="6"/>
+      <c r="D54" s="17"/>
+      <c r="E54" s="17"/>
+      <c r="F54" s="17"/>
+      <c r="G54" s="17"/>
+      <c r="H54" s="17"/>
+      <c r="I54" s="17"/>
+      <c r="J54" s="17"/>
+      <c r="K54" s="17"/>
+      <c r="L54" s="17"/>
+      <c r="M54" s="17"/>
+      <c r="N54" s="17"/>
+      <c r="O54" s="17"/>
+      <c r="P54" s="17"/>
+      <c r="Q54" s="17"/>
+      <c r="R54" s="17"/>
+      <c r="S54" s="17"/>
+      <c r="T54" s="17"/>
+      <c r="U54" s="17"/>
+      <c r="V54" s="17"/>
+      <c r="W54" s="17"/>
+      <c r="X54" s="17"/>
+      <c r="Y54" s="17"/>
+      <c r="Z54" s="17"/>
+      <c r="AA54" s="17"/>
+      <c r="AB54" s="17"/>
+      <c r="AC54" s="17"/>
+      <c r="AD54" s="17"/>
+      <c r="AE54" s="17"/>
+      <c r="AF54" s="17"/>
+      <c r="AG54" s="17"/>
+      <c r="AH54" s="17"/>
+      <c r="AI54" s="17"/>
+      <c r="AJ54" s="17"/>
+      <c r="AK54" s="17"/>
+      <c r="AL54" s="17"/>
+      <c r="AM54" s="8"/>
+    </row>
+    <row r="55" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B55" s="6"/>
+      <c r="D55" s="17"/>
+      <c r="E55" s="17"/>
+      <c r="F55" s="17"/>
+      <c r="G55" s="17"/>
+      <c r="H55" s="17"/>
+      <c r="I55" s="17"/>
+      <c r="J55" s="17"/>
+      <c r="K55" s="17"/>
+      <c r="L55" s="17"/>
+      <c r="M55" s="17"/>
+      <c r="N55" s="17"/>
+      <c r="O55" s="17"/>
+      <c r="P55" s="17"/>
+      <c r="Q55" s="17"/>
+      <c r="R55" s="17"/>
+      <c r="S55" s="17"/>
+      <c r="T55" s="17"/>
+      <c r="U55" s="17"/>
+      <c r="V55" s="17"/>
+      <c r="W55" s="17"/>
+      <c r="X55" s="17"/>
+      <c r="Y55" s="17"/>
+      <c r="Z55" s="17"/>
+      <c r="AA55" s="17"/>
+      <c r="AB55" s="17"/>
+      <c r="AC55" s="17"/>
+      <c r="AD55" s="17"/>
+      <c r="AE55" s="17"/>
+      <c r="AF55" s="17"/>
+      <c r="AG55" s="17"/>
+      <c r="AH55" s="17"/>
+      <c r="AI55" s="17"/>
+      <c r="AJ55" s="17"/>
+      <c r="AK55" s="17"/>
+      <c r="AL55" s="17"/>
+      <c r="AM55" s="8"/>
+    </row>
+    <row r="56" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B56" s="6"/>
+      <c r="D56" s="17"/>
+      <c r="E56" s="17"/>
+      <c r="F56" s="17"/>
+      <c r="G56" s="17"/>
+      <c r="H56" s="17"/>
+      <c r="I56" s="17"/>
+      <c r="J56" s="17"/>
+      <c r="K56" s="17"/>
+      <c r="L56" s="17"/>
+      <c r="M56" s="17"/>
+      <c r="N56" s="17"/>
+      <c r="O56" s="17"/>
+      <c r="P56" s="17"/>
+      <c r="Q56" s="17"/>
+      <c r="R56" s="17"/>
+      <c r="S56" s="17"/>
+      <c r="T56" s="17"/>
+      <c r="U56" s="17"/>
+      <c r="V56" s="17"/>
+      <c r="W56" s="17"/>
+      <c r="X56" s="17"/>
+      <c r="Y56" s="17"/>
+      <c r="Z56" s="17"/>
+      <c r="AA56" s="17"/>
+      <c r="AB56" s="17"/>
+      <c r="AC56" s="17"/>
+      <c r="AD56" s="17"/>
+      <c r="AE56" s="17"/>
+      <c r="AF56" s="17"/>
+      <c r="AG56" s="17"/>
+      <c r="AH56" s="17"/>
+      <c r="AI56" s="17"/>
+      <c r="AJ56" s="17"/>
+      <c r="AK56" s="17"/>
+      <c r="AL56" s="17"/>
+      <c r="AM56" s="8"/>
+    </row>
+    <row r="57" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B57" s="6"/>
+      <c r="D57" s="17"/>
+      <c r="E57" s="17"/>
+      <c r="F57" s="17"/>
+      <c r="G57" s="17"/>
+      <c r="H57" s="17"/>
+      <c r="I57" s="17"/>
+      <c r="J57" s="17"/>
+      <c r="K57" s="17"/>
+      <c r="L57" s="17"/>
+      <c r="M57" s="17"/>
+      <c r="N57" s="17"/>
+      <c r="O57" s="17"/>
+      <c r="P57" s="17"/>
+      <c r="Q57" s="17"/>
+      <c r="R57" s="17"/>
+      <c r="S57" s="17"/>
+      <c r="T57" s="17"/>
+      <c r="U57" s="17"/>
+      <c r="V57" s="17"/>
+      <c r="W57" s="17"/>
+      <c r="X57" s="17"/>
+      <c r="Y57" s="17"/>
+      <c r="Z57" s="17"/>
+      <c r="AA57" s="17"/>
+      <c r="AB57" s="17"/>
+      <c r="AC57" s="17"/>
+      <c r="AD57" s="17"/>
+      <c r="AE57" s="17"/>
+      <c r="AF57" s="17"/>
+      <c r="AG57" s="17"/>
+      <c r="AH57" s="17"/>
+      <c r="AI57" s="17"/>
+      <c r="AJ57" s="17"/>
+      <c r="AK57" s="17"/>
+      <c r="AL57" s="17"/>
+      <c r="AM57" s="8"/>
+    </row>
+    <row r="58" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B58" s="6"/>
+      <c r="D58" s="17"/>
+      <c r="E58" s="17"/>
+      <c r="F58" s="17"/>
+      <c r="G58" s="17"/>
+      <c r="H58" s="17"/>
+      <c r="I58" s="17"/>
+      <c r="J58" s="17"/>
+      <c r="K58" s="17"/>
+      <c r="L58" s="17"/>
+      <c r="M58" s="17"/>
+      <c r="N58" s="17"/>
+      <c r="O58" s="17"/>
+      <c r="P58" s="17"/>
+      <c r="Q58" s="17"/>
+      <c r="R58" s="17"/>
+      <c r="S58" s="17"/>
+      <c r="T58" s="17"/>
+      <c r="U58" s="17"/>
+      <c r="V58" s="17"/>
+      <c r="W58" s="17"/>
+      <c r="X58" s="17"/>
+      <c r="Y58" s="17"/>
+      <c r="Z58" s="17"/>
+      <c r="AA58" s="17"/>
+      <c r="AB58" s="17"/>
+      <c r="AC58" s="17"/>
+      <c r="AD58" s="17"/>
+      <c r="AE58" s="17"/>
+      <c r="AF58" s="17"/>
+      <c r="AG58" s="17"/>
+      <c r="AH58" s="17"/>
+      <c r="AI58" s="17"/>
+      <c r="AJ58" s="17"/>
+      <c r="AK58" s="17"/>
+      <c r="AL58" s="17"/>
+      <c r="AM58" s="8"/>
+    </row>
+    <row r="59" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B59" s="6"/>
+      <c r="D59" s="17"/>
+      <c r="E59" s="17"/>
+      <c r="F59" s="17"/>
+      <c r="G59" s="17"/>
+      <c r="H59" s="17"/>
+      <c r="I59" s="17"/>
+      <c r="J59" s="17"/>
+      <c r="K59" s="17"/>
+      <c r="L59" s="17"/>
+      <c r="M59" s="17"/>
+      <c r="N59" s="17"/>
+      <c r="O59" s="17"/>
+      <c r="P59" s="17"/>
+      <c r="Q59" s="17"/>
+      <c r="R59" s="17"/>
+      <c r="S59" s="17"/>
+      <c r="T59" s="17"/>
+      <c r="U59" s="17"/>
+      <c r="V59" s="17"/>
+      <c r="W59" s="17"/>
+      <c r="X59" s="17"/>
+      <c r="Y59" s="17"/>
+      <c r="Z59" s="17"/>
+      <c r="AA59" s="17"/>
+      <c r="AB59" s="17"/>
+      <c r="AC59" s="17"/>
+      <c r="AD59" s="17"/>
+      <c r="AE59" s="17"/>
+      <c r="AF59" s="17"/>
+      <c r="AG59" s="17"/>
+      <c r="AH59" s="17"/>
+      <c r="AI59" s="17"/>
+      <c r="AJ59" s="17"/>
+      <c r="AK59" s="17"/>
+      <c r="AL59" s="17"/>
+      <c r="AM59" s="8"/>
+    </row>
+    <row r="60" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B60" s="6"/>
+      <c r="D60" s="17"/>
+      <c r="E60" s="17"/>
+      <c r="F60" s="17"/>
+      <c r="G60" s="17"/>
+      <c r="H60" s="17"/>
+      <c r="I60" s="17"/>
+      <c r="J60" s="17"/>
+      <c r="K60" s="17"/>
+      <c r="L60" s="17"/>
+      <c r="M60" s="17"/>
+      <c r="N60" s="17"/>
+      <c r="O60" s="17"/>
+      <c r="P60" s="17"/>
+      <c r="Q60" s="17"/>
+      <c r="R60" s="17"/>
+      <c r="S60" s="17"/>
+      <c r="T60" s="17"/>
+      <c r="U60" s="17"/>
+      <c r="V60" s="17"/>
+      <c r="W60" s="17"/>
+      <c r="X60" s="17"/>
+      <c r="Y60" s="17"/>
+      <c r="Z60" s="17"/>
+      <c r="AA60" s="17"/>
+      <c r="AB60" s="17"/>
+      <c r="AC60" s="17"/>
+      <c r="AD60" s="17"/>
+      <c r="AE60" s="17"/>
+      <c r="AF60" s="17"/>
+      <c r="AG60" s="17"/>
+      <c r="AH60" s="17"/>
+      <c r="AI60" s="17"/>
+      <c r="AJ60" s="17"/>
+      <c r="AK60" s="17"/>
+      <c r="AL60" s="17"/>
+      <c r="AM60" s="8"/>
+    </row>
+    <row r="61" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B61" s="6"/>
+      <c r="D61" s="17"/>
+      <c r="E61" s="17"/>
+      <c r="F61" s="17"/>
+      <c r="G61" s="17"/>
+      <c r="H61" s="17"/>
+      <c r="I61" s="17"/>
+      <c r="J61" s="17"/>
+      <c r="K61" s="17"/>
+      <c r="L61" s="17"/>
+      <c r="M61" s="17"/>
+      <c r="N61" s="17"/>
+      <c r="O61" s="17"/>
+      <c r="P61" s="17"/>
+      <c r="Q61" s="17"/>
+      <c r="R61" s="17"/>
+      <c r="S61" s="17"/>
+      <c r="T61" s="17"/>
+      <c r="U61" s="17"/>
+      <c r="V61" s="17"/>
+      <c r="W61" s="17"/>
+      <c r="X61" s="17"/>
+      <c r="Y61" s="17"/>
+      <c r="Z61" s="17"/>
+      <c r="AA61" s="17"/>
+      <c r="AB61" s="17"/>
+      <c r="AC61" s="17"/>
+      <c r="AD61" s="17"/>
+      <c r="AE61" s="17"/>
+      <c r="AF61" s="17"/>
+      <c r="AG61" s="17"/>
+      <c r="AH61" s="17"/>
+      <c r="AI61" s="17"/>
+      <c r="AJ61" s="17"/>
+      <c r="AK61" s="17"/>
+      <c r="AL61" s="17"/>
+      <c r="AM61" s="8"/>
+    </row>
+    <row r="62" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B62" s="6"/>
+      <c r="D62" s="17"/>
+      <c r="E62" s="17"/>
+      <c r="F62" s="17"/>
+      <c r="G62" s="17"/>
+      <c r="H62" s="17"/>
+      <c r="I62" s="17"/>
+      <c r="J62" s="17"/>
+      <c r="K62" s="17"/>
+      <c r="L62" s="17"/>
+      <c r="M62" s="17"/>
+      <c r="N62" s="17"/>
+      <c r="O62" s="17"/>
+      <c r="P62" s="17"/>
+      <c r="Q62" s="17"/>
+      <c r="R62" s="17"/>
+      <c r="S62" s="17"/>
+      <c r="T62" s="17"/>
+      <c r="U62" s="17"/>
+      <c r="V62" s="17"/>
+      <c r="W62" s="17"/>
+      <c r="X62" s="17"/>
+      <c r="Y62" s="17"/>
+      <c r="Z62" s="17"/>
+      <c r="AA62" s="17"/>
+      <c r="AB62" s="17"/>
+      <c r="AC62" s="17"/>
+      <c r="AD62" s="17"/>
+      <c r="AE62" s="17"/>
+      <c r="AF62" s="17"/>
+      <c r="AG62" s="17"/>
+      <c r="AH62" s="17"/>
+      <c r="AI62" s="17"/>
+      <c r="AJ62" s="17"/>
+      <c r="AK62" s="17"/>
+      <c r="AL62" s="17"/>
+      <c r="AM62" s="8"/>
+    </row>
+    <row r="63" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B63" s="6"/>
+      <c r="D63" s="17"/>
+      <c r="E63" s="17"/>
+      <c r="F63" s="17"/>
+      <c r="G63" s="17"/>
+      <c r="H63" s="17"/>
+      <c r="I63" s="17"/>
+      <c r="J63" s="17"/>
+      <c r="K63" s="17"/>
+      <c r="L63" s="17"/>
+      <c r="M63" s="17"/>
+      <c r="N63" s="17"/>
+      <c r="O63" s="17"/>
+      <c r="P63" s="17"/>
+      <c r="Q63" s="17"/>
+      <c r="R63" s="17"/>
+      <c r="S63" s="17"/>
+      <c r="T63" s="17"/>
+      <c r="U63" s="17"/>
+      <c r="V63" s="17"/>
+      <c r="W63" s="17"/>
+      <c r="X63" s="17"/>
+      <c r="Y63" s="17"/>
+      <c r="Z63" s="17"/>
+      <c r="AA63" s="17"/>
+      <c r="AB63" s="17"/>
+      <c r="AC63" s="17"/>
+      <c r="AD63" s="17"/>
+      <c r="AE63" s="17"/>
+      <c r="AF63" s="17"/>
+      <c r="AG63" s="17"/>
+      <c r="AH63" s="17"/>
+      <c r="AI63" s="17"/>
+      <c r="AJ63" s="17"/>
+      <c r="AK63" s="17"/>
+      <c r="AL63" s="17"/>
+      <c r="AM63" s="8"/>
+    </row>
+    <row r="64" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B64" s="6"/>
+      <c r="D64" s="11"/>
+      <c r="E64" s="11"/>
+      <c r="F64" s="11"/>
+      <c r="G64" s="11"/>
+      <c r="H64" s="11"/>
+      <c r="I64" s="11"/>
+      <c r="J64" s="11"/>
+      <c r="K64" s="11"/>
+      <c r="L64" s="11"/>
+      <c r="M64" s="11"/>
+      <c r="N64" s="11"/>
+      <c r="O64" s="11"/>
+      <c r="P64" s="11"/>
+      <c r="Q64" s="11"/>
+      <c r="R64" s="11"/>
+      <c r="S64" s="11"/>
+      <c r="T64" s="11"/>
+      <c r="U64" s="11"/>
+      <c r="V64" s="11"/>
+      <c r="W64" s="11"/>
+      <c r="X64" s="11"/>
+      <c r="Y64" s="11"/>
+      <c r="Z64" s="11"/>
+      <c r="AA64" s="11"/>
+      <c r="AB64" s="11"/>
+      <c r="AC64" s="11"/>
+      <c r="AD64" s="11"/>
+      <c r="AE64" s="11"/>
+      <c r="AF64" s="11"/>
+      <c r="AG64" s="11"/>
+      <c r="AH64" s="11"/>
+      <c r="AI64" s="11"/>
+      <c r="AJ64" s="11"/>
+      <c r="AK64" s="11"/>
+      <c r="AL64" s="11"/>
+      <c r="AM64" s="8"/>
+    </row>
+    <row r="65" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B65" s="6"/>
+      <c r="D65" s="11"/>
+      <c r="E65" s="11"/>
+      <c r="F65" s="11"/>
+      <c r="G65" s="11"/>
+      <c r="H65" s="11"/>
+      <c r="I65" s="11"/>
+      <c r="J65" s="11"/>
+      <c r="K65" s="11"/>
+      <c r="L65" s="11"/>
+      <c r="M65" s="11"/>
+      <c r="N65" s="11"/>
+      <c r="O65" s="11"/>
+      <c r="P65" s="11"/>
+      <c r="Q65" s="11"/>
+      <c r="R65" s="11"/>
+      <c r="S65" s="11"/>
+      <c r="T65" s="11"/>
+      <c r="U65" s="11"/>
+      <c r="V65" s="11"/>
+      <c r="W65" s="11"/>
+      <c r="X65" s="11"/>
+      <c r="Y65" s="11"/>
+      <c r="Z65" s="11"/>
+      <c r="AA65" s="11"/>
+      <c r="AB65" s="11"/>
+      <c r="AC65" s="11"/>
+      <c r="AD65" s="11"/>
+      <c r="AE65" s="11"/>
+      <c r="AF65" s="11"/>
+      <c r="AG65" s="11"/>
+      <c r="AH65" s="11"/>
+      <c r="AI65" s="11"/>
+      <c r="AJ65" s="11"/>
+      <c r="AK65" s="11"/>
+      <c r="AL65" s="11"/>
+      <c r="AM65" s="8"/>
+    </row>
+    <row r="66" spans="2:39" ht="3.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B66" s="18"/>
+      <c r="C66" s="7"/>
+      <c r="D66" s="7"/>
+      <c r="E66" s="7"/>
+      <c r="F66" s="7"/>
+      <c r="G66" s="7"/>
+      <c r="H66" s="7"/>
+      <c r="I66" s="7"/>
+      <c r="J66" s="7"/>
+      <c r="K66" s="7"/>
+      <c r="L66" s="7"/>
+      <c r="M66" s="7"/>
+      <c r="N66" s="7"/>
+      <c r="O66" s="7"/>
+      <c r="P66" s="7"/>
+      <c r="Q66" s="7"/>
+      <c r="R66" s="7"/>
+      <c r="S66" s="7"/>
+      <c r="T66" s="7"/>
+      <c r="U66" s="7"/>
+      <c r="V66" s="7"/>
+      <c r="W66" s="7"/>
+      <c r="X66" s="7"/>
+      <c r="Y66" s="7"/>
+      <c r="Z66" s="7"/>
+      <c r="AA66" s="7"/>
+      <c r="AB66" s="7"/>
+      <c r="AC66" s="7"/>
+      <c r="AD66" s="7"/>
+      <c r="AE66" s="7"/>
+      <c r="AF66" s="7"/>
+      <c r="AG66" s="7"/>
+      <c r="AH66" s="7"/>
+      <c r="AI66" s="7"/>
+      <c r="AJ66" s="7"/>
+      <c r="AK66" s="19"/>
+      <c r="AL66" s="19"/>
+      <c r="AM66" s="20"/>
+    </row>
+    <row r="67" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="E67" s="21"/>
+      <c r="F67" s="21"/>
+      <c r="G67" s="21"/>
+      <c r="H67" s="21"/>
+      <c r="I67" s="21"/>
+      <c r="J67" s="21"/>
+      <c r="K67" s="21"/>
+      <c r="L67" s="21"/>
+      <c r="M67" s="21"/>
+      <c r="N67" s="21"/>
+      <c r="O67" s="21"/>
+      <c r="P67" s="21"/>
+      <c r="Q67" s="21"/>
+      <c r="R67" s="21"/>
+      <c r="S67" s="21"/>
+      <c r="T67" s="21"/>
+      <c r="U67" s="21"/>
+      <c r="V67" s="21"/>
+      <c r="W67" s="21"/>
+      <c r="X67" s="21"/>
+      <c r="Y67" s="21"/>
+      <c r="Z67" s="21"/>
+      <c r="AA67" s="21"/>
+      <c r="AB67" s="21"/>
+      <c r="AC67" s="21"/>
+      <c r="AD67" s="21"/>
+      <c r="AE67" s="21"/>
+      <c r="AF67" s="21"/>
+      <c r="AG67" s="21"/>
+      <c r="AH67" s="21"/>
+      <c r="AI67" s="21"/>
+      <c r="AJ67" s="21"/>
+      <c r="AK67" s="2"/>
+      <c r="AL67" s="2"/>
+      <c r="AM67" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="P6" s="74"/>
-[...22 lines deleted...]
-      <c r="AM6" s="13"/>
     </row>
-    <row r="7" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-      <c r="AM7" s="13"/>
+    <row r="68" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="D68" s="13"/>
+      <c r="E68" s="21"/>
+      <c r="F68" s="21"/>
+      <c r="G68" s="21"/>
+      <c r="H68" s="21"/>
+      <c r="I68" s="21"/>
+      <c r="J68" s="21"/>
+      <c r="K68" s="21"/>
+      <c r="L68" s="21"/>
+      <c r="M68" s="21"/>
+      <c r="N68" s="21"/>
+      <c r="O68" s="21"/>
+      <c r="P68" s="21"/>
+      <c r="Q68" s="21"/>
+      <c r="R68" s="21"/>
+      <c r="S68" s="21"/>
+      <c r="T68" s="21"/>
+      <c r="U68" s="21"/>
+      <c r="V68" s="21"/>
+      <c r="W68" s="21"/>
+      <c r="X68" s="21"/>
+      <c r="Y68" s="21"/>
+      <c r="Z68" s="21"/>
+      <c r="AA68" s="21"/>
+      <c r="AB68" s="21"/>
+      <c r="AC68" s="21"/>
+      <c r="AD68" s="21"/>
+      <c r="AE68" s="21"/>
+      <c r="AF68" s="21"/>
+      <c r="AG68" s="21"/>
+      <c r="AH68" s="21"/>
+      <c r="AI68" s="21"/>
+      <c r="AJ68" s="21"/>
+      <c r="AK68" s="21"/>
+      <c r="AL68" s="21"/>
     </row>
-    <row r="8" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="D8" s="11"/>
+    <row r="69" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004"/>
+    <row r="70" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="D70" s="21" t="s">
+        <v>15</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="J5Ay/OZPo459sHhN2yElqKGrlXMCTqFb/LC1+i4ZzEEC6ZszZNDdzTQq0R7wOYZG0q2Sl+ifRXBBCABvIcws/Q==" saltValue="lNbuFJ/mhG3QPmgU4bt3/g==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0"/>
+  <mergeCells count="38">
+    <mergeCell ref="O4:U4"/>
+    <mergeCell ref="V4:AK4"/>
+    <mergeCell ref="O5:U5"/>
+    <mergeCell ref="V5:AK5"/>
+    <mergeCell ref="O6:U6"/>
+    <mergeCell ref="V6:AK6"/>
+    <mergeCell ref="C9:AL10"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="F13:I13"/>
+    <mergeCell ref="J13:U13"/>
+    <mergeCell ref="V13:AC13"/>
+    <mergeCell ref="AD13:AK13"/>
+    <mergeCell ref="D18:E21"/>
+    <mergeCell ref="F18:I21"/>
+    <mergeCell ref="J18:U21"/>
+    <mergeCell ref="V18:AC21"/>
+    <mergeCell ref="AD18:AK21"/>
+    <mergeCell ref="D14:E17"/>
+    <mergeCell ref="F14:I17"/>
+    <mergeCell ref="J14:U17"/>
+    <mergeCell ref="V14:AC17"/>
+    <mergeCell ref="AD14:AK17"/>
+    <mergeCell ref="D34:AK36"/>
+    <mergeCell ref="D22:E25"/>
+    <mergeCell ref="F22:I25"/>
+    <mergeCell ref="J22:U25"/>
+    <mergeCell ref="V22:AC25"/>
+    <mergeCell ref="AD22:AK25"/>
+    <mergeCell ref="D26:E29"/>
+    <mergeCell ref="F26:I29"/>
+    <mergeCell ref="J26:U29"/>
+    <mergeCell ref="V26:AC29"/>
+    <mergeCell ref="AD26:AK29"/>
+    <mergeCell ref="D30:E33"/>
+    <mergeCell ref="F30:I33"/>
+    <mergeCell ref="J30:U33"/>
+    <mergeCell ref="V30:AC33"/>
+    <mergeCell ref="AD30:AK33"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <dataValidations count="4">
+    <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="V5:AK6 AD14:AK33" xr:uid="{8870CC96-D1F4-4C16-8D3D-1E159A6ECD2E}"/>
+    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J14:U33 V4:AK4" xr:uid="{04ABF3D6-90C6-48D7-ADF0-CB4470923ABD}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="V14:AC33" xr:uid="{44214780-6F09-4563-9906-E8D4D28D4459}">
+      <formula1>$AO$12:$AO$14</formula1>
+    </dataValidation>
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="F14:I33" xr:uid="{E7B6F3BE-6043-46B4-A0DD-C1ED6B59633E}">
+      <formula1>$AO$16:$AO$17</formula1>
+    </dataValidation>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.39370078740157483"/>
+  <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{172F7E10-4869-4FDD-A58B-EC2CF05C2544}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AM68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="D10" sqref="D10:N13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="2.4140625" defaultRowHeight="13" x14ac:dyDescent="0.55000000000000004"/>
+  <cols>
+    <col min="1" max="1" width="1.9140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="0.58203125" style="1" customWidth="1"/>
+    <col min="3" max="38" width="2.4140625" style="1"/>
+    <col min="39" max="39" width="0.58203125" style="1" customWidth="1"/>
+    <col min="40" max="16384" width="2.4140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AM1" s="2"/>
+    </row>
+    <row r="2" spans="1:39" ht="3.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B2" s="3"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="4"/>
+      <c r="P2" s="4"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="4"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="4"/>
+      <c r="U2" s="4"/>
+      <c r="V2" s="4"/>
+      <c r="W2" s="4"/>
+      <c r="X2" s="4"/>
+      <c r="Y2" s="4"/>
+      <c r="Z2" s="4"/>
+      <c r="AA2" s="4"/>
+      <c r="AB2" s="4"/>
+      <c r="AC2" s="4"/>
+      <c r="AD2" s="4"/>
+      <c r="AE2" s="4"/>
+      <c r="AF2" s="4"/>
+      <c r="AG2" s="4"/>
+      <c r="AH2" s="4"/>
+      <c r="AI2" s="4"/>
+      <c r="AJ2" s="4"/>
+      <c r="AK2" s="4"/>
+      <c r="AL2" s="4"/>
+      <c r="AM2" s="5"/>
+    </row>
+    <row r="3" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B3" s="6"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="Z3" s="7"/>
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="7"/>
+      <c r="AC3" s="7"/>
+      <c r="AD3" s="7"/>
+      <c r="AE3" s="7"/>
+      <c r="AF3" s="7"/>
+      <c r="AG3" s="7"/>
+      <c r="AH3" s="7"/>
+      <c r="AI3" s="7"/>
+      <c r="AJ3" s="7"/>
+      <c r="AK3" s="7"/>
+      <c r="AM3" s="8"/>
+    </row>
+    <row r="4" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B4" s="6"/>
+      <c r="O4" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="P4" s="90"/>
+      <c r="Q4" s="90"/>
+      <c r="R4" s="90"/>
+      <c r="S4" s="90"/>
+      <c r="T4" s="90"/>
+      <c r="U4" s="91"/>
+      <c r="V4" s="92" t="str">
+        <f>IF(その1!$V$4="","",その1!$V$4)</f>
+        <v/>
+      </c>
+      <c r="W4" s="93"/>
+      <c r="X4" s="93"/>
+      <c r="Y4" s="93"/>
+      <c r="Z4" s="93"/>
+      <c r="AA4" s="93"/>
+      <c r="AB4" s="93"/>
+      <c r="AC4" s="93"/>
+      <c r="AD4" s="93"/>
+      <c r="AE4" s="93"/>
+      <c r="AF4" s="93"/>
+      <c r="AG4" s="93"/>
+      <c r="AH4" s="93"/>
+      <c r="AI4" s="93"/>
+      <c r="AJ4" s="93"/>
+      <c r="AK4" s="94"/>
+      <c r="AL4" s="11"/>
+      <c r="AM4" s="8"/>
+    </row>
+    <row r="5" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B5" s="6"/>
+      <c r="O5" s="78" t="s">
+        <v>2</v>
+      </c>
+      <c r="P5" s="95"/>
+      <c r="Q5" s="95"/>
+      <c r="R5" s="95"/>
+      <c r="S5" s="95"/>
+      <c r="T5" s="95"/>
+      <c r="U5" s="96"/>
+      <c r="V5" s="92" t="str">
+        <f>IF(その1!$V$5="","",その1!$V$5)</f>
+        <v/>
+      </c>
+      <c r="W5" s="93"/>
+      <c r="X5" s="93"/>
+      <c r="Y5" s="93"/>
+      <c r="Z5" s="93"/>
+      <c r="AA5" s="93"/>
+      <c r="AB5" s="93"/>
+      <c r="AC5" s="93"/>
+      <c r="AD5" s="93"/>
+      <c r="AE5" s="93"/>
+      <c r="AF5" s="93"/>
+      <c r="AG5" s="93"/>
+      <c r="AH5" s="93"/>
+      <c r="AI5" s="93"/>
+      <c r="AJ5" s="93"/>
+      <c r="AK5" s="94"/>
+      <c r="AL5" s="11"/>
+      <c r="AM5" s="8"/>
+    </row>
+    <row r="6" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B6" s="6"/>
+      <c r="O6" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="P6" s="90"/>
+      <c r="Q6" s="90"/>
+      <c r="R6" s="90"/>
+      <c r="S6" s="90"/>
+      <c r="T6" s="90"/>
+      <c r="U6" s="91"/>
+      <c r="V6" s="92" t="str">
+        <f>IF(その1!$V$6="","",その1!$V$6)</f>
+        <v/>
+      </c>
+      <c r="W6" s="93"/>
+      <c r="X6" s="93"/>
+      <c r="Y6" s="93"/>
+      <c r="Z6" s="93"/>
+      <c r="AA6" s="93"/>
+      <c r="AB6" s="93"/>
+      <c r="AC6" s="93"/>
+      <c r="AD6" s="93"/>
+      <c r="AE6" s="93"/>
+      <c r="AF6" s="93"/>
+      <c r="AG6" s="93"/>
+      <c r="AH6" s="93"/>
+      <c r="AI6" s="93"/>
+      <c r="AJ6" s="93"/>
+      <c r="AK6" s="94"/>
+      <c r="AL6" s="11"/>
+      <c r="AM6" s="8"/>
+    </row>
+    <row r="7" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B7" s="6"/>
+      <c r="X7" s="10"/>
+      <c r="Y7" s="10"/>
+      <c r="Z7" s="10"/>
+      <c r="AA7" s="10"/>
+      <c r="AB7" s="10"/>
+      <c r="AC7" s="11"/>
+      <c r="AD7" s="11"/>
+      <c r="AE7" s="11"/>
+      <c r="AF7" s="11"/>
+      <c r="AG7" s="11"/>
+      <c r="AH7" s="11"/>
+      <c r="AI7" s="11"/>
+      <c r="AJ7" s="11"/>
+      <c r="AK7" s="11"/>
+      <c r="AL7" s="11"/>
+      <c r="AM7" s="8"/>
+    </row>
+    <row r="8" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B8" s="6"/>
+      <c r="C8" s="1">
+        <v>2</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>17</v>
+      </c>
       <c r="E8" s="11"/>
-      <c r="F8" s="11"/>
-[...10 lines deleted...]
-      <c r="Q8" s="11"/>
       <c r="R8" s="11"/>
       <c r="S8" s="11"/>
       <c r="T8" s="11"/>
       <c r="U8" s="11"/>
       <c r="V8" s="11"/>
       <c r="W8" s="11"/>
-      <c r="X8" s="11"/>
-[...14 lines deleted...]
-      <c r="AM8" s="13"/>
+      <c r="AM8" s="8"/>
     </row>
-    <row r="9" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-        <v>24</v>
+    <row r="9" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B9" s="6"/>
+      <c r="D9" s="66" t="s">
+        <v>18</v>
       </c>
-      <c r="D9" s="82"/>
-[...34 lines deleted...]
-      <c r="AM9" s="25"/>
+      <c r="E9" s="71"/>
+      <c r="F9" s="71"/>
+      <c r="G9" s="71"/>
+      <c r="H9" s="71"/>
+      <c r="I9" s="71"/>
+      <c r="J9" s="71"/>
+      <c r="K9" s="71"/>
+      <c r="L9" s="71"/>
+      <c r="M9" s="71"/>
+      <c r="N9" s="67"/>
+      <c r="O9" s="66" t="s">
+        <v>19</v>
+      </c>
+      <c r="P9" s="71"/>
+      <c r="Q9" s="71"/>
+      <c r="R9" s="71"/>
+      <c r="S9" s="71"/>
+      <c r="T9" s="71"/>
+      <c r="U9" s="71"/>
+      <c r="V9" s="71"/>
+      <c r="W9" s="71"/>
+      <c r="X9" s="71"/>
+      <c r="Y9" s="67"/>
+      <c r="Z9" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA9" s="71"/>
+      <c r="AB9" s="71"/>
+      <c r="AC9" s="71"/>
+      <c r="AD9" s="71"/>
+      <c r="AE9" s="71"/>
+      <c r="AF9" s="71"/>
+      <c r="AG9" s="71"/>
+      <c r="AH9" s="71"/>
+      <c r="AI9" s="71"/>
+      <c r="AJ9" s="71"/>
+      <c r="AK9" s="67"/>
+      <c r="AL9" s="11"/>
+      <c r="AM9" s="8"/>
     </row>
-    <row r="10" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="D10" s="82"/>
+    <row r="10" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B10" s="6"/>
+      <c r="D10" s="81"/>
       <c r="E10" s="82"/>
       <c r="F10" s="82"/>
       <c r="G10" s="82"/>
       <c r="H10" s="82"/>
       <c r="I10" s="82"/>
       <c r="J10" s="82"/>
       <c r="K10" s="82"/>
       <c r="L10" s="82"/>
       <c r="M10" s="82"/>
-      <c r="N10" s="82"/>
-      <c r="O10" s="82"/>
+      <c r="N10" s="83"/>
+      <c r="O10" s="81"/>
       <c r="P10" s="82"/>
       <c r="Q10" s="82"/>
       <c r="R10" s="82"/>
       <c r="S10" s="82"/>
       <c r="T10" s="82"/>
       <c r="U10" s="82"/>
       <c r="V10" s="82"/>
       <c r="W10" s="82"/>
       <c r="X10" s="82"/>
-      <c r="Y10" s="82"/>
-      <c r="Z10" s="82"/>
+      <c r="Y10" s="83"/>
+      <c r="Z10" s="81"/>
       <c r="AA10" s="82"/>
       <c r="AB10" s="82"/>
       <c r="AC10" s="82"/>
       <c r="AD10" s="82"/>
       <c r="AE10" s="82"/>
       <c r="AF10" s="82"/>
       <c r="AG10" s="82"/>
       <c r="AH10" s="82"/>
       <c r="AI10" s="82"/>
       <c r="AJ10" s="82"/>
-      <c r="AK10" s="82"/>
-[...1 lines deleted...]
-      <c r="AM10" s="25"/>
+      <c r="AK10" s="83"/>
+      <c r="AL10" s="11"/>
+      <c r="AM10" s="8"/>
     </row>
-    <row r="11" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...35 lines deleted...]
-      <c r="AK11" s="11"/>
+    <row r="11" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B11" s="6"/>
+      <c r="D11" s="84"/>
+      <c r="E11" s="85"/>
+      <c r="F11" s="85"/>
+      <c r="G11" s="85"/>
+      <c r="H11" s="85"/>
+      <c r="I11" s="85"/>
+      <c r="J11" s="85"/>
+      <c r="K11" s="85"/>
+      <c r="L11" s="85"/>
+      <c r="M11" s="85"/>
+      <c r="N11" s="86"/>
+      <c r="O11" s="84"/>
+      <c r="P11" s="85"/>
+      <c r="Q11" s="85"/>
+      <c r="R11" s="85"/>
+      <c r="S11" s="85"/>
+      <c r="T11" s="85"/>
+      <c r="U11" s="85"/>
+      <c r="V11" s="85"/>
+      <c r="W11" s="85"/>
+      <c r="X11" s="85"/>
+      <c r="Y11" s="86"/>
+      <c r="Z11" s="84"/>
+      <c r="AA11" s="85"/>
+      <c r="AB11" s="85"/>
+      <c r="AC11" s="85"/>
+      <c r="AD11" s="85"/>
+      <c r="AE11" s="85"/>
+      <c r="AF11" s="85"/>
+      <c r="AG11" s="85"/>
+      <c r="AH11" s="85"/>
+      <c r="AI11" s="85"/>
+      <c r="AJ11" s="85"/>
+      <c r="AK11" s="86"/>
       <c r="AL11" s="11"/>
-      <c r="AM11" s="13"/>
+      <c r="AM11" s="8"/>
     </row>
-    <row r="12" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-        <v>1</v>
+    <row r="12" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B12" s="6"/>
+      <c r="D12" s="84"/>
+      <c r="E12" s="85"/>
+      <c r="F12" s="85"/>
+      <c r="G12" s="85"/>
+      <c r="H12" s="85"/>
+      <c r="I12" s="85"/>
+      <c r="J12" s="85"/>
+      <c r="K12" s="85"/>
+      <c r="L12" s="85"/>
+      <c r="M12" s="85"/>
+      <c r="N12" s="86"/>
+      <c r="O12" s="84"/>
+      <c r="P12" s="85"/>
+      <c r="Q12" s="85"/>
+      <c r="R12" s="85"/>
+      <c r="S12" s="85"/>
+      <c r="T12" s="85"/>
+      <c r="U12" s="85"/>
+      <c r="V12" s="85"/>
+      <c r="W12" s="85"/>
+      <c r="X12" s="85"/>
+      <c r="Y12" s="86"/>
+      <c r="Z12" s="84"/>
+      <c r="AA12" s="85"/>
+      <c r="AB12" s="85"/>
+      <c r="AC12" s="85"/>
+      <c r="AD12" s="85"/>
+      <c r="AE12" s="85"/>
+      <c r="AF12" s="85"/>
+      <c r="AG12" s="85"/>
+      <c r="AH12" s="85"/>
+      <c r="AI12" s="85"/>
+      <c r="AJ12" s="85"/>
+      <c r="AK12" s="86"/>
+      <c r="AL12" s="11"/>
+      <c r="AM12" s="8"/>
+    </row>
+    <row r="13" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B13" s="6"/>
+      <c r="D13" s="87"/>
+      <c r="E13" s="88"/>
+      <c r="F13" s="88"/>
+      <c r="G13" s="88"/>
+      <c r="H13" s="88"/>
+      <c r="I13" s="88"/>
+      <c r="J13" s="88"/>
+      <c r="K13" s="88"/>
+      <c r="L13" s="88"/>
+      <c r="M13" s="88"/>
+      <c r="N13" s="89"/>
+      <c r="O13" s="87"/>
+      <c r="P13" s="88"/>
+      <c r="Q13" s="88"/>
+      <c r="R13" s="88"/>
+      <c r="S13" s="88"/>
+      <c r="T13" s="88"/>
+      <c r="U13" s="88"/>
+      <c r="V13" s="88"/>
+      <c r="W13" s="88"/>
+      <c r="X13" s="88"/>
+      <c r="Y13" s="89"/>
+      <c r="Z13" s="87"/>
+      <c r="AA13" s="88"/>
+      <c r="AB13" s="88"/>
+      <c r="AC13" s="88"/>
+      <c r="AD13" s="88"/>
+      <c r="AE13" s="88"/>
+      <c r="AF13" s="88"/>
+      <c r="AG13" s="88"/>
+      <c r="AH13" s="88"/>
+      <c r="AI13" s="88"/>
+      <c r="AJ13" s="88"/>
+      <c r="AK13" s="89"/>
+      <c r="AL13" s="11"/>
+      <c r="AM13" s="8"/>
+    </row>
+    <row r="14" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B14" s="6"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="82"/>
+      <c r="F14" s="82"/>
+      <c r="G14" s="82"/>
+      <c r="H14" s="82"/>
+      <c r="I14" s="82"/>
+      <c r="J14" s="82"/>
+      <c r="K14" s="82"/>
+      <c r="L14" s="82"/>
+      <c r="M14" s="82"/>
+      <c r="N14" s="83"/>
+      <c r="O14" s="81"/>
+      <c r="P14" s="82"/>
+      <c r="Q14" s="82"/>
+      <c r="R14" s="82"/>
+      <c r="S14" s="82"/>
+      <c r="T14" s="82"/>
+      <c r="U14" s="82"/>
+      <c r="V14" s="82"/>
+      <c r="W14" s="82"/>
+      <c r="X14" s="82"/>
+      <c r="Y14" s="83"/>
+      <c r="Z14" s="81"/>
+      <c r="AA14" s="82"/>
+      <c r="AB14" s="82"/>
+      <c r="AC14" s="82"/>
+      <c r="AD14" s="82"/>
+      <c r="AE14" s="82"/>
+      <c r="AF14" s="82"/>
+      <c r="AG14" s="82"/>
+      <c r="AH14" s="82"/>
+      <c r="AI14" s="82"/>
+      <c r="AJ14" s="82"/>
+      <c r="AK14" s="83"/>
+      <c r="AL14" s="11"/>
+      <c r="AM14" s="8"/>
+    </row>
+    <row r="15" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B15" s="6"/>
+      <c r="D15" s="84"/>
+      <c r="E15" s="85"/>
+      <c r="F15" s="85"/>
+      <c r="G15" s="85"/>
+      <c r="H15" s="85"/>
+      <c r="I15" s="85"/>
+      <c r="J15" s="85"/>
+      <c r="K15" s="85"/>
+      <c r="L15" s="85"/>
+      <c r="M15" s="85"/>
+      <c r="N15" s="86"/>
+      <c r="O15" s="84"/>
+      <c r="P15" s="85"/>
+      <c r="Q15" s="85"/>
+      <c r="R15" s="85"/>
+      <c r="S15" s="85"/>
+      <c r="T15" s="85"/>
+      <c r="U15" s="85"/>
+      <c r="V15" s="85"/>
+      <c r="W15" s="85"/>
+      <c r="X15" s="85"/>
+      <c r="Y15" s="86"/>
+      <c r="Z15" s="84"/>
+      <c r="AA15" s="85"/>
+      <c r="AB15" s="85"/>
+      <c r="AC15" s="85"/>
+      <c r="AD15" s="85"/>
+      <c r="AE15" s="85"/>
+      <c r="AF15" s="85"/>
+      <c r="AG15" s="85"/>
+      <c r="AH15" s="85"/>
+      <c r="AI15" s="85"/>
+      <c r="AJ15" s="85"/>
+      <c r="AK15" s="86"/>
+      <c r="AL15" s="11"/>
+      <c r="AM15" s="8"/>
+    </row>
+    <row r="16" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B16" s="6"/>
+      <c r="D16" s="84"/>
+      <c r="E16" s="85"/>
+      <c r="F16" s="85"/>
+      <c r="G16" s="85"/>
+      <c r="H16" s="85"/>
+      <c r="I16" s="85"/>
+      <c r="J16" s="85"/>
+      <c r="K16" s="85"/>
+      <c r="L16" s="85"/>
+      <c r="M16" s="85"/>
+      <c r="N16" s="86"/>
+      <c r="O16" s="84"/>
+      <c r="P16" s="85"/>
+      <c r="Q16" s="85"/>
+      <c r="R16" s="85"/>
+      <c r="S16" s="85"/>
+      <c r="T16" s="85"/>
+      <c r="U16" s="85"/>
+      <c r="V16" s="85"/>
+      <c r="W16" s="85"/>
+      <c r="X16" s="85"/>
+      <c r="Y16" s="86"/>
+      <c r="Z16" s="84"/>
+      <c r="AA16" s="85"/>
+      <c r="AB16" s="85"/>
+      <c r="AC16" s="85"/>
+      <c r="AD16" s="85"/>
+      <c r="AE16" s="85"/>
+      <c r="AF16" s="85"/>
+      <c r="AG16" s="85"/>
+      <c r="AH16" s="85"/>
+      <c r="AI16" s="85"/>
+      <c r="AJ16" s="85"/>
+      <c r="AK16" s="86"/>
+      <c r="AL16" s="11"/>
+      <c r="AM16" s="8"/>
+    </row>
+    <row r="17" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B17" s="6"/>
+      <c r="D17" s="87"/>
+      <c r="E17" s="88"/>
+      <c r="F17" s="88"/>
+      <c r="G17" s="88"/>
+      <c r="H17" s="88"/>
+      <c r="I17" s="88"/>
+      <c r="J17" s="88"/>
+      <c r="K17" s="88"/>
+      <c r="L17" s="88"/>
+      <c r="M17" s="88"/>
+      <c r="N17" s="89"/>
+      <c r="O17" s="87"/>
+      <c r="P17" s="88"/>
+      <c r="Q17" s="88"/>
+      <c r="R17" s="88"/>
+      <c r="S17" s="88"/>
+      <c r="T17" s="88"/>
+      <c r="U17" s="88"/>
+      <c r="V17" s="88"/>
+      <c r="W17" s="88"/>
+      <c r="X17" s="88"/>
+      <c r="Y17" s="89"/>
+      <c r="Z17" s="87"/>
+      <c r="AA17" s="88"/>
+      <c r="AB17" s="88"/>
+      <c r="AC17" s="88"/>
+      <c r="AD17" s="88"/>
+      <c r="AE17" s="88"/>
+      <c r="AF17" s="88"/>
+      <c r="AG17" s="88"/>
+      <c r="AH17" s="88"/>
+      <c r="AI17" s="88"/>
+      <c r="AJ17" s="88"/>
+      <c r="AK17" s="89"/>
+      <c r="AL17" s="11"/>
+      <c r="AM17" s="8"/>
+    </row>
+    <row r="18" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B18" s="6"/>
+      <c r="D18" s="81"/>
+      <c r="E18" s="82"/>
+      <c r="F18" s="82"/>
+      <c r="G18" s="82"/>
+      <c r="H18" s="82"/>
+      <c r="I18" s="82"/>
+      <c r="J18" s="82"/>
+      <c r="K18" s="82"/>
+      <c r="L18" s="82"/>
+      <c r="M18" s="82"/>
+      <c r="N18" s="83"/>
+      <c r="O18" s="81"/>
+      <c r="P18" s="82"/>
+      <c r="Q18" s="82"/>
+      <c r="R18" s="82"/>
+      <c r="S18" s="82"/>
+      <c r="T18" s="82"/>
+      <c r="U18" s="82"/>
+      <c r="V18" s="82"/>
+      <c r="W18" s="82"/>
+      <c r="X18" s="82"/>
+      <c r="Y18" s="83"/>
+      <c r="Z18" s="81"/>
+      <c r="AA18" s="82"/>
+      <c r="AB18" s="82"/>
+      <c r="AC18" s="82"/>
+      <c r="AD18" s="82"/>
+      <c r="AE18" s="82"/>
+      <c r="AF18" s="82"/>
+      <c r="AG18" s="82"/>
+      <c r="AH18" s="82"/>
+      <c r="AI18" s="82"/>
+      <c r="AJ18" s="82"/>
+      <c r="AK18" s="83"/>
+      <c r="AL18" s="11"/>
+      <c r="AM18" s="8"/>
+    </row>
+    <row r="19" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B19" s="6"/>
+      <c r="D19" s="84"/>
+      <c r="E19" s="85"/>
+      <c r="F19" s="85"/>
+      <c r="G19" s="85"/>
+      <c r="H19" s="85"/>
+      <c r="I19" s="85"/>
+      <c r="J19" s="85"/>
+      <c r="K19" s="85"/>
+      <c r="L19" s="85"/>
+      <c r="M19" s="85"/>
+      <c r="N19" s="86"/>
+      <c r="O19" s="84"/>
+      <c r="P19" s="85"/>
+      <c r="Q19" s="85"/>
+      <c r="R19" s="85"/>
+      <c r="S19" s="85"/>
+      <c r="T19" s="85"/>
+      <c r="U19" s="85"/>
+      <c r="V19" s="85"/>
+      <c r="W19" s="85"/>
+      <c r="X19" s="85"/>
+      <c r="Y19" s="86"/>
+      <c r="Z19" s="84"/>
+      <c r="AA19" s="85"/>
+      <c r="AB19" s="85"/>
+      <c r="AC19" s="85"/>
+      <c r="AD19" s="85"/>
+      <c r="AE19" s="85"/>
+      <c r="AF19" s="85"/>
+      <c r="AG19" s="85"/>
+      <c r="AH19" s="85"/>
+      <c r="AI19" s="85"/>
+      <c r="AJ19" s="85"/>
+      <c r="AK19" s="86"/>
+      <c r="AL19" s="11"/>
+      <c r="AM19" s="8"/>
+    </row>
+    <row r="20" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B20" s="6"/>
+      <c r="D20" s="84"/>
+      <c r="E20" s="85"/>
+      <c r="F20" s="85"/>
+      <c r="G20" s="85"/>
+      <c r="H20" s="85"/>
+      <c r="I20" s="85"/>
+      <c r="J20" s="85"/>
+      <c r="K20" s="85"/>
+      <c r="L20" s="85"/>
+      <c r="M20" s="85"/>
+      <c r="N20" s="86"/>
+      <c r="O20" s="84"/>
+      <c r="P20" s="85"/>
+      <c r="Q20" s="85"/>
+      <c r="R20" s="85"/>
+      <c r="S20" s="85"/>
+      <c r="T20" s="85"/>
+      <c r="U20" s="85"/>
+      <c r="V20" s="85"/>
+      <c r="W20" s="85"/>
+      <c r="X20" s="85"/>
+      <c r="Y20" s="86"/>
+      <c r="Z20" s="84"/>
+      <c r="AA20" s="85"/>
+      <c r="AB20" s="85"/>
+      <c r="AC20" s="85"/>
+      <c r="AD20" s="85"/>
+      <c r="AE20" s="85"/>
+      <c r="AF20" s="85"/>
+      <c r="AG20" s="85"/>
+      <c r="AH20" s="85"/>
+      <c r="AI20" s="85"/>
+      <c r="AJ20" s="85"/>
+      <c r="AK20" s="86"/>
+      <c r="AL20" s="11"/>
+      <c r="AM20" s="8"/>
+    </row>
+    <row r="21" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B21" s="6"/>
+      <c r="D21" s="87"/>
+      <c r="E21" s="88"/>
+      <c r="F21" s="88"/>
+      <c r="G21" s="88"/>
+      <c r="H21" s="88"/>
+      <c r="I21" s="88"/>
+      <c r="J21" s="88"/>
+      <c r="K21" s="88"/>
+      <c r="L21" s="88"/>
+      <c r="M21" s="88"/>
+      <c r="N21" s="89"/>
+      <c r="O21" s="87"/>
+      <c r="P21" s="88"/>
+      <c r="Q21" s="88"/>
+      <c r="R21" s="88"/>
+      <c r="S21" s="88"/>
+      <c r="T21" s="88"/>
+      <c r="U21" s="88"/>
+      <c r="V21" s="88"/>
+      <c r="W21" s="88"/>
+      <c r="X21" s="88"/>
+      <c r="Y21" s="89"/>
+      <c r="Z21" s="87"/>
+      <c r="AA21" s="88"/>
+      <c r="AB21" s="88"/>
+      <c r="AC21" s="88"/>
+      <c r="AD21" s="88"/>
+      <c r="AE21" s="88"/>
+      <c r="AF21" s="88"/>
+      <c r="AG21" s="88"/>
+      <c r="AH21" s="88"/>
+      <c r="AI21" s="88"/>
+      <c r="AJ21" s="88"/>
+      <c r="AK21" s="89"/>
+      <c r="AL21" s="11"/>
+      <c r="AM21" s="8"/>
+    </row>
+    <row r="22" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B22" s="6"/>
+      <c r="D22" s="81"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="82"/>
+      <c r="N22" s="83"/>
+      <c r="O22" s="81"/>
+      <c r="P22" s="82"/>
+      <c r="Q22" s="82"/>
+      <c r="R22" s="82"/>
+      <c r="S22" s="82"/>
+      <c r="T22" s="82"/>
+      <c r="U22" s="82"/>
+      <c r="V22" s="82"/>
+      <c r="W22" s="82"/>
+      <c r="X22" s="82"/>
+      <c r="Y22" s="83"/>
+      <c r="Z22" s="81"/>
+      <c r="AA22" s="82"/>
+      <c r="AB22" s="82"/>
+      <c r="AC22" s="82"/>
+      <c r="AD22" s="82"/>
+      <c r="AE22" s="82"/>
+      <c r="AF22" s="82"/>
+      <c r="AG22" s="82"/>
+      <c r="AH22" s="82"/>
+      <c r="AI22" s="82"/>
+      <c r="AJ22" s="82"/>
+      <c r="AK22" s="83"/>
+      <c r="AL22" s="11"/>
+      <c r="AM22" s="8"/>
+    </row>
+    <row r="23" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B23" s="6"/>
+      <c r="D23" s="84"/>
+      <c r="E23" s="85"/>
+      <c r="F23" s="85"/>
+      <c r="G23" s="85"/>
+      <c r="H23" s="85"/>
+      <c r="I23" s="85"/>
+      <c r="J23" s="85"/>
+      <c r="K23" s="85"/>
+      <c r="L23" s="85"/>
+      <c r="M23" s="85"/>
+      <c r="N23" s="86"/>
+      <c r="O23" s="84"/>
+      <c r="P23" s="85"/>
+      <c r="Q23" s="85"/>
+      <c r="R23" s="85"/>
+      <c r="S23" s="85"/>
+      <c r="T23" s="85"/>
+      <c r="U23" s="85"/>
+      <c r="V23" s="85"/>
+      <c r="W23" s="85"/>
+      <c r="X23" s="85"/>
+      <c r="Y23" s="86"/>
+      <c r="Z23" s="84"/>
+      <c r="AA23" s="85"/>
+      <c r="AB23" s="85"/>
+      <c r="AC23" s="85"/>
+      <c r="AD23" s="85"/>
+      <c r="AE23" s="85"/>
+      <c r="AF23" s="85"/>
+      <c r="AG23" s="85"/>
+      <c r="AH23" s="85"/>
+      <c r="AI23" s="85"/>
+      <c r="AJ23" s="85"/>
+      <c r="AK23" s="86"/>
+      <c r="AL23" s="11"/>
+      <c r="AM23" s="8"/>
+    </row>
+    <row r="24" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B24" s="6"/>
+      <c r="D24" s="84"/>
+      <c r="E24" s="85"/>
+      <c r="F24" s="85"/>
+      <c r="G24" s="85"/>
+      <c r="H24" s="85"/>
+      <c r="I24" s="85"/>
+      <c r="J24" s="85"/>
+      <c r="K24" s="85"/>
+      <c r="L24" s="85"/>
+      <c r="M24" s="85"/>
+      <c r="N24" s="86"/>
+      <c r="O24" s="84"/>
+      <c r="P24" s="85"/>
+      <c r="Q24" s="85"/>
+      <c r="R24" s="85"/>
+      <c r="S24" s="85"/>
+      <c r="T24" s="85"/>
+      <c r="U24" s="85"/>
+      <c r="V24" s="85"/>
+      <c r="W24" s="85"/>
+      <c r="X24" s="85"/>
+      <c r="Y24" s="86"/>
+      <c r="Z24" s="84"/>
+      <c r="AA24" s="85"/>
+      <c r="AB24" s="85"/>
+      <c r="AC24" s="85"/>
+      <c r="AD24" s="85"/>
+      <c r="AE24" s="85"/>
+      <c r="AF24" s="85"/>
+      <c r="AG24" s="85"/>
+      <c r="AH24" s="85"/>
+      <c r="AI24" s="85"/>
+      <c r="AJ24" s="85"/>
+      <c r="AK24" s="86"/>
+      <c r="AL24" s="11"/>
+      <c r="AM24" s="8"/>
+    </row>
+    <row r="25" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B25" s="6"/>
+      <c r="D25" s="87"/>
+      <c r="E25" s="88"/>
+      <c r="F25" s="88"/>
+      <c r="G25" s="88"/>
+      <c r="H25" s="88"/>
+      <c r="I25" s="88"/>
+      <c r="J25" s="88"/>
+      <c r="K25" s="88"/>
+      <c r="L25" s="88"/>
+      <c r="M25" s="88"/>
+      <c r="N25" s="89"/>
+      <c r="O25" s="87"/>
+      <c r="P25" s="88"/>
+      <c r="Q25" s="88"/>
+      <c r="R25" s="88"/>
+      <c r="S25" s="88"/>
+      <c r="T25" s="88"/>
+      <c r="U25" s="88"/>
+      <c r="V25" s="88"/>
+      <c r="W25" s="88"/>
+      <c r="X25" s="88"/>
+      <c r="Y25" s="89"/>
+      <c r="Z25" s="87"/>
+      <c r="AA25" s="88"/>
+      <c r="AB25" s="88"/>
+      <c r="AC25" s="88"/>
+      <c r="AD25" s="88"/>
+      <c r="AE25" s="88"/>
+      <c r="AF25" s="88"/>
+      <c r="AG25" s="88"/>
+      <c r="AH25" s="88"/>
+      <c r="AI25" s="88"/>
+      <c r="AJ25" s="88"/>
+      <c r="AK25" s="89"/>
+      <c r="AL25" s="11"/>
+      <c r="AM25" s="8"/>
+    </row>
+    <row r="26" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B26" s="6"/>
+      <c r="D26" s="81"/>
+      <c r="E26" s="82"/>
+      <c r="F26" s="82"/>
+      <c r="G26" s="82"/>
+      <c r="H26" s="82"/>
+      <c r="I26" s="82"/>
+      <c r="J26" s="82"/>
+      <c r="K26" s="82"/>
+      <c r="L26" s="82"/>
+      <c r="M26" s="82"/>
+      <c r="N26" s="83"/>
+      <c r="O26" s="81"/>
+      <c r="P26" s="82"/>
+      <c r="Q26" s="82"/>
+      <c r="R26" s="82"/>
+      <c r="S26" s="82"/>
+      <c r="T26" s="82"/>
+      <c r="U26" s="82"/>
+      <c r="V26" s="82"/>
+      <c r="W26" s="82"/>
+      <c r="X26" s="82"/>
+      <c r="Y26" s="83"/>
+      <c r="Z26" s="81"/>
+      <c r="AA26" s="82"/>
+      <c r="AB26" s="82"/>
+      <c r="AC26" s="82"/>
+      <c r="AD26" s="82"/>
+      <c r="AE26" s="82"/>
+      <c r="AF26" s="82"/>
+      <c r="AG26" s="82"/>
+      <c r="AH26" s="82"/>
+      <c r="AI26" s="82"/>
+      <c r="AJ26" s="82"/>
+      <c r="AK26" s="83"/>
+      <c r="AL26" s="11"/>
+      <c r="AM26" s="8"/>
+    </row>
+    <row r="27" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B27" s="6"/>
+      <c r="D27" s="84"/>
+      <c r="E27" s="85"/>
+      <c r="F27" s="85"/>
+      <c r="G27" s="85"/>
+      <c r="H27" s="85"/>
+      <c r="I27" s="85"/>
+      <c r="J27" s="85"/>
+      <c r="K27" s="85"/>
+      <c r="L27" s="85"/>
+      <c r="M27" s="85"/>
+      <c r="N27" s="86"/>
+      <c r="O27" s="84"/>
+      <c r="P27" s="85"/>
+      <c r="Q27" s="85"/>
+      <c r="R27" s="85"/>
+      <c r="S27" s="85"/>
+      <c r="T27" s="85"/>
+      <c r="U27" s="85"/>
+      <c r="V27" s="85"/>
+      <c r="W27" s="85"/>
+      <c r="X27" s="85"/>
+      <c r="Y27" s="86"/>
+      <c r="Z27" s="84"/>
+      <c r="AA27" s="85"/>
+      <c r="AB27" s="85"/>
+      <c r="AC27" s="85"/>
+      <c r="AD27" s="85"/>
+      <c r="AE27" s="85"/>
+      <c r="AF27" s="85"/>
+      <c r="AG27" s="85"/>
+      <c r="AH27" s="85"/>
+      <c r="AI27" s="85"/>
+      <c r="AJ27" s="85"/>
+      <c r="AK27" s="86"/>
+      <c r="AL27" s="11"/>
+      <c r="AM27" s="8"/>
+    </row>
+    <row r="28" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B28" s="6"/>
+      <c r="D28" s="84"/>
+      <c r="E28" s="85"/>
+      <c r="F28" s="85"/>
+      <c r="G28" s="85"/>
+      <c r="H28" s="85"/>
+      <c r="I28" s="85"/>
+      <c r="J28" s="85"/>
+      <c r="K28" s="85"/>
+      <c r="L28" s="85"/>
+      <c r="M28" s="85"/>
+      <c r="N28" s="86"/>
+      <c r="O28" s="84"/>
+      <c r="P28" s="85"/>
+      <c r="Q28" s="85"/>
+      <c r="R28" s="85"/>
+      <c r="S28" s="85"/>
+      <c r="T28" s="85"/>
+      <c r="U28" s="85"/>
+      <c r="V28" s="85"/>
+      <c r="W28" s="85"/>
+      <c r="X28" s="85"/>
+      <c r="Y28" s="86"/>
+      <c r="Z28" s="84"/>
+      <c r="AA28" s="85"/>
+      <c r="AB28" s="85"/>
+      <c r="AC28" s="85"/>
+      <c r="AD28" s="85"/>
+      <c r="AE28" s="85"/>
+      <c r="AF28" s="85"/>
+      <c r="AG28" s="85"/>
+      <c r="AH28" s="85"/>
+      <c r="AI28" s="85"/>
+      <c r="AJ28" s="85"/>
+      <c r="AK28" s="86"/>
+      <c r="AL28" s="11"/>
+      <c r="AM28" s="8"/>
+    </row>
+    <row r="29" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B29" s="6"/>
+      <c r="D29" s="87"/>
+      <c r="E29" s="88"/>
+      <c r="F29" s="88"/>
+      <c r="G29" s="88"/>
+      <c r="H29" s="88"/>
+      <c r="I29" s="88"/>
+      <c r="J29" s="88"/>
+      <c r="K29" s="88"/>
+      <c r="L29" s="88"/>
+      <c r="M29" s="88"/>
+      <c r="N29" s="89"/>
+      <c r="O29" s="87"/>
+      <c r="P29" s="88"/>
+      <c r="Q29" s="88"/>
+      <c r="R29" s="88"/>
+      <c r="S29" s="88"/>
+      <c r="T29" s="88"/>
+      <c r="U29" s="88"/>
+      <c r="V29" s="88"/>
+      <c r="W29" s="88"/>
+      <c r="X29" s="88"/>
+      <c r="Y29" s="89"/>
+      <c r="Z29" s="87"/>
+      <c r="AA29" s="88"/>
+      <c r="AB29" s="88"/>
+      <c r="AC29" s="88"/>
+      <c r="AD29" s="88"/>
+      <c r="AE29" s="88"/>
+      <c r="AF29" s="88"/>
+      <c r="AG29" s="88"/>
+      <c r="AH29" s="88"/>
+      <c r="AI29" s="88"/>
+      <c r="AJ29" s="88"/>
+      <c r="AK29" s="89"/>
+      <c r="AL29" s="11"/>
+      <c r="AM29" s="8"/>
+    </row>
+    <row r="30" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B30" s="6"/>
+      <c r="D30" s="13" t="s">
+        <v>21</v>
       </c>
-      <c r="D12" s="18" t="s">
-        <v>4</v>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="11"/>
+      <c r="H30" s="11"/>
+      <c r="I30" s="11"/>
+      <c r="J30" s="11"/>
+      <c r="K30" s="11"/>
+      <c r="L30" s="11"/>
+      <c r="M30" s="11"/>
+      <c r="N30" s="11"/>
+      <c r="O30" s="11"/>
+      <c r="P30" s="11"/>
+      <c r="Q30" s="11"/>
+      <c r="R30" s="11"/>
+      <c r="S30" s="11"/>
+      <c r="T30" s="11"/>
+      <c r="U30" s="11"/>
+      <c r="V30" s="11"/>
+      <c r="W30" s="11"/>
+      <c r="X30" s="11"/>
+      <c r="Y30" s="11"/>
+      <c r="Z30" s="11"/>
+      <c r="AA30" s="11"/>
+      <c r="AB30" s="11"/>
+      <c r="AC30" s="11"/>
+      <c r="AD30" s="11"/>
+      <c r="AE30" s="11"/>
+      <c r="AF30" s="11"/>
+      <c r="AG30" s="11"/>
+      <c r="AH30" s="11"/>
+      <c r="AI30" s="11"/>
+      <c r="AJ30" s="11"/>
+      <c r="AK30" s="2"/>
+      <c r="AL30" s="2"/>
+      <c r="AM30" s="8"/>
+    </row>
+    <row r="31" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B31" s="6"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="11"/>
+      <c r="H31" s="11"/>
+      <c r="I31" s="11"/>
+      <c r="J31" s="11"/>
+      <c r="K31" s="11"/>
+      <c r="L31" s="11"/>
+      <c r="M31" s="11"/>
+      <c r="N31" s="11"/>
+      <c r="O31" s="11"/>
+      <c r="P31" s="11"/>
+      <c r="Q31" s="11"/>
+      <c r="R31" s="11"/>
+      <c r="S31" s="11"/>
+      <c r="T31" s="11"/>
+      <c r="U31" s="11"/>
+      <c r="V31" s="11"/>
+      <c r="W31" s="11"/>
+      <c r="X31" s="11"/>
+      <c r="Y31" s="11"/>
+      <c r="Z31" s="11"/>
+      <c r="AA31" s="11"/>
+      <c r="AB31" s="11"/>
+      <c r="AC31" s="11"/>
+      <c r="AD31" s="11"/>
+      <c r="AE31" s="11"/>
+      <c r="AF31" s="11"/>
+      <c r="AG31" s="11"/>
+      <c r="AH31" s="11"/>
+      <c r="AI31" s="11"/>
+      <c r="AJ31" s="11"/>
+      <c r="AK31" s="2"/>
+      <c r="AL31" s="2"/>
+      <c r="AM31" s="8"/>
+    </row>
+    <row r="32" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B32" s="6"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="11"/>
+      <c r="I32" s="11"/>
+      <c r="J32" s="11"/>
+      <c r="K32" s="11"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="11"/>
+      <c r="O32" s="11"/>
+      <c r="P32" s="11"/>
+      <c r="Q32" s="11"/>
+      <c r="R32" s="11"/>
+      <c r="S32" s="11"/>
+      <c r="T32" s="11"/>
+      <c r="U32" s="11"/>
+      <c r="V32" s="11"/>
+      <c r="W32" s="11"/>
+      <c r="X32" s="11"/>
+      <c r="Y32" s="11"/>
+      <c r="Z32" s="11"/>
+      <c r="AA32" s="11"/>
+      <c r="AB32" s="11"/>
+      <c r="AC32" s="11"/>
+      <c r="AD32" s="11"/>
+      <c r="AE32" s="11"/>
+      <c r="AF32" s="11"/>
+      <c r="AG32" s="11"/>
+      <c r="AH32" s="11"/>
+      <c r="AI32" s="11"/>
+      <c r="AJ32" s="11"/>
+      <c r="AK32" s="11"/>
+      <c r="AL32" s="11"/>
+      <c r="AM32" s="8"/>
+    </row>
+    <row r="33" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B33" s="6"/>
+      <c r="C33" s="1">
+        <v>3</v>
       </c>
-      <c r="E12" s="19"/>
-[...33 lines deleted...]
-      <c r="AM12" s="13"/>
+      <c r="D33" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="E33" s="14"/>
+      <c r="F33" s="14"/>
+      <c r="G33" s="14"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="14"/>
+      <c r="K33" s="14"/>
+      <c r="L33" s="11"/>
+      <c r="M33" s="11"/>
+      <c r="N33" s="11"/>
+      <c r="O33" s="11"/>
+      <c r="P33" s="11"/>
+      <c r="Q33" s="11"/>
+      <c r="R33" s="11"/>
+      <c r="S33" s="11"/>
+      <c r="T33" s="11"/>
+      <c r="U33" s="11"/>
+      <c r="V33" s="11"/>
+      <c r="W33" s="11"/>
+      <c r="X33" s="11"/>
+      <c r="Y33" s="11"/>
+      <c r="Z33" s="11"/>
+      <c r="AA33" s="11"/>
+      <c r="AB33" s="11"/>
+      <c r="AC33" s="11"/>
+      <c r="AD33" s="11"/>
+      <c r="AE33" s="11"/>
+      <c r="AF33" s="11"/>
+      <c r="AG33" s="11"/>
+      <c r="AH33" s="11"/>
+      <c r="AI33" s="11"/>
+      <c r="AJ33" s="11"/>
+      <c r="AK33" s="11"/>
+      <c r="AL33" s="11"/>
+      <c r="AM33" s="8"/>
     </row>
-    <row r="13" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-        <v>5</v>
+    <row r="34" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B34" s="6"/>
+      <c r="D34" s="66" t="s">
+        <v>23</v>
       </c>
-      <c r="G13" s="95"/>
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="E34" s="71"/>
+      <c r="F34" s="71"/>
+      <c r="G34" s="71"/>
+      <c r="H34" s="67"/>
+      <c r="I34" s="66" t="s">
+        <v>24</v>
       </c>
-      <c r="K13" s="83"/>
-[...11 lines deleted...]
-        <v>15</v>
+      <c r="J34" s="71"/>
+      <c r="K34" s="71"/>
+      <c r="L34" s="71"/>
+      <c r="M34" s="71"/>
+      <c r="N34" s="67"/>
+      <c r="O34" s="66" t="s">
+        <v>25</v>
       </c>
-      <c r="W13" s="83"/>
-[...7 lines deleted...]
-        <v>0</v>
+      <c r="P34" s="71"/>
+      <c r="Q34" s="71"/>
+      <c r="R34" s="71"/>
+      <c r="S34" s="71"/>
+      <c r="T34" s="71"/>
+      <c r="U34" s="71"/>
+      <c r="V34" s="71"/>
+      <c r="W34" s="71"/>
+      <c r="X34" s="71"/>
+      <c r="Y34" s="71"/>
+      <c r="Z34" s="67"/>
+      <c r="AA34" s="66" t="s">
+        <v>26</v>
       </c>
-      <c r="AE13" s="83"/>
-[...9 lines deleted...]
-        <v>2</v>
+      <c r="AB34" s="71"/>
+      <c r="AC34" s="71"/>
+      <c r="AD34" s="71"/>
+      <c r="AE34" s="71"/>
+      <c r="AF34" s="71"/>
+      <c r="AG34" s="71"/>
+      <c r="AH34" s="71"/>
+      <c r="AI34" s="71"/>
+      <c r="AJ34" s="71"/>
+      <c r="AK34" s="67"/>
+      <c r="AL34" s="11"/>
+      <c r="AM34" s="8"/>
+    </row>
+    <row r="35" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B35" s="6"/>
+      <c r="D35" s="81"/>
+      <c r="E35" s="82"/>
+      <c r="F35" s="82"/>
+      <c r="G35" s="82"/>
+      <c r="H35" s="83"/>
+      <c r="I35" s="81"/>
+      <c r="J35" s="82"/>
+      <c r="K35" s="82"/>
+      <c r="L35" s="82"/>
+      <c r="M35" s="82"/>
+      <c r="N35" s="83"/>
+      <c r="O35" s="81"/>
+      <c r="P35" s="82"/>
+      <c r="Q35" s="82"/>
+      <c r="R35" s="82"/>
+      <c r="S35" s="82"/>
+      <c r="T35" s="82"/>
+      <c r="U35" s="82"/>
+      <c r="V35" s="82"/>
+      <c r="W35" s="82"/>
+      <c r="X35" s="82"/>
+      <c r="Y35" s="82"/>
+      <c r="Z35" s="83"/>
+      <c r="AA35" s="81"/>
+      <c r="AB35" s="82"/>
+      <c r="AC35" s="82"/>
+      <c r="AD35" s="82"/>
+      <c r="AE35" s="82"/>
+      <c r="AF35" s="82"/>
+      <c r="AG35" s="82"/>
+      <c r="AH35" s="82"/>
+      <c r="AI35" s="82"/>
+      <c r="AJ35" s="82"/>
+      <c r="AK35" s="83"/>
+      <c r="AL35" s="11"/>
+      <c r="AM35" s="8"/>
+    </row>
+    <row r="36" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B36" s="6"/>
+      <c r="D36" s="84"/>
+      <c r="E36" s="85"/>
+      <c r="F36" s="85"/>
+      <c r="G36" s="85"/>
+      <c r="H36" s="86"/>
+      <c r="I36" s="84"/>
+      <c r="J36" s="85"/>
+      <c r="K36" s="85"/>
+      <c r="L36" s="85"/>
+      <c r="M36" s="85"/>
+      <c r="N36" s="86"/>
+      <c r="O36" s="84"/>
+      <c r="P36" s="85"/>
+      <c r="Q36" s="85"/>
+      <c r="R36" s="85"/>
+      <c r="S36" s="85"/>
+      <c r="T36" s="85"/>
+      <c r="U36" s="85"/>
+      <c r="V36" s="85"/>
+      <c r="W36" s="85"/>
+      <c r="X36" s="85"/>
+      <c r="Y36" s="85"/>
+      <c r="Z36" s="86"/>
+      <c r="AA36" s="84"/>
+      <c r="AB36" s="85"/>
+      <c r="AC36" s="85"/>
+      <c r="AD36" s="85"/>
+      <c r="AE36" s="85"/>
+      <c r="AF36" s="85"/>
+      <c r="AG36" s="85"/>
+      <c r="AH36" s="85"/>
+      <c r="AI36" s="85"/>
+      <c r="AJ36" s="85"/>
+      <c r="AK36" s="86"/>
+      <c r="AL36" s="11"/>
+      <c r="AM36" s="8"/>
+    </row>
+    <row r="37" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B37" s="6"/>
+      <c r="D37" s="84"/>
+      <c r="E37" s="85"/>
+      <c r="F37" s="85"/>
+      <c r="G37" s="85"/>
+      <c r="H37" s="86"/>
+      <c r="I37" s="84"/>
+      <c r="J37" s="85"/>
+      <c r="K37" s="85"/>
+      <c r="L37" s="85"/>
+      <c r="M37" s="85"/>
+      <c r="N37" s="86"/>
+      <c r="O37" s="84"/>
+      <c r="P37" s="85"/>
+      <c r="Q37" s="85"/>
+      <c r="R37" s="85"/>
+      <c r="S37" s="85"/>
+      <c r="T37" s="85"/>
+      <c r="U37" s="85"/>
+      <c r="V37" s="85"/>
+      <c r="W37" s="85"/>
+      <c r="X37" s="85"/>
+      <c r="Y37" s="85"/>
+      <c r="Z37" s="86"/>
+      <c r="AA37" s="84"/>
+      <c r="AB37" s="85"/>
+      <c r="AC37" s="85"/>
+      <c r="AD37" s="85"/>
+      <c r="AE37" s="85"/>
+      <c r="AF37" s="85"/>
+      <c r="AG37" s="85"/>
+      <c r="AH37" s="85"/>
+      <c r="AI37" s="85"/>
+      <c r="AJ37" s="85"/>
+      <c r="AK37" s="86"/>
+      <c r="AL37" s="11"/>
+      <c r="AM37" s="8"/>
+    </row>
+    <row r="38" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B38" s="6"/>
+      <c r="D38" s="84"/>
+      <c r="E38" s="85"/>
+      <c r="F38" s="85"/>
+      <c r="G38" s="85"/>
+      <c r="H38" s="86"/>
+      <c r="I38" s="84"/>
+      <c r="J38" s="85"/>
+      <c r="K38" s="85"/>
+      <c r="L38" s="85"/>
+      <c r="M38" s="85"/>
+      <c r="N38" s="86"/>
+      <c r="O38" s="84"/>
+      <c r="P38" s="85"/>
+      <c r="Q38" s="85"/>
+      <c r="R38" s="85"/>
+      <c r="S38" s="85"/>
+      <c r="T38" s="85"/>
+      <c r="U38" s="85"/>
+      <c r="V38" s="85"/>
+      <c r="W38" s="85"/>
+      <c r="X38" s="85"/>
+      <c r="Y38" s="85"/>
+      <c r="Z38" s="86"/>
+      <c r="AA38" s="84"/>
+      <c r="AB38" s="85"/>
+      <c r="AC38" s="85"/>
+      <c r="AD38" s="85"/>
+      <c r="AE38" s="85"/>
+      <c r="AF38" s="85"/>
+      <c r="AG38" s="85"/>
+      <c r="AH38" s="85"/>
+      <c r="AI38" s="85"/>
+      <c r="AJ38" s="85"/>
+      <c r="AK38" s="86"/>
+      <c r="AL38" s="11"/>
+      <c r="AM38" s="8"/>
+    </row>
+    <row r="39" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B39" s="6"/>
+      <c r="D39" s="84"/>
+      <c r="E39" s="85"/>
+      <c r="F39" s="85"/>
+      <c r="G39" s="85"/>
+      <c r="H39" s="86"/>
+      <c r="I39" s="84"/>
+      <c r="J39" s="85"/>
+      <c r="K39" s="85"/>
+      <c r="L39" s="85"/>
+      <c r="M39" s="85"/>
+      <c r="N39" s="86"/>
+      <c r="O39" s="84"/>
+      <c r="P39" s="85"/>
+      <c r="Q39" s="85"/>
+      <c r="R39" s="85"/>
+      <c r="S39" s="85"/>
+      <c r="T39" s="85"/>
+      <c r="U39" s="85"/>
+      <c r="V39" s="85"/>
+      <c r="W39" s="85"/>
+      <c r="X39" s="85"/>
+      <c r="Y39" s="85"/>
+      <c r="Z39" s="86"/>
+      <c r="AA39" s="84"/>
+      <c r="AB39" s="85"/>
+      <c r="AC39" s="85"/>
+      <c r="AD39" s="85"/>
+      <c r="AE39" s="85"/>
+      <c r="AF39" s="85"/>
+      <c r="AG39" s="85"/>
+      <c r="AH39" s="85"/>
+      <c r="AI39" s="85"/>
+      <c r="AJ39" s="85"/>
+      <c r="AK39" s="86"/>
+      <c r="AL39" s="11"/>
+      <c r="AM39" s="8"/>
+    </row>
+    <row r="40" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B40" s="6"/>
+      <c r="D40" s="84"/>
+      <c r="E40" s="85"/>
+      <c r="F40" s="85"/>
+      <c r="G40" s="85"/>
+      <c r="H40" s="86"/>
+      <c r="I40" s="84"/>
+      <c r="J40" s="85"/>
+      <c r="K40" s="85"/>
+      <c r="L40" s="85"/>
+      <c r="M40" s="85"/>
+      <c r="N40" s="86"/>
+      <c r="O40" s="84"/>
+      <c r="P40" s="85"/>
+      <c r="Q40" s="85"/>
+      <c r="R40" s="85"/>
+      <c r="S40" s="85"/>
+      <c r="T40" s="85"/>
+      <c r="U40" s="85"/>
+      <c r="V40" s="85"/>
+      <c r="W40" s="85"/>
+      <c r="X40" s="85"/>
+      <c r="Y40" s="85"/>
+      <c r="Z40" s="86"/>
+      <c r="AA40" s="84"/>
+      <c r="AB40" s="85"/>
+      <c r="AC40" s="85"/>
+      <c r="AD40" s="85"/>
+      <c r="AE40" s="85"/>
+      <c r="AF40" s="85"/>
+      <c r="AG40" s="85"/>
+      <c r="AH40" s="85"/>
+      <c r="AI40" s="85"/>
+      <c r="AJ40" s="85"/>
+      <c r="AK40" s="86"/>
+      <c r="AL40" s="11"/>
+      <c r="AM40" s="8"/>
+    </row>
+    <row r="41" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B41" s="6"/>
+      <c r="D41" s="84"/>
+      <c r="E41" s="85"/>
+      <c r="F41" s="85"/>
+      <c r="G41" s="85"/>
+      <c r="H41" s="86"/>
+      <c r="I41" s="84"/>
+      <c r="J41" s="85"/>
+      <c r="K41" s="85"/>
+      <c r="L41" s="85"/>
+      <c r="M41" s="85"/>
+      <c r="N41" s="86"/>
+      <c r="O41" s="84"/>
+      <c r="P41" s="85"/>
+      <c r="Q41" s="85"/>
+      <c r="R41" s="85"/>
+      <c r="S41" s="85"/>
+      <c r="T41" s="85"/>
+      <c r="U41" s="85"/>
+      <c r="V41" s="85"/>
+      <c r="W41" s="85"/>
+      <c r="X41" s="85"/>
+      <c r="Y41" s="85"/>
+      <c r="Z41" s="86"/>
+      <c r="AA41" s="84"/>
+      <c r="AB41" s="85"/>
+      <c r="AC41" s="85"/>
+      <c r="AD41" s="85"/>
+      <c r="AE41" s="85"/>
+      <c r="AF41" s="85"/>
+      <c r="AG41" s="85"/>
+      <c r="AH41" s="85"/>
+      <c r="AI41" s="85"/>
+      <c r="AJ41" s="85"/>
+      <c r="AK41" s="86"/>
+      <c r="AL41" s="11"/>
+      <c r="AM41" s="8"/>
+    </row>
+    <row r="42" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B42" s="6"/>
+      <c r="D42" s="84"/>
+      <c r="E42" s="85"/>
+      <c r="F42" s="85"/>
+      <c r="G42" s="85"/>
+      <c r="H42" s="86"/>
+      <c r="I42" s="84"/>
+      <c r="J42" s="85"/>
+      <c r="K42" s="85"/>
+      <c r="L42" s="85"/>
+      <c r="M42" s="85"/>
+      <c r="N42" s="86"/>
+      <c r="O42" s="84"/>
+      <c r="P42" s="85"/>
+      <c r="Q42" s="85"/>
+      <c r="R42" s="85"/>
+      <c r="S42" s="85"/>
+      <c r="T42" s="85"/>
+      <c r="U42" s="85"/>
+      <c r="V42" s="85"/>
+      <c r="W42" s="85"/>
+      <c r="X42" s="85"/>
+      <c r="Y42" s="85"/>
+      <c r="Z42" s="86"/>
+      <c r="AA42" s="84"/>
+      <c r="AB42" s="85"/>
+      <c r="AC42" s="85"/>
+      <c r="AD42" s="85"/>
+      <c r="AE42" s="85"/>
+      <c r="AF42" s="85"/>
+      <c r="AG42" s="85"/>
+      <c r="AH42" s="85"/>
+      <c r="AI42" s="85"/>
+      <c r="AJ42" s="85"/>
+      <c r="AK42" s="86"/>
+      <c r="AL42" s="11"/>
+      <c r="AM42" s="8"/>
+    </row>
+    <row r="43" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B43" s="6"/>
+      <c r="D43" s="84"/>
+      <c r="E43" s="85"/>
+      <c r="F43" s="85"/>
+      <c r="G43" s="85"/>
+      <c r="H43" s="86"/>
+      <c r="I43" s="84"/>
+      <c r="J43" s="85"/>
+      <c r="K43" s="85"/>
+      <c r="L43" s="85"/>
+      <c r="M43" s="85"/>
+      <c r="N43" s="86"/>
+      <c r="O43" s="84"/>
+      <c r="P43" s="85"/>
+      <c r="Q43" s="85"/>
+      <c r="R43" s="85"/>
+      <c r="S43" s="85"/>
+      <c r="T43" s="85"/>
+      <c r="U43" s="85"/>
+      <c r="V43" s="85"/>
+      <c r="W43" s="85"/>
+      <c r="X43" s="85"/>
+      <c r="Y43" s="85"/>
+      <c r="Z43" s="86"/>
+      <c r="AA43" s="84"/>
+      <c r="AB43" s="85"/>
+      <c r="AC43" s="85"/>
+      <c r="AD43" s="85"/>
+      <c r="AE43" s="85"/>
+      <c r="AF43" s="85"/>
+      <c r="AG43" s="85"/>
+      <c r="AH43" s="85"/>
+      <c r="AI43" s="85"/>
+      <c r="AJ43" s="85"/>
+      <c r="AK43" s="86"/>
+      <c r="AL43" s="11"/>
+      <c r="AM43" s="8"/>
+    </row>
+    <row r="44" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B44" s="6"/>
+      <c r="D44" s="84"/>
+      <c r="E44" s="85"/>
+      <c r="F44" s="85"/>
+      <c r="G44" s="85"/>
+      <c r="H44" s="86"/>
+      <c r="I44" s="84"/>
+      <c r="J44" s="85"/>
+      <c r="K44" s="85"/>
+      <c r="L44" s="85"/>
+      <c r="M44" s="85"/>
+      <c r="N44" s="86"/>
+      <c r="O44" s="84"/>
+      <c r="P44" s="85"/>
+      <c r="Q44" s="85"/>
+      <c r="R44" s="85"/>
+      <c r="S44" s="85"/>
+      <c r="T44" s="85"/>
+      <c r="U44" s="85"/>
+      <c r="V44" s="85"/>
+      <c r="W44" s="85"/>
+      <c r="X44" s="85"/>
+      <c r="Y44" s="85"/>
+      <c r="Z44" s="86"/>
+      <c r="AA44" s="84"/>
+      <c r="AB44" s="85"/>
+      <c r="AC44" s="85"/>
+      <c r="AD44" s="85"/>
+      <c r="AE44" s="85"/>
+      <c r="AF44" s="85"/>
+      <c r="AG44" s="85"/>
+      <c r="AH44" s="85"/>
+      <c r="AI44" s="85"/>
+      <c r="AJ44" s="85"/>
+      <c r="AK44" s="86"/>
+      <c r="AL44" s="11"/>
+      <c r="AM44" s="8"/>
+    </row>
+    <row r="45" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B45" s="6"/>
+      <c r="D45" s="84"/>
+      <c r="E45" s="85"/>
+      <c r="F45" s="85"/>
+      <c r="G45" s="85"/>
+      <c r="H45" s="86"/>
+      <c r="I45" s="84"/>
+      <c r="J45" s="85"/>
+      <c r="K45" s="85"/>
+      <c r="L45" s="85"/>
+      <c r="M45" s="85"/>
+      <c r="N45" s="86"/>
+      <c r="O45" s="84"/>
+      <c r="P45" s="85"/>
+      <c r="Q45" s="85"/>
+      <c r="R45" s="85"/>
+      <c r="S45" s="85"/>
+      <c r="T45" s="85"/>
+      <c r="U45" s="85"/>
+      <c r="V45" s="85"/>
+      <c r="W45" s="85"/>
+      <c r="X45" s="85"/>
+      <c r="Y45" s="85"/>
+      <c r="Z45" s="86"/>
+      <c r="AA45" s="84"/>
+      <c r="AB45" s="85"/>
+      <c r="AC45" s="85"/>
+      <c r="AD45" s="85"/>
+      <c r="AE45" s="85"/>
+      <c r="AF45" s="85"/>
+      <c r="AG45" s="85"/>
+      <c r="AH45" s="85"/>
+      <c r="AI45" s="85"/>
+      <c r="AJ45" s="85"/>
+      <c r="AK45" s="86"/>
+      <c r="AL45" s="11"/>
+      <c r="AM45" s="8"/>
+    </row>
+    <row r="46" spans="2:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B46" s="6"/>
+      <c r="D46" s="87"/>
+      <c r="E46" s="88"/>
+      <c r="F46" s="88"/>
+      <c r="G46" s="88"/>
+      <c r="H46" s="89"/>
+      <c r="I46" s="87"/>
+      <c r="J46" s="88"/>
+      <c r="K46" s="88"/>
+      <c r="L46" s="88"/>
+      <c r="M46" s="88"/>
+      <c r="N46" s="89"/>
+      <c r="O46" s="87"/>
+      <c r="P46" s="88"/>
+      <c r="Q46" s="88"/>
+      <c r="R46" s="88"/>
+      <c r="S46" s="88"/>
+      <c r="T46" s="88"/>
+      <c r="U46" s="88"/>
+      <c r="V46" s="88"/>
+      <c r="W46" s="88"/>
+      <c r="X46" s="88"/>
+      <c r="Y46" s="88"/>
+      <c r="Z46" s="89"/>
+      <c r="AA46" s="87"/>
+      <c r="AB46" s="88"/>
+      <c r="AC46" s="88"/>
+      <c r="AD46" s="88"/>
+      <c r="AE46" s="88"/>
+      <c r="AF46" s="88"/>
+      <c r="AG46" s="88"/>
+      <c r="AH46" s="88"/>
+      <c r="AI46" s="88"/>
+      <c r="AJ46" s="88"/>
+      <c r="AK46" s="89"/>
+      <c r="AL46" s="11"/>
+      <c r="AM46" s="8"/>
+    </row>
+    <row r="47" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B47" s="6"/>
+      <c r="D47" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="E47" s="11"/>
+      <c r="F47" s="11"/>
+      <c r="G47" s="11"/>
+      <c r="H47" s="11"/>
+      <c r="I47" s="11"/>
+      <c r="J47" s="11"/>
+      <c r="K47" s="11"/>
+      <c r="L47" s="11"/>
+      <c r="M47" s="11"/>
+      <c r="N47" s="11"/>
+      <c r="O47" s="11"/>
+      <c r="P47" s="11"/>
+      <c r="Q47" s="11"/>
+      <c r="R47" s="11"/>
+      <c r="S47" s="11"/>
+      <c r="T47" s="11"/>
+      <c r="U47" s="11"/>
+      <c r="V47" s="11"/>
+      <c r="W47" s="11"/>
+      <c r="X47" s="11"/>
+      <c r="Y47" s="11"/>
+      <c r="Z47" s="11"/>
+      <c r="AA47" s="11"/>
+      <c r="AB47" s="11"/>
+      <c r="AC47" s="11"/>
+      <c r="AD47" s="11"/>
+      <c r="AE47" s="11"/>
+      <c r="AF47" s="11"/>
+      <c r="AG47" s="11"/>
+      <c r="AH47" s="11"/>
+      <c r="AI47" s="11"/>
+      <c r="AJ47" s="11"/>
+      <c r="AK47" s="2"/>
+      <c r="AL47" s="2"/>
+      <c r="AM47" s="8"/>
+    </row>
+    <row r="48" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B48" s="6"/>
+      <c r="D48" s="11"/>
+      <c r="E48" s="11"/>
+      <c r="F48" s="11"/>
+      <c r="G48" s="11"/>
+      <c r="H48" s="11"/>
+      <c r="I48" s="11"/>
+      <c r="J48" s="11"/>
+      <c r="K48" s="11"/>
+      <c r="L48" s="11"/>
+      <c r="M48" s="11"/>
+      <c r="N48" s="11"/>
+      <c r="O48" s="11"/>
+      <c r="P48" s="11"/>
+      <c r="Q48" s="11"/>
+      <c r="R48" s="11"/>
+      <c r="S48" s="11"/>
+      <c r="T48" s="11"/>
+      <c r="U48" s="11"/>
+      <c r="V48" s="11"/>
+      <c r="W48" s="11"/>
+      <c r="X48" s="11"/>
+      <c r="Y48" s="11"/>
+      <c r="Z48" s="11"/>
+      <c r="AA48" s="11"/>
+      <c r="AB48" s="11"/>
+      <c r="AC48" s="11"/>
+      <c r="AD48" s="11"/>
+      <c r="AE48" s="11"/>
+      <c r="AF48" s="11"/>
+      <c r="AG48" s="11"/>
+      <c r="AH48" s="11"/>
+      <c r="AI48" s="11"/>
+      <c r="AJ48" s="11"/>
+      <c r="AK48" s="2"/>
+      <c r="AL48" s="2"/>
+      <c r="AM48" s="8"/>
+    </row>
+    <row r="49" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B49" s="6"/>
+      <c r="D49" s="11"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="11"/>
+      <c r="G49" s="11"/>
+      <c r="H49" s="11"/>
+      <c r="I49" s="11"/>
+      <c r="J49" s="11"/>
+      <c r="K49" s="11"/>
+      <c r="L49" s="11"/>
+      <c r="M49" s="11"/>
+      <c r="N49" s="11"/>
+      <c r="O49" s="11"/>
+      <c r="P49" s="11"/>
+      <c r="Q49" s="11"/>
+      <c r="R49" s="11"/>
+      <c r="S49" s="11"/>
+      <c r="T49" s="11"/>
+      <c r="U49" s="11"/>
+      <c r="V49" s="11"/>
+      <c r="W49" s="11"/>
+      <c r="X49" s="11"/>
+      <c r="Y49" s="11"/>
+      <c r="Z49" s="11"/>
+      <c r="AA49" s="11"/>
+      <c r="AB49" s="11"/>
+      <c r="AC49" s="11"/>
+      <c r="AD49" s="11"/>
+      <c r="AE49" s="11"/>
+      <c r="AF49" s="11"/>
+      <c r="AG49" s="11"/>
+      <c r="AH49" s="11"/>
+      <c r="AI49" s="11"/>
+      <c r="AJ49" s="11"/>
+      <c r="AK49" s="2"/>
+      <c r="AL49" s="2"/>
+      <c r="AM49" s="8"/>
+    </row>
+    <row r="50" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B50" s="6"/>
+      <c r="D50" s="11"/>
+      <c r="E50" s="11"/>
+      <c r="F50" s="11"/>
+      <c r="G50" s="11"/>
+      <c r="H50" s="11"/>
+      <c r="I50" s="11"/>
+      <c r="J50" s="11"/>
+      <c r="K50" s="11"/>
+      <c r="L50" s="11"/>
+      <c r="M50" s="11"/>
+      <c r="N50" s="11"/>
+      <c r="O50" s="11"/>
+      <c r="P50" s="11"/>
+      <c r="Q50" s="11"/>
+      <c r="R50" s="11"/>
+      <c r="S50" s="11"/>
+      <c r="T50" s="11"/>
+      <c r="U50" s="11"/>
+      <c r="V50" s="11"/>
+      <c r="W50" s="11"/>
+      <c r="X50" s="11"/>
+      <c r="Y50" s="11"/>
+      <c r="Z50" s="11"/>
+      <c r="AA50" s="11"/>
+      <c r="AB50" s="11"/>
+      <c r="AC50" s="11"/>
+      <c r="AD50" s="11"/>
+      <c r="AE50" s="11"/>
+      <c r="AF50" s="11"/>
+      <c r="AG50" s="11"/>
+      <c r="AH50" s="11"/>
+      <c r="AI50" s="11"/>
+      <c r="AJ50" s="11"/>
+      <c r="AK50" s="2"/>
+      <c r="AL50" s="2"/>
+      <c r="AM50" s="8"/>
+    </row>
+    <row r="51" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B51" s="6"/>
+      <c r="D51" s="11"/>
+      <c r="E51" s="11"/>
+      <c r="F51" s="11"/>
+      <c r="G51" s="11"/>
+      <c r="H51" s="11"/>
+      <c r="I51" s="11"/>
+      <c r="J51" s="11"/>
+      <c r="K51" s="11"/>
+      <c r="L51" s="11"/>
+      <c r="M51" s="11"/>
+      <c r="N51" s="11"/>
+      <c r="O51" s="11"/>
+      <c r="P51" s="11"/>
+      <c r="Q51" s="11"/>
+      <c r="R51" s="11"/>
+      <c r="S51" s="11"/>
+      <c r="T51" s="11"/>
+      <c r="U51" s="11"/>
+      <c r="V51" s="11"/>
+      <c r="W51" s="11"/>
+      <c r="X51" s="11"/>
+      <c r="Y51" s="11"/>
+      <c r="Z51" s="11"/>
+      <c r="AA51" s="11"/>
+      <c r="AB51" s="11"/>
+      <c r="AC51" s="11"/>
+      <c r="AD51" s="11"/>
+      <c r="AE51" s="11"/>
+      <c r="AF51" s="11"/>
+      <c r="AG51" s="11"/>
+      <c r="AH51" s="11"/>
+      <c r="AI51" s="11"/>
+      <c r="AJ51" s="11"/>
+      <c r="AK51" s="2"/>
+      <c r="AL51" s="2"/>
+      <c r="AM51" s="8"/>
+    </row>
+    <row r="52" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B52" s="6"/>
+      <c r="D52" s="11"/>
+      <c r="E52" s="11"/>
+      <c r="F52" s="11"/>
+      <c r="G52" s="11"/>
+      <c r="H52" s="11"/>
+      <c r="I52" s="11"/>
+      <c r="J52" s="11"/>
+      <c r="K52" s="11"/>
+      <c r="L52" s="11"/>
+      <c r="M52" s="11"/>
+      <c r="N52" s="11"/>
+      <c r="O52" s="11"/>
+      <c r="P52" s="11"/>
+      <c r="Q52" s="11"/>
+      <c r="R52" s="11"/>
+      <c r="S52" s="11"/>
+      <c r="T52" s="11"/>
+      <c r="U52" s="11"/>
+      <c r="V52" s="11"/>
+      <c r="W52" s="11"/>
+      <c r="X52" s="11"/>
+      <c r="Y52" s="11"/>
+      <c r="Z52" s="11"/>
+      <c r="AA52" s="11"/>
+      <c r="AB52" s="11"/>
+      <c r="AC52" s="11"/>
+      <c r="AD52" s="11"/>
+      <c r="AE52" s="11"/>
+      <c r="AF52" s="11"/>
+      <c r="AG52" s="11"/>
+      <c r="AH52" s="11"/>
+      <c r="AI52" s="11"/>
+      <c r="AJ52" s="11"/>
+      <c r="AK52" s="2"/>
+      <c r="AL52" s="2"/>
+      <c r="AM52" s="8"/>
+    </row>
+    <row r="53" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B53" s="6"/>
+      <c r="D53" s="11"/>
+      <c r="E53" s="11"/>
+      <c r="F53" s="11"/>
+      <c r="G53" s="11"/>
+      <c r="H53" s="11"/>
+      <c r="I53" s="11"/>
+      <c r="J53" s="11"/>
+      <c r="K53" s="11"/>
+      <c r="L53" s="11"/>
+      <c r="M53" s="11"/>
+      <c r="N53" s="11"/>
+      <c r="O53" s="11"/>
+      <c r="P53" s="11"/>
+      <c r="Q53" s="11"/>
+      <c r="R53" s="11"/>
+      <c r="S53" s="11"/>
+      <c r="T53" s="11"/>
+      <c r="U53" s="11"/>
+      <c r="V53" s="11"/>
+      <c r="W53" s="11"/>
+      <c r="X53" s="11"/>
+      <c r="Y53" s="11"/>
+      <c r="Z53" s="11"/>
+      <c r="AA53" s="11"/>
+      <c r="AB53" s="11"/>
+      <c r="AC53" s="11"/>
+      <c r="AD53" s="11"/>
+      <c r="AE53" s="11"/>
+      <c r="AF53" s="11"/>
+      <c r="AG53" s="11"/>
+      <c r="AH53" s="11"/>
+      <c r="AI53" s="11"/>
+      <c r="AJ53" s="11"/>
+      <c r="AK53" s="2"/>
+      <c r="AL53" s="2"/>
+      <c r="AM53" s="8"/>
+    </row>
+    <row r="54" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B54" s="6"/>
+      <c r="D54" s="11"/>
+      <c r="E54" s="11"/>
+      <c r="F54" s="11"/>
+      <c r="G54" s="11"/>
+      <c r="H54" s="11"/>
+      <c r="I54" s="11"/>
+      <c r="J54" s="11"/>
+      <c r="K54" s="11"/>
+      <c r="L54" s="11"/>
+      <c r="M54" s="11"/>
+      <c r="N54" s="11"/>
+      <c r="O54" s="11"/>
+      <c r="P54" s="11"/>
+      <c r="Q54" s="11"/>
+      <c r="R54" s="11"/>
+      <c r="S54" s="11"/>
+      <c r="T54" s="11"/>
+      <c r="U54" s="11"/>
+      <c r="V54" s="11"/>
+      <c r="W54" s="11"/>
+      <c r="X54" s="11"/>
+      <c r="Y54" s="11"/>
+      <c r="Z54" s="11"/>
+      <c r="AA54" s="11"/>
+      <c r="AB54" s="11"/>
+      <c r="AC54" s="11"/>
+      <c r="AD54" s="11"/>
+      <c r="AE54" s="11"/>
+      <c r="AF54" s="11"/>
+      <c r="AG54" s="11"/>
+      <c r="AH54" s="11"/>
+      <c r="AI54" s="11"/>
+      <c r="AJ54" s="11"/>
+      <c r="AK54" s="2"/>
+      <c r="AL54" s="2"/>
+      <c r="AM54" s="8"/>
+    </row>
+    <row r="55" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B55" s="6"/>
+      <c r="D55" s="11"/>
+      <c r="E55" s="11"/>
+      <c r="F55" s="11"/>
+      <c r="G55" s="11"/>
+      <c r="H55" s="11"/>
+      <c r="I55" s="11"/>
+      <c r="J55" s="11"/>
+      <c r="K55" s="11"/>
+      <c r="L55" s="11"/>
+      <c r="M55" s="11"/>
+      <c r="N55" s="11"/>
+      <c r="O55" s="11"/>
+      <c r="P55" s="11"/>
+      <c r="Q55" s="11"/>
+      <c r="R55" s="11"/>
+      <c r="S55" s="11"/>
+      <c r="T55" s="11"/>
+      <c r="U55" s="11"/>
+      <c r="V55" s="11"/>
+      <c r="W55" s="11"/>
+      <c r="X55" s="11"/>
+      <c r="Y55" s="11"/>
+      <c r="Z55" s="11"/>
+      <c r="AA55" s="11"/>
+      <c r="AB55" s="11"/>
+      <c r="AC55" s="11"/>
+      <c r="AD55" s="11"/>
+      <c r="AE55" s="11"/>
+      <c r="AF55" s="11"/>
+      <c r="AG55" s="11"/>
+      <c r="AH55" s="11"/>
+      <c r="AI55" s="11"/>
+      <c r="AJ55" s="11"/>
+      <c r="AK55" s="2"/>
+      <c r="AL55" s="2"/>
+      <c r="AM55" s="8"/>
+    </row>
+    <row r="56" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B56" s="6"/>
+      <c r="D56" s="11"/>
+      <c r="E56" s="11"/>
+      <c r="F56" s="11"/>
+      <c r="G56" s="11"/>
+      <c r="H56" s="11"/>
+      <c r="I56" s="11"/>
+      <c r="J56" s="11"/>
+      <c r="K56" s="11"/>
+      <c r="L56" s="11"/>
+      <c r="M56" s="11"/>
+      <c r="N56" s="11"/>
+      <c r="O56" s="11"/>
+      <c r="P56" s="11"/>
+      <c r="Q56" s="11"/>
+      <c r="R56" s="11"/>
+      <c r="S56" s="11"/>
+      <c r="T56" s="11"/>
+      <c r="U56" s="11"/>
+      <c r="V56" s="11"/>
+      <c r="W56" s="11"/>
+      <c r="X56" s="11"/>
+      <c r="Y56" s="11"/>
+      <c r="Z56" s="11"/>
+      <c r="AA56" s="11"/>
+      <c r="AB56" s="11"/>
+      <c r="AC56" s="11"/>
+      <c r="AD56" s="11"/>
+      <c r="AE56" s="11"/>
+      <c r="AF56" s="11"/>
+      <c r="AG56" s="11"/>
+      <c r="AH56" s="11"/>
+      <c r="AI56" s="11"/>
+      <c r="AJ56" s="11"/>
+      <c r="AK56" s="2"/>
+      <c r="AL56" s="2"/>
+      <c r="AM56" s="8"/>
+    </row>
+    <row r="57" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B57" s="6"/>
+      <c r="D57" s="11"/>
+      <c r="E57" s="11"/>
+      <c r="F57" s="11"/>
+      <c r="G57" s="11"/>
+      <c r="H57" s="11"/>
+      <c r="I57" s="11"/>
+      <c r="J57" s="11"/>
+      <c r="K57" s="11"/>
+      <c r="L57" s="11"/>
+      <c r="M57" s="11"/>
+      <c r="N57" s="11"/>
+      <c r="O57" s="11"/>
+      <c r="P57" s="11"/>
+      <c r="Q57" s="11"/>
+      <c r="R57" s="11"/>
+      <c r="S57" s="11"/>
+      <c r="T57" s="11"/>
+      <c r="U57" s="11"/>
+      <c r="V57" s="11"/>
+      <c r="W57" s="11"/>
+      <c r="X57" s="11"/>
+      <c r="Y57" s="11"/>
+      <c r="Z57" s="11"/>
+      <c r="AA57" s="11"/>
+      <c r="AB57" s="11"/>
+      <c r="AC57" s="11"/>
+      <c r="AD57" s="11"/>
+      <c r="AE57" s="11"/>
+      <c r="AF57" s="11"/>
+      <c r="AG57" s="11"/>
+      <c r="AH57" s="11"/>
+      <c r="AI57" s="11"/>
+      <c r="AJ57" s="11"/>
+      <c r="AK57" s="2"/>
+      <c r="AL57" s="2"/>
+      <c r="AM57" s="8"/>
+    </row>
+    <row r="58" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B58" s="6"/>
+      <c r="D58" s="11"/>
+      <c r="E58" s="11"/>
+      <c r="F58" s="11"/>
+      <c r="G58" s="11"/>
+      <c r="H58" s="11"/>
+      <c r="I58" s="11"/>
+      <c r="J58" s="11"/>
+      <c r="K58" s="11"/>
+      <c r="L58" s="11"/>
+      <c r="M58" s="11"/>
+      <c r="N58" s="11"/>
+      <c r="O58" s="11"/>
+      <c r="P58" s="11"/>
+      <c r="Q58" s="11"/>
+      <c r="R58" s="11"/>
+      <c r="S58" s="11"/>
+      <c r="T58" s="11"/>
+      <c r="U58" s="11"/>
+      <c r="V58" s="11"/>
+      <c r="W58" s="11"/>
+      <c r="X58" s="11"/>
+      <c r="Y58" s="11"/>
+      <c r="Z58" s="11"/>
+      <c r="AA58" s="11"/>
+      <c r="AB58" s="11"/>
+      <c r="AC58" s="11"/>
+      <c r="AD58" s="11"/>
+      <c r="AE58" s="11"/>
+      <c r="AF58" s="11"/>
+      <c r="AG58" s="11"/>
+      <c r="AH58" s="11"/>
+      <c r="AI58" s="11"/>
+      <c r="AJ58" s="11"/>
+      <c r="AK58" s="2"/>
+      <c r="AL58" s="2"/>
+      <c r="AM58" s="8"/>
+    </row>
+    <row r="59" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B59" s="6"/>
+      <c r="D59" s="11"/>
+      <c r="E59" s="11"/>
+      <c r="F59" s="11"/>
+      <c r="G59" s="11"/>
+      <c r="H59" s="11"/>
+      <c r="I59" s="11"/>
+      <c r="J59" s="11"/>
+      <c r="K59" s="11"/>
+      <c r="L59" s="11"/>
+      <c r="M59" s="11"/>
+      <c r="N59" s="11"/>
+      <c r="O59" s="11"/>
+      <c r="P59" s="11"/>
+      <c r="Q59" s="11"/>
+      <c r="R59" s="11"/>
+      <c r="S59" s="11"/>
+      <c r="T59" s="11"/>
+      <c r="U59" s="11"/>
+      <c r="V59" s="11"/>
+      <c r="W59" s="11"/>
+      <c r="X59" s="11"/>
+      <c r="Y59" s="11"/>
+      <c r="Z59" s="11"/>
+      <c r="AA59" s="11"/>
+      <c r="AB59" s="11"/>
+      <c r="AC59" s="11"/>
+      <c r="AD59" s="11"/>
+      <c r="AE59" s="11"/>
+      <c r="AF59" s="11"/>
+      <c r="AG59" s="11"/>
+      <c r="AH59" s="11"/>
+      <c r="AI59" s="11"/>
+      <c r="AJ59" s="11"/>
+      <c r="AK59" s="2"/>
+      <c r="AL59" s="2"/>
+      <c r="AM59" s="8"/>
+    </row>
+    <row r="60" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B60" s="6"/>
+      <c r="D60" s="11"/>
+      <c r="E60" s="11"/>
+      <c r="F60" s="11"/>
+      <c r="G60" s="11"/>
+      <c r="H60" s="11"/>
+      <c r="I60" s="11"/>
+      <c r="J60" s="11"/>
+      <c r="K60" s="11"/>
+      <c r="L60" s="11"/>
+      <c r="M60" s="11"/>
+      <c r="N60" s="11"/>
+      <c r="O60" s="11"/>
+      <c r="P60" s="11"/>
+      <c r="Q60" s="11"/>
+      <c r="R60" s="11"/>
+      <c r="S60" s="11"/>
+      <c r="T60" s="11"/>
+      <c r="U60" s="11"/>
+      <c r="V60" s="11"/>
+      <c r="W60" s="11"/>
+      <c r="X60" s="11"/>
+      <c r="Y60" s="11"/>
+      <c r="Z60" s="11"/>
+      <c r="AA60" s="11"/>
+      <c r="AB60" s="11"/>
+      <c r="AC60" s="11"/>
+      <c r="AD60" s="11"/>
+      <c r="AE60" s="11"/>
+      <c r="AF60" s="11"/>
+      <c r="AG60" s="11"/>
+      <c r="AH60" s="11"/>
+      <c r="AI60" s="11"/>
+      <c r="AJ60" s="11"/>
+      <c r="AK60" s="2"/>
+      <c r="AL60" s="2"/>
+      <c r="AM60" s="8"/>
+    </row>
+    <row r="61" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B61" s="6"/>
+      <c r="D61" s="11"/>
+      <c r="E61" s="11"/>
+      <c r="F61" s="11"/>
+      <c r="G61" s="11"/>
+      <c r="H61" s="11"/>
+      <c r="I61" s="11"/>
+      <c r="J61" s="11"/>
+      <c r="K61" s="11"/>
+      <c r="L61" s="11"/>
+      <c r="M61" s="11"/>
+      <c r="N61" s="11"/>
+      <c r="O61" s="11"/>
+      <c r="P61" s="11"/>
+      <c r="Q61" s="11"/>
+      <c r="R61" s="11"/>
+      <c r="S61" s="11"/>
+      <c r="T61" s="11"/>
+      <c r="U61" s="11"/>
+      <c r="V61" s="11"/>
+      <c r="W61" s="11"/>
+      <c r="X61" s="11"/>
+      <c r="Y61" s="11"/>
+      <c r="Z61" s="11"/>
+      <c r="AA61" s="11"/>
+      <c r="AB61" s="11"/>
+      <c r="AC61" s="11"/>
+      <c r="AD61" s="11"/>
+      <c r="AE61" s="11"/>
+      <c r="AF61" s="11"/>
+      <c r="AG61" s="11"/>
+      <c r="AH61" s="11"/>
+      <c r="AI61" s="11"/>
+      <c r="AJ61" s="11"/>
+      <c r="AK61" s="2"/>
+      <c r="AL61" s="2"/>
+      <c r="AM61" s="8"/>
+    </row>
+    <row r="62" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B62" s="6"/>
+      <c r="D62" s="11"/>
+      <c r="E62" s="11"/>
+      <c r="F62" s="11"/>
+      <c r="G62" s="11"/>
+      <c r="H62" s="11"/>
+      <c r="I62" s="11"/>
+      <c r="J62" s="11"/>
+      <c r="K62" s="11"/>
+      <c r="L62" s="11"/>
+      <c r="M62" s="11"/>
+      <c r="N62" s="11"/>
+      <c r="O62" s="11"/>
+      <c r="P62" s="11"/>
+      <c r="Q62" s="11"/>
+      <c r="R62" s="11"/>
+      <c r="S62" s="11"/>
+      <c r="T62" s="11"/>
+      <c r="U62" s="11"/>
+      <c r="V62" s="11"/>
+      <c r="W62" s="11"/>
+      <c r="X62" s="11"/>
+      <c r="Y62" s="11"/>
+      <c r="Z62" s="11"/>
+      <c r="AA62" s="11"/>
+      <c r="AB62" s="11"/>
+      <c r="AC62" s="11"/>
+      <c r="AD62" s="11"/>
+      <c r="AE62" s="11"/>
+      <c r="AF62" s="11"/>
+      <c r="AG62" s="11"/>
+      <c r="AH62" s="11"/>
+      <c r="AI62" s="11"/>
+      <c r="AJ62" s="11"/>
+      <c r="AK62" s="2"/>
+      <c r="AL62" s="2"/>
+      <c r="AM62" s="8"/>
+    </row>
+    <row r="63" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B63" s="6"/>
+      <c r="D63" s="11"/>
+      <c r="E63" s="11"/>
+      <c r="F63" s="11"/>
+      <c r="G63" s="11"/>
+      <c r="H63" s="11"/>
+      <c r="I63" s="11"/>
+      <c r="J63" s="11"/>
+      <c r="K63" s="11"/>
+      <c r="L63" s="11"/>
+      <c r="M63" s="11"/>
+      <c r="N63" s="11"/>
+      <c r="O63" s="11"/>
+      <c r="P63" s="11"/>
+      <c r="Q63" s="11"/>
+      <c r="R63" s="11"/>
+      <c r="S63" s="11"/>
+      <c r="T63" s="11"/>
+      <c r="U63" s="11"/>
+      <c r="V63" s="11"/>
+      <c r="W63" s="11"/>
+      <c r="X63" s="11"/>
+      <c r="Y63" s="11"/>
+      <c r="Z63" s="11"/>
+      <c r="AA63" s="11"/>
+      <c r="AB63" s="11"/>
+      <c r="AC63" s="11"/>
+      <c r="AD63" s="11"/>
+      <c r="AE63" s="11"/>
+      <c r="AF63" s="11"/>
+      <c r="AG63" s="11"/>
+      <c r="AH63" s="11"/>
+      <c r="AI63" s="11"/>
+      <c r="AJ63" s="11"/>
+      <c r="AK63" s="2"/>
+      <c r="AL63" s="2"/>
+      <c r="AM63" s="8"/>
+    </row>
+    <row r="64" spans="2:39" ht="3.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B64" s="18"/>
+      <c r="C64" s="7"/>
+      <c r="D64" s="7"/>
+      <c r="E64" s="7"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="7"/>
+      <c r="J64" s="7"/>
+      <c r="K64" s="7"/>
+      <c r="L64" s="7"/>
+      <c r="M64" s="7"/>
+      <c r="N64" s="7"/>
+      <c r="O64" s="7"/>
+      <c r="P64" s="7"/>
+      <c r="Q64" s="7"/>
+      <c r="R64" s="7"/>
+      <c r="S64" s="7"/>
+      <c r="T64" s="7"/>
+      <c r="U64" s="7"/>
+      <c r="V64" s="7"/>
+      <c r="W64" s="7"/>
+      <c r="X64" s="7"/>
+      <c r="Y64" s="7"/>
+      <c r="Z64" s="7"/>
+      <c r="AA64" s="7"/>
+      <c r="AB64" s="7"/>
+      <c r="AC64" s="7"/>
+      <c r="AD64" s="7"/>
+      <c r="AE64" s="7"/>
+      <c r="AF64" s="7"/>
+      <c r="AG64" s="7"/>
+      <c r="AH64" s="7"/>
+      <c r="AI64" s="7"/>
+      <c r="AJ64" s="7"/>
+      <c r="AK64" s="19"/>
+      <c r="AL64" s="19"/>
+      <c r="AM64" s="20"/>
+    </row>
+    <row r="65" spans="4:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="E65" s="21"/>
+      <c r="F65" s="21"/>
+      <c r="G65" s="21"/>
+      <c r="H65" s="21"/>
+      <c r="I65" s="21"/>
+      <c r="J65" s="21"/>
+      <c r="K65" s="21"/>
+      <c r="L65" s="21"/>
+      <c r="M65" s="21"/>
+      <c r="N65" s="21"/>
+      <c r="O65" s="21"/>
+      <c r="P65" s="21"/>
+      <c r="Q65" s="21"/>
+      <c r="R65" s="21"/>
+      <c r="S65" s="21"/>
+      <c r="T65" s="21"/>
+      <c r="U65" s="21"/>
+      <c r="V65" s="21"/>
+      <c r="W65" s="21"/>
+      <c r="X65" s="21"/>
+      <c r="Y65" s="21"/>
+      <c r="Z65" s="21"/>
+      <c r="AA65" s="21"/>
+      <c r="AB65" s="21"/>
+      <c r="AC65" s="21"/>
+      <c r="AD65" s="21"/>
+      <c r="AE65" s="21"/>
+      <c r="AF65" s="21"/>
+      <c r="AG65" s="21"/>
+      <c r="AH65" s="21"/>
+      <c r="AI65" s="21"/>
+      <c r="AJ65" s="21"/>
+      <c r="AK65" s="2"/>
+      <c r="AL65" s="2"/>
+      <c r="AM65" s="2" t="s">
+        <v>14</v>
       </c>
     </row>
-    <row r="14" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...42 lines deleted...]
-      </c>
+    <row r="66" spans="4:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="D66" s="13"/>
+      <c r="E66" s="21"/>
+      <c r="F66" s="21"/>
+      <c r="G66" s="21"/>
+      <c r="H66" s="21"/>
+      <c r="I66" s="21"/>
+      <c r="J66" s="21"/>
+      <c r="K66" s="21"/>
+      <c r="L66" s="21"/>
+      <c r="M66" s="21"/>
+      <c r="N66" s="21"/>
+      <c r="O66" s="21"/>
+      <c r="P66" s="21"/>
+      <c r="Q66" s="21"/>
+      <c r="R66" s="21"/>
+      <c r="S66" s="21"/>
+      <c r="T66" s="21"/>
+      <c r="U66" s="21"/>
+      <c r="V66" s="21"/>
+      <c r="W66" s="21"/>
+      <c r="X66" s="21"/>
+      <c r="Y66" s="21"/>
+      <c r="Z66" s="21"/>
+      <c r="AA66" s="21"/>
+      <c r="AB66" s="21"/>
+      <c r="AC66" s="21"/>
+      <c r="AD66" s="21"/>
+      <c r="AE66" s="21"/>
+      <c r="AF66" s="21"/>
+      <c r="AG66" s="21"/>
+      <c r="AH66" s="21"/>
+      <c r="AI66" s="21"/>
+      <c r="AJ66" s="21"/>
+      <c r="AK66" s="21"/>
+      <c r="AL66" s="21"/>
     </row>
-    <row r="15" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...2144 lines deleted...]
-        <v>26</v>
+    <row r="67" spans="4:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004"/>
+    <row r="68" spans="4:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="D68" s="21" t="s">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection password="C107" sheet="1" objects="1" scenarios="1"/>
-[...32 lines deleted...]
-    <mergeCell ref="D13:E13"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="9y6yeI6gWkcE5X/h1KD4CbYQk+rILlP7qHYIcqL+kXlI0bggCZimlPQPBhFY2jYXGW8gasxB9EjmFwKXrirq5A==" saltValue="p73JyAd8Nr/3LcK+TbaumA==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0"/>
+  <mergeCells count="32">
     <mergeCell ref="O4:U4"/>
+    <mergeCell ref="V4:AK4"/>
     <mergeCell ref="O5:U5"/>
+    <mergeCell ref="V5:AK5"/>
     <mergeCell ref="O6:U6"/>
-    <mergeCell ref="V4:AK4"/>
-    <mergeCell ref="V5:AK5"/>
     <mergeCell ref="V6:AK6"/>
-  </mergeCells>
-[...2691 lines deleted...]
-  <mergeCells count="32">
+    <mergeCell ref="D9:N9"/>
+    <mergeCell ref="O9:Y9"/>
+    <mergeCell ref="Z9:AK9"/>
+    <mergeCell ref="D10:N13"/>
+    <mergeCell ref="O10:Y13"/>
+    <mergeCell ref="Z10:AK13"/>
+    <mergeCell ref="D14:N17"/>
+    <mergeCell ref="O14:Y17"/>
+    <mergeCell ref="Z14:AK17"/>
+    <mergeCell ref="D18:N21"/>
+    <mergeCell ref="O18:Y21"/>
+    <mergeCell ref="Z18:AK21"/>
+    <mergeCell ref="D22:N25"/>
+    <mergeCell ref="O22:Y25"/>
+    <mergeCell ref="Z22:AK25"/>
+    <mergeCell ref="D26:N29"/>
+    <mergeCell ref="O26:Y29"/>
     <mergeCell ref="Z26:AK29"/>
-    <mergeCell ref="D18:N21"/>
-[...7 lines deleted...]
-    <mergeCell ref="AA35:AK46"/>
     <mergeCell ref="D34:H34"/>
     <mergeCell ref="I34:N34"/>
     <mergeCell ref="O34:Z34"/>
     <mergeCell ref="AA34:AK34"/>
     <mergeCell ref="D35:H46"/>
     <mergeCell ref="I35:N46"/>
-    <mergeCell ref="D26:N29"/>
-[...14 lines deleted...]
-    <mergeCell ref="D14:N17"/>
+    <mergeCell ref="O35:Z46"/>
+    <mergeCell ref="AA35:AK46"/>
   </mergeCells>
-  <phoneticPr fontId="1"/>
+  <phoneticPr fontId="2"/>
   <dataValidations count="1">
-    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D10:AK29 D35:AK46"/>
+    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D10:AK29 D35:AK46" xr:uid="{882FFBDD-A027-46D3-BB5E-08512C858AFD}"/>
   </dataValidations>
-  <printOptions horizontalCentered="1" verticalCentered="1"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.39370078740157483"/>
+  <pageSetup paperSize="9" scale="87" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr codeName="Sheet3"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C26C803-F022-4CBC-8F00-F07E5DB9D2C7}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:BA24"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="75" zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="BC11" sqref="BC11"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="D10" sqref="D10:F10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.6640625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="2.4140625" defaultRowHeight="13" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="1" width="2.109375" style="32" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="49" max="16384" width="2.6640625" style="32"/>
+    <col min="1" max="1" width="1.9140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="0.58203125" style="1" customWidth="1"/>
+    <col min="3" max="38" width="2.4140625" style="1"/>
+    <col min="39" max="39" width="0.58203125" style="1" customWidth="1"/>
+    <col min="40" max="40" width="2.4140625" style="1"/>
+    <col min="41" max="41" width="7.75" style="1" hidden="1" customWidth="1"/>
+    <col min="42" max="47" width="2.4140625" style="1"/>
+    <col min="48" max="48" width="1.9140625" style="1" customWidth="1"/>
+    <col min="49" max="16384" width="2.4140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>32</v>
+    <row r="1" spans="1:41" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="1" t="s">
+        <v>28</v>
       </c>
-      <c r="B1" s="53"/>
-[...36 lines deleted...]
-      <c r="AM1" s="55"/>
+      <c r="AM1" s="2"/>
     </row>
-    <row r="2" spans="1:41" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-      <c r="AM2" s="36"/>
+    <row r="2" spans="1:41" ht="3" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B2" s="3"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="4"/>
+      <c r="P2" s="4"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="4"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="4"/>
+      <c r="U2" s="4"/>
+      <c r="V2" s="4"/>
+      <c r="W2" s="4"/>
+      <c r="X2" s="4"/>
+      <c r="Y2" s="4"/>
+      <c r="Z2" s="4"/>
+      <c r="AA2" s="4"/>
+      <c r="AB2" s="4"/>
+      <c r="AC2" s="4"/>
+      <c r="AD2" s="4"/>
+      <c r="AE2" s="4"/>
+      <c r="AF2" s="4"/>
+      <c r="AG2" s="4"/>
+      <c r="AH2" s="4"/>
+      <c r="AI2" s="4"/>
+      <c r="AJ2" s="4"/>
+      <c r="AK2" s="4"/>
+      <c r="AL2" s="4"/>
+      <c r="AM2" s="5"/>
     </row>
-    <row r="3" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...39 lines deleted...]
-        <v>11</v>
+    <row r="3" spans="1:41" x14ac:dyDescent="0.55000000000000004">
+      <c r="B3" s="6"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="Z3" s="7"/>
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="7"/>
+      <c r="AC3" s="7"/>
+      <c r="AD3" s="7"/>
+      <c r="AE3" s="7"/>
+      <c r="AF3" s="7"/>
+      <c r="AG3" s="7"/>
+      <c r="AH3" s="7"/>
+      <c r="AI3" s="7"/>
+      <c r="AJ3" s="7"/>
+      <c r="AK3" s="7"/>
+      <c r="AM3" s="8"/>
+      <c r="AO3" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="4" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-        <v>33</v>
+    <row r="4" spans="1:41" x14ac:dyDescent="0.55000000000000004">
+      <c r="B4" s="6"/>
+      <c r="O4" s="72" t="s">
+        <v>1</v>
       </c>
-      <c r="P4" s="148"/>
-[...5 lines deleted...]
-      <c r="V4" s="142" t="str">
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73"/>
+      <c r="S4" s="73"/>
+      <c r="T4" s="73"/>
+      <c r="U4" s="74"/>
+      <c r="V4" s="92" t="str">
         <f>IF(その1!$V$4="","",その1!$V$4)</f>
         <v/>
       </c>
-      <c r="W4" s="160"/>
-[...17 lines deleted...]
-        <v>12</v>
+      <c r="W4" s="105"/>
+      <c r="X4" s="105"/>
+      <c r="Y4" s="105"/>
+      <c r="Z4" s="105"/>
+      <c r="AA4" s="105"/>
+      <c r="AB4" s="105"/>
+      <c r="AC4" s="105"/>
+      <c r="AD4" s="105"/>
+      <c r="AE4" s="105"/>
+      <c r="AF4" s="105"/>
+      <c r="AG4" s="105"/>
+      <c r="AH4" s="105"/>
+      <c r="AI4" s="105"/>
+      <c r="AJ4" s="105"/>
+      <c r="AK4" s="106"/>
+      <c r="AL4" s="11"/>
+      <c r="AM4" s="8"/>
+      <c r="AO4" s="1" t="s">
+        <v>30</v>
       </c>
     </row>
-    <row r="5" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-        <v>29</v>
+    <row r="5" spans="1:41" x14ac:dyDescent="0.55000000000000004">
+      <c r="B5" s="6"/>
+      <c r="O5" s="78" t="s">
+        <v>2</v>
       </c>
-      <c r="P5" s="150"/>
-[...5 lines deleted...]
-      <c r="V5" s="142" t="str">
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="79"/>
+      <c r="T5" s="79"/>
+      <c r="U5" s="80"/>
+      <c r="V5" s="92" t="str">
         <f>IF(その1!$V$5="","",その1!$V$5)</f>
         <v/>
       </c>
-      <c r="W5" s="160"/>
-[...15 lines deleted...]
-      <c r="AM5" s="40"/>
+      <c r="W5" s="105"/>
+      <c r="X5" s="105"/>
+      <c r="Y5" s="105"/>
+      <c r="Z5" s="105"/>
+      <c r="AA5" s="105"/>
+      <c r="AB5" s="105"/>
+      <c r="AC5" s="105"/>
+      <c r="AD5" s="105"/>
+      <c r="AE5" s="105"/>
+      <c r="AF5" s="105"/>
+      <c r="AG5" s="105"/>
+      <c r="AH5" s="105"/>
+      <c r="AI5" s="105"/>
+      <c r="AJ5" s="105"/>
+      <c r="AK5" s="106"/>
+      <c r="AL5" s="11"/>
+      <c r="AM5" s="8"/>
     </row>
-    <row r="6" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-        <v>14</v>
+    <row r="6" spans="1:41" x14ac:dyDescent="0.55000000000000004">
+      <c r="B6" s="6"/>
+      <c r="O6" s="72" t="s">
+        <v>3</v>
       </c>
-      <c r="P6" s="148"/>
-[...5 lines deleted...]
-      <c r="V6" s="142" t="str">
+      <c r="P6" s="73"/>
+      <c r="Q6" s="73"/>
+      <c r="R6" s="73"/>
+      <c r="S6" s="73"/>
+      <c r="T6" s="73"/>
+      <c r="U6" s="74"/>
+      <c r="V6" s="92" t="str">
         <f>IF(その1!$V$6="","",その1!$V$6)</f>
         <v/>
       </c>
-      <c r="W6" s="160"/>
-[...15 lines deleted...]
-      <c r="AM6" s="40"/>
+      <c r="W6" s="105"/>
+      <c r="X6" s="105"/>
+      <c r="Y6" s="105"/>
+      <c r="Z6" s="105"/>
+      <c r="AA6" s="105"/>
+      <c r="AB6" s="105"/>
+      <c r="AC6" s="105"/>
+      <c r="AD6" s="105"/>
+      <c r="AE6" s="105"/>
+      <c r="AF6" s="105"/>
+      <c r="AG6" s="105"/>
+      <c r="AH6" s="105"/>
+      <c r="AI6" s="105"/>
+      <c r="AJ6" s="105"/>
+      <c r="AK6" s="106"/>
+      <c r="AL6" s="11"/>
+      <c r="AM6" s="8"/>
     </row>
-    <row r="7" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...38 lines deleted...]
-      <c r="AO7" s="63"/>
+    <row r="7" spans="1:41" x14ac:dyDescent="0.55000000000000004">
+      <c r="B7" s="6"/>
+      <c r="AM7" s="8"/>
+      <c r="AO7" s="22"/>
     </row>
-    <row r="8" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>22</v>
+    <row r="8" spans="1:41" x14ac:dyDescent="0.55000000000000004">
+      <c r="B8" s="6" t="s">
+        <v>31</v>
       </c>
-      <c r="C8" s="38"/>
-[...36 lines deleted...]
-      <c r="AO8" s="63"/>
+      <c r="AM8" s="8"/>
+      <c r="AO8" s="22"/>
     </row>
-    <row r="9" spans="1:41" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-        <v>6</v>
+    <row r="9" spans="1:41" ht="27" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B9" s="12"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="103" t="s">
+        <v>32</v>
       </c>
-      <c r="E9" s="152"/>
-[...1 lines deleted...]
-      <c r="G9" s="153" t="s">
+      <c r="E9" s="103"/>
+      <c r="F9" s="103"/>
+      <c r="G9" s="104" t="s">
+        <v>33</v>
+      </c>
+      <c r="H9" s="104"/>
+      <c r="I9" s="104"/>
+      <c r="J9" s="68" t="s">
         <v>34</v>
       </c>
-      <c r="H9" s="153"/>
-[...2 lines deleted...]
-        <v>23</v>
+      <c r="K9" s="69"/>
+      <c r="L9" s="69"/>
+      <c r="M9" s="69"/>
+      <c r="N9" s="69"/>
+      <c r="O9" s="69"/>
+      <c r="P9" s="69"/>
+      <c r="Q9" s="69"/>
+      <c r="R9" s="69"/>
+      <c r="S9" s="69"/>
+      <c r="T9" s="69"/>
+      <c r="U9" s="69"/>
+      <c r="V9" s="69"/>
+      <c r="W9" s="69"/>
+      <c r="X9" s="69"/>
+      <c r="Y9" s="69"/>
+      <c r="Z9" s="69"/>
+      <c r="AA9" s="69"/>
+      <c r="AB9" s="69"/>
+      <c r="AC9" s="69"/>
+      <c r="AD9" s="69"/>
+      <c r="AE9" s="69"/>
+      <c r="AF9" s="69"/>
+      <c r="AG9" s="69"/>
+      <c r="AH9" s="69"/>
+      <c r="AI9" s="69"/>
+      <c r="AJ9" s="69"/>
+      <c r="AK9" s="70"/>
+      <c r="AL9" s="14"/>
+      <c r="AM9" s="23"/>
+    </row>
+    <row r="10" spans="1:41" ht="59.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B10" s="12"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="98"/>
+      <c r="E10" s="98"/>
+      <c r="F10" s="98"/>
+      <c r="G10" s="99"/>
+      <c r="H10" s="99"/>
+      <c r="I10" s="99"/>
+      <c r="J10" s="100"/>
+      <c r="K10" s="101"/>
+      <c r="L10" s="101"/>
+      <c r="M10" s="101"/>
+      <c r="N10" s="101"/>
+      <c r="O10" s="101"/>
+      <c r="P10" s="101"/>
+      <c r="Q10" s="101"/>
+      <c r="R10" s="101"/>
+      <c r="S10" s="101"/>
+      <c r="T10" s="101"/>
+      <c r="U10" s="101"/>
+      <c r="V10" s="101"/>
+      <c r="W10" s="101"/>
+      <c r="X10" s="101"/>
+      <c r="Y10" s="101"/>
+      <c r="Z10" s="101"/>
+      <c r="AA10" s="101"/>
+      <c r="AB10" s="101"/>
+      <c r="AC10" s="101"/>
+      <c r="AD10" s="101"/>
+      <c r="AE10" s="101"/>
+      <c r="AF10" s="101"/>
+      <c r="AG10" s="101"/>
+      <c r="AH10" s="101"/>
+      <c r="AI10" s="101"/>
+      <c r="AJ10" s="101"/>
+      <c r="AK10" s="102"/>
+      <c r="AL10" s="14"/>
+      <c r="AM10" s="23"/>
+    </row>
+    <row r="11" spans="1:41" ht="59.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B11" s="12"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="98"/>
+      <c r="E11" s="98"/>
+      <c r="F11" s="98"/>
+      <c r="G11" s="99"/>
+      <c r="H11" s="99"/>
+      <c r="I11" s="99"/>
+      <c r="J11" s="100"/>
+      <c r="K11" s="101"/>
+      <c r="L11" s="101"/>
+      <c r="M11" s="101"/>
+      <c r="N11" s="101"/>
+      <c r="O11" s="101"/>
+      <c r="P11" s="101"/>
+      <c r="Q11" s="101"/>
+      <c r="R11" s="101"/>
+      <c r="S11" s="101"/>
+      <c r="T11" s="101"/>
+      <c r="U11" s="101"/>
+      <c r="V11" s="101"/>
+      <c r="W11" s="101"/>
+      <c r="X11" s="101"/>
+      <c r="Y11" s="101"/>
+      <c r="Z11" s="101"/>
+      <c r="AA11" s="101"/>
+      <c r="AB11" s="101"/>
+      <c r="AC11" s="101"/>
+      <c r="AD11" s="101"/>
+      <c r="AE11" s="101"/>
+      <c r="AF11" s="101"/>
+      <c r="AG11" s="101"/>
+      <c r="AH11" s="101"/>
+      <c r="AI11" s="101"/>
+      <c r="AJ11" s="101"/>
+      <c r="AK11" s="102"/>
+      <c r="AL11" s="14"/>
+      <c r="AM11" s="23"/>
+    </row>
+    <row r="12" spans="1:41" ht="59.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B12" s="12"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="98"/>
+      <c r="E12" s="98"/>
+      <c r="F12" s="98"/>
+      <c r="G12" s="99"/>
+      <c r="H12" s="99"/>
+      <c r="I12" s="99"/>
+      <c r="J12" s="100"/>
+      <c r="K12" s="101"/>
+      <c r="L12" s="101"/>
+      <c r="M12" s="101"/>
+      <c r="N12" s="101"/>
+      <c r="O12" s="101"/>
+      <c r="P12" s="101"/>
+      <c r="Q12" s="101"/>
+      <c r="R12" s="101"/>
+      <c r="S12" s="101"/>
+      <c r="T12" s="101"/>
+      <c r="U12" s="101"/>
+      <c r="V12" s="101"/>
+      <c r="W12" s="101"/>
+      <c r="X12" s="101"/>
+      <c r="Y12" s="101"/>
+      <c r="Z12" s="101"/>
+      <c r="AA12" s="101"/>
+      <c r="AB12" s="101"/>
+      <c r="AC12" s="101"/>
+      <c r="AD12" s="101"/>
+      <c r="AE12" s="101"/>
+      <c r="AF12" s="101"/>
+      <c r="AG12" s="101"/>
+      <c r="AH12" s="101"/>
+      <c r="AI12" s="101"/>
+      <c r="AJ12" s="101"/>
+      <c r="AK12" s="102"/>
+      <c r="AL12" s="14"/>
+      <c r="AM12" s="23"/>
+    </row>
+    <row r="13" spans="1:41" ht="59.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B13" s="12"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="98"/>
+      <c r="E13" s="98"/>
+      <c r="F13" s="98"/>
+      <c r="G13" s="99"/>
+      <c r="H13" s="99"/>
+      <c r="I13" s="99"/>
+      <c r="J13" s="100"/>
+      <c r="K13" s="101"/>
+      <c r="L13" s="101"/>
+      <c r="M13" s="101"/>
+      <c r="N13" s="101"/>
+      <c r="O13" s="101"/>
+      <c r="P13" s="101"/>
+      <c r="Q13" s="101"/>
+      <c r="R13" s="101"/>
+      <c r="S13" s="101"/>
+      <c r="T13" s="101"/>
+      <c r="U13" s="101"/>
+      <c r="V13" s="101"/>
+      <c r="W13" s="101"/>
+      <c r="X13" s="101"/>
+      <c r="Y13" s="101"/>
+      <c r="Z13" s="101"/>
+      <c r="AA13" s="101"/>
+      <c r="AB13" s="101"/>
+      <c r="AC13" s="101"/>
+      <c r="AD13" s="101"/>
+      <c r="AE13" s="101"/>
+      <c r="AF13" s="101"/>
+      <c r="AG13" s="101"/>
+      <c r="AH13" s="101"/>
+      <c r="AI13" s="101"/>
+      <c r="AJ13" s="101"/>
+      <c r="AK13" s="102"/>
+      <c r="AL13" s="14"/>
+      <c r="AM13" s="23"/>
+    </row>
+    <row r="14" spans="1:41" ht="59.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B14" s="12"/>
+      <c r="C14" s="23"/>
+      <c r="D14" s="98"/>
+      <c r="E14" s="98"/>
+      <c r="F14" s="98"/>
+      <c r="G14" s="99"/>
+      <c r="H14" s="99"/>
+      <c r="I14" s="99"/>
+      <c r="J14" s="100"/>
+      <c r="K14" s="101"/>
+      <c r="L14" s="101"/>
+      <c r="M14" s="101"/>
+      <c r="N14" s="101"/>
+      <c r="O14" s="101"/>
+      <c r="P14" s="101"/>
+      <c r="Q14" s="101"/>
+      <c r="R14" s="101"/>
+      <c r="S14" s="101"/>
+      <c r="T14" s="101"/>
+      <c r="U14" s="101"/>
+      <c r="V14" s="101"/>
+      <c r="W14" s="101"/>
+      <c r="X14" s="101"/>
+      <c r="Y14" s="101"/>
+      <c r="Z14" s="101"/>
+      <c r="AA14" s="101"/>
+      <c r="AB14" s="101"/>
+      <c r="AC14" s="101"/>
+      <c r="AD14" s="101"/>
+      <c r="AE14" s="101"/>
+      <c r="AF14" s="101"/>
+      <c r="AG14" s="101"/>
+      <c r="AH14" s="101"/>
+      <c r="AI14" s="101"/>
+      <c r="AJ14" s="101"/>
+      <c r="AK14" s="102"/>
+      <c r="AL14" s="14"/>
+      <c r="AM14" s="23"/>
+    </row>
+    <row r="15" spans="1:41" ht="59.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B15" s="12"/>
+      <c r="C15" s="23"/>
+      <c r="D15" s="98"/>
+      <c r="E15" s="98"/>
+      <c r="F15" s="98"/>
+      <c r="G15" s="99"/>
+      <c r="H15" s="99"/>
+      <c r="I15" s="99"/>
+      <c r="J15" s="100"/>
+      <c r="K15" s="101"/>
+      <c r="L15" s="101"/>
+      <c r="M15" s="101"/>
+      <c r="N15" s="101"/>
+      <c r="O15" s="101"/>
+      <c r="P15" s="101"/>
+      <c r="Q15" s="101"/>
+      <c r="R15" s="101"/>
+      <c r="S15" s="101"/>
+      <c r="T15" s="101"/>
+      <c r="U15" s="101"/>
+      <c r="V15" s="101"/>
+      <c r="W15" s="101"/>
+      <c r="X15" s="101"/>
+      <c r="Y15" s="101"/>
+      <c r="Z15" s="101"/>
+      <c r="AA15" s="101"/>
+      <c r="AB15" s="101"/>
+      <c r="AC15" s="101"/>
+      <c r="AD15" s="101"/>
+      <c r="AE15" s="101"/>
+      <c r="AF15" s="101"/>
+      <c r="AG15" s="101"/>
+      <c r="AH15" s="101"/>
+      <c r="AI15" s="101"/>
+      <c r="AJ15" s="101"/>
+      <c r="AK15" s="102"/>
+      <c r="AL15" s="14"/>
+      <c r="AM15" s="23"/>
+    </row>
+    <row r="16" spans="1:41" ht="59.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B16" s="12"/>
+      <c r="C16" s="23"/>
+      <c r="D16" s="98"/>
+      <c r="E16" s="98"/>
+      <c r="F16" s="98"/>
+      <c r="G16" s="99"/>
+      <c r="H16" s="99"/>
+      <c r="I16" s="99"/>
+      <c r="J16" s="100"/>
+      <c r="K16" s="101"/>
+      <c r="L16" s="101"/>
+      <c r="M16" s="101"/>
+      <c r="N16" s="101"/>
+      <c r="O16" s="101"/>
+      <c r="P16" s="101"/>
+      <c r="Q16" s="101"/>
+      <c r="R16" s="101"/>
+      <c r="S16" s="101"/>
+      <c r="T16" s="101"/>
+      <c r="U16" s="101"/>
+      <c r="V16" s="101"/>
+      <c r="W16" s="101"/>
+      <c r="X16" s="101"/>
+      <c r="Y16" s="101"/>
+      <c r="Z16" s="101"/>
+      <c r="AA16" s="101"/>
+      <c r="AB16" s="101"/>
+      <c r="AC16" s="101"/>
+      <c r="AD16" s="101"/>
+      <c r="AE16" s="101"/>
+      <c r="AF16" s="101"/>
+      <c r="AG16" s="101"/>
+      <c r="AH16" s="101"/>
+      <c r="AI16" s="101"/>
+      <c r="AJ16" s="101"/>
+      <c r="AK16" s="102"/>
+      <c r="AL16" s="14"/>
+      <c r="AM16" s="23"/>
+    </row>
+    <row r="17" spans="2:53" ht="59.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B17" s="6"/>
+      <c r="C17" s="8"/>
+      <c r="D17" s="98"/>
+      <c r="E17" s="98"/>
+      <c r="F17" s="98"/>
+      <c r="G17" s="99"/>
+      <c r="H17" s="99"/>
+      <c r="I17" s="99"/>
+      <c r="J17" s="100"/>
+      <c r="K17" s="101"/>
+      <c r="L17" s="101"/>
+      <c r="M17" s="101"/>
+      <c r="N17" s="101"/>
+      <c r="O17" s="101"/>
+      <c r="P17" s="101"/>
+      <c r="Q17" s="101"/>
+      <c r="R17" s="101"/>
+      <c r="S17" s="101"/>
+      <c r="T17" s="101"/>
+      <c r="U17" s="101"/>
+      <c r="V17" s="101"/>
+      <c r="W17" s="101"/>
+      <c r="X17" s="101"/>
+      <c r="Y17" s="101"/>
+      <c r="Z17" s="101"/>
+      <c r="AA17" s="101"/>
+      <c r="AB17" s="101"/>
+      <c r="AC17" s="101"/>
+      <c r="AD17" s="101"/>
+      <c r="AE17" s="101"/>
+      <c r="AF17" s="101"/>
+      <c r="AG17" s="101"/>
+      <c r="AH17" s="101"/>
+      <c r="AI17" s="101"/>
+      <c r="AJ17" s="101"/>
+      <c r="AK17" s="102"/>
+      <c r="AL17" s="14"/>
+      <c r="AM17" s="8"/>
+    </row>
+    <row r="18" spans="2:53" ht="59.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B18" s="6"/>
+      <c r="C18" s="8"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="98"/>
+      <c r="G18" s="99"/>
+      <c r="H18" s="99"/>
+      <c r="I18" s="99"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="101"/>
+      <c r="L18" s="101"/>
+      <c r="M18" s="101"/>
+      <c r="N18" s="101"/>
+      <c r="O18" s="101"/>
+      <c r="P18" s="101"/>
+      <c r="Q18" s="101"/>
+      <c r="R18" s="101"/>
+      <c r="S18" s="101"/>
+      <c r="T18" s="101"/>
+      <c r="U18" s="101"/>
+      <c r="V18" s="101"/>
+      <c r="W18" s="101"/>
+      <c r="X18" s="101"/>
+      <c r="Y18" s="101"/>
+      <c r="Z18" s="101"/>
+      <c r="AA18" s="101"/>
+      <c r="AB18" s="101"/>
+      <c r="AC18" s="101"/>
+      <c r="AD18" s="101"/>
+      <c r="AE18" s="101"/>
+      <c r="AF18" s="101"/>
+      <c r="AG18" s="101"/>
+      <c r="AH18" s="101"/>
+      <c r="AI18" s="101"/>
+      <c r="AJ18" s="101"/>
+      <c r="AK18" s="102"/>
+      <c r="AL18" s="14"/>
+      <c r="AM18" s="8"/>
+      <c r="AY18" s="24"/>
+      <c r="AZ18" s="25"/>
+      <c r="BA18" s="26"/>
+    </row>
+    <row r="19" spans="2:53" ht="59.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B19" s="6"/>
+      <c r="C19" s="8"/>
+      <c r="D19" s="98"/>
+      <c r="E19" s="98"/>
+      <c r="F19" s="98"/>
+      <c r="G19" s="99"/>
+      <c r="H19" s="99"/>
+      <c r="I19" s="99"/>
+      <c r="J19" s="100"/>
+      <c r="K19" s="101"/>
+      <c r="L19" s="101"/>
+      <c r="M19" s="101"/>
+      <c r="N19" s="101"/>
+      <c r="O19" s="101"/>
+      <c r="P19" s="101"/>
+      <c r="Q19" s="101"/>
+      <c r="R19" s="101"/>
+      <c r="S19" s="101"/>
+      <c r="T19" s="101"/>
+      <c r="U19" s="101"/>
+      <c r="V19" s="101"/>
+      <c r="W19" s="101"/>
+      <c r="X19" s="101"/>
+      <c r="Y19" s="101"/>
+      <c r="Z19" s="101"/>
+      <c r="AA19" s="101"/>
+      <c r="AB19" s="101"/>
+      <c r="AC19" s="101"/>
+      <c r="AD19" s="101"/>
+      <c r="AE19" s="101"/>
+      <c r="AF19" s="101"/>
+      <c r="AG19" s="101"/>
+      <c r="AH19" s="101"/>
+      <c r="AI19" s="101"/>
+      <c r="AJ19" s="101"/>
+      <c r="AK19" s="102"/>
+      <c r="AL19" s="14"/>
+      <c r="AM19" s="8"/>
+      <c r="AY19" s="24"/>
+      <c r="AZ19" s="25"/>
+      <c r="BA19" s="26"/>
+    </row>
+    <row r="20" spans="2:53" ht="59.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B20" s="6"/>
+      <c r="C20" s="8"/>
+      <c r="D20" s="98"/>
+      <c r="E20" s="98"/>
+      <c r="F20" s="98"/>
+      <c r="G20" s="99"/>
+      <c r="H20" s="99"/>
+      <c r="I20" s="99"/>
+      <c r="J20" s="100"/>
+      <c r="K20" s="101"/>
+      <c r="L20" s="101"/>
+      <c r="M20" s="101"/>
+      <c r="N20" s="101"/>
+      <c r="O20" s="101"/>
+      <c r="P20" s="101"/>
+      <c r="Q20" s="101"/>
+      <c r="R20" s="101"/>
+      <c r="S20" s="101"/>
+      <c r="T20" s="101"/>
+      <c r="U20" s="101"/>
+      <c r="V20" s="101"/>
+      <c r="W20" s="101"/>
+      <c r="X20" s="101"/>
+      <c r="Y20" s="101"/>
+      <c r="Z20" s="101"/>
+      <c r="AA20" s="101"/>
+      <c r="AB20" s="101"/>
+      <c r="AC20" s="101"/>
+      <c r="AD20" s="101"/>
+      <c r="AE20" s="101"/>
+      <c r="AF20" s="101"/>
+      <c r="AG20" s="101"/>
+      <c r="AH20" s="101"/>
+      <c r="AI20" s="101"/>
+      <c r="AJ20" s="101"/>
+      <c r="AK20" s="102"/>
+      <c r="AL20" s="14"/>
+      <c r="AM20" s="8"/>
+      <c r="AY20" s="24"/>
+      <c r="AZ20" s="25"/>
+      <c r="BA20" s="26"/>
+    </row>
+    <row r="21" spans="2:53" x14ac:dyDescent="0.55000000000000004">
+      <c r="B21" s="6"/>
+      <c r="D21" s="97" t="s">
+        <v>21</v>
       </c>
-      <c r="K9" s="155"/>
-[...27 lines deleted...]
-      <c r="AM9" s="65"/>
+      <c r="E21" s="97"/>
+      <c r="F21" s="97"/>
+      <c r="G21" s="97"/>
+      <c r="H21" s="97"/>
+      <c r="I21" s="97"/>
+      <c r="J21" s="97"/>
+      <c r="K21" s="97"/>
+      <c r="L21" s="97"/>
+      <c r="M21" s="97"/>
+      <c r="N21" s="97"/>
+      <c r="O21" s="97"/>
+      <c r="P21" s="97"/>
+      <c r="Q21" s="97"/>
+      <c r="R21" s="97"/>
+      <c r="S21" s="97"/>
+      <c r="T21" s="97"/>
+      <c r="U21" s="97"/>
+      <c r="V21" s="97"/>
+      <c r="W21" s="97"/>
+      <c r="X21" s="97"/>
+      <c r="Y21" s="97"/>
+      <c r="Z21" s="97"/>
+      <c r="AA21" s="97"/>
+      <c r="AB21" s="97"/>
+      <c r="AC21" s="97"/>
+      <c r="AD21" s="97"/>
+      <c r="AE21" s="97"/>
+      <c r="AF21" s="97"/>
+      <c r="AG21" s="97"/>
+      <c r="AH21" s="97"/>
+      <c r="AI21" s="97"/>
+      <c r="AJ21" s="97"/>
+      <c r="AK21" s="97"/>
+      <c r="AL21" s="27"/>
+      <c r="AM21" s="8"/>
     </row>
-    <row r="10" spans="1:41" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-      <c r="AM10" s="65"/>
+    <row r="22" spans="2:53" ht="4" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B22" s="18"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="28"/>
+      <c r="I22" s="28"/>
+      <c r="J22" s="28"/>
+      <c r="K22" s="28"/>
+      <c r="L22" s="28"/>
+      <c r="M22" s="28"/>
+      <c r="N22" s="28"/>
+      <c r="O22" s="28"/>
+      <c r="P22" s="28"/>
+      <c r="Q22" s="28"/>
+      <c r="R22" s="28"/>
+      <c r="S22" s="28"/>
+      <c r="T22" s="28"/>
+      <c r="U22" s="28"/>
+      <c r="V22" s="28"/>
+      <c r="W22" s="28"/>
+      <c r="X22" s="28"/>
+      <c r="Y22" s="28"/>
+      <c r="Z22" s="28"/>
+      <c r="AA22" s="28"/>
+      <c r="AB22" s="28"/>
+      <c r="AC22" s="28"/>
+      <c r="AD22" s="28"/>
+      <c r="AE22" s="28"/>
+      <c r="AF22" s="28"/>
+      <c r="AG22" s="28"/>
+      <c r="AH22" s="28"/>
+      <c r="AI22" s="28"/>
+      <c r="AJ22" s="28"/>
+      <c r="AK22" s="19"/>
+      <c r="AL22" s="19"/>
+      <c r="AM22" s="29"/>
     </row>
-    <row r="11" spans="1:41" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-[...492 lines deleted...]
-        <v>37</v>
+    <row r="23" spans="2:53" x14ac:dyDescent="0.55000000000000004">
+      <c r="AM23" s="2" t="s">
+        <v>14</v>
       </c>
     </row>
-    <row r="24" spans="2:53" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>36</v>
+    <row r="24" spans="2:53" ht="26" x14ac:dyDescent="0.55000000000000004">
+      <c r="D24" s="21" t="s">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection password="C107" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="9maO+Dco1hHxW2jfrt3I4RnnsmIcjSQ0Qebn8gG1d7ibNRsukzHmfLQ2BH3qQ6JtVKH1BYYAi+I+MzXcFQyz9A==" saltValue="d6LYNvTHHC2BUtPC/liNtg==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0"/>
   <mergeCells count="43">
-    <mergeCell ref="D9:F9"/>
-[...3 lines deleted...]
-    <mergeCell ref="D10:F10"/>
     <mergeCell ref="O4:U4"/>
     <mergeCell ref="V4:AK4"/>
     <mergeCell ref="O5:U5"/>
     <mergeCell ref="V5:AK5"/>
+    <mergeCell ref="O6:U6"/>
+    <mergeCell ref="V6:AK6"/>
+    <mergeCell ref="D9:F9"/>
+    <mergeCell ref="G9:I9"/>
+    <mergeCell ref="J9:AK9"/>
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="G10:I10"/>
+    <mergeCell ref="J10:AK10"/>
+    <mergeCell ref="D11:F11"/>
+    <mergeCell ref="G11:I11"/>
+    <mergeCell ref="J11:AK11"/>
+    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="G12:I12"/>
+    <mergeCell ref="J12:AK12"/>
+    <mergeCell ref="D13:F13"/>
+    <mergeCell ref="G13:I13"/>
+    <mergeCell ref="J13:AK13"/>
+    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="G14:I14"/>
+    <mergeCell ref="J14:AK14"/>
+    <mergeCell ref="D15:F15"/>
+    <mergeCell ref="G15:I15"/>
+    <mergeCell ref="J15:AK15"/>
+    <mergeCell ref="D16:F16"/>
+    <mergeCell ref="G16:I16"/>
+    <mergeCell ref="J16:AK16"/>
+    <mergeCell ref="D17:F17"/>
     <mergeCell ref="G17:I17"/>
     <mergeCell ref="J17:AK17"/>
-    <mergeCell ref="O6:U6"/>
-[...9 lines deleted...]
-    <mergeCell ref="G10:I10"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="G18:I18"/>
+    <mergeCell ref="J18:AK18"/>
     <mergeCell ref="D21:AK21"/>
-    <mergeCell ref="D12:F12"/>
-[...1 lines deleted...]
-    <mergeCell ref="D13:F13"/>
+    <mergeCell ref="D19:F19"/>
     <mergeCell ref="G19:I19"/>
     <mergeCell ref="J19:AK19"/>
-    <mergeCell ref="D15:F15"/>
-[...3 lines deleted...]
-    <mergeCell ref="D16:F16"/>
     <mergeCell ref="D20:F20"/>
     <mergeCell ref="G20:I20"/>
     <mergeCell ref="J20:AK20"/>
-    <mergeCell ref="D18:F18"/>
-[...5 lines deleted...]
-    <mergeCell ref="J16:AK16"/>
   </mergeCells>
-  <phoneticPr fontId="1"/>
+  <phoneticPr fontId="2"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G10:I20">
+    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J10:AK20" xr:uid="{4782EDC2-702C-47B2-8735-FD0F1B1ED77D}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G10:I20" xr:uid="{2549C852-7FB4-4B31-BF49-9F6337C9C796}">
       <formula1>$AO$2:$AO$4</formula1>
     </dataValidation>
-    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J10:AK20"/>
   </dataValidations>
-  <printOptions horizontalCentered="1" verticalCentered="1"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.39370078740157483"/>
+  <pageSetup paperSize="9" scale="94" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>その1</vt:lpstr>
       <vt:lpstr>その2</vt:lpstr>
       <vt:lpstr>その3</vt:lpstr>
       <vt:lpstr>その1!Print_Area</vt:lpstr>
       <vt:lpstr>その2!Print_Area</vt:lpstr>
       <vt:lpstr>その3!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>ヘルプデスク2</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>