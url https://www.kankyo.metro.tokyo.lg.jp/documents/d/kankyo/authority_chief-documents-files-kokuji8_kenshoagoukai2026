--- v0 (2026-04-22)
+++ v1 (2026-07-21)
@@ -1,135 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
-  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\TMG-fc00.edstokyotocho.onmicrosoft.com\sfs021-001\01_気候変動対策部\b22排出量規制係\020様式・記入要領\10様式・記入要領\01 様式・記入要領（HP公表版）\32 検証結果報告書\20260400_4期様式\01_特ガス\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.132.34.4\ondanka\19_R08(2026)年度\19_ガイドライン・様式・記入要領改正\05_様式記入要領（2026年度最終版）\検証様式\01_特ガス\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A56818B7-67F6-4694-AB16-73D85DE564D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookPassword="C107" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2318ADA5-817B-4DC2-9F7C-736A2AA61F8D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{436C8318-0B12-48A4-865A-E1FA4EE12384}"/>
   </bookViews>
   <sheets>
     <sheet name="検証結果報告書" sheetId="1" r:id="rId1"/>
-    <sheet name="その1" sheetId="4" r:id="rId2"/>
-[...1 lines deleted...]
-    <sheet name="その3" sheetId="3" r:id="rId4"/>
+    <sheet name="その1" sheetId="2" r:id="rId2"/>
+    <sheet name="その2" sheetId="3" r:id="rId3"/>
+    <sheet name="その3" sheetId="4" r:id="rId4"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">その1!$C$3:$AL$65</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">その2!$C$3:$AL$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">その3!$C$3:$AL$21</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">検証結果報告書!$C$3:$AL$64</definedName>
-    <definedName name="記号">[1]定数!$A$2:$A$65</definedName>
-[...2 lines deleted...]
-    <definedName name="別表単位と排出係数">'[1]別表(計算用)'!$G$4:$I$263</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="V6" i="3" l="1"/>
+  <c r="V6" i="4" l="1"/>
+  <c r="V5" i="4"/>
+  <c r="V4" i="4"/>
+  <c r="V6" i="3"/>
   <c r="V5" i="3"/>
   <c r="V4" i="3"/>
   <c r="V6" i="2"/>
+  <c r="V4" i="2"/>
   <c r="V5" i="2"/>
-  <c r="V4" i="2"/>
-[...2 lines deleted...]
-  <c r="V4" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>東京都</author>
     <author>総量削減課</author>
   </authors>
   <commentList>
-    <comment ref="AA4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
+    <comment ref="AA4" authorId="0" shapeId="0" xr:uid="{51A5837A-F7FB-4EF1-BF7E-A090B297B1B3}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>和暦ではなく</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="12"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>西暦</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
@@ -139,240 +134,240 @@
           </rPr>
           <t>を</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="12"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>半角</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>で入力してください。</t>
         </r>
       </text>
     </comment>
-    <comment ref="AK10" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
+    <comment ref="AK10" authorId="1" shapeId="0" xr:uid="{28CE4DC2-2A30-4ECC-9EB9-E58FBC7FFE19}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>本社の所在地、法人名とその代表者の氏名を記入してください。また、印鑑については</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="10"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>法務局に登録している代表者印</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>を押印してください。※電子申請の場合は押印不要</t>
         </r>
       </text>
     </comment>
-    <comment ref="N18" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000003000000}">
+    <comment ref="N18" authorId="0" shapeId="0" xr:uid="{D9E86FF4-2CEF-4261-B569-51FCCA4AA36C}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>検証対象の種類をプルダウンで選択してください。</t>
         </r>
       </text>
     </comment>
-    <comment ref="N24" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000004000000}">
+    <comment ref="N24" authorId="0" shapeId="0" xr:uid="{D163EA32-8E51-49DB-B7A0-BE4729D806B9}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>４けたの指定番号を</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="12"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>半角</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">で入力してください。
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="N28" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000005000000}">
+    <comment ref="N28" authorId="1" shapeId="0" xr:uid="{368B2301-202D-44D7-BF22-6520CCF5901C}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="10"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>検証内容が対象としている年度（西暦）</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>を、</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="12"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>半角</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>で入力してください（基準排出量の場合は、基準となる年度。モニタリング計画の有効化検証の場合は、有効期間を入力してください。）。検証機関が検証を行った年度ではありませんのでご注意ください。</t>
         </r>
       </text>
     </comment>
-    <comment ref="N32" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000006000000}">
+    <comment ref="N32" authorId="1" shapeId="0" xr:uid="{787DFCA1-E203-4B1E-B79C-1088B3C3AB3C}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>検証の対象となる登録区分をプルダウンで選択してください。</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="10"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>（検証機関として登録していない区分は選択できません。）</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="N34" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000007000000}">
+    <comment ref="N34" authorId="0" shapeId="0" xr:uid="{482B17E0-40E5-4A33-A4E1-182AEC813383}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="12"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>半角</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>で入力してください。</t>
         </r>
       </text>
     </comment>
-    <comment ref="AC34" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000008000000}">
+    <comment ref="AC34" authorId="0" shapeId="0" xr:uid="{632E9060-BC3B-4765-882E-98B3E8189A27}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>初回登録日ではなく、更新登録日を記載してください。その際、更新したことが分かるように、</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="12"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>西暦</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
@@ -441,51 +436,51 @@
         <r>
           <rPr>
             <b/>
             <u/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>更2014</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>年4月1日</t>
         </r>
       </text>
     </comment>
-    <comment ref="N44" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000009000000}">
+    <comment ref="N44" authorId="0" shapeId="0" xr:uid="{2F048E43-F878-456D-9A75-9A448C39EC57}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>ハイフンを入れた８桁の登録番号を全て</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="12"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>半角</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
@@ -509,168 +504,168 @@
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="10"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>※「第」「号」等は記入しないでください。</t>
         </r>
       </text>
     </comment>
-    <comment ref="AC44" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000A000000}">
+    <comment ref="AC44" authorId="0" shapeId="0" xr:uid="{B5742D74-A458-46FC-A7AB-A5CD3C74C7FF}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>検証機関の登録年月日の記載と同様に、更新を行った検証主任者の場合も、更新したことが分かるように、</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="12"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>西暦</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>の前に</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>「更」の字を入れてください。</t>
         </r>
       </text>
     </comment>
-    <comment ref="AD52" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000B000000}">
+    <comment ref="AD52" authorId="1" shapeId="0" xr:uid="{54ED44E4-1615-4345-8C0C-509A8E5FDBE9}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>利害相反の回避を確認後、チェックボックスをクリックして「</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Wingdings"/>
             <charset val="2"/>
           </rPr>
           <t>þ</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>」としてください。</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="10"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>（必ず行ってください。）</t>
         </r>
       </text>
     </comment>
-    <comment ref="R58" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000C000000}">
+    <comment ref="R58" authorId="0" shapeId="0" xr:uid="{98169968-24EF-4909-849D-B479F9493062}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>該当するどちらかに、「○」を入力してください。（プルダウンで選択できます。）</t>
         </r>
       </text>
     </comment>
-    <comment ref="Y58" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000D000000}">
+    <comment ref="Y58" authorId="0" shapeId="0" xr:uid="{8E8C1FDD-B837-40D2-A6A5-55B94726E1F0}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>該当するどちらかに、「○」を入力してください。（プルダウンで選択できます。）</t>
         </r>
       </text>
     </comment>
-    <comment ref="R61" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000E000000}">
+    <comment ref="R61" authorId="1" shapeId="0" xr:uid="{B9D8F828-4A3C-4916-AFEA-4DBD24D44166}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">検証結果を入力してください。排出量を入力する場合、
 </t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="10"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>【(半角)数値】ｔ-CO</t>
         </r>
         <r>
           <rPr>
@@ -685,1315 +680,1198 @@
           <t>2</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 と入力してください。</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>東京都</author>
   </authors>
   <commentList>
-    <comment ref="V14" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
+    <comment ref="V14" authorId="0" shapeId="0" xr:uid="{FF0A8D9A-FF0D-45AB-8662-398D5521ADDD}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>検証主任者、検証担当者の区分に関して、プルダウンで選択してください。</t>
         </r>
       </text>
     </comment>
-    <comment ref="AD14" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000002000000}">
+    <comment ref="AD14" authorId="0" shapeId="0" xr:uid="{EB325C39-1085-4033-BD6D-6AA2883873F1}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>検証主任者の場合はハイフンを入れた８桁の登録番号を全て半角で記載してください、検証主任者の場合は8桁の修了番号を記載してください。
 例）主任者：2009-0099
 　　担当者：14000001
 ※「第」「号」等は記入しないでください。</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>総量削減課</author>
   </authors>
   <commentList>
-    <comment ref="G10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0300-000001000000}">
+    <comment ref="G10" authorId="0" shapeId="0" xr:uid="{2EB80415-AD45-4526-BDA4-EA1C3389CA01}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="ＭＳ Ｐゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>「不備あり」「不明」に該当する方を、プルダウンで選択してください。</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="105">
   <si>
-    <t>登録番号</t>
+    <t>告示第８号様式</t>
     <rPh sb="0" eb="2">
-      <t>トウロク</t>
+      <t>コクジ</t>
     </rPh>
-    <rPh sb="2" eb="4">
-[...34 lines deleted...]
-      <t>トウキョウト</t>
+    <rPh sb="2" eb="3">
+      <t>ダイ</t>
     </rPh>
     <rPh sb="4" eb="5">
-      <t>ヨウ</t>
+      <t>ゴウ</t>
     </rPh>
     <rPh sb="5" eb="7">
-      <t>キョウギ</t>
+      <t>ヨウシキ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>確認済み</t>
-[...1 lines deleted...]
-      <t>カクニン</t>
+    <t>月</t>
+    <rPh sb="0" eb="1">
+      <t>ツキ</t>
     </rPh>
-    <rPh sb="2" eb="3">
-[...2 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...6 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>東 京 都 知 事　殿</t>
     <rPh sb="0" eb="1">
       <t>ヒガシ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>キョウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ミヤコ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>チ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>コト</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>１. 特定ガス・基準量の検証</t>
+    <rPh sb="3" eb="5">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>住所</t>
+    <rPh sb="0" eb="2">
+      <t>ジュウショ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>２. 都内外削減量の検証</t>
+    <rPh sb="3" eb="4">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ナイガイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>サクゲン</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>３. その他ガス削減量の検証</t>
+    <rPh sb="5" eb="6">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>サクゲン</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>法人名</t>
+    <rPh sb="0" eb="2">
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>４. 電気等環境価値保有量等の検証</t>
+    <rPh sb="3" eb="6">
+      <t>デンキトウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>カンキョウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>カチ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ホユウ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>５. 優良事業所基準への適合の検証</t>
+    <rPh sb="3" eb="5">
+      <t>ユウリョウ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>テキゴウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>代表者名</t>
+    <rPh sb="0" eb="3">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>㊞</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>○</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>検証結果報告書</t>
     <rPh sb="0" eb="2">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケッカ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ホウコクショ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>１　検証の対象</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>検証対象の種類</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シュルイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>特定温室効果ガス年度排出量の検証</t>
+    <rPh sb="0" eb="2">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>オンシツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>コウカ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ハイシュツ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>新規事業所の運用管理基準への適合の検証</t>
+    <rPh sb="0" eb="2">
+      <t>シンキ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ウンヨウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>テキゴウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>検証先
 事業所</t>
     <rPh sb="0" eb="2">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>サキ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ジギョウショ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>名称</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>都内削減量の検証</t>
+    <rPh sb="0" eb="2">
+      <t>トナイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>サクゲン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>都外クレジットの当初申請における検証</t>
+    <rPh sb="0" eb="1">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ガイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>トウショ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>所在地</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>都外クレジットの毎年度の報告における検証</t>
+    <rPh sb="0" eb="1">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ガイ</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>マイネンド</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ホウコク</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>都外クレジットの毎年度の報告における検証報告及び削減量認定申請時における検証</t>
+    <rPh sb="0" eb="1">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ガイ</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>マイネンド</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ホウコク</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ホウコク</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>サクゲン</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ニンテイ</t>
+    </rPh>
+    <rPh sb="29" eb="32">
+      <t>シンセイジ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>指定番号</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>モニタリング計画の有効化検証</t>
+    <rPh sb="6" eb="8">
+      <t>ケイカク</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ユウコウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>その他ガス基準排出量の検証</t>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ハイシュツ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>その他ガス削減量の検証</t>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>サクゲン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>２　検証の対象年度</t>
+    <rPh sb="2" eb="4">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>再生可能エネルギー設備認定の検証</t>
+    <rPh sb="0" eb="2">
+      <t>サイセイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カノウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ニンテイ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>検証の対象年度</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>年度</t>
+    <rPh sb="0" eb="2">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>再生可能エネルギー電力量認証の検証</t>
+    <rPh sb="0" eb="2">
+      <t>サイセイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カノウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>デンリョク</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ニンショウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>優良事業所基準への適合の検証（第一区分事業所）</t>
+    <rPh sb="0" eb="2">
+      <t>ユウリョウ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>テキゴウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ダイイチ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>クブン</t>
+    </rPh>
+    <rPh sb="19" eb="22">
+      <t>ジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>優良事業所基準への適合の検証（第二区分事業所）</t>
+    <rPh sb="0" eb="2">
+      <t>ユウリョウ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>テキゴウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ニ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>クブン</t>
+    </rPh>
+    <rPh sb="19" eb="22">
+      <t>ジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>３　検証を実施した登録検証機関</t>
     <rPh sb="2" eb="4">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジッシ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>トウロク</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>キカン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>登録区分</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>登録番号</t>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>登録年月日</t>
+    <rPh sb="0" eb="2">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ネンガッピ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>営業所の名称</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>営業所の所在地</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>検　証
 主任者</t>
     <rPh sb="0" eb="1">
       <t>ケン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>アカシ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>シュニンシャ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>部署名</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>氏名</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>登録番号</t>
+    <rPh sb="0" eb="2">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>連絡先</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>電話番号</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>電子メール
 アドレス</t>
     <rPh sb="0" eb="2">
       <t>デンシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...90 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>４　利害相反の回避</t>
     <rPh sb="2" eb="4">
       <t>リガイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ソウハン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>カイヒ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>検証先事業所が登録検証機関と著しい利害関係を有する事業者の設置している事業所でないことその他の利害相反の回避の確認</t>
     <rPh sb="0" eb="2">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>サキ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>イチジル</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>リガイ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>カンケイ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>ユウ</t>
     </rPh>
     <rPh sb="25" eb="28">
       <t>ジギョウシャ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>セッチ</t>
     </rPh>
     <rPh sb="35" eb="38">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="45" eb="46">
       <t>タ</t>
     </rPh>
     <rPh sb="47" eb="49">
       <t>リガイ</t>
     </rPh>
     <rPh sb="49" eb="51">
       <t>ソウハン</t>
     </rPh>
     <rPh sb="52" eb="54">
       <t>カイヒ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>年度</t>
+    <t>確認済み</t>
     <rPh sb="0" eb="2">
-      <t>ネンド</t>
+      <t>カクニン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <rPh sb="2" eb="3">
+      <t>ズ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>告示第８号様式</t>
-[...1 lines deleted...]
-      <t>コクジ</t>
+    <t>５　検証結果</t>
+    <rPh sb="2" eb="4">
+      <t>ケンショウ</t>
     </rPh>
-    <rPh sb="2" eb="3">
-      <t>ダイ</t>
+    <rPh sb="4" eb="6">
+      <t>ケッカ</t>
     </rPh>
-    <rPh sb="4" eb="5">
-[...5 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>３. その他ガス削減量の検証</t>
-[...490 lines deleted...]
-    <t>検証結果の品質管理手続の概要</t>
+    <t>検証結果</t>
     <rPh sb="0" eb="2">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケッカ</t>
     </rPh>
-    <rPh sb="5" eb="7">
-[...11 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>実施日</t>
+    <t>適合</t>
     <rPh sb="0" eb="2">
-      <t>ジッシ</t>
+      <t>テキゴウ</t>
     </rPh>
-    <rPh sb="2" eb="3">
-[...2 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>実施者</t>
-[...1 lines deleted...]
-      <t>ジッシ</t>
+    <t>東京都と要協議</t>
+    <rPh sb="0" eb="3">
+      <t>トウキョウト</t>
     </rPh>
-    <rPh sb="2" eb="3">
-      <t>シャ</t>
+    <rPh sb="4" eb="5">
+      <t>ヨウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <rPh sb="5" eb="7">
+      <t>キョウギ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>テーマ・名称</t>
-[...1 lines deleted...]
-      <t>メイショウ</t>
+    <t>検証された排出量、
+一次エネルギー使用量、
+削減量、
+対策の推進の程度等</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <rPh sb="5" eb="7">
+      <t>ハイシュツ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>イチジ</t>
+    </rPh>
+    <rPh sb="17" eb="20">
+      <t>シヨウリョウ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>サクゲン</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>タイサク</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>スイシン</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>テイド</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>結果の概要</t>
-[...6 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <t>備考　検証の担当者、検証結果の理由その他検証に係る事項については、知事が別に定める検証業務
+　　　の実施方法に係る指針に定めるところにより、当該事項を記載した書類を添付すること。</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>（注）　欄が足りない場合は、用紙を追加して記入すること。</t>
-[...1 lines deleted...]
-      <t>ラン</t>
+    <t>（日本産業規格Ａ列４番)</t>
+    <rPh sb="3" eb="5">
+      <t>サンギョウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...71 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>A号様式（特定温室効果ガス排出量検証ガイドライン）その１</t>
     <rPh sb="5" eb="7">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>オンシツ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>コウカ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ハイシュツ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>リョウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ケンショウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>検証先の事業所名称</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>サキ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>指定番号</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>検証の対象年度</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>検証結果の詳細報告書</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>検証を担当した人員</t>
     <rPh sb="0" eb="2">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タントウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ジンイン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>責任者</t>
     <rPh sb="0" eb="3">
       <t>セキニンシャ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>氏名</t>
     <rPh sb="0" eb="2">
       <t>シメイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>区分</t>
     <rPh sb="0" eb="2">
       <t>クブン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>検証主任者</t>
     <rPh sb="0" eb="2">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>シュニンシャ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>検証担当者</t>
     <rPh sb="0" eb="2">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>タントウシャ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve">（注）　「責任者」欄には、当該案件を担当した人員の中で、代表して責任を負う検証主任者1名に○を記入すること。
 </t>
     <rPh sb="5" eb="8">
       <t>セキニンシャ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ラン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>トウガイ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>アンケン</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>タントウ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ジンイン</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>ナカ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ダイヒョウ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>セキニン</t>
     </rPh>
     <rPh sb="35" eb="36">
       <t>オ</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="39" eb="42">
       <t>シュニンシャ</t>
     </rPh>
     <rPh sb="43" eb="44">
       <t>メイ</t>
     </rPh>
     <rPh sb="47" eb="49">
       <t>キニュウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>検証方法（計画段階）</t>
     <rPh sb="0" eb="2">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ホウホウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ケイカク</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ダンカイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>使用する検証方法</t>
     <rPh sb="0" eb="2">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ホウホウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>全数検証</t>
     <rPh sb="0" eb="2">
       <t>ゼンスウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケンショウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>サンプリング検証</t>
     <rPh sb="6" eb="8">
       <t>ケンショウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>サンプリング検証を選択した
 燃料等の種類</t>
     <rPh sb="6" eb="8">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>センタク</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>ネンリョウトウ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>シュルイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>※サンプリング検証を用いた場合は要チェック</t>
     <rPh sb="7" eb="9">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>モチ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>バアイ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ヨウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>サンプリング検証
 選択の要件</t>
     <rPh sb="6" eb="8">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>センタク</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ヨウケン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>データ採取、集計報告等の明確なルールが定められており、担当者等に周知されていること。</t>
     <rPh sb="19" eb="20">
       <t>サダ</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>燃料等の種類ごとの燃料等使用量監視点が10箇所以上あること
 又は
 一つの燃料等使用量監視点で検証に用いる燃料等購買データが年間200件以上あること</t>
     <rPh sb="0" eb="3">
       <t>ネンリョウトウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シュルイ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ネンリョウトウ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>シヨウリョウ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>カンシ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>テン</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>カショ</t>
@@ -2003,470 +1881,585 @@
     </rPh>
     <rPh sb="30" eb="31">
       <t>マタ</t>
     </rPh>
     <rPh sb="33" eb="34">
       <t>ヒト</t>
     </rPh>
     <rPh sb="46" eb="48">
       <t>ケンショウ</t>
     </rPh>
     <rPh sb="49" eb="50">
       <t>モチ</t>
     </rPh>
     <rPh sb="52" eb="55">
       <t>ネンリョウトウ</t>
     </rPh>
     <rPh sb="55" eb="57">
       <t>コウバイ</t>
     </rPh>
     <rPh sb="61" eb="63">
       <t>ネンカン</t>
     </rPh>
     <rPh sb="66" eb="67">
       <t>ケン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...30 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（日本産業規格Ａ列４番）</t>
     <rPh sb="3" eb="4">
       <t>サン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve">
+　　　　</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>A号様式（特定温室効果ガス排出量検証ガイドライン）その２</t>
+    <rPh sb="5" eb="7">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>オンシツ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>コウカ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ハイシュツ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>検証留意事項と関連する燃料等使用量監視点（計画作成時に記入）</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>リュウイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ジコウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カンレン</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ネンリョウナド</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>シヨウリョウ</t>
+    </rPh>
+    <rPh sb="17" eb="20">
+      <t>カンシテン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>検証留意事項</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>リュウイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>コト</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>コウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>関連する燃料等使用量監視点</t>
+    <rPh sb="0" eb="2">
+      <t>カンレン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ネンリョウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>シヨウリョウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>カンシ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>テン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>検証留意事項と関連する燃料等使用量監視点（検証実施時に発見した事項）</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>リュウイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>コト</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カンレン</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ネンリョウトウ</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>シヨウリョウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>カンシ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>テン</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ハッケン</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>検証結果の品質管理手続の概要</t>
+    <rPh sb="0" eb="2">
+      <t>ケンショウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ケッカ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ヒンシツ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>テツヅ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ガイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>実施日</t>
+    <rPh sb="0" eb="2">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>実施者</t>
+    <rPh sb="0" eb="2">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シャ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>テーマ・名称</t>
+    <rPh sb="4" eb="6">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>結果の概要</t>
+    <rPh sb="0" eb="2">
+      <t>ケッカ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ガイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（注）　欄が足りない場合は、用紙を追加して記入すること。</t>
+    <rPh sb="4" eb="5">
+      <t>ラン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（日本産業規格Ａ列４番）</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>A号様式（特定温室効果ガス排出量検証ガイドライン）その３</t>
+    <rPh sb="5" eb="7">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>オンシツ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>コウカ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ハイシュツ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ケンショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　6 東京都と要協議の事由</t>
+    <rPh sb="11" eb="13">
+      <t>ジユウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>項目</t>
+    <rPh sb="0" eb="2">
+      <t>コウモク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>不備あり/不明</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>「不備あり」「不明」の理由</t>
+    <rPh sb="1" eb="3">
+      <t>フビ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>フメイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>リユウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>不備あり</t>
+    <rPh sb="0" eb="2">
+      <t>フビ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>不明</t>
+    <rPh sb="0" eb="2">
+      <t>フメイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（注）　欄が足りない場合は、用紙を追加して記入すること。</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（日本産業規格Ａ列４番）</t>
     <rPh sb="3" eb="5">
       <t>サンギョウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...148 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="##,###\ &quot;t-CO2&quot;"/>
   </numFmts>
-  <fonts count="29" x14ac:knownFonts="1">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <name val="ＭＳ Ｐゴシック"/>
-      <family val="3"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="ＭＳ Ｐゴシック"/>
-[...12 lines deleted...]
-      <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="9"/>
-[...4 lines deleted...]
-    <font>
       <sz val="12"/>
+      <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="22"/>
+      <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <color indexed="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
-      <name val="ＭＳ Ｐ明朝"/>
+      <sz val="22"/>
+      <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="9"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
       <sz val="11"/>
+      <color indexed="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
-      <name val="ＭＳ 明朝"/>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <b/>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Wingdings"/>
       <charset val="2"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="subscript"/>
+      <sz val="9"/>
+      <color indexed="10"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color indexed="12"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="18"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
-      <charset val="128"/>
-[...12 lines deleted...]
-      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
-      <vertAlign val="subscript"/>
-[...1 lines deleted...]
-      <color indexed="10"/>
+      <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
-      <color indexed="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
-[...14 lines deleted...]
-      <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="13"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="13"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -2497,1618 +2490,1629 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right style="medium">
         <color indexed="64"/>
-      </left>
-[...2 lines deleted...]
-      <bottom style="thin">
+      </right>
+      <top style="thin">
         <color indexed="64"/>
-      </bottom>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
-[...18 lines deleted...]
-      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...40 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...11 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="363">
+  <cellXfs count="365">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...181 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...242 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...103 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...239 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-      <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="15" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
+    <cellStyle name="ハイパーリンク" xfId="2" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準_新制度様式案" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="標準_新制度様式案" xfId="1" xr:uid="{28BE7E93-07B9-4207-A122-EEB87B43D201}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1026" name="Text Box 2">
+        <xdr:cNvPr id="2" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{493FD439-2BC8-4AAA-83F2-8C40857337A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6896100" y="8963025"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8963025"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -4130,65 +4134,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1030" name="Text Box 6">
+        <xdr:cNvPr id="3" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006040000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B160C840-14C0-42CD-9BF4-8A5A91968553}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6896100" y="8963025"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8963025"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -4202,67 +4206,134 @@
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>28</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>51</xdr:row>
-          <xdr:rowOff>104775</xdr:rowOff>
+          <xdr:rowOff>107950</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>29</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>52</xdr:row>
+          <xdr:rowOff>88900</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1025" name="Check Box 1" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1025"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>28</xdr:col>
+          <xdr:colOff>171450</xdr:colOff>
+          <xdr:row>51</xdr:row>
+          <xdr:rowOff>107950</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>30</xdr:col>
-          <xdr:colOff>104775</xdr:colOff>
+          <xdr:colOff>95250</xdr:colOff>
           <xdr:row>52</xdr:row>
-          <xdr:rowOff>104775</xdr:rowOff>
+          <xdr:rowOff>107950</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1054" name="Check Box 30" hidden="1">
+            <xdr:cNvPr id="1040" name="チェック 30" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1054"/>
+                  <a14:compatExt spid="_x0000_s1040"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -4285,684 +4356,684 @@
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>161925</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C09A2B56-E709-4E74-9593-A454F30EF803}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6972300" y="219075"/>
-          <a:ext cx="485775" cy="0"/>
+          <a:off x="6321425" y="219075"/>
+          <a:ext cx="431800" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{341A9179-1D43-4E1C-96AA-886AFEBFC7B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="1762125"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="1762125"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D321A98-5FB8-4549-84FF-4EBB15212B53}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="1762125"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="1762125"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000005000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A16D4EB-2DA6-49EC-BF6D-DB6D7637ADC9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="1762125"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="1762125"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{099B256F-9200-4895-A26B-2124E4BC7637}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="1762125"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="1762125"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08B10F75-576A-45DA-8490-428CACBFEB94}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="1762125"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="1762125"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000008000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94E015A1-BD7D-48DC-9C0F-DF4F242FF624}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="2962275"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="2962275"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
-          <xdr:colOff>0</xdr:colOff>
+          <xdr:col>6</xdr:col>
+          <xdr:colOff>171450</xdr:colOff>
           <xdr:row>49</xdr:row>
-          <xdr:rowOff>104775</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>8</xdr:col>
-          <xdr:colOff>104775</xdr:colOff>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>171450</xdr:colOff>
           <xdr:row>52</xdr:row>
-          <xdr:rowOff>85725</xdr:rowOff>
+          <xdr:rowOff>25400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="4097" name="Check Box 1" hidden="1">
+            <xdr:cNvPr id="2049" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s4097"/>
+                  <a14:compatExt spid="_x0000_s2049"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000001100000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000001080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fLocksWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
-          <xdr:colOff>0</xdr:colOff>
+          <xdr:col>6</xdr:col>
+          <xdr:colOff>171450</xdr:colOff>
           <xdr:row>53</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>44450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>8</xdr:col>
-          <xdr:colOff>104775</xdr:colOff>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>171450</xdr:colOff>
           <xdr:row>55</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>82550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="4098" name="Check Box 2" hidden="1">
+            <xdr:cNvPr id="2050" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s4098"/>
+                  <a14:compatExt spid="_x0000_s2050"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002100000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>104775</xdr:colOff>
+          <xdr:colOff>95250</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>104775</xdr:rowOff>
+          <xdr:rowOff>152400</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>17</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:col>16</xdr:col>
+          <xdr:colOff>127000</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>85725</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="4099" name="Check Box 3" hidden="1">
+            <xdr:cNvPr id="2051" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s4099"/>
+                  <a14:compatExt spid="_x0000_s2051"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003100000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>24</xdr:col>
-          <xdr:colOff>85725</xdr:colOff>
+          <xdr:colOff>95250</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>104775</xdr:rowOff>
+          <xdr:rowOff>152400</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>25</xdr:col>
-          <xdr:colOff>190500</xdr:colOff>
+          <xdr:colOff>133350</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>85725</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="4100" name="Check Box 4" hidden="1">
+            <xdr:cNvPr id="2052" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s4100"/>
+                  <a14:compatExt spid="_x0000_s2052"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004100000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -4982,2993 +5053,2993 @@
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="Text Box 2">
+        <xdr:cNvPr id="2" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5027559F-B72A-48EF-B6CB-20323C812AE5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="1076325"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="1076325"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="Text Box 3">
+        <xdr:cNvPr id="3" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB3F1485-EBDE-41F3-A640-0768247BC866}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="1076325"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="1076325"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="Text Box 4">
+        <xdr:cNvPr id="4" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000005000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A349565B-B270-4BB4-98B6-76F3EA8C2E33}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="1076325"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="1076325"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="6" name="Text Box 5">
+        <xdr:cNvPr id="5" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4931F76-AA76-4844-B85F-9D0D2FF65A08}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="1076325"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="1076325"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="Text Box 6">
+        <xdr:cNvPr id="6" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{960B1A60-55D4-4CF8-B521-89BBA05F1341}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="1076325"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="1076325"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8" name="Text Box 7">
+        <xdr:cNvPr id="7" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000008000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9D57C73-5FF6-459F-9B98-A6C58A23EFB8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="1076325"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="1076325"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="9" name="Text Box 8">
+        <xdr:cNvPr id="8" name="Text Box 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000009000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C6535BE-0CEB-4742-B555-CE3F3478855D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="4333875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="4333875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="10" name="Text Box 9">
+        <xdr:cNvPr id="9" name="Text Box 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22438C2E-48A1-4791-9037-3B78FD057DB1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="4333875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="4333875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11" name="Text Box 10">
+        <xdr:cNvPr id="10" name="Text Box 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40A14E66-DA46-4029-89D3-777005FA0CD8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12" name="Text Box 11">
+        <xdr:cNvPr id="11" name="Text Box 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BA8A9CB-9996-4FD8-B582-642C63A00858}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="13" name="Text Box 12">
+        <xdr:cNvPr id="12" name="Text Box 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C72D083-7224-4A61-A5C0-E68FB062DFA9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="14" name="Text Box 13">
+        <xdr:cNvPr id="13" name="Text Box 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71F470DA-6274-4AEE-AE43-41055064E010}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="15" name="Text Box 14">
+        <xdr:cNvPr id="14" name="Text Box 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C82193D1-5E16-4EBE-BD83-AC01AE12F219}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="16" name="Text Box 15">
+        <xdr:cNvPr id="15" name="Text Box 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000010000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A90B352-348B-4F92-B5CC-A47D9DC51D2E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="17" name="Text Box 16">
+        <xdr:cNvPr id="16" name="Text Box 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000011000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37307CA3-A51A-4344-B420-39AA23E5626F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="18" name="Text Box 17">
+        <xdr:cNvPr id="17" name="Text Box 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000012000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC380565-4A81-4A4B-A586-1487A63F3326}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="19" name="Text Box 18">
+        <xdr:cNvPr id="18" name="Text Box 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000013000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3528079-E5C1-4725-AA5D-B51E3015D64F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="20" name="Text Box 19">
+        <xdr:cNvPr id="19" name="Text Box 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000014000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FC711CE-CE82-4B61-BF14-963420C741B3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="21" name="Text Box 20">
+        <xdr:cNvPr id="20" name="Text Box 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000015000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B9F62C6-AE1F-4A08-9ECB-0F9DAC13F6B3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="22" name="Text Box 21">
+        <xdr:cNvPr id="21" name="Text Box 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000016000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44A54E0E-E5E3-41AB-9F84-DDB48C21A62F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="23" name="Text Box 22">
+        <xdr:cNvPr id="22" name="Text Box 22">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000017000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AB596BF-A249-4E1C-BD5C-EA31441F0219}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="24" name="Text Box 23">
+        <xdr:cNvPr id="23" name="Text Box 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000018000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66CD57E7-AF61-423D-B161-4D1B092441D5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="25" name="Text Box 24">
+        <xdr:cNvPr id="24" name="Text Box 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000019000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7158BE5-C4D0-4896-8243-3C5FB8A63D58}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="26" name="Text Box 25">
+        <xdr:cNvPr id="25" name="Text Box 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{225C9AE0-6B6C-4AEF-AAA2-D3216735FDFE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="27" name="Text Box 26">
+        <xdr:cNvPr id="26" name="Text Box 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E90F0ADC-BEB2-4891-8484-E7FA284B05DD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="28" name="Text Box 27">
+        <xdr:cNvPr id="27" name="Text Box 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34E41C0C-908B-441B-81F3-14D7559F1CB6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="29" name="Text Box 28">
+        <xdr:cNvPr id="28" name="Text Box 28">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC26ABF2-1F45-48F4-B0A2-16D9A182A537}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="30" name="Text Box 29">
+        <xdr:cNvPr id="29" name="Text Box 29">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A587D5EF-F572-4C51-BBEC-7DE7B2939DAE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="31" name="Text Box 30">
+        <xdr:cNvPr id="30" name="Text Box 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7804883C-21C8-4070-9D07-512BCAE0B8A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="32" name="Text Box 31">
+        <xdr:cNvPr id="31" name="Text Box 31">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000020000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7897CCE5-C3EB-49E4-ABE6-2ADA60FE008F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="33" name="Text Box 32">
+        <xdr:cNvPr id="32" name="Text Box 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000021000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A469C3DC-A3D3-4FBD-AA66-9B1D0B09C013}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="34" name="Text Box 33">
+        <xdr:cNvPr id="33" name="Text Box 33">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000022000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12196C36-BBFC-4F7E-8908-8DFCF2ABB36C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="35" name="Text Box 34">
+        <xdr:cNvPr id="34" name="Text Box 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000023000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{865C2E7D-BA13-4B31-9DA5-0193DD03DD58}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="36" name="Text Box 35">
+        <xdr:cNvPr id="35" name="Text Box 35">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000024000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE736FB4-DE88-46EA-AA61-78FC2CF608B0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="37" name="Text Box 36">
+        <xdr:cNvPr id="36" name="Text Box 36">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000025000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24D13C32-BED1-4279-9C54-11E75711071F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="38" name="Text Box 37">
+        <xdr:cNvPr id="37" name="Text Box 37">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000026000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE97E58A-F7E4-4801-94D1-04859159C0B0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="39" name="Text Box 38">
+        <xdr:cNvPr id="38" name="Text Box 38">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000027000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3B406D9-3A03-4BED-B9BA-20642B6FDC2F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="40" name="Text Box 39">
+        <xdr:cNvPr id="39" name="Text Box 39">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000028000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFF0D568-D024-4F5C-BF1F-04145E0063B1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="41" name="Text Box 40">
+        <xdr:cNvPr id="40" name="Text Box 40">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000029000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F846570-5467-42C2-AB8F-AE219117613C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="42" name="Text Box 41">
+        <xdr:cNvPr id="41" name="Text Box 41">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{529BCBED-16DD-4C2A-B39A-3239DC0DD97B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="43" name="Text Box 42">
+        <xdr:cNvPr id="42" name="Text Box 42">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6DE94E6-8FB8-4313-AACD-3A2DC5726688}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="7591425"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="7467600"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="44" name="Text Box 43">
+        <xdr:cNvPr id="43" name="Text Box 43">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9578B7B-03CA-43F2-867B-62D392C1F47C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="7591425"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="7467600"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="45" name="Text Box 44">
+        <xdr:cNvPr id="44" name="Text Box 44">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{003B9726-504A-4D1A-A82A-BFB68869897D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="7591425"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="7467600"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="46" name="Text Box 45">
+        <xdr:cNvPr id="45" name="Text Box 45">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3207E71D-7771-4F7A-989D-D0EEC087EE8C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="7591425"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="7467600"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="47" name="Text Box 46">
+        <xdr:cNvPr id="46" name="Text Box 46">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF4A104F-A727-4931-AE39-5376483128C8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="7591425"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="7467600"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="48" name="Text Box 47">
+        <xdr:cNvPr id="47" name="Text Box 47">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000030000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AE788CC-0947-4BE8-B8D4-2A59A392EF78}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="7591425"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="7467600"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="49" name="Text Box 48">
+        <xdr:cNvPr id="48" name="Text Box 48">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000031000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9994509B-2544-4E8F-9799-0E126F10A30C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="50" name="Text Box 49">
+        <xdr:cNvPr id="49" name="Text Box 49">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000032000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{436CF346-3C6E-4C97-A8D5-7A443F1A4E55}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="51" name="Text Box 51">
+        <xdr:cNvPr id="50" name="Text Box 51">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000033000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62A2FF36-A8E1-4511-A818-10EF73205310}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -7990,65 +8061,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="52" name="Text Box 52">
+        <xdr:cNvPr id="51" name="Text Box 52">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000034000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B4E46BC-1F8E-48C8-800B-ABC4CC7629BD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -8070,65 +8141,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="53" name="Text Box 53">
+        <xdr:cNvPr id="52" name="Text Box 53">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000035000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3224A8BD-62AD-4558-8146-1B3E57280039}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -8150,65 +8221,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="54" name="Text Box 54">
+        <xdr:cNvPr id="53" name="Text Box 54">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000036000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AF2961D-6C56-4E13-A925-31C996E9E9A4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -8230,65 +8301,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="55" name="Text Box 55">
+        <xdr:cNvPr id="54" name="Text Box 55">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000037000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E5A5A3D-158E-47D4-AB95-C8EE0A6F1FD1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -8310,65 +8381,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="56" name="Text Box 56">
+        <xdr:cNvPr id="55" name="Text Box 56">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000038000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D6B1AF8-1A37-486D-9DEF-86707D290B1A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -8390,65 +8461,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="57" name="Text Box 57">
+        <xdr:cNvPr id="56" name="Text Box 57">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000039000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{860D5F53-F80E-45A9-ACB9-EB33D02B300C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -8470,65 +8541,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="58" name="Text Box 58">
+        <xdr:cNvPr id="57" name="Text Box 58">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00003A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90211C54-7209-431F-A8A3-C1D732FE42A6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -8550,65 +8621,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="59" name="Text Box 59">
+        <xdr:cNvPr id="58" name="Text Box 59">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00003B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5585D4C-EDD9-4A3C-AC5E-B98CB6187E32}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -8630,65 +8701,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="60" name="Text Box 60">
+        <xdr:cNvPr id="59" name="Text Box 60">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00003C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95C7A361-4C10-49F4-9459-56BDC0CA792F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -8710,65 +8781,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="61" name="Text Box 61">
+        <xdr:cNvPr id="60" name="Text Box 61">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00003D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F41ED82-3BE6-47E4-9777-81258B9F0DF3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -8790,65 +8861,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="62" name="Text Box 62">
+        <xdr:cNvPr id="61" name="Text Box 62">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00003E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2544049D-721C-496D-BF61-95EE149D35C2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -8870,65 +8941,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="63" name="Text Box 63">
+        <xdr:cNvPr id="62" name="Text Box 63">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00003F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BF53B00-C6ED-42A3-B13D-67AFA0FD7566}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -8950,65 +9021,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="64" name="Text Box 64">
+        <xdr:cNvPr id="63" name="Text Box 64">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000040000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAD1D1EF-27AD-46E6-9EA6-B93ED972C94B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -9030,65 +9101,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="65" name="Text Box 65">
+        <xdr:cNvPr id="64" name="Text Box 65">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000041000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84677A9B-5860-42C1-BAC2-B6714F446970}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -9110,65 +9181,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="66" name="Text Box 66">
+        <xdr:cNvPr id="65" name="Text Box 66">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000042000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CEDE405-32E2-4C92-AE9F-84F0936BE0A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -9190,65 +9261,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="67" name="Text Box 67">
+        <xdr:cNvPr id="66" name="Text Box 67">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000043000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9AE0FA3-FAD1-4FFE-956E-8059C0D3F705}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -9270,65 +9341,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="68" name="Text Box 68">
+        <xdr:cNvPr id="67" name="Text Box 68">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000044000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B361ADD7-7DC7-4E34-ADA3-B290C4B2BB23}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -9350,65 +9421,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="69" name="Text Box 69">
+        <xdr:cNvPr id="68" name="Text Box 69">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000045000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{093CD292-6DDD-4FA7-8F91-DCC069050755}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -9430,65 +9501,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="70" name="Text Box 70">
+        <xdr:cNvPr id="69" name="Text Box 70">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000046000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F081909-FCD1-424E-B2D4-08C1F7494C4A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -9510,65 +9581,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="71" name="Text Box 71">
+        <xdr:cNvPr id="70" name="Text Box 71">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000047000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E1A397C-F4F3-4F73-A370-EBC4051DDB4C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -9590,65 +9661,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="72" name="Text Box 72">
+        <xdr:cNvPr id="71" name="Text Box 72">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000048000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17CF9B14-9E00-4643-AB48-5768668F45F5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -9670,65 +9741,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="73" name="Text Box 73">
+        <xdr:cNvPr id="72" name="Text Box 73">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000049000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B17942DA-C142-4267-A6D6-B21CF099DC0F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -9750,65 +9821,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="74" name="Text Box 74">
+        <xdr:cNvPr id="73" name="Text Box 74">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00004A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C08228A8-FB20-448F-A92F-10697B6642A1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -9830,65 +9901,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="75" name="Text Box 75">
+        <xdr:cNvPr id="74" name="Text Box 75">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00004B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2651994-96A3-4F58-A929-8E1D77E5BC3A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -9910,65 +9981,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="76" name="Text Box 76">
+        <xdr:cNvPr id="75" name="Text Box 76">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00004C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2466BBAA-15C6-4CA2-8C04-3FBDCD11E016}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -9990,65 +10061,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="77" name="Text Box 77">
+        <xdr:cNvPr id="76" name="Text Box 77">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00004D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A1C63F5-EAB8-4CB8-A853-8CE992B512F2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -10070,65 +10141,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="78" name="Text Box 78">
+        <xdr:cNvPr id="77" name="Text Box 78">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00004E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2E0BC0B-842D-4404-9ECD-2E0AAA55D498}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -10150,65 +10221,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="79" name="Text Box 79">
+        <xdr:cNvPr id="78" name="Text Box 79">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00004F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B0283E5-1EF1-4687-A2E7-C2D168EE7750}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -10230,65 +10301,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="80" name="Text Box 80">
+        <xdr:cNvPr id="79" name="Text Box 80">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000050000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFF5D861-B80C-4EA2-9F80-093D589AAC80}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -10310,65 +10381,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="81" name="Text Box 81">
+        <xdr:cNvPr id="80" name="Text Box 81">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000051000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EF26521-3FC4-4147-888F-4258E5EF8F4D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -10390,65 +10461,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="82" name="Text Box 82">
+        <xdr:cNvPr id="81" name="Text Box 82">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000052000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F04B8E0-8796-49E6-B342-A11C5C86BC52}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -10470,65 +10541,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="83" name="Text Box 83">
+        <xdr:cNvPr id="82" name="Text Box 83">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000053000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2E2B3C7-605F-44B3-8206-10F1A99E9548}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -10550,65 +10621,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="84" name="Text Box 84">
+        <xdr:cNvPr id="83" name="Text Box 84">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000054000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D17612D-CF7B-45D4-ABA7-120323C73B85}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -10630,65 +10701,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="85" name="Text Box 85">
+        <xdr:cNvPr id="84" name="Text Box 85">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000055000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBA5D60A-596D-40E5-B7F8-5BB86E7A9181}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -10710,65 +10781,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="86" name="Text Box 86">
+        <xdr:cNvPr id="85" name="Text Box 86">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000056000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD0F5508-BB38-4BAD-AE48-31C861CC0BFE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -10790,65 +10861,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="87" name="Text Box 87">
+        <xdr:cNvPr id="86" name="Text Box 87">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000057000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C16B78F-C873-408F-B906-7201475CC827}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -10870,65 +10941,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="88" name="Text Box 88">
+        <xdr:cNvPr id="87" name="Text Box 88">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000058000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{626EB2BE-72B0-4027-BE39-7CB77848B9FE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -10950,65 +11021,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="89" name="Text Box 89">
+        <xdr:cNvPr id="88" name="Text Box 89">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000059000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1014D9A4-7FE4-452D-9D33-A4479725E590}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -11030,65 +11101,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="90" name="Text Box 90">
+        <xdr:cNvPr id="89" name="Text Box 90">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00005A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CCD94A7-70DC-492C-AAA7-45D4A173990F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -11110,65 +11181,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="91" name="Text Box 91">
+        <xdr:cNvPr id="90" name="Text Box 91">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00005B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB73545A-9898-4B1C-87B9-A61E2FE6059D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -11190,65 +11261,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="92" name="Text Box 92">
+        <xdr:cNvPr id="91" name="Text Box 92">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00005C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E113BE5A-BD1C-4F37-8D01-DE511D4FE0B5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -11270,65 +11341,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="93" name="Text Box 93">
+        <xdr:cNvPr id="92" name="Text Box 93">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00005D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78B8E352-E953-44D5-9E49-77197B3662EE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -11350,65 +11421,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="94" name="Text Box 94">
+        <xdr:cNvPr id="93" name="Text Box 94">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00005E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C601111-01C7-48B6-B0E5-A8568E397D4B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -11430,65 +11501,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="95" name="Text Box 95">
+        <xdr:cNvPr id="94" name="Text Box 95">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00005F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B9C64E2-8A5B-486F-BC78-8953B3F23366}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -11510,65 +11581,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="96" name="Text Box 96">
+        <xdr:cNvPr id="95" name="Text Box 96">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000060000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7DF26A0-A326-4648-B187-B4981D647E74}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -11590,65 +11661,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="97" name="Text Box 97">
+        <xdr:cNvPr id="96" name="Text Box 97">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000061000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18B0AC90-C022-408E-91BC-CE53E00EFF1C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -11670,65 +11741,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="98" name="Text Box 98">
+        <xdr:cNvPr id="97" name="Text Box 98">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000062000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA567F7A-E09A-4F74-8FC3-E7A483E8BE3E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -11750,65 +11821,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="99" name="Text Box 99">
+        <xdr:cNvPr id="98" name="Text Box 99">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000063000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B42D9712-6748-4173-BD90-26BB24579CA1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -11830,65 +11901,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="100" name="Text Box 100">
+        <xdr:cNvPr id="99" name="Text Box 100">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000064000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5A3B09A-E27C-4C42-B70E-234FE932FBA7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -11910,65 +11981,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="101" name="Text Box 101">
+        <xdr:cNvPr id="100" name="Text Box 101">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000065000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A4A8327-6E7A-4C7D-94C3-76F859A3994E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -11990,65 +12061,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="102" name="Text Box 102">
+        <xdr:cNvPr id="101" name="Text Box 102">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000066000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5B290E6-071A-441E-8B04-124B8B776D1D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -12070,65 +12141,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="103" name="Text Box 103">
+        <xdr:cNvPr id="102" name="Text Box 103">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000067000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA4A7413-FF15-4858-92E5-912BF25F8050}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -12150,65 +12221,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="104" name="Text Box 104">
+        <xdr:cNvPr id="103" name="Text Box 104">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000068000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D208054-12B9-41C7-9D5F-9176A730F354}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -12230,65 +12301,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="105" name="Text Box 105">
+        <xdr:cNvPr id="104" name="Text Box 105">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000069000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFCBE33C-846C-4866-AF35-913FB0EBB060}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -12310,65 +12381,65 @@
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="106" name="Text Box 106">
+        <xdr:cNvPr id="105" name="Text Box 106">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00006A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10263D3E-1593-4A1E-B7B0-AF2F8F5EF3E6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11191875"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11068050"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -12398,32178 +12469,25892 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>161925</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44D4372E-7504-4842-AADB-2A0BC524DF53}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6972300" y="219075"/>
-          <a:ext cx="485775" cy="0"/>
+          <a:off x="6321425" y="219075"/>
+          <a:ext cx="431800" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75A0A19B-74F1-4AC3-8B4B-FFC092D85915}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E3A7F1B-ED41-4F87-965E-67158AE18F31}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000005000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EEDC16A-1172-47FC-8923-3B358F7185BB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55DC243E-651A-4EC3-A168-D2EEC56F282C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D7245D0-70B5-4F2E-8F84-09F9B7DBB46F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000008000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AE4E224-F05D-42E6-8082-4454B8854CE0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>161925</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Text Box 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000009000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B912125B-FE41-4632-98A5-727B33EC1550}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6972300" y="219075"/>
-          <a:ext cx="485775" cy="0"/>
+          <a:off x="6321425" y="219075"/>
+          <a:ext cx="431800" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Text Box 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA97CDF2-A396-4126-A9DF-50E6ACD9C58F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Text Box 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80953C5C-28CE-44CB-B295-61E7BAF18FA0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="Text Box 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B75B4C6A-F94C-454D-B4F2-FBD6644312E1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Text Box 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E3E8DF9-8B68-4D89-95D7-E8BB74A49978}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Text Box 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F838C3DF-E841-4DC2-846F-9670A0B8DEDD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Text Box 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97F4BA90-4CD0-4EC0-AA5D-CB6CE863F328}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Text Box 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000010000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74604670-D171-4B2F-AD17-6C6DCC735466}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Text Box 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000011000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22D83320-B61E-4BA2-B504-EC2C3AECF2A0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="Text Box 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000012000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16AB127F-65E6-428F-8429-0C59FAB933B0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Text Box 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000013000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDC6F57C-C2F0-4A22-B290-8EB127DB30B5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="Text Box 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000014000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA178A9C-8981-4B16-8E29-7BC73C9892E7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="Text Box 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000015000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE9526BE-84D0-40B5-A0DF-F9B3E804D3C5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="Text Box 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000016000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D6E156F-B529-46E9-B868-EFAC23AB55B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="Text Box 22">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000017000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E5152FD-584B-49C5-8E4C-D66B8F890C58}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24" name="Text Box 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000018000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{596C47E5-DC16-4D4C-BC0B-350B04871228}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25" name="Text Box 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000019000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D80336E-CDD8-417E-95DA-53DE9A23B79B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="26" name="Text Box 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F31E46F-5243-4C4A-A4E8-3389BE03DADA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="27" name="Text Box 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E14B74F-930A-4972-8568-6C9610296BDF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="28" name="Text Box 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80A60548-1471-4CED-88BB-390174C8BD7D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="29" name="Text Box 28">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8E39467-7322-41F4-82A2-962E566C5DB2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="30" name="Text Box 29">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{219476A5-5473-4845-98B8-4C00A8B92D57}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="31" name="Text Box 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A93FE4D2-8881-4FA6-93E9-02A3679F628C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="32" name="Text Box 31">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000020000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B8D3354-A055-4DA6-9CA1-DA3BA2E458E9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="33" name="Text Box 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000021000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F6D551C-A952-4F60-9427-1E31D63B22DD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="34" name="Text Box 33">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000022000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A3E8160-374A-4358-B7A4-5A893E22D3DC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="35" name="Text Box 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000023000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{864EEA45-78B1-47CC-A190-9ED8579A2A8A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="36" name="Text Box 35">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000024000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC8E8880-53E7-41B2-B16A-09A0D3450EA5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="37" name="Text Box 36">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000025000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{292F2489-556E-459D-BA9F-B455A8F007DC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="38" name="Text Box 37">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000026000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AFCEB7D-57BF-499D-89DD-4D9A9697BE8D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="39" name="Text Box 38">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000027000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB9FC476-3B3A-48C1-AC1F-5C5536A32EC5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="40" name="Text Box 39">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000028000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13072281-9D90-4F00-9F31-18621203DB2E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="41" name="Text Box 40">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000029000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA5394CB-569A-469F-8B71-189531BED28F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42" name="Text Box 41">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00002A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{501D7151-1BAF-492C-9D88-FD61D2DBC047}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="43" name="Text Box 42">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00002B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7561C809-EB03-4768-B83D-5768E711447D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="44" name="Text Box 43">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00002C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E92C659E-BF5C-4B5C-9174-1BF8B35BF4B0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="45" name="Text Box 44">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00002D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EF4FA4D-8365-49D4-83FD-B44AFF0C214B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46" name="Text Box 45">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00002E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BF625C9-DF9B-435B-95BC-861A56CE9D77}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="47" name="Text Box 46">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00002F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99B23A12-934C-4536-8DAE-D2F2B4C5233F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="48" name="Text Box 47">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000030000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{047FCC98-FC30-4730-9F57-D62C22AF792E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="49" name="Text Box 48">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000031000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9194322C-0F08-46B7-B292-BC6598224A75}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="50" name="Text Box 49">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000032000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C2C529F-3A2E-4321-BDAD-9D1375CDA6A6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="51" name="Text Box 50">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000033000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB295100-8AB1-4F96-A3B7-CA94EC1BB0D7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="8334375"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="8334375"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="52" name="Text Box 51">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000034000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A468946-EC43-43C1-B51B-DC3EA9C2BD9D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="53" name="Text Box 52">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000035000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF0DA5E0-EC25-485E-8CCE-52C615987C8D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="54" name="Text Box 53">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000036000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1DBAD75-ADE8-47BF-B543-A95E285F7C8B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="55" name="Text Box 54">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000037000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D7D474A-E2CB-467F-892D-56D12205398A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="56" name="Text Box 55">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000038000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8591BA56-F827-4D22-93D8-B88744B67AD4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="57" name="Text Box 56">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000039000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5308C8FB-EE99-471F-B01F-C3E82448F4EA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="58" name="Text Box 57">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00003A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACEEA616-4244-41BE-BF85-79ECF319FF0E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="59" name="Text Box 58">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00003B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F882445-7D76-4F6C-AADA-DDC4BFADADCE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="60" name="Text Box 59">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00003C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0D9E3C5-F609-46A2-842D-4AFA206D5C0A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="61" name="Text Box 60">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00003D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ED983EF-54D8-4D54-9311-F3BA576B7814}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="62" name="Text Box 61">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00003E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3E24836-C8BC-434C-8D80-F5D346095EBD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="63" name="Text Box 62">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00003F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{687E5753-9412-4E90-841C-B1750780E445}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="64" name="Text Box 63">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000040000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{739990FA-7201-4DD2-ACF6-AE38042D91E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="65" name="Text Box 64">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000041000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13D4A708-EAF8-4D9C-B560-54A3FE8DEBBE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="66" name="Text Box 65">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000042000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73849335-1F9B-4BED-8A91-F534A80396B1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="67" name="Text Box 66">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000043000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DE3701A-616B-41E0-BD75-CB1237735C89}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="68" name="Text Box 67">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000044000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C54654C-B3BE-4F43-80E0-8C5790683ADB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="69" name="Text Box 68">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000045000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{293DBF59-83AA-4EE1-9292-6393865427F2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="70" name="Text Box 69">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000046000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF57BF69-6979-4576-9096-02D43E184207}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="71" name="Text Box 70">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000047000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34F7AE46-8002-4C94-A92C-F4AA4807CB78}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="72" name="Text Box 71">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000048000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0009A560-A810-4F5C-A1E1-28B48BEAFBDF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="73" name="Text Box 72">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000049000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3900FFE-BEF0-447F-917A-3392BA91CDB4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="74" name="Text Box 73">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00004A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC867008-25AD-472C-8787-A882166B11B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="75" name="Text Box 74">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00004B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{259CD913-1B68-4CD7-8300-F9131F1CA5F2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="76" name="Text Box 75">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00004C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA42EB7C-EEC4-496E-8CEB-5C54FE6BC370}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="77" name="Text Box 76">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00004D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98C37383-5876-4373-9D57-48F330781718}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="78" name="Text Box 77">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00004E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38B45560-DE2B-44C6-88DE-A2EB2E35988E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="79" name="Text Box 78">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00004F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{419854B4-CE11-46D9-8F00-AC5E64340286}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="80" name="Text Box 79">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000050000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68CFE3E9-282D-4E46-B2F7-E2AD56D03471}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="81" name="Text Box 80">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000051000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{454C932B-1294-45AA-8305-F97C631C87E3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="82" name="Text Box 81">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000052000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61DE79E9-BDEA-4154-92AF-07090C7821FE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="83" name="Text Box 82">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000053000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{141333D1-4BEE-406C-ABA9-357C8A7A8657}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="84" name="Text Box 83">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000054000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2A6A2B8-98E0-4882-95C9-2578040CFA24}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="85" name="Text Box 84">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000055000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E3A98CD-CDC9-4431-914E-89C0EEE32F92}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="86" name="Text Box 85">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000056000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40C0E238-3AC4-4406-9247-11F7684EE905}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="87" name="Text Box 86">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000057000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BC30447-9796-4842-AC21-FD7555949002}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="88" name="Text Box 87">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000058000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CB94A7C-FAFE-4EB4-989A-F66DC14B4AFB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="89" name="Text Box 88">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000059000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF6DA7E0-206D-4740-91A3-7587F829345A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="90" name="Text Box 89">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00005A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0EC0AFE-4247-467C-AB3A-9461DF4E2BF0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="91" name="Text Box 90">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00005B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFE20102-B1B8-4594-8698-83C8594DF029}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="92" name="Text Box 91">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00005C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC1F4BA8-DD30-4240-92CB-C4BF1BAB67E8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="93" name="Text Box 92">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00005D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6348CABF-E756-4019-A77F-02D43AF69BFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="94" name="Text Box 93">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00005E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFB284AD-2EDB-4EF5-A4DA-EC7D4BCED4E6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="95" name="Text Box 94">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00005F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F705D7FF-BA84-4A47-A15C-750A9A748AAA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="96" name="Text Box 95">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000060000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C6C7A43-6131-43B9-8C10-DD147D7622DE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="97" name="Text Box 96">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000061000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD36ABBF-D399-4665-9F6D-CE5AB639BB84}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="98" name="Text Box 97">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000062000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22354D2F-5AB9-4C46-BB00-A8C12185CB5E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="99" name="Text Box 98">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000063000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C83CBB7-8243-4DE6-A9C8-214017F96E40}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="100" name="Text Box 99">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000064000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20AE47EE-3B84-47C1-AB92-59574BA0D806}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="101" name="Text Box 100">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000065000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDAAF540-F6A5-48F1-83A9-2D974F106A88}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="102" name="Text Box 101">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000066000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{664405BB-BC3F-4199-B165-F89E706BC70E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="103" name="Text Box 102">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000067000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D67A9BEC-B889-4146-94E1-4DCAF020DAE0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="104" name="Text Box 103">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000068000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECC0F4A1-B07C-4E6C-8AA5-FBFFF5AEAA4F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="105" name="Text Box 104">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000069000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27E84F0A-403B-4430-94D4-9C681F3892DD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="106" name="Text Box 105">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00006A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6E42B38-B8E0-4E57-ADD1-9064FDD61193}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="107" name="Text Box 106">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00006B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23059006-86FC-4A43-B335-48A3630A8431}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="108" name="Text Box 107">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00006C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D884AE74-6026-4E49-9FAD-1FBE6F7EE842}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="109" name="Text Box 108">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00006D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA724EF1-ABE7-4A81-BBBE-F73FEFC14419}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="110" name="Text Box 109">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00006E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4386DF9-730D-4232-AC39-F77FC45F4CD0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="111" name="Text Box 110">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00006F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02252CAD-98CE-41C8-9CA0-BA7BF61F7052}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="112" name="Text Box 111">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000070000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AE46999-7D0D-4357-9C16-D20032807DD6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="113" name="Text Box 112">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000071000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BBB4447-D2B9-464B-B348-C66FDFAD8ED1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="114" name="Text Box 113">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000072000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D13614B-AAB5-4882-9CE9-D810FCBD7E39}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="115" name="Text Box 114">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000073000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE4E7185-AC17-471E-880E-60BE99C18C01}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="116" name="Text Box 115">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000074000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16402EED-9BDA-4B0E-842C-7474B0ABEA87}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="117" name="Text Box 116">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000075000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{467C9221-AF07-40A1-9EB0-6FF4D4D349C5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="118" name="Text Box 117">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000076000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B8CC95D-CA03-4C96-B817-7A742268A4AB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="119" name="Text Box 118">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000077000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C7FE319-A1E6-4285-971F-E6C3CF7EB08D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="120" name="Text Box 119">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000078000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8AA3E08-A8B7-4D85-9D94-548D60BF90E1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="121" name="Text Box 120">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000079000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{205C3923-934B-40D8-BCB7-4132126C2D8C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="122" name="Text Box 121">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00007A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33DCEFC5-667C-471B-BF80-B623147D921A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="123" name="Text Box 122">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00007B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7432BE7D-CCCC-4F62-956D-7687ADC6B7F5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="124" name="Text Box 123">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00007C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{359B9076-309D-477F-AF2A-57628AB91907}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="125" name="Text Box 124">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00007D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79115F1D-C4F7-4075-BC80-80AC73D9594F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="126" name="Text Box 125">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00007E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CCB3F6D-ED8A-4B6C-8B96-9232CCDD729F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="127" name="Text Box 126">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00007F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13F09A1D-A4C0-4189-8DBF-FCA92D2B8454}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="128" name="Text Box 127">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000080000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9B0AABD-F467-4873-AD6E-6BD65D70BF21}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="129" name="Text Box 128">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000081000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBFC0968-869E-4B40-8B5E-E38768B68D72}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="130" name="Text Box 129">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000082000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D91208C-C2EA-4E90-B1CD-E07EA335346D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="131" name="Text Box 130">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000083000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC443144-B965-4E6E-8947-B9C80A0A6678}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="132" name="Text Box 131">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000084000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3BB5190-E40A-44D8-9A36-EE5729FBA436}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="133" name="Text Box 132">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000085000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CE57F42-77A0-43C7-8F13-5E69701FA739}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="134" name="Text Box 133">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000086000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{477FA80B-552D-4239-A617-7E6DA0DEF352}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="135" name="Text Box 134">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000087000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB85E373-5758-49F9-BD5D-D30EEB663D12}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="136" name="Text Box 135">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000088000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89748F2E-436E-4A76-B53D-B5C87D900A23}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="137" name="Text Box 136">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000089000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A2809C0-BC6C-4100-B52D-136227DCA85F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="138" name="Text Box 137">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00008A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4814F728-2929-4CC4-8899-E6B1E1988577}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="139" name="Text Box 138">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00008B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBB4E93C-4526-4FB9-9260-3641BF07F691}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="140" name="Text Box 139">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00008C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BAEE4A3-9C9A-4409-A1D2-F2CFC0C30E17}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="141" name="Text Box 140">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00008D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2483F0D1-2CE5-4945-9036-E41616EC5C54}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="142" name="Text Box 141">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00008E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA6E7AC7-242C-40F3-8CDE-8A4A5C65FFF5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="143" name="Text Box 142">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00008F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C3FCD22-FA70-4EC4-8C11-A5DCD0FB9497}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="144" name="Text Box 143">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000090000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4582D59F-78F7-4B49-AB9E-9F88C4623F43}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="145" name="Text Box 144">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000091000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54C2394D-3623-4BA1-A7B1-8FF04B751762}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="146" name="Text Box 145">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000092000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD252AD1-C2E9-4517-A85D-1D61749D20EB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="147" name="Text Box 146">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000093000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D09B75F-9340-466E-B742-3F5311626534}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11182350"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11182350"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="148" name="Text Box 147">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000094000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F72D290-52DA-4D10-AC04-EA45B542939D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="149" name="Text Box 148">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000095000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{368FC745-C494-4941-8838-96A3B4051AB1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="150" name="Text Box 149">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000096000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C475F5A1-2849-4DB7-9367-17CD9970BF61}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="151" name="Text Box 150">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000097000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F3BBB54-DEE3-45AF-B256-0E05B57C7218}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="152" name="Text Box 151">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000098000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92DEF488-ABFB-43B7-ABA3-762FFA5BA4A7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="153" name="Text Box 152">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000099000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75DDBBD4-106E-44CC-83AA-777948D2AD70}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="154" name="Text Box 153">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00009A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BF4D0C0-016C-4B9C-BA82-93EA73481F50}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="155" name="Text Box 154">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00009B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28B098E8-09A1-4B3F-8C5C-EB4D227B9C17}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="156" name="Text Box 155">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00009C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D8F12FC-CF58-43AB-9C26-9D4D29A07540}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="157" name="Text Box 156">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00009D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D73E4F3-DD1A-4173-B76A-B9F3CCAD8BA0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="158" name="Text Box 157">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00009E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{903E1738-D736-4C2E-974E-4757387C1CE5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="159" name="Text Box 158">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00009F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7FE6250-EF01-4080-99C3-B71D6042C326}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="160" name="Text Box 159">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000A0000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98E8BC42-C7D9-49C4-8E02-C262742DA938}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="161" name="Text Box 160">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000A1000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A273EF67-96CC-45FE-9586-72087B4EB539}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="162" name="Text Box 161">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000A2000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0985E7C-152B-49D8-8773-C7F913AE448E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="163" name="Text Box 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000A3000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5728EF4D-422F-47FB-8650-EBA495E10486}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="164" name="Text Box 163">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000A4000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{317A6238-2CCE-4905-B830-44F842B56551}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="165" name="Text Box 164">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000A5000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D85C8BD1-7B4F-4201-9AC4-62FA53457811}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="166" name="Text Box 165">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000A6000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52CB0620-2A5C-4512-83B4-955CF5EF37A6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="167" name="Text Box 166">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000A7000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F5CF61E-B4FF-463E-A6D2-911F00AF4306}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="168" name="Text Box 167">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000A8000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62C050AD-F815-4984-853A-03733EE333AE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="169" name="Text Box 168">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000A9000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7B85410-C1D7-45BE-98EA-FE4CFA0753D8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="170" name="Text Box 169">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000AA000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE0FF71C-9014-4FEE-B1D8-4A154454739F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="171" name="Text Box 170">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000AB000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36B2412C-300E-41CA-9EE1-0C81B758FC32}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="172" name="Text Box 171">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000AC000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5ECD715-5E9C-4FA1-A4CC-D4659C961870}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="173" name="Text Box 172">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000AD000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8384962D-5D27-4C9B-BE64-4273DB265CFC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="174" name="Text Box 173">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000AE000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E7C7EF8-7A17-4CE0-A7E5-BB7F75D1E71C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="175" name="Text Box 174">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000AF000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15816959-8522-4BC0-B704-ADE8F3DB275E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="176" name="Text Box 175">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000B0000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0498149F-C305-4C58-86F6-2AAED62510F7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="177" name="Text Box 176">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000B1000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1736BBD-2E5D-4EE6-B0BC-5E13C0947A1E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="178" name="Text Box 177">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000B2000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AB621A5-514A-4F88-A3BD-D3767C6317C4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="179" name="Text Box 178">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000B3000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B4FE99A-5BB7-4DF6-AB29-BBB4F29B0DE4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="180" name="Text Box 179">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000B4000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D52A68F-B9EC-4794-92CD-687167A8F184}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="181" name="Text Box 180">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000B5000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C31A6045-5570-46EC-8099-1110C96A538B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="182" name="Text Box 181">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000B6000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E84EF86-4F92-4D71-BAE7-A47F52A30D7E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="183" name="Text Box 182">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000B7000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4CEFF35-AEAF-4CA2-A8D1-67EC3CBF363B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="184" name="Text Box 183">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000B8000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB82CBDF-E46C-4616-8A66-5697270891BE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="185" name="Text Box 184">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000B9000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B02A332C-FCC2-4E20-B0AE-A7F3AB9C286F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="186" name="Text Box 185">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000BA000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9BA9921-59FE-4C3C-94B1-9000FD292626}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="187" name="Text Box 186">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000BB000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBAE8CE1-F299-4D98-8EBA-0B84471006AD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="188" name="Text Box 187">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000BC000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF2279C4-D6F1-4F75-A818-65634D379E6C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="189" name="Text Box 188">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000BD000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93DE3650-E644-463D-A25A-A990A65CCC3A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="190" name="Text Box 189">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000BE000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{317EDE10-89CB-4874-886D-2E8B94E1ACD4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="191" name="Text Box 190">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000BF000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17113805-E248-4FA5-93CF-FDDAC8EF2530}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="192" name="Text Box 191">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000C0000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DA3021A-BBDB-400B-8C3E-659527109DFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="193" name="Text Box 192">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000C1000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA628506-C70E-492B-92B3-CAB20DF8A0F7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="194" name="Text Box 193">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000C2000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C824E183-1FFB-444A-B4AC-A3346115D640}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="195" name="Text Box 194">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000C3000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{037DDE71-7733-4B16-A83A-41B08E99DAAF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11185525"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11188700"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="196" name="Text Box 195">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000C4000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{508ACE6C-93BD-484C-A3DD-6C4D7439D0C8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="197" name="Text Box 196">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000C5000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC25FF44-74EA-43EE-9DAF-8666F5E8BE48}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="198" name="Text Box 197">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000C6000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4146E4AE-9E2E-44A5-9398-6622C0BFE735}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="199" name="Text Box 198">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000C7000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7B444A2-89A8-414D-B552-E4BAAF5622B2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="200" name="Text Box 199">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000C8000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E31DC358-31E1-4D37-842F-AD7620F8116B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="201" name="Text Box 200">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000C9000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20EEEF2A-3479-42E7-995B-809AB9BE3AE9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="202" name="Text Box 201">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000CA000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9660ACA0-FB7B-456C-809B-F221D287327C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="203" name="Text Box 202">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000CB000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{353EB9F0-3855-4477-8E4C-F29B38C38E97}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="204" name="Text Box 203">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000CC000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49D4E431-5FD8-4B36-B04E-0A51A9A9F688}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="205" name="Text Box 204">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000CD000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF72502C-C642-4A2F-8A3D-3BD86F2D1444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="206" name="Text Box 205">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000CE000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1041082F-4ACD-4424-80D2-13E427636CF5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="207" name="Text Box 206">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000CF000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B356CE5-87FE-459C-BBB5-5755028FEE29}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="208" name="Text Box 207">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000D0000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59DAA7B8-6C86-41B2-8640-B4BF955782F9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="209" name="Text Box 208">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000D1000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{779E06BD-E5DC-46E1-A6A0-8E58F413AE6C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="210" name="Text Box 209">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000D2000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6263D98-7159-4E7A-AB8D-393CF2A171AE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="211" name="Text Box 210">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000D3000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E29DF17E-AB25-457E-AD32-504B8A649409}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="212" name="Text Box 211">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000D4000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEBDC907-1089-4AC4-884B-47514287D5A1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="213" name="Text Box 212">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000D5000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{094B6849-0754-49D4-B37A-7800ED9891DC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="214" name="Text Box 213">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000D6000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08BA9B55-69F6-4C27-8AE7-0CEC243EF330}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="215" name="Text Box 214">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000D7000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FFFAAC7-1EA8-483D-8522-4E5615F01DD6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="216" name="Text Box 215">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000D8000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{361CB5F5-D74A-4B28-AD53-AA88B6BD81BE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="217" name="Text Box 216">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000D9000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6686F6BB-FBE5-4D09-9B43-22F9D97B419A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="218" name="Text Box 217">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000DA000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81294F77-6F09-4B23-BF48-E60F689837FF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="219" name="Text Box 218">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000DB000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FA2BA5E-2D08-4017-86A8-5EFD5973A12F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="220" name="Text Box 219">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000DC000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{800CBA07-F7F5-40FF-9AF8-EC41E6080750}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="221" name="Text Box 220">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000DD000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F46A2F4-3322-4789-95BD-91F4C91CD4FF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="222" name="Text Box 221">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000DE000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3DDF171-05F0-4705-994E-B506461CD25F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="223" name="Text Box 222">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000DF000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{762EBA1B-A238-4154-A844-C9F1BBE304FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="224" name="Text Box 223">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000E0000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{501FF61E-4F91-4A07-BAD2-8719D348B0A2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="225" name="Text Box 224">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000E1000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FC238BD-0710-41A6-8C41-B8A5A98AA231}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="226" name="Text Box 225">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000E2000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BA85F36-31E7-45ED-A009-27C7B83B0673}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="227" name="Text Box 226">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000E3000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9168296E-8867-4EF1-8001-A37C026B8D55}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="228" name="Text Box 227">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000E4000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19F54BF7-F792-4B5F-B3BC-19EE22533A4B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="229" name="Text Box 228">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000E5000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{855CB263-298F-489D-8819-2B8358E1EADE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="230" name="Text Box 229">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000E6000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F596522-9F99-4884-A5FE-94A3C994A1B2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="231" name="Text Box 230">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000E7000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6F914A7-CE94-4362-A5EC-03FBD3DC2938}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="232" name="Text Box 231">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000E8000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3137E39D-45D3-46ED-8D46-84CDD40B9FCC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="233" name="Text Box 232">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000E9000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{064462CE-3F41-436E-BEAA-659A938E07EA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="234" name="Text Box 233">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000EA000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47D6E563-4DB4-48C5-8032-6A6FC9E9CA35}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="235" name="Text Box 234">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000EB000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF9A2E65-2531-4991-890D-398FCA569CFA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="236" name="Text Box 235">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000EC000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3109619-BAB5-4B7C-B2FF-DD168B87D83A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="237" name="Text Box 236">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000ED000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F33B28-55A8-41DD-A456-B5639E35749B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="238" name="Text Box 237">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000EE000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EE33459-868D-4C39-AE7D-E6B23AF07FCF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="239" name="Text Box 238">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000EF000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1680C3F6-A625-4275-80CE-1D93E90A6024}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="240" name="Text Box 239">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000F0000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39321BD1-4DA7-4394-BC5C-3B9F6B233AE0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="241" name="Text Box 240">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000F1000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C56E4E6-613C-4A61-9432-22941ACF599C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="242" name="Text Box 241">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000F2000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCE2784E-800F-426A-A8D4-BE126D8E2718}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="243" name="Text Box 242">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000F3000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35B01033-D478-42F7-A58F-172E63ABDE12}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6886575" y="11188700"/>
-          <a:ext cx="533400" cy="0"/>
+          <a:off x="6238875" y="11191875"/>
+          <a:ext cx="473075" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6339 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F6B558F7-B59C-470C-AC3F-77EA641D2314}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AO69"/>
+  <dimension ref="A1:DP69"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="BO18" sqref="BO18"/>
+      <selection activeCell="BS58" sqref="BS58"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="2.4140625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="1" width="2.375" style="20" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="43" max="16384" width="2.625" style="20"/>
+    <col min="1" max="1" width="2.1640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="0.4140625" style="1" customWidth="1"/>
+    <col min="3" max="38" width="2.4140625" style="1"/>
+    <col min="39" max="39" width="0.6640625" style="1" customWidth="1"/>
+    <col min="40" max="40" width="2.4140625" style="1"/>
+    <col min="41" max="41" width="32.08203125" style="1" hidden="1" customWidth="1"/>
+    <col min="42" max="120" width="2.4140625" style="12"/>
+    <col min="121" max="16384" width="2.4140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="1" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
       </c>
-      <c r="AM1" s="1"/>
+      <c r="AM1" s="2"/>
     </row>
-    <row r="2" spans="1:41" ht="3.75" customHeight="1" x14ac:dyDescent="0.15">
-[...37 lines deleted...]
-      <c r="AM2" s="23"/>
+    <row r="2" spans="1:41" ht="3.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B2" s="3"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="4"/>
+      <c r="P2" s="4"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="4"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="4"/>
+      <c r="U2" s="4"/>
+      <c r="V2" s="4"/>
+      <c r="W2" s="4"/>
+      <c r="X2" s="4"/>
+      <c r="Y2" s="4"/>
+      <c r="Z2" s="4"/>
+      <c r="AA2" s="4"/>
+      <c r="AB2" s="4"/>
+      <c r="AC2" s="4"/>
+      <c r="AD2" s="4"/>
+      <c r="AE2" s="4"/>
+      <c r="AF2" s="4"/>
+      <c r="AG2" s="4"/>
+      <c r="AH2" s="4"/>
+      <c r="AI2" s="4"/>
+      <c r="AJ2" s="4"/>
+      <c r="AK2" s="4"/>
+      <c r="AL2" s="4"/>
+      <c r="AM2" s="5"/>
     </row>
-    <row r="3" spans="1:41" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="AM3" s="25"/>
+    <row r="3" spans="1:41" ht="12.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B3" s="6"/>
+      <c r="AM3" s="7"/>
     </row>
-    <row r="4" spans="1:41" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="AD4" s="20" t="s">
+    <row r="4" spans="1:41" ht="12.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B4" s="6"/>
+      <c r="AA4" s="241"/>
+      <c r="AB4" s="241"/>
+      <c r="AC4" s="241"/>
+      <c r="AD4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE4" s="241"/>
+      <c r="AF4" s="241"/>
+      <c r="AG4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH4" s="241"/>
+      <c r="AI4" s="241"/>
+      <c r="AJ4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM4" s="7"/>
+    </row>
+    <row r="5" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B5" s="6"/>
+      <c r="E5" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="AM5" s="7"/>
+      <c r="AO5" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="AE4" s="185"/>
-[...1 lines deleted...]
-      <c r="AG4" s="20" t="s">
+    </row>
+    <row r="6" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B6" s="6"/>
+      <c r="P6" s="240" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q6" s="221"/>
+      <c r="R6" s="221"/>
+      <c r="S6" s="221"/>
+      <c r="T6" s="223"/>
+      <c r="U6" s="223"/>
+      <c r="V6" s="223"/>
+      <c r="W6" s="223"/>
+      <c r="X6" s="223"/>
+      <c r="Y6" s="223"/>
+      <c r="Z6" s="223"/>
+      <c r="AA6" s="223"/>
+      <c r="AB6" s="223"/>
+      <c r="AC6" s="223"/>
+      <c r="AD6" s="223"/>
+      <c r="AE6" s="223"/>
+      <c r="AF6" s="223"/>
+      <c r="AG6" s="223"/>
+      <c r="AH6" s="223"/>
+      <c r="AI6" s="223"/>
+      <c r="AJ6" s="223"/>
+      <c r="AK6" s="10"/>
+      <c r="AL6" s="10"/>
+      <c r="AM6" s="7"/>
+      <c r="AO6" s="9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B7" s="6"/>
+      <c r="P7" s="11"/>
+      <c r="Q7" s="11"/>
+      <c r="R7" s="11"/>
+      <c r="S7" s="11"/>
+      <c r="T7" s="223"/>
+      <c r="U7" s="223"/>
+      <c r="V7" s="223"/>
+      <c r="W7" s="223"/>
+      <c r="X7" s="223"/>
+      <c r="Y7" s="223"/>
+      <c r="Z7" s="223"/>
+      <c r="AA7" s="223"/>
+      <c r="AB7" s="223"/>
+      <c r="AC7" s="223"/>
+      <c r="AD7" s="223"/>
+      <c r="AE7" s="223"/>
+      <c r="AF7" s="223"/>
+      <c r="AG7" s="223"/>
+      <c r="AH7" s="223"/>
+      <c r="AI7" s="223"/>
+      <c r="AJ7" s="223"/>
+      <c r="AK7" s="10"/>
+      <c r="AL7" s="10"/>
+      <c r="AM7" s="7"/>
+      <c r="AO7" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="AH4" s="185"/>
-[...4 lines deleted...]
-      <c r="AM4" s="25"/>
     </row>
-    <row r="5" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="E5" s="26" t="s">
+    <row r="8" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B8" s="6"/>
+      <c r="P8" s="240" t="s">
         <v>9</v>
       </c>
-      <c r="AM5" s="25"/>
-[...1 lines deleted...]
-        <v>40</v>
+      <c r="Q8" s="221"/>
+      <c r="R8" s="221"/>
+      <c r="S8" s="221"/>
+      <c r="T8" s="223"/>
+      <c r="U8" s="223"/>
+      <c r="V8" s="223"/>
+      <c r="W8" s="223"/>
+      <c r="X8" s="223"/>
+      <c r="Y8" s="223"/>
+      <c r="Z8" s="223"/>
+      <c r="AA8" s="223"/>
+      <c r="AB8" s="223"/>
+      <c r="AC8" s="223"/>
+      <c r="AD8" s="223"/>
+      <c r="AE8" s="223"/>
+      <c r="AF8" s="223"/>
+      <c r="AG8" s="223"/>
+      <c r="AH8" s="223"/>
+      <c r="AI8" s="223"/>
+      <c r="AJ8" s="223"/>
+      <c r="AK8" s="10"/>
+      <c r="AL8" s="10"/>
+      <c r="AM8" s="7"/>
+      <c r="AO8" s="9" t="s">
+        <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...28 lines deleted...]
-        <v>39</v>
+    <row r="9" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B9" s="6"/>
+      <c r="P9" s="11"/>
+      <c r="Q9" s="11"/>
+      <c r="R9" s="11"/>
+      <c r="S9" s="11"/>
+      <c r="T9" s="223"/>
+      <c r="U9" s="223"/>
+      <c r="V9" s="223"/>
+      <c r="W9" s="223"/>
+      <c r="X9" s="223"/>
+      <c r="Y9" s="223"/>
+      <c r="Z9" s="223"/>
+      <c r="AA9" s="223"/>
+      <c r="AB9" s="223"/>
+      <c r="AC9" s="223"/>
+      <c r="AD9" s="223"/>
+      <c r="AE9" s="223"/>
+      <c r="AF9" s="223"/>
+      <c r="AG9" s="223"/>
+      <c r="AH9" s="223"/>
+      <c r="AI9" s="223"/>
+      <c r="AJ9" s="223"/>
+      <c r="AK9" s="12"/>
+      <c r="AL9" s="10"/>
+      <c r="AM9" s="7"/>
+      <c r="AO9" s="9" t="s">
+        <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...26 lines deleted...]
-        <v>35</v>
+    <row r="10" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B10" s="6"/>
+      <c r="P10" s="220" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q10" s="221"/>
+      <c r="R10" s="221"/>
+      <c r="S10" s="221"/>
+      <c r="T10" s="222"/>
+      <c r="U10" s="223"/>
+      <c r="V10" s="223"/>
+      <c r="W10" s="223"/>
+      <c r="X10" s="223"/>
+      <c r="Y10" s="223"/>
+      <c r="Z10" s="223"/>
+      <c r="AA10" s="223"/>
+      <c r="AB10" s="223"/>
+      <c r="AC10" s="223"/>
+      <c r="AD10" s="223"/>
+      <c r="AE10" s="223"/>
+      <c r="AF10" s="223"/>
+      <c r="AG10" s="223"/>
+      <c r="AH10" s="223"/>
+      <c r="AI10" s="223"/>
+      <c r="AJ10" s="223"/>
+      <c r="AK10" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL10" s="10"/>
+      <c r="AM10" s="7"/>
+      <c r="AO10" s="9"/>
+    </row>
+    <row r="11" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B11" s="6"/>
+      <c r="P11" s="14"/>
+      <c r="Q11" s="15"/>
+      <c r="R11" s="15"/>
+      <c r="S11" s="15"/>
+      <c r="T11" s="223"/>
+      <c r="U11" s="223"/>
+      <c r="V11" s="223"/>
+      <c r="W11" s="223"/>
+      <c r="X11" s="223"/>
+      <c r="Y11" s="223"/>
+      <c r="Z11" s="223"/>
+      <c r="AA11" s="223"/>
+      <c r="AB11" s="223"/>
+      <c r="AC11" s="223"/>
+      <c r="AD11" s="223"/>
+      <c r="AE11" s="223"/>
+      <c r="AF11" s="223"/>
+      <c r="AG11" s="223"/>
+      <c r="AH11" s="223"/>
+      <c r="AI11" s="223"/>
+      <c r="AJ11" s="223"/>
+      <c r="AK11" s="16"/>
+      <c r="AL11" s="16"/>
+      <c r="AM11" s="7"/>
+      <c r="AO11" s="9"/>
+    </row>
+    <row r="12" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B12" s="6"/>
+      <c r="P12" s="14"/>
+      <c r="Q12" s="15"/>
+      <c r="R12" s="15"/>
+      <c r="S12" s="15"/>
+      <c r="T12" s="17"/>
+      <c r="U12" s="17"/>
+      <c r="V12" s="17"/>
+      <c r="W12" s="17"/>
+      <c r="X12" s="17"/>
+      <c r="Y12" s="17"/>
+      <c r="Z12" s="17"/>
+      <c r="AA12" s="17"/>
+      <c r="AB12" s="17"/>
+      <c r="AC12" s="17"/>
+      <c r="AD12" s="17"/>
+      <c r="AE12" s="17"/>
+      <c r="AF12" s="17"/>
+      <c r="AG12" s="17"/>
+      <c r="AH12" s="17"/>
+      <c r="AI12" s="17"/>
+      <c r="AJ12" s="17"/>
+      <c r="AK12" s="16"/>
+      <c r="AL12" s="16"/>
+      <c r="AM12" s="7"/>
+    </row>
+    <row r="13" spans="1:41" ht="9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B13" s="6"/>
+      <c r="P13" s="14"/>
+      <c r="Q13" s="15"/>
+      <c r="R13" s="15"/>
+      <c r="S13" s="15"/>
+      <c r="T13" s="15"/>
+      <c r="U13" s="15"/>
+      <c r="V13" s="15"/>
+      <c r="W13" s="15"/>
+      <c r="X13" s="15"/>
+      <c r="Y13" s="15"/>
+      <c r="Z13" s="15"/>
+      <c r="AA13" s="15"/>
+      <c r="AB13" s="15"/>
+      <c r="AC13" s="15"/>
+      <c r="AD13" s="15"/>
+      <c r="AE13" s="15"/>
+      <c r="AF13" s="15"/>
+      <c r="AG13" s="15"/>
+      <c r="AH13" s="15"/>
+      <c r="AI13" s="15"/>
+      <c r="AJ13" s="15"/>
+      <c r="AK13" s="18"/>
+      <c r="AL13" s="18"/>
+      <c r="AM13" s="7"/>
+      <c r="AO13" s="1" t="s">
+        <v>14</v>
       </c>
     </row>
-    <row r="8" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...2 lines deleted...]
-        <v>100</v>
+    <row r="14" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B14" s="19"/>
+      <c r="C14" s="224" t="s">
+        <v>15</v>
       </c>
-      <c r="Q8" s="146"/>
-[...23 lines deleted...]
-        <v>36</v>
+      <c r="D14" s="224"/>
+      <c r="E14" s="224"/>
+      <c r="F14" s="224"/>
+      <c r="G14" s="224"/>
+      <c r="H14" s="224"/>
+      <c r="I14" s="224"/>
+      <c r="J14" s="224"/>
+      <c r="K14" s="224"/>
+      <c r="L14" s="224"/>
+      <c r="M14" s="224"/>
+      <c r="N14" s="224"/>
+      <c r="O14" s="224"/>
+      <c r="P14" s="224"/>
+      <c r="Q14" s="224"/>
+      <c r="R14" s="224"/>
+      <c r="S14" s="224"/>
+      <c r="T14" s="224"/>
+      <c r="U14" s="224"/>
+      <c r="V14" s="224"/>
+      <c r="W14" s="224"/>
+      <c r="X14" s="224"/>
+      <c r="Y14" s="224"/>
+      <c r="Z14" s="224"/>
+      <c r="AA14" s="224"/>
+      <c r="AB14" s="224"/>
+      <c r="AC14" s="224"/>
+      <c r="AD14" s="224"/>
+      <c r="AE14" s="224"/>
+      <c r="AF14" s="224"/>
+      <c r="AG14" s="224"/>
+      <c r="AH14" s="224"/>
+      <c r="AI14" s="224"/>
+      <c r="AJ14" s="224"/>
+      <c r="AK14" s="224"/>
+      <c r="AL14" s="224"/>
+      <c r="AM14" s="20"/>
+    </row>
+    <row r="15" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B15" s="19"/>
+      <c r="C15" s="224"/>
+      <c r="D15" s="224"/>
+      <c r="E15" s="224"/>
+      <c r="F15" s="224"/>
+      <c r="G15" s="224"/>
+      <c r="H15" s="224"/>
+      <c r="I15" s="224"/>
+      <c r="J15" s="224"/>
+      <c r="K15" s="224"/>
+      <c r="L15" s="224"/>
+      <c r="M15" s="224"/>
+      <c r="N15" s="224"/>
+      <c r="O15" s="224"/>
+      <c r="P15" s="224"/>
+      <c r="Q15" s="224"/>
+      <c r="R15" s="224"/>
+      <c r="S15" s="224"/>
+      <c r="T15" s="224"/>
+      <c r="U15" s="224"/>
+      <c r="V15" s="224"/>
+      <c r="W15" s="224"/>
+      <c r="X15" s="224"/>
+      <c r="Y15" s="224"/>
+      <c r="Z15" s="224"/>
+      <c r="AA15" s="224"/>
+      <c r="AB15" s="224"/>
+      <c r="AC15" s="224"/>
+      <c r="AD15" s="224"/>
+      <c r="AE15" s="224"/>
+      <c r="AF15" s="224"/>
+      <c r="AG15" s="224"/>
+      <c r="AH15" s="224"/>
+      <c r="AI15" s="224"/>
+      <c r="AJ15" s="224"/>
+      <c r="AK15" s="224"/>
+      <c r="AL15" s="224"/>
+      <c r="AM15" s="20"/>
+    </row>
+    <row r="16" spans="1:41" ht="9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B16" s="21"/>
+      <c r="C16" s="22"/>
+      <c r="D16" s="22"/>
+      <c r="E16" s="22"/>
+      <c r="F16" s="22"/>
+      <c r="G16" s="22"/>
+      <c r="H16" s="22"/>
+      <c r="I16" s="22"/>
+      <c r="J16" s="22"/>
+      <c r="K16" s="22"/>
+      <c r="L16" s="22"/>
+      <c r="M16" s="22"/>
+      <c r="N16" s="22"/>
+      <c r="O16" s="22"/>
+      <c r="P16" s="22"/>
+      <c r="Q16" s="22"/>
+      <c r="R16" s="22"/>
+      <c r="S16" s="22"/>
+      <c r="T16" s="22"/>
+      <c r="U16" s="22"/>
+      <c r="V16" s="22"/>
+      <c r="W16" s="22"/>
+      <c r="X16" s="22"/>
+      <c r="Y16" s="22"/>
+      <c r="Z16" s="22"/>
+      <c r="AA16" s="22"/>
+      <c r="AB16" s="22"/>
+      <c r="AC16" s="22"/>
+      <c r="AD16" s="22"/>
+      <c r="AE16" s="22"/>
+      <c r="AF16" s="22"/>
+      <c r="AG16" s="22"/>
+      <c r="AH16" s="22"/>
+      <c r="AI16" s="22"/>
+      <c r="AJ16" s="22"/>
+      <c r="AK16" s="22"/>
+      <c r="AL16" s="22"/>
+      <c r="AM16" s="23"/>
+    </row>
+    <row r="17" spans="2:41" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B17" s="6"/>
+      <c r="D17" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="25"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="25"/>
+      <c r="H17" s="25"/>
+      <c r="I17" s="25"/>
+      <c r="J17" s="25"/>
+      <c r="K17" s="25"/>
+      <c r="L17" s="26"/>
+      <c r="M17" s="26"/>
+      <c r="N17" s="26"/>
+      <c r="O17" s="26"/>
+      <c r="P17" s="26"/>
+      <c r="Q17" s="26"/>
+      <c r="R17" s="26"/>
+      <c r="S17" s="26"/>
+      <c r="T17" s="26"/>
+      <c r="U17" s="26"/>
+      <c r="V17" s="26"/>
+      <c r="W17" s="26"/>
+      <c r="X17" s="26"/>
+      <c r="Y17" s="26"/>
+      <c r="Z17" s="26"/>
+      <c r="AA17" s="26"/>
+      <c r="AB17" s="26"/>
+      <c r="AC17" s="26"/>
+      <c r="AD17" s="26"/>
+      <c r="AE17" s="26"/>
+      <c r="AF17" s="26"/>
+      <c r="AG17" s="26"/>
+      <c r="AH17" s="26"/>
+      <c r="AI17" s="26"/>
+      <c r="AJ17" s="26"/>
+      <c r="AK17" s="26"/>
+      <c r="AL17" s="26"/>
+      <c r="AM17" s="7"/>
+    </row>
+    <row r="18" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B18" s="6"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="128" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="128"/>
+      <c r="G18" s="128"/>
+      <c r="H18" s="128"/>
+      <c r="I18" s="128"/>
+      <c r="J18" s="128"/>
+      <c r="K18" s="128"/>
+      <c r="L18" s="128"/>
+      <c r="M18" s="28"/>
+      <c r="N18" s="226"/>
+      <c r="O18" s="227"/>
+      <c r="P18" s="227"/>
+      <c r="Q18" s="227"/>
+      <c r="R18" s="227"/>
+      <c r="S18" s="227"/>
+      <c r="T18" s="227"/>
+      <c r="U18" s="227"/>
+      <c r="V18" s="227"/>
+      <c r="W18" s="227"/>
+      <c r="X18" s="227"/>
+      <c r="Y18" s="227"/>
+      <c r="Z18" s="227"/>
+      <c r="AA18" s="227"/>
+      <c r="AB18" s="227"/>
+      <c r="AC18" s="227"/>
+      <c r="AD18" s="227"/>
+      <c r="AE18" s="227"/>
+      <c r="AF18" s="227"/>
+      <c r="AG18" s="227"/>
+      <c r="AH18" s="227"/>
+      <c r="AI18" s="227"/>
+      <c r="AJ18" s="227"/>
+      <c r="AK18" s="228"/>
+      <c r="AL18" s="24"/>
+      <c r="AM18" s="7"/>
+      <c r="AO18" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
-    <row r="9" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...26 lines deleted...]
-        <v>104</v>
+    <row r="19" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B19" s="6"/>
+      <c r="D19" s="29"/>
+      <c r="E19" s="225"/>
+      <c r="F19" s="225"/>
+      <c r="G19" s="225"/>
+      <c r="H19" s="225"/>
+      <c r="I19" s="225"/>
+      <c r="J19" s="225"/>
+      <c r="K19" s="225"/>
+      <c r="L19" s="225"/>
+      <c r="M19" s="30"/>
+      <c r="N19" s="150"/>
+      <c r="O19" s="151"/>
+      <c r="P19" s="151"/>
+      <c r="Q19" s="151"/>
+      <c r="R19" s="151"/>
+      <c r="S19" s="151"/>
+      <c r="T19" s="151"/>
+      <c r="U19" s="151"/>
+      <c r="V19" s="151"/>
+      <c r="W19" s="151"/>
+      <c r="X19" s="151"/>
+      <c r="Y19" s="151"/>
+      <c r="Z19" s="151"/>
+      <c r="AA19" s="151"/>
+      <c r="AB19" s="151"/>
+      <c r="AC19" s="151"/>
+      <c r="AD19" s="151"/>
+      <c r="AE19" s="151"/>
+      <c r="AF19" s="151"/>
+      <c r="AG19" s="151"/>
+      <c r="AH19" s="151"/>
+      <c r="AI19" s="151"/>
+      <c r="AJ19" s="151"/>
+      <c r="AK19" s="152"/>
+      <c r="AL19" s="24"/>
+      <c r="AM19" s="7"/>
+      <c r="AO19" s="1" t="s">
+        <v>19</v>
       </c>
     </row>
-    <row r="10" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...2 lines deleted...]
-        <v>101</v>
+    <row r="20" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B20" s="6"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="136" t="s">
+        <v>20</v>
       </c>
-      <c r="Q10" s="146"/>
-[...20 lines deleted...]
-        <v>95</v>
+      <c r="F20" s="136"/>
+      <c r="G20" s="136"/>
+      <c r="I20" s="32"/>
+      <c r="J20" s="229" t="s">
+        <v>21</v>
       </c>
-      <c r="AL10" s="82"/>
-[...85 lines deleted...]
-        <v>37</v>
+      <c r="K20" s="229"/>
+      <c r="L20" s="229"/>
+      <c r="M20" s="33"/>
+      <c r="N20" s="147"/>
+      <c r="O20" s="148"/>
+      <c r="P20" s="148"/>
+      <c r="Q20" s="148"/>
+      <c r="R20" s="148"/>
+      <c r="S20" s="148"/>
+      <c r="T20" s="148"/>
+      <c r="U20" s="148"/>
+      <c r="V20" s="148"/>
+      <c r="W20" s="148"/>
+      <c r="X20" s="148"/>
+      <c r="Y20" s="148"/>
+      <c r="Z20" s="148"/>
+      <c r="AA20" s="148"/>
+      <c r="AB20" s="148"/>
+      <c r="AC20" s="148"/>
+      <c r="AD20" s="148"/>
+      <c r="AE20" s="148"/>
+      <c r="AF20" s="148"/>
+      <c r="AG20" s="148"/>
+      <c r="AH20" s="148"/>
+      <c r="AI20" s="148"/>
+      <c r="AJ20" s="148"/>
+      <c r="AK20" s="149"/>
+      <c r="AL20" s="24"/>
+      <c r="AM20" s="7"/>
+      <c r="AO20" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
-    <row r="14" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...2 lines deleted...]
-        <v>10</v>
+    <row r="21" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B21" s="6"/>
+      <c r="D21" s="34"/>
+      <c r="E21" s="136"/>
+      <c r="F21" s="136"/>
+      <c r="G21" s="136"/>
+      <c r="I21" s="35"/>
+      <c r="J21" s="230"/>
+      <c r="K21" s="230"/>
+      <c r="L21" s="230"/>
+      <c r="M21" s="30"/>
+      <c r="N21" s="150"/>
+      <c r="O21" s="151"/>
+      <c r="P21" s="151"/>
+      <c r="Q21" s="151"/>
+      <c r="R21" s="151"/>
+      <c r="S21" s="151"/>
+      <c r="T21" s="151"/>
+      <c r="U21" s="151"/>
+      <c r="V21" s="151"/>
+      <c r="W21" s="151"/>
+      <c r="X21" s="151"/>
+      <c r="Y21" s="151"/>
+      <c r="Z21" s="151"/>
+      <c r="AA21" s="151"/>
+      <c r="AB21" s="151"/>
+      <c r="AC21" s="151"/>
+      <c r="AD21" s="151"/>
+      <c r="AE21" s="151"/>
+      <c r="AF21" s="151"/>
+      <c r="AG21" s="151"/>
+      <c r="AH21" s="151"/>
+      <c r="AI21" s="151"/>
+      <c r="AJ21" s="151"/>
+      <c r="AK21" s="152"/>
+      <c r="AL21" s="24"/>
+      <c r="AM21" s="7"/>
+      <c r="AO21" s="1" t="s">
+        <v>23</v>
       </c>
-      <c r="D14" s="199"/>
-[...34 lines deleted...]
-      <c r="AM14" s="33"/>
     </row>
-    <row r="15" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...37 lines deleted...]
-      <c r="AM15" s="33"/>
+    <row r="22" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B22" s="6"/>
+      <c r="D22" s="34"/>
+      <c r="E22" s="136"/>
+      <c r="F22" s="136"/>
+      <c r="G22" s="136"/>
+      <c r="I22" s="32"/>
+      <c r="J22" s="229" t="s">
+        <v>24</v>
+      </c>
+      <c r="K22" s="229"/>
+      <c r="L22" s="229"/>
+      <c r="M22" s="33"/>
+      <c r="N22" s="147"/>
+      <c r="O22" s="148"/>
+      <c r="P22" s="148"/>
+      <c r="Q22" s="148"/>
+      <c r="R22" s="148"/>
+      <c r="S22" s="148"/>
+      <c r="T22" s="148"/>
+      <c r="U22" s="148"/>
+      <c r="V22" s="148"/>
+      <c r="W22" s="148"/>
+      <c r="X22" s="148"/>
+      <c r="Y22" s="148"/>
+      <c r="Z22" s="148"/>
+      <c r="AA22" s="148"/>
+      <c r="AB22" s="148"/>
+      <c r="AC22" s="148"/>
+      <c r="AD22" s="148"/>
+      <c r="AE22" s="148"/>
+      <c r="AF22" s="148"/>
+      <c r="AG22" s="148"/>
+      <c r="AH22" s="148"/>
+      <c r="AI22" s="148"/>
+      <c r="AJ22" s="148"/>
+      <c r="AK22" s="149"/>
+      <c r="AL22" s="24"/>
+      <c r="AM22" s="7"/>
+      <c r="AO22" s="1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="16" spans="1:41" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...37 lines deleted...]
-      <c r="AM16" s="36"/>
+    <row r="23" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B23" s="6"/>
+      <c r="D23" s="34"/>
+      <c r="E23" s="136"/>
+      <c r="F23" s="136"/>
+      <c r="G23" s="136"/>
+      <c r="I23" s="35"/>
+      <c r="J23" s="230"/>
+      <c r="K23" s="230"/>
+      <c r="L23" s="230"/>
+      <c r="M23" s="30"/>
+      <c r="N23" s="150"/>
+      <c r="O23" s="151"/>
+      <c r="P23" s="151"/>
+      <c r="Q23" s="151"/>
+      <c r="R23" s="151"/>
+      <c r="S23" s="151"/>
+      <c r="T23" s="151"/>
+      <c r="U23" s="151"/>
+      <c r="V23" s="151"/>
+      <c r="W23" s="151"/>
+      <c r="X23" s="151"/>
+      <c r="Y23" s="151"/>
+      <c r="Z23" s="151"/>
+      <c r="AA23" s="151"/>
+      <c r="AB23" s="151"/>
+      <c r="AC23" s="151"/>
+      <c r="AD23" s="151"/>
+      <c r="AE23" s="151"/>
+      <c r="AF23" s="151"/>
+      <c r="AG23" s="151"/>
+      <c r="AH23" s="151"/>
+      <c r="AI23" s="151"/>
+      <c r="AJ23" s="151"/>
+      <c r="AK23" s="152"/>
+      <c r="AL23" s="24"/>
+      <c r="AM23" s="7"/>
+      <c r="AO23" s="1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="17" spans="2:41" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-        <v>15</v>
+    <row r="24" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B24" s="6"/>
+      <c r="D24" s="34"/>
+      <c r="E24" s="136"/>
+      <c r="F24" s="136"/>
+      <c r="G24" s="136"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="192" t="s">
+        <v>27</v>
       </c>
-      <c r="E17" s="38"/>
-[...33 lines deleted...]
-      <c r="AM17" s="25"/>
+      <c r="K24" s="192"/>
+      <c r="L24" s="192"/>
+      <c r="M24" s="33"/>
+      <c r="N24" s="186"/>
+      <c r="O24" s="209"/>
+      <c r="P24" s="209"/>
+      <c r="Q24" s="209"/>
+      <c r="R24" s="209"/>
+      <c r="S24" s="209"/>
+      <c r="T24" s="209"/>
+      <c r="U24" s="209"/>
+      <c r="V24" s="209"/>
+      <c r="W24" s="209"/>
+      <c r="X24" s="209"/>
+      <c r="Y24" s="209"/>
+      <c r="Z24" s="209"/>
+      <c r="AA24" s="209"/>
+      <c r="AB24" s="209"/>
+      <c r="AC24" s="209"/>
+      <c r="AD24" s="209"/>
+      <c r="AE24" s="209"/>
+      <c r="AF24" s="209"/>
+      <c r="AG24" s="209"/>
+      <c r="AH24" s="209"/>
+      <c r="AI24" s="209"/>
+      <c r="AJ24" s="209"/>
+      <c r="AK24" s="232"/>
+      <c r="AL24" s="24"/>
+      <c r="AM24" s="7"/>
+      <c r="AO24" s="1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="18" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...2 lines deleted...]
-      <c r="E18" s="200" t="s">
+    <row r="25" spans="2:41" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B25" s="6"/>
+      <c r="D25" s="36"/>
+      <c r="E25" s="129"/>
+      <c r="F25" s="129"/>
+      <c r="G25" s="129"/>
+      <c r="H25" s="37"/>
+      <c r="I25" s="38"/>
+      <c r="J25" s="231"/>
+      <c r="K25" s="231"/>
+      <c r="L25" s="231"/>
+      <c r="M25" s="39"/>
+      <c r="N25" s="233"/>
+      <c r="O25" s="234"/>
+      <c r="P25" s="234"/>
+      <c r="Q25" s="234"/>
+      <c r="R25" s="234"/>
+      <c r="S25" s="234"/>
+      <c r="T25" s="234"/>
+      <c r="U25" s="234"/>
+      <c r="V25" s="234"/>
+      <c r="W25" s="234"/>
+      <c r="X25" s="234"/>
+      <c r="Y25" s="234"/>
+      <c r="Z25" s="234"/>
+      <c r="AA25" s="234"/>
+      <c r="AB25" s="234"/>
+      <c r="AC25" s="234"/>
+      <c r="AD25" s="234"/>
+      <c r="AE25" s="234"/>
+      <c r="AF25" s="234"/>
+      <c r="AG25" s="234"/>
+      <c r="AH25" s="234"/>
+      <c r="AI25" s="234"/>
+      <c r="AJ25" s="234"/>
+      <c r="AK25" s="235"/>
+      <c r="AL25" s="24"/>
+      <c r="AM25" s="7"/>
+      <c r="AO25" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="26" spans="2:41" ht="9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B26" s="6"/>
+      <c r="D26" s="25"/>
+      <c r="E26" s="25"/>
+      <c r="F26" s="25"/>
+      <c r="G26" s="25"/>
+      <c r="H26" s="25"/>
+      <c r="I26" s="25"/>
+      <c r="J26" s="25"/>
+      <c r="K26" s="25"/>
+      <c r="L26" s="26"/>
+      <c r="M26" s="26"/>
+      <c r="N26" s="26"/>
+      <c r="O26" s="26"/>
+      <c r="P26" s="26"/>
+      <c r="Q26" s="26"/>
+      <c r="R26" s="26"/>
+      <c r="S26" s="26"/>
+      <c r="T26" s="26"/>
+      <c r="U26" s="26"/>
+      <c r="V26" s="26"/>
+      <c r="W26" s="26"/>
+      <c r="X26" s="26"/>
+      <c r="Y26" s="26"/>
+      <c r="Z26" s="26"/>
+      <c r="AA26" s="26"/>
+      <c r="AH26" s="26"/>
+      <c r="AI26" s="26"/>
+      <c r="AJ26" s="26"/>
+      <c r="AK26" s="26"/>
+      <c r="AL26" s="26"/>
+      <c r="AM26" s="7"/>
+      <c r="AO26" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="F18" s="200"/>
-[...34 lines deleted...]
-        <v>41</v>
+    </row>
+    <row r="27" spans="2:41" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B27" s="6"/>
+      <c r="D27" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="E27" s="25"/>
+      <c r="F27" s="25"/>
+      <c r="G27" s="25"/>
+      <c r="H27" s="25"/>
+      <c r="I27" s="25"/>
+      <c r="J27" s="25"/>
+      <c r="K27" s="25"/>
+      <c r="L27" s="26"/>
+      <c r="M27" s="26"/>
+      <c r="N27" s="26"/>
+      <c r="O27" s="26"/>
+      <c r="P27" s="26"/>
+      <c r="Q27" s="26"/>
+      <c r="R27" s="26"/>
+      <c r="S27" s="26"/>
+      <c r="T27" s="26"/>
+      <c r="AM27" s="7"/>
+      <c r="AO27" s="1" t="s">
+        <v>32</v>
       </c>
     </row>
-    <row r="19" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...38 lines deleted...]
-        <v>42</v>
+    <row r="28" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B28" s="6"/>
+      <c r="D28" s="27"/>
+      <c r="E28" s="137" t="s">
+        <v>33</v>
       </c>
-    </row>
-[...330 lines deleted...]
-      <c r="M28" s="53"/>
+      <c r="F28" s="137"/>
+      <c r="G28" s="137"/>
+      <c r="H28" s="137"/>
+      <c r="I28" s="137"/>
+      <c r="J28" s="137"/>
+      <c r="K28" s="137"/>
+      <c r="L28" s="137"/>
+      <c r="M28" s="40"/>
       <c r="N28" s="236"/>
       <c r="O28" s="237"/>
       <c r="P28" s="237"/>
       <c r="Q28" s="237"/>
       <c r="R28" s="237"/>
       <c r="S28" s="237"/>
       <c r="T28" s="237"/>
-      <c r="U28" s="232" t="s">
-        <v>33</v>
+      <c r="U28" s="205" t="s">
+        <v>34</v>
       </c>
-      <c r="V28" s="233"/>
-[...2 lines deleted...]
-        <v>51</v>
+      <c r="V28" s="206"/>
+      <c r="AM28" s="7"/>
+      <c r="AO28" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
-    <row r="29" spans="2:41" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="M29" s="55"/>
+    <row r="29" spans="2:41" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B29" s="6"/>
+      <c r="D29" s="41"/>
+      <c r="E29" s="202"/>
+      <c r="F29" s="202"/>
+      <c r="G29" s="202"/>
+      <c r="H29" s="202"/>
+      <c r="I29" s="202"/>
+      <c r="J29" s="202"/>
+      <c r="K29" s="202"/>
+      <c r="L29" s="202"/>
+      <c r="M29" s="42"/>
       <c r="N29" s="238"/>
       <c r="O29" s="239"/>
       <c r="P29" s="239"/>
       <c r="Q29" s="239"/>
       <c r="R29" s="239"/>
       <c r="S29" s="239"/>
       <c r="T29" s="239"/>
-      <c r="U29" s="234"/>
-[...3 lines deleted...]
-        <v>105</v>
+      <c r="U29" s="207"/>
+      <c r="V29" s="208"/>
+      <c r="AM29" s="7"/>
+      <c r="AO29" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
-    <row r="30" spans="2:41" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...28 lines deleted...]
-        <v>106</v>
+    <row r="30" spans="2:41" ht="9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B30" s="21"/>
+      <c r="C30" s="22"/>
+      <c r="D30" s="22"/>
+      <c r="E30" s="22"/>
+      <c r="F30" s="22"/>
+      <c r="G30" s="22"/>
+      <c r="H30" s="22"/>
+      <c r="I30" s="22"/>
+      <c r="J30" s="22"/>
+      <c r="K30" s="22"/>
+      <c r="L30" s="22"/>
+      <c r="M30" s="22"/>
+      <c r="N30" s="22"/>
+      <c r="O30" s="22"/>
+      <c r="P30" s="22"/>
+      <c r="Q30" s="22"/>
+      <c r="R30" s="22"/>
+      <c r="S30" s="22"/>
+      <c r="T30" s="22"/>
+      <c r="U30" s="22"/>
+      <c r="V30" s="22"/>
+      <c r="AH30" s="22"/>
+      <c r="AI30" s="22"/>
+      <c r="AJ30" s="22"/>
+      <c r="AK30" s="22"/>
+      <c r="AL30" s="22"/>
+      <c r="AM30" s="23"/>
+      <c r="AO30" s="1" t="s">
+        <v>37</v>
       </c>
     </row>
-    <row r="31" spans="2:41" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-        <v>12</v>
+    <row r="31" spans="2:41" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B31" s="6"/>
+      <c r="D31" s="1" t="s">
+        <v>38</v>
       </c>
-      <c r="AM31" s="25"/>
+      <c r="AM31" s="7"/>
     </row>
-    <row r="32" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-        <v>18</v>
+    <row r="32" spans="2:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B32" s="6"/>
+      <c r="D32" s="27"/>
+      <c r="E32" s="137" t="s">
+        <v>39</v>
       </c>
-      <c r="F32" s="124"/>
-[...31 lines deleted...]
-      <c r="AM32" s="25"/>
+      <c r="F32" s="137"/>
+      <c r="G32" s="137"/>
+      <c r="H32" s="137"/>
+      <c r="I32" s="137"/>
+      <c r="J32" s="137"/>
+      <c r="K32" s="137"/>
+      <c r="L32" s="137"/>
+      <c r="M32" s="40"/>
+      <c r="N32" s="214"/>
+      <c r="O32" s="215"/>
+      <c r="P32" s="215"/>
+      <c r="Q32" s="215"/>
+      <c r="R32" s="215"/>
+      <c r="S32" s="215"/>
+      <c r="T32" s="215"/>
+      <c r="U32" s="215"/>
+      <c r="V32" s="215"/>
+      <c r="W32" s="215"/>
+      <c r="X32" s="215"/>
+      <c r="Y32" s="215"/>
+      <c r="Z32" s="215"/>
+      <c r="AA32" s="215"/>
+      <c r="AB32" s="215"/>
+      <c r="AC32" s="215"/>
+      <c r="AD32" s="215"/>
+      <c r="AE32" s="215"/>
+      <c r="AF32" s="215"/>
+      <c r="AG32" s="215"/>
+      <c r="AH32" s="215"/>
+      <c r="AI32" s="215"/>
+      <c r="AJ32" s="215"/>
+      <c r="AK32" s="216"/>
+      <c r="AM32" s="7"/>
     </row>
-    <row r="33" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...35 lines deleted...]
-      <c r="AM33" s="25"/>
+    <row r="33" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B33" s="6"/>
+      <c r="D33" s="29"/>
+      <c r="E33" s="138"/>
+      <c r="F33" s="138"/>
+      <c r="G33" s="138"/>
+      <c r="H33" s="138"/>
+      <c r="I33" s="138"/>
+      <c r="J33" s="138"/>
+      <c r="K33" s="138"/>
+      <c r="L33" s="138"/>
+      <c r="M33" s="43"/>
+      <c r="N33" s="217"/>
+      <c r="O33" s="218"/>
+      <c r="P33" s="218"/>
+      <c r="Q33" s="218"/>
+      <c r="R33" s="218"/>
+      <c r="S33" s="218"/>
+      <c r="T33" s="218"/>
+      <c r="U33" s="218"/>
+      <c r="V33" s="218"/>
+      <c r="W33" s="218"/>
+      <c r="X33" s="218"/>
+      <c r="Y33" s="218"/>
+      <c r="Z33" s="218"/>
+      <c r="AA33" s="218"/>
+      <c r="AB33" s="218"/>
+      <c r="AC33" s="218"/>
+      <c r="AD33" s="218"/>
+      <c r="AE33" s="218"/>
+      <c r="AF33" s="218"/>
+      <c r="AG33" s="218"/>
+      <c r="AH33" s="218"/>
+      <c r="AI33" s="218"/>
+      <c r="AJ33" s="218"/>
+      <c r="AK33" s="219"/>
+      <c r="AM33" s="7"/>
     </row>
-    <row r="34" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-        <v>26</v>
+    <row r="34" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B34" s="6"/>
+      <c r="D34" s="44"/>
+      <c r="E34" s="183" t="s">
+        <v>40</v>
       </c>
-      <c r="F34" s="162"/>
-[...17 lines deleted...]
-      <c r="X34" s="126" t="s">
+      <c r="F34" s="183"/>
+      <c r="G34" s="183"/>
+      <c r="H34" s="183"/>
+      <c r="I34" s="183"/>
+      <c r="J34" s="183"/>
+      <c r="K34" s="183"/>
+      <c r="L34" s="183"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="186"/>
+      <c r="O34" s="209"/>
+      <c r="P34" s="209"/>
+      <c r="Q34" s="209"/>
+      <c r="R34" s="209"/>
+      <c r="S34" s="209"/>
+      <c r="T34" s="209"/>
+      <c r="U34" s="209"/>
+      <c r="V34" s="210"/>
+      <c r="W34" s="3"/>
+      <c r="X34" s="192" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y34" s="192"/>
+      <c r="Z34" s="192"/>
+      <c r="AA34" s="192"/>
+      <c r="AB34" s="45"/>
+      <c r="AC34" s="194"/>
+      <c r="AD34" s="195"/>
+      <c r="AE34" s="184" t="s">
         <v>1</v>
       </c>
-      <c r="Y34" s="126"/>
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="AF34" s="195"/>
+      <c r="AG34" s="195"/>
+      <c r="AH34" s="184" t="s">
+        <v>2</v>
       </c>
-      <c r="AF34" s="183"/>
-[...2 lines deleted...]
-        <v>8</v>
+      <c r="AI34" s="195"/>
+      <c r="AJ34" s="195"/>
+      <c r="AK34" s="199" t="s">
+        <v>3</v>
       </c>
-      <c r="AI34" s="183"/>
-[...2 lines deleted...]
-        <v>7</v>
+      <c r="AL34" s="26"/>
+      <c r="AM34" s="7"/>
+    </row>
+    <row r="35" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B35" s="6"/>
+      <c r="D35" s="29"/>
+      <c r="E35" s="138"/>
+      <c r="F35" s="138"/>
+      <c r="G35" s="138"/>
+      <c r="H35" s="138"/>
+      <c r="I35" s="138"/>
+      <c r="J35" s="138"/>
+      <c r="K35" s="138"/>
+      <c r="L35" s="138"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="211"/>
+      <c r="O35" s="212"/>
+      <c r="P35" s="212"/>
+      <c r="Q35" s="212"/>
+      <c r="R35" s="212"/>
+      <c r="S35" s="212"/>
+      <c r="T35" s="212"/>
+      <c r="U35" s="212"/>
+      <c r="V35" s="213"/>
+      <c r="W35" s="46"/>
+      <c r="X35" s="193"/>
+      <c r="Y35" s="193"/>
+      <c r="Z35" s="193"/>
+      <c r="AA35" s="193"/>
+      <c r="AB35" s="47"/>
+      <c r="AC35" s="196"/>
+      <c r="AD35" s="197"/>
+      <c r="AE35" s="185"/>
+      <c r="AF35" s="198"/>
+      <c r="AG35" s="198"/>
+      <c r="AH35" s="185"/>
+      <c r="AI35" s="198"/>
+      <c r="AJ35" s="198"/>
+      <c r="AK35" s="200"/>
+      <c r="AL35" s="26"/>
+      <c r="AM35" s="7"/>
+    </row>
+    <row r="36" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B36" s="6"/>
+      <c r="D36" s="48"/>
+      <c r="E36" s="183" t="s">
+        <v>42</v>
       </c>
-      <c r="AL34" s="39"/>
-      <c r="AM34" s="25"/>
+      <c r="F36" s="183"/>
+      <c r="G36" s="183"/>
+      <c r="H36" s="183"/>
+      <c r="I36" s="183"/>
+      <c r="J36" s="183"/>
+      <c r="K36" s="183"/>
+      <c r="L36" s="183"/>
+      <c r="M36" s="5"/>
+      <c r="N36" s="147"/>
+      <c r="O36" s="148"/>
+      <c r="P36" s="148"/>
+      <c r="Q36" s="148"/>
+      <c r="R36" s="148"/>
+      <c r="S36" s="148"/>
+      <c r="T36" s="148"/>
+      <c r="U36" s="148"/>
+      <c r="V36" s="148"/>
+      <c r="W36" s="148"/>
+      <c r="X36" s="148"/>
+      <c r="Y36" s="148"/>
+      <c r="Z36" s="148"/>
+      <c r="AA36" s="148"/>
+      <c r="AB36" s="148"/>
+      <c r="AC36" s="148"/>
+      <c r="AD36" s="148"/>
+      <c r="AE36" s="148"/>
+      <c r="AF36" s="148"/>
+      <c r="AG36" s="148"/>
+      <c r="AH36" s="148"/>
+      <c r="AI36" s="148"/>
+      <c r="AJ36" s="148"/>
+      <c r="AK36" s="149"/>
+      <c r="AM36" s="7"/>
     </row>
-    <row r="35" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...36 lines deleted...]
-      <c r="AM35" s="25"/>
+    <row r="37" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B37" s="6"/>
+      <c r="D37" s="49"/>
+      <c r="E37" s="138"/>
+      <c r="F37" s="138"/>
+      <c r="G37" s="138"/>
+      <c r="H37" s="138"/>
+      <c r="I37" s="138"/>
+      <c r="J37" s="138"/>
+      <c r="K37" s="138"/>
+      <c r="L37" s="138"/>
+      <c r="M37" s="43"/>
+      <c r="N37" s="150"/>
+      <c r="O37" s="151"/>
+      <c r="P37" s="151"/>
+      <c r="Q37" s="151"/>
+      <c r="R37" s="151"/>
+      <c r="S37" s="151"/>
+      <c r="T37" s="151"/>
+      <c r="U37" s="151"/>
+      <c r="V37" s="151"/>
+      <c r="W37" s="151"/>
+      <c r="X37" s="151"/>
+      <c r="Y37" s="151"/>
+      <c r="Z37" s="151"/>
+      <c r="AA37" s="151"/>
+      <c r="AB37" s="151"/>
+      <c r="AC37" s="151"/>
+      <c r="AD37" s="151"/>
+      <c r="AE37" s="151"/>
+      <c r="AF37" s="151"/>
+      <c r="AG37" s="151"/>
+      <c r="AH37" s="151"/>
+      <c r="AI37" s="151"/>
+      <c r="AJ37" s="151"/>
+      <c r="AK37" s="152"/>
+      <c r="AM37" s="7"/>
     </row>
-    <row r="36" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-        <v>19</v>
+    <row r="38" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B38" s="6"/>
+      <c r="D38" s="48"/>
+      <c r="E38" s="183" t="s">
+        <v>43</v>
       </c>
-      <c r="F36" s="162"/>
-[...31 lines deleted...]
-      <c r="AM36" s="25"/>
+      <c r="F38" s="183"/>
+      <c r="G38" s="183"/>
+      <c r="H38" s="183"/>
+      <c r="I38" s="183"/>
+      <c r="J38" s="183"/>
+      <c r="K38" s="183"/>
+      <c r="L38" s="183"/>
+      <c r="M38" s="5"/>
+      <c r="N38" s="147"/>
+      <c r="O38" s="148"/>
+      <c r="P38" s="148"/>
+      <c r="Q38" s="148"/>
+      <c r="R38" s="148"/>
+      <c r="S38" s="148"/>
+      <c r="T38" s="148"/>
+      <c r="U38" s="148"/>
+      <c r="V38" s="148"/>
+      <c r="W38" s="148"/>
+      <c r="X38" s="148"/>
+      <c r="Y38" s="148"/>
+      <c r="Z38" s="148"/>
+      <c r="AA38" s="148"/>
+      <c r="AB38" s="148"/>
+      <c r="AC38" s="148"/>
+      <c r="AD38" s="148"/>
+      <c r="AE38" s="148"/>
+      <c r="AF38" s="148"/>
+      <c r="AG38" s="148"/>
+      <c r="AH38" s="148"/>
+      <c r="AI38" s="148"/>
+      <c r="AJ38" s="148"/>
+      <c r="AK38" s="149"/>
+      <c r="AM38" s="7"/>
     </row>
-    <row r="37" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...35 lines deleted...]
-      <c r="AM37" s="25"/>
+    <row r="39" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B39" s="6"/>
+      <c r="D39" s="49"/>
+      <c r="E39" s="138"/>
+      <c r="F39" s="138"/>
+      <c r="G39" s="138"/>
+      <c r="H39" s="138"/>
+      <c r="I39" s="138"/>
+      <c r="J39" s="138"/>
+      <c r="K39" s="138"/>
+      <c r="L39" s="138"/>
+      <c r="M39" s="43"/>
+      <c r="N39" s="150"/>
+      <c r="O39" s="151"/>
+      <c r="P39" s="151"/>
+      <c r="Q39" s="151"/>
+      <c r="R39" s="151"/>
+      <c r="S39" s="151"/>
+      <c r="T39" s="151"/>
+      <c r="U39" s="151"/>
+      <c r="V39" s="151"/>
+      <c r="W39" s="151"/>
+      <c r="X39" s="151"/>
+      <c r="Y39" s="151"/>
+      <c r="Z39" s="151"/>
+      <c r="AA39" s="151"/>
+      <c r="AB39" s="151"/>
+      <c r="AC39" s="151"/>
+      <c r="AD39" s="151"/>
+      <c r="AE39" s="151"/>
+      <c r="AF39" s="151"/>
+      <c r="AG39" s="151"/>
+      <c r="AH39" s="151"/>
+      <c r="AI39" s="151"/>
+      <c r="AJ39" s="151"/>
+      <c r="AK39" s="152"/>
+      <c r="AM39" s="7"/>
     </row>
-    <row r="38" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-        <v>20</v>
+    <row r="40" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B40" s="6"/>
+      <c r="D40" s="31"/>
+      <c r="E40" s="180" t="s">
+        <v>44</v>
       </c>
-      <c r="F38" s="162"/>
-[...31 lines deleted...]
-      <c r="AM38" s="25"/>
+      <c r="F40" s="180"/>
+      <c r="G40" s="180"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="183" t="s">
+        <v>45</v>
+      </c>
+      <c r="K40" s="183"/>
+      <c r="L40" s="183"/>
+      <c r="M40" s="5"/>
+      <c r="N40" s="147"/>
+      <c r="O40" s="148"/>
+      <c r="P40" s="148"/>
+      <c r="Q40" s="148"/>
+      <c r="R40" s="148"/>
+      <c r="S40" s="148"/>
+      <c r="T40" s="148"/>
+      <c r="U40" s="148"/>
+      <c r="V40" s="148"/>
+      <c r="W40" s="148"/>
+      <c r="X40" s="148"/>
+      <c r="Y40" s="148"/>
+      <c r="Z40" s="148"/>
+      <c r="AA40" s="148"/>
+      <c r="AB40" s="148"/>
+      <c r="AC40" s="148"/>
+      <c r="AD40" s="148"/>
+      <c r="AE40" s="148"/>
+      <c r="AF40" s="148"/>
+      <c r="AG40" s="148"/>
+      <c r="AH40" s="148"/>
+      <c r="AI40" s="148"/>
+      <c r="AJ40" s="148"/>
+      <c r="AK40" s="149"/>
+      <c r="AM40" s="7"/>
     </row>
-    <row r="39" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...35 lines deleted...]
-      <c r="AM39" s="25"/>
+    <row r="41" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B41" s="6"/>
+      <c r="D41" s="34"/>
+      <c r="E41" s="181"/>
+      <c r="F41" s="181"/>
+      <c r="G41" s="181"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="46"/>
+      <c r="J41" s="138"/>
+      <c r="K41" s="138"/>
+      <c r="L41" s="138"/>
+      <c r="M41" s="43"/>
+      <c r="N41" s="150"/>
+      <c r="O41" s="151"/>
+      <c r="P41" s="151"/>
+      <c r="Q41" s="151"/>
+      <c r="R41" s="151"/>
+      <c r="S41" s="151"/>
+      <c r="T41" s="151"/>
+      <c r="U41" s="151"/>
+      <c r="V41" s="151"/>
+      <c r="W41" s="151"/>
+      <c r="X41" s="151"/>
+      <c r="Y41" s="151"/>
+      <c r="Z41" s="151"/>
+      <c r="AA41" s="151"/>
+      <c r="AB41" s="151"/>
+      <c r="AC41" s="151"/>
+      <c r="AD41" s="151"/>
+      <c r="AE41" s="151"/>
+      <c r="AF41" s="151"/>
+      <c r="AG41" s="151"/>
+      <c r="AH41" s="151"/>
+      <c r="AI41" s="151"/>
+      <c r="AJ41" s="151"/>
+      <c r="AK41" s="152"/>
+      <c r="AM41" s="7"/>
     </row>
-    <row r="40" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-        <v>13</v>
+    <row r="42" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B42" s="6"/>
+      <c r="D42" s="34"/>
+      <c r="E42" s="181"/>
+      <c r="F42" s="181"/>
+      <c r="G42" s="181"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="6"/>
+      <c r="J42" s="183" t="s">
+        <v>46</v>
       </c>
-      <c r="F40" s="216"/>
-[...4 lines deleted...]
-        <v>21</v>
+      <c r="K42" s="183"/>
+      <c r="L42" s="183"/>
+      <c r="M42" s="5"/>
+      <c r="N42" s="147"/>
+      <c r="O42" s="148"/>
+      <c r="P42" s="148"/>
+      <c r="Q42" s="148"/>
+      <c r="R42" s="148"/>
+      <c r="S42" s="148"/>
+      <c r="T42" s="148"/>
+      <c r="U42" s="148"/>
+      <c r="V42" s="148"/>
+      <c r="W42" s="148"/>
+      <c r="X42" s="148"/>
+      <c r="Y42" s="148"/>
+      <c r="Z42" s="148"/>
+      <c r="AA42" s="148"/>
+      <c r="AB42" s="148"/>
+      <c r="AC42" s="148"/>
+      <c r="AD42" s="148"/>
+      <c r="AE42" s="148"/>
+      <c r="AF42" s="148"/>
+      <c r="AG42" s="148"/>
+      <c r="AH42" s="148"/>
+      <c r="AI42" s="148"/>
+      <c r="AJ42" s="148"/>
+      <c r="AK42" s="149"/>
+      <c r="AM42" s="7"/>
+    </row>
+    <row r="43" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B43" s="6"/>
+      <c r="D43" s="34"/>
+      <c r="E43" s="181"/>
+      <c r="F43" s="181"/>
+      <c r="G43" s="181"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="46"/>
+      <c r="J43" s="138"/>
+      <c r="K43" s="138"/>
+      <c r="L43" s="138"/>
+      <c r="M43" s="43"/>
+      <c r="N43" s="150"/>
+      <c r="O43" s="151"/>
+      <c r="P43" s="151"/>
+      <c r="Q43" s="151"/>
+      <c r="R43" s="151"/>
+      <c r="S43" s="151"/>
+      <c r="T43" s="151"/>
+      <c r="U43" s="151"/>
+      <c r="V43" s="151"/>
+      <c r="W43" s="151"/>
+      <c r="X43" s="151"/>
+      <c r="Y43" s="151"/>
+      <c r="Z43" s="151"/>
+      <c r="AA43" s="151"/>
+      <c r="AB43" s="151"/>
+      <c r="AC43" s="151"/>
+      <c r="AD43" s="151"/>
+      <c r="AE43" s="151"/>
+      <c r="AF43" s="151"/>
+      <c r="AG43" s="151"/>
+      <c r="AH43" s="151"/>
+      <c r="AI43" s="151"/>
+      <c r="AJ43" s="151"/>
+      <c r="AK43" s="152"/>
+      <c r="AM43" s="7"/>
+    </row>
+    <row r="44" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B44" s="6"/>
+      <c r="D44" s="34"/>
+      <c r="E44" s="181"/>
+      <c r="F44" s="181"/>
+      <c r="G44" s="181"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="3"/>
+      <c r="J44" s="184" t="s">
+        <v>47</v>
       </c>
-      <c r="K40" s="162"/>
-[...75 lines deleted...]
-        <v>22</v>
+      <c r="K44" s="184"/>
+      <c r="L44" s="184"/>
+      <c r="M44" s="5"/>
+      <c r="N44" s="186"/>
+      <c r="O44" s="187"/>
+      <c r="P44" s="187"/>
+      <c r="Q44" s="187"/>
+      <c r="R44" s="187"/>
+      <c r="S44" s="187"/>
+      <c r="T44" s="187"/>
+      <c r="U44" s="187"/>
+      <c r="V44" s="188"/>
+      <c r="W44" s="3"/>
+      <c r="X44" s="192" t="s">
+        <v>41</v>
       </c>
-      <c r="K42" s="162"/>
-[...90 lines deleted...]
-      <c r="X44" s="126" t="s">
+      <c r="Y44" s="192"/>
+      <c r="Z44" s="192"/>
+      <c r="AA44" s="192"/>
+      <c r="AB44" s="45"/>
+      <c r="AC44" s="194"/>
+      <c r="AD44" s="195"/>
+      <c r="AE44" s="184" t="s">
         <v>1</v>
       </c>
-      <c r="Y44" s="126"/>
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="AF44" s="195"/>
+      <c r="AG44" s="195"/>
+      <c r="AH44" s="184" t="s">
+        <v>2</v>
       </c>
-      <c r="AF44" s="183"/>
-[...2 lines deleted...]
-        <v>8</v>
+      <c r="AI44" s="195"/>
+      <c r="AJ44" s="195"/>
+      <c r="AK44" s="199" t="s">
+        <v>3</v>
       </c>
-      <c r="AI44" s="183"/>
-[...2 lines deleted...]
-        <v>7</v>
+      <c r="AL44" s="26"/>
+      <c r="AM44" s="7"/>
+    </row>
+    <row r="45" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B45" s="6"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="181"/>
+      <c r="F45" s="181"/>
+      <c r="G45" s="181"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="46"/>
+      <c r="J45" s="185"/>
+      <c r="K45" s="185"/>
+      <c r="L45" s="185"/>
+      <c r="M45" s="43"/>
+      <c r="N45" s="189"/>
+      <c r="O45" s="190"/>
+      <c r="P45" s="190"/>
+      <c r="Q45" s="190"/>
+      <c r="R45" s="190"/>
+      <c r="S45" s="190"/>
+      <c r="T45" s="190"/>
+      <c r="U45" s="190"/>
+      <c r="V45" s="191"/>
+      <c r="W45" s="46"/>
+      <c r="X45" s="193"/>
+      <c r="Y45" s="193"/>
+      <c r="Z45" s="193"/>
+      <c r="AA45" s="193"/>
+      <c r="AB45" s="47"/>
+      <c r="AC45" s="196"/>
+      <c r="AD45" s="197"/>
+      <c r="AE45" s="185"/>
+      <c r="AF45" s="198"/>
+      <c r="AG45" s="198"/>
+      <c r="AH45" s="185"/>
+      <c r="AI45" s="198"/>
+      <c r="AJ45" s="198"/>
+      <c r="AK45" s="200"/>
+      <c r="AL45" s="26"/>
+      <c r="AM45" s="7"/>
+    </row>
+    <row r="46" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B46" s="6"/>
+      <c r="D46" s="34"/>
+      <c r="E46" s="181"/>
+      <c r="F46" s="181"/>
+      <c r="G46" s="181"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="6"/>
+      <c r="J46" s="201" t="s">
+        <v>48</v>
       </c>
-      <c r="AL44" s="39"/>
-      <c r="AM44" s="25"/>
+      <c r="K46" s="201"/>
+      <c r="L46" s="201"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="3"/>
+      <c r="O46" s="203" t="s">
+        <v>49</v>
+      </c>
+      <c r="P46" s="203"/>
+      <c r="Q46" s="203"/>
+      <c r="R46" s="203"/>
+      <c r="S46" s="4"/>
+      <c r="T46" s="147"/>
+      <c r="U46" s="148"/>
+      <c r="V46" s="148"/>
+      <c r="W46" s="148"/>
+      <c r="X46" s="148"/>
+      <c r="Y46" s="148"/>
+      <c r="Z46" s="148"/>
+      <c r="AA46" s="148"/>
+      <c r="AB46" s="148"/>
+      <c r="AC46" s="148"/>
+      <c r="AD46" s="148"/>
+      <c r="AE46" s="148"/>
+      <c r="AF46" s="148"/>
+      <c r="AG46" s="148"/>
+      <c r="AH46" s="148"/>
+      <c r="AI46" s="148"/>
+      <c r="AJ46" s="148"/>
+      <c r="AK46" s="149"/>
+      <c r="AM46" s="7"/>
     </row>
-    <row r="45" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...36 lines deleted...]
-      <c r="AM45" s="25"/>
+    <row r="47" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B47" s="6"/>
+      <c r="D47" s="34"/>
+      <c r="E47" s="181"/>
+      <c r="F47" s="181"/>
+      <c r="G47" s="181"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="6"/>
+      <c r="J47" s="201"/>
+      <c r="K47" s="201"/>
+      <c r="L47" s="201"/>
+      <c r="M47" s="7"/>
+      <c r="N47" s="46"/>
+      <c r="O47" s="204"/>
+      <c r="P47" s="204"/>
+      <c r="Q47" s="204"/>
+      <c r="R47" s="204"/>
+      <c r="S47" s="50"/>
+      <c r="T47" s="150"/>
+      <c r="U47" s="151"/>
+      <c r="V47" s="151"/>
+      <c r="W47" s="151"/>
+      <c r="X47" s="151"/>
+      <c r="Y47" s="151"/>
+      <c r="Z47" s="151"/>
+      <c r="AA47" s="151"/>
+      <c r="AB47" s="151"/>
+      <c r="AC47" s="151"/>
+      <c r="AD47" s="151"/>
+      <c r="AE47" s="151"/>
+      <c r="AF47" s="151"/>
+      <c r="AG47" s="151"/>
+      <c r="AH47" s="151"/>
+      <c r="AI47" s="151"/>
+      <c r="AJ47" s="151"/>
+      <c r="AK47" s="152"/>
+      <c r="AM47" s="7"/>
     </row>
-    <row r="46" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...8 lines deleted...]
-        <v>23</v>
+    <row r="48" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B48" s="6"/>
+      <c r="D48" s="34"/>
+      <c r="E48" s="181"/>
+      <c r="F48" s="181"/>
+      <c r="G48" s="181"/>
+      <c r="I48" s="6"/>
+      <c r="J48" s="201"/>
+      <c r="K48" s="201"/>
+      <c r="L48" s="201"/>
+      <c r="N48" s="51"/>
+      <c r="O48" s="153" t="s">
+        <v>50</v>
       </c>
-      <c r="K46" s="219"/>
-[...85 lines deleted...]
-      <c r="S48" s="88"/>
+      <c r="P48" s="154"/>
+      <c r="Q48" s="154"/>
+      <c r="R48" s="154"/>
+      <c r="S48" s="52"/>
       <c r="T48" s="156"/>
       <c r="U48" s="157"/>
       <c r="V48" s="157"/>
       <c r="W48" s="157"/>
       <c r="X48" s="157"/>
       <c r="Y48" s="157"/>
       <c r="Z48" s="157"/>
       <c r="AA48" s="157"/>
       <c r="AB48" s="157"/>
       <c r="AC48" s="157"/>
       <c r="AD48" s="157"/>
       <c r="AE48" s="157"/>
       <c r="AF48" s="157"/>
       <c r="AG48" s="157"/>
       <c r="AH48" s="157"/>
       <c r="AI48" s="157"/>
       <c r="AJ48" s="157"/>
       <c r="AK48" s="158"/>
-      <c r="AL48"/>
-      <c r="AM48" s="25"/>
+      <c r="AL48" s="70"/>
+      <c r="AM48" s="7"/>
     </row>
-    <row r="49" spans="2:39" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="S49" s="90"/>
+    <row r="49" spans="2:39" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B49" s="6"/>
+      <c r="D49" s="36"/>
+      <c r="E49" s="182"/>
+      <c r="F49" s="182"/>
+      <c r="G49" s="182"/>
+      <c r="H49" s="37"/>
+      <c r="I49" s="53"/>
+      <c r="J49" s="202"/>
+      <c r="K49" s="202"/>
+      <c r="L49" s="202"/>
+      <c r="M49" s="37"/>
+      <c r="N49" s="54"/>
+      <c r="O49" s="155"/>
+      <c r="P49" s="155"/>
+      <c r="Q49" s="155"/>
+      <c r="R49" s="155"/>
+      <c r="S49" s="55"/>
       <c r="T49" s="159"/>
       <c r="U49" s="160"/>
       <c r="V49" s="160"/>
       <c r="W49" s="160"/>
       <c r="X49" s="160"/>
       <c r="Y49" s="160"/>
       <c r="Z49" s="160"/>
       <c r="AA49" s="160"/>
       <c r="AB49" s="160"/>
       <c r="AC49" s="160"/>
       <c r="AD49" s="160"/>
       <c r="AE49" s="160"/>
       <c r="AF49" s="160"/>
       <c r="AG49" s="160"/>
       <c r="AH49" s="160"/>
       <c r="AI49" s="160"/>
       <c r="AJ49" s="160"/>
       <c r="AK49" s="161"/>
-      <c r="AL49"/>
-      <c r="AM49" s="25"/>
+      <c r="AL49" s="70"/>
+      <c r="AM49" s="7"/>
     </row>
-    <row r="50" spans="2:39" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="AM50" s="25"/>
+    <row r="50" spans="2:39" ht="9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B50" s="6"/>
+      <c r="AM50" s="7"/>
     </row>
-    <row r="51" spans="2:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-        <v>31</v>
+    <row r="51" spans="2:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B51" s="6"/>
+      <c r="D51" s="24" t="s">
+        <v>51</v>
       </c>
-      <c r="E51" s="38"/>
-[...33 lines deleted...]
-      <c r="AM51" s="25"/>
+      <c r="E51" s="25"/>
+      <c r="F51" s="25"/>
+      <c r="G51" s="25"/>
+      <c r="H51" s="25"/>
+      <c r="I51" s="25"/>
+      <c r="J51" s="25"/>
+      <c r="K51" s="25"/>
+      <c r="L51" s="26"/>
+      <c r="M51" s="26"/>
+      <c r="N51" s="26"/>
+      <c r="O51" s="26"/>
+      <c r="P51" s="26"/>
+      <c r="Q51" s="26"/>
+      <c r="R51" s="26"/>
+      <c r="S51" s="26"/>
+      <c r="T51" s="26"/>
+      <c r="U51" s="26"/>
+      <c r="V51" s="26"/>
+      <c r="W51" s="26"/>
+      <c r="X51" s="26"/>
+      <c r="Y51" s="26"/>
+      <c r="Z51" s="26"/>
+      <c r="AA51" s="26"/>
+      <c r="AB51" s="26"/>
+      <c r="AC51" s="26"/>
+      <c r="AD51" s="26"/>
+      <c r="AE51" s="26"/>
+      <c r="AF51" s="26"/>
+      <c r="AG51" s="26"/>
+      <c r="AH51" s="26"/>
+      <c r="AI51" s="26"/>
+      <c r="AJ51" s="26"/>
+      <c r="AK51" s="26"/>
+      <c r="AL51" s="26"/>
+      <c r="AM51" s="7"/>
     </row>
-    <row r="52" spans="2:39" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-        <v>32</v>
+    <row r="52" spans="2:39" ht="16.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B52" s="6"/>
+      <c r="D52" s="56"/>
+      <c r="E52" s="128" t="s">
+        <v>52</v>
       </c>
-      <c r="F52" s="200"/>
-[...25 lines deleted...]
-        <v>6</v>
+      <c r="F52" s="128"/>
+      <c r="G52" s="128"/>
+      <c r="H52" s="128"/>
+      <c r="I52" s="128"/>
+      <c r="J52" s="128"/>
+      <c r="K52" s="128"/>
+      <c r="L52" s="128"/>
+      <c r="M52" s="128"/>
+      <c r="N52" s="128"/>
+      <c r="O52" s="128"/>
+      <c r="P52" s="128"/>
+      <c r="Q52" s="128"/>
+      <c r="R52" s="128"/>
+      <c r="S52" s="128"/>
+      <c r="T52" s="128"/>
+      <c r="U52" s="128"/>
+      <c r="V52" s="128"/>
+      <c r="W52" s="128"/>
+      <c r="X52" s="128"/>
+      <c r="Y52" s="128"/>
+      <c r="Z52" s="128"/>
+      <c r="AA52" s="128"/>
+      <c r="AB52" s="128"/>
+      <c r="AC52" s="57"/>
+      <c r="AD52" s="130"/>
+      <c r="AE52" s="132" t="s">
+        <v>53</v>
       </c>
-      <c r="AF52" s="168"/>
-[...6 lines deleted...]
-      <c r="AM52" s="25"/>
+      <c r="AF52" s="132"/>
+      <c r="AG52" s="132"/>
+      <c r="AH52" s="132"/>
+      <c r="AI52" s="132"/>
+      <c r="AJ52" s="132"/>
+      <c r="AK52" s="133"/>
+      <c r="AL52" s="58"/>
+      <c r="AM52" s="7"/>
     </row>
-    <row r="53" spans="2:39" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...36 lines deleted...]
-      <c r="AM53" s="25"/>
+    <row r="53" spans="2:39" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B53" s="6"/>
+      <c r="D53" s="59"/>
+      <c r="E53" s="129"/>
+      <c r="F53" s="129"/>
+      <c r="G53" s="129"/>
+      <c r="H53" s="129"/>
+      <c r="I53" s="129"/>
+      <c r="J53" s="129"/>
+      <c r="K53" s="129"/>
+      <c r="L53" s="129"/>
+      <c r="M53" s="129"/>
+      <c r="N53" s="129"/>
+      <c r="O53" s="129"/>
+      <c r="P53" s="129"/>
+      <c r="Q53" s="129"/>
+      <c r="R53" s="129"/>
+      <c r="S53" s="129"/>
+      <c r="T53" s="129"/>
+      <c r="U53" s="129"/>
+      <c r="V53" s="129"/>
+      <c r="W53" s="129"/>
+      <c r="X53" s="129"/>
+      <c r="Y53" s="129"/>
+      <c r="Z53" s="129"/>
+      <c r="AA53" s="129"/>
+      <c r="AB53" s="129"/>
+      <c r="AC53" s="60"/>
+      <c r="AD53" s="131"/>
+      <c r="AE53" s="134"/>
+      <c r="AF53" s="134"/>
+      <c r="AG53" s="134"/>
+      <c r="AH53" s="134"/>
+      <c r="AI53" s="134"/>
+      <c r="AJ53" s="134"/>
+      <c r="AK53" s="135"/>
+      <c r="AL53" s="58"/>
+      <c r="AM53" s="7"/>
     </row>
-    <row r="54" spans="2:39" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...36 lines deleted...]
-      <c r="AM54" s="25"/>
+    <row r="54" spans="2:39" ht="9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B54" s="6"/>
+      <c r="D54" s="61"/>
+      <c r="E54" s="61"/>
+      <c r="F54" s="61"/>
+      <c r="G54" s="61"/>
+      <c r="H54" s="61"/>
+      <c r="I54" s="61"/>
+      <c r="J54" s="61"/>
+      <c r="K54" s="61"/>
+      <c r="L54" s="62"/>
+      <c r="M54" s="62"/>
+      <c r="N54" s="62"/>
+      <c r="O54" s="62"/>
+      <c r="P54" s="62"/>
+      <c r="Q54" s="62"/>
+      <c r="R54" s="62"/>
+      <c r="S54" s="62"/>
+      <c r="T54" s="62"/>
+      <c r="U54" s="62"/>
+      <c r="V54" s="62"/>
+      <c r="W54" s="62"/>
+      <c r="X54" s="62"/>
+      <c r="Y54" s="62"/>
+      <c r="Z54" s="62"/>
+      <c r="AA54" s="62"/>
+      <c r="AB54" s="62"/>
+      <c r="AC54" s="62"/>
+      <c r="AD54" s="26"/>
+      <c r="AE54" s="26"/>
+      <c r="AF54" s="26"/>
+      <c r="AG54" s="26"/>
+      <c r="AH54" s="26"/>
+      <c r="AI54" s="26"/>
+      <c r="AJ54" s="26"/>
+      <c r="AK54" s="26"/>
+      <c r="AL54" s="26"/>
+      <c r="AM54" s="7"/>
     </row>
-    <row r="55" spans="2:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-        <v>25</v>
+    <row r="55" spans="2:39" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B55" s="6"/>
+      <c r="D55" s="24" t="s">
+        <v>54</v>
       </c>
-      <c r="E55" s="38"/>
-[...23 lines deleted...]
-      <c r="AM55" s="25"/>
+      <c r="E55" s="25"/>
+      <c r="F55" s="25"/>
+      <c r="G55" s="25"/>
+      <c r="H55" s="25"/>
+      <c r="I55" s="25"/>
+      <c r="J55" s="25"/>
+      <c r="K55" s="25"/>
+      <c r="V55" s="26"/>
+      <c r="W55" s="26"/>
+      <c r="X55" s="26"/>
+      <c r="Y55" s="26"/>
+      <c r="Z55" s="26"/>
+      <c r="AA55" s="26"/>
+      <c r="AB55" s="26"/>
+      <c r="AC55" s="26"/>
+      <c r="AD55" s="26"/>
+      <c r="AE55" s="26"/>
+      <c r="AF55" s="26"/>
+      <c r="AG55" s="26"/>
+      <c r="AH55" s="26"/>
+      <c r="AI55" s="26"/>
+      <c r="AJ55" s="26"/>
+      <c r="AK55" s="26"/>
+      <c r="AL55" s="26"/>
+      <c r="AM55" s="7"/>
     </row>
-    <row r="56" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...2 lines deleted...]
-      <c r="K56" s="200" t="s">
+    <row r="56" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B56" s="6"/>
+      <c r="J56" s="27"/>
+      <c r="K56" s="128" t="s">
+        <v>55</v>
+      </c>
+      <c r="L56" s="128"/>
+      <c r="M56" s="128"/>
+      <c r="N56" s="128"/>
+      <c r="O56" s="128"/>
+      <c r="P56" s="128"/>
+      <c r="Q56" s="63"/>
+      <c r="R56" s="27"/>
+      <c r="S56" s="137" t="s">
+        <v>56</v>
+      </c>
+      <c r="T56" s="137"/>
+      <c r="U56" s="137"/>
+      <c r="V56" s="137"/>
+      <c r="W56" s="137"/>
+      <c r="X56" s="63"/>
+      <c r="Y56" s="27"/>
+      <c r="Z56" s="139" t="s">
+        <v>57</v>
+      </c>
+      <c r="AA56" s="139"/>
+      <c r="AB56" s="139"/>
+      <c r="AC56" s="139"/>
+      <c r="AD56" s="139"/>
+      <c r="AE56" s="63"/>
+      <c r="AM56" s="7"/>
+    </row>
+    <row r="57" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B57" s="6"/>
+      <c r="J57" s="31"/>
+      <c r="K57" s="136"/>
+      <c r="L57" s="136"/>
+      <c r="M57" s="136"/>
+      <c r="N57" s="136"/>
+      <c r="O57" s="136"/>
+      <c r="P57" s="136"/>
+      <c r="Q57" s="64"/>
+      <c r="R57" s="29"/>
+      <c r="S57" s="138"/>
+      <c r="T57" s="138"/>
+      <c r="U57" s="138"/>
+      <c r="V57" s="138"/>
+      <c r="W57" s="138"/>
+      <c r="X57" s="65"/>
+      <c r="Y57" s="29"/>
+      <c r="Z57" s="140"/>
+      <c r="AA57" s="140"/>
+      <c r="AB57" s="140"/>
+      <c r="AC57" s="140"/>
+      <c r="AD57" s="140"/>
+      <c r="AE57" s="65"/>
+      <c r="AM57" s="7"/>
+    </row>
+    <row r="58" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B58" s="6"/>
+      <c r="J58" s="31"/>
+      <c r="K58" s="136"/>
+      <c r="L58" s="136"/>
+      <c r="M58" s="136"/>
+      <c r="N58" s="136"/>
+      <c r="O58" s="136"/>
+      <c r="P58" s="136"/>
+      <c r="Q58" s="64"/>
+      <c r="R58" s="141"/>
+      <c r="S58" s="142"/>
+      <c r="T58" s="142"/>
+      <c r="U58" s="142"/>
+      <c r="V58" s="142"/>
+      <c r="W58" s="142"/>
+      <c r="X58" s="143"/>
+      <c r="Y58" s="141"/>
+      <c r="Z58" s="142"/>
+      <c r="AA58" s="142"/>
+      <c r="AB58" s="142"/>
+      <c r="AC58" s="142"/>
+      <c r="AD58" s="142"/>
+      <c r="AE58" s="143"/>
+      <c r="AM58" s="7"/>
+    </row>
+    <row r="59" spans="2:39" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B59" s="6"/>
+      <c r="J59" s="41"/>
+      <c r="K59" s="129"/>
+      <c r="L59" s="129"/>
+      <c r="M59" s="129"/>
+      <c r="N59" s="129"/>
+      <c r="O59" s="129"/>
+      <c r="P59" s="129"/>
+      <c r="Q59" s="66"/>
+      <c r="R59" s="144"/>
+      <c r="S59" s="145"/>
+      <c r="T59" s="145"/>
+      <c r="U59" s="145"/>
+      <c r="V59" s="145"/>
+      <c r="W59" s="145"/>
+      <c r="X59" s="146"/>
+      <c r="Y59" s="144"/>
+      <c r="Z59" s="145"/>
+      <c r="AA59" s="145"/>
+      <c r="AB59" s="145"/>
+      <c r="AC59" s="145"/>
+      <c r="AD59" s="145"/>
+      <c r="AE59" s="146"/>
+      <c r="AM59" s="7"/>
+    </row>
+    <row r="60" spans="2:39" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B60" s="6"/>
+      <c r="M60" s="25"/>
+      <c r="N60" s="25"/>
+      <c r="O60" s="25"/>
+      <c r="Q60" s="25"/>
+      <c r="R60" s="25"/>
+      <c r="S60" s="22"/>
+      <c r="T60" s="22"/>
+      <c r="U60" s="22"/>
+      <c r="V60" s="22"/>
+      <c r="W60" s="22"/>
+      <c r="X60" s="22"/>
+      <c r="Y60" s="22"/>
+      <c r="Z60" s="22"/>
+      <c r="AA60" s="22"/>
+      <c r="AM60" s="7"/>
+    </row>
+    <row r="61" spans="2:39" ht="16.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B61" s="6"/>
+      <c r="J61" s="162" t="s">
+        <v>58</v>
+      </c>
+      <c r="K61" s="163"/>
+      <c r="L61" s="163"/>
+      <c r="M61" s="163"/>
+      <c r="N61" s="163"/>
+      <c r="O61" s="163"/>
+      <c r="P61" s="163"/>
+      <c r="Q61" s="164"/>
+      <c r="R61" s="171"/>
+      <c r="S61" s="172"/>
+      <c r="T61" s="172"/>
+      <c r="U61" s="172"/>
+      <c r="V61" s="172"/>
+      <c r="W61" s="172"/>
+      <c r="X61" s="172"/>
+      <c r="Y61" s="172"/>
+      <c r="Z61" s="172"/>
+      <c r="AA61" s="172"/>
+      <c r="AB61" s="172"/>
+      <c r="AC61" s="172"/>
+      <c r="AD61" s="172"/>
+      <c r="AE61" s="173"/>
+      <c r="AM61" s="7"/>
+    </row>
+    <row r="62" spans="2:39" ht="16.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B62" s="6"/>
+      <c r="J62" s="165"/>
+      <c r="K62" s="166"/>
+      <c r="L62" s="166"/>
+      <c r="M62" s="166"/>
+      <c r="N62" s="166"/>
+      <c r="O62" s="166"/>
+      <c r="P62" s="166"/>
+      <c r="Q62" s="167"/>
+      <c r="R62" s="174"/>
+      <c r="S62" s="175"/>
+      <c r="T62" s="175"/>
+      <c r="U62" s="175"/>
+      <c r="V62" s="175"/>
+      <c r="W62" s="175"/>
+      <c r="X62" s="175"/>
+      <c r="Y62" s="175"/>
+      <c r="Z62" s="175"/>
+      <c r="AA62" s="175"/>
+      <c r="AB62" s="175"/>
+      <c r="AC62" s="175"/>
+      <c r="AD62" s="175"/>
+      <c r="AE62" s="176"/>
+      <c r="AM62" s="7"/>
+    </row>
+    <row r="63" spans="2:39" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B63" s="6"/>
+      <c r="J63" s="168"/>
+      <c r="K63" s="169"/>
+      <c r="L63" s="169"/>
+      <c r="M63" s="169"/>
+      <c r="N63" s="169"/>
+      <c r="O63" s="169"/>
+      <c r="P63" s="169"/>
+      <c r="Q63" s="170"/>
+      <c r="R63" s="177"/>
+      <c r="S63" s="178"/>
+      <c r="T63" s="178"/>
+      <c r="U63" s="178"/>
+      <c r="V63" s="178"/>
+      <c r="W63" s="178"/>
+      <c r="X63" s="178"/>
+      <c r="Y63" s="178"/>
+      <c r="Z63" s="178"/>
+      <c r="AA63" s="178"/>
+      <c r="AB63" s="178"/>
+      <c r="AC63" s="178"/>
+      <c r="AD63" s="178"/>
+      <c r="AE63" s="179"/>
+      <c r="AM63" s="7"/>
+    </row>
+    <row r="64" spans="2:39" ht="9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B64" s="6"/>
+      <c r="K64" s="67"/>
+      <c r="L64" s="67"/>
+      <c r="M64" s="67"/>
+      <c r="N64" s="67"/>
+      <c r="O64" s="67"/>
+      <c r="P64" s="67"/>
+      <c r="R64" s="68"/>
+      <c r="S64" s="68"/>
+      <c r="T64" s="68"/>
+      <c r="U64" s="68"/>
+      <c r="V64" s="68"/>
+      <c r="W64" s="68"/>
+      <c r="X64" s="68"/>
+      <c r="Y64" s="68"/>
+      <c r="Z64" s="68"/>
+      <c r="AA64" s="68"/>
+      <c r="AB64" s="68"/>
+      <c r="AC64" s="68"/>
+      <c r="AD64" s="68"/>
+      <c r="AE64" s="68"/>
+      <c r="AM64" s="7"/>
+    </row>
+    <row r="65" spans="2:39" ht="3.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B65" s="71"/>
+      <c r="C65" s="72"/>
+      <c r="D65" s="72"/>
+      <c r="E65" s="72"/>
+      <c r="F65" s="72"/>
+      <c r="G65" s="72"/>
+      <c r="H65" s="72"/>
+      <c r="I65" s="72"/>
+      <c r="J65" s="72"/>
+      <c r="K65" s="72"/>
+      <c r="L65" s="72"/>
+      <c r="M65" s="72"/>
+      <c r="N65" s="72"/>
+      <c r="O65" s="72"/>
+      <c r="P65" s="72"/>
+      <c r="Q65" s="72"/>
+      <c r="R65" s="72"/>
+      <c r="S65" s="72"/>
+      <c r="T65" s="72"/>
+      <c r="U65" s="72"/>
+      <c r="V65" s="72"/>
+      <c r="W65" s="72"/>
+      <c r="X65" s="72"/>
+      <c r="Y65" s="72"/>
+      <c r="Z65" s="72"/>
+      <c r="AA65" s="72"/>
+      <c r="AB65" s="72"/>
+      <c r="AC65" s="72"/>
+      <c r="AD65" s="72"/>
+      <c r="AE65" s="72"/>
+      <c r="AF65" s="72"/>
+      <c r="AG65" s="72"/>
+      <c r="AH65" s="72"/>
+      <c r="AI65" s="72"/>
+      <c r="AJ65" s="72"/>
+      <c r="AK65" s="72"/>
+      <c r="AL65" s="72"/>
+      <c r="AM65" s="73"/>
+    </row>
+    <row r="66" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="E66" s="69"/>
+      <c r="F66" s="69"/>
+      <c r="G66" s="69"/>
+      <c r="H66" s="69"/>
+      <c r="I66" s="69"/>
+      <c r="J66" s="69"/>
+      <c r="K66" s="69"/>
+      <c r="L66" s="69"/>
+      <c r="M66" s="69"/>
+      <c r="N66" s="69"/>
+      <c r="O66" s="69"/>
+      <c r="P66" s="69"/>
+      <c r="Q66" s="69"/>
+      <c r="R66" s="69"/>
+      <c r="S66" s="69"/>
+      <c r="T66" s="69"/>
+      <c r="U66" s="69"/>
+      <c r="V66" s="69"/>
+      <c r="W66" s="69"/>
+      <c r="X66" s="69"/>
+      <c r="Y66" s="69"/>
+      <c r="Z66" s="69"/>
+      <c r="AA66" s="69"/>
+      <c r="AB66" s="69"/>
+      <c r="AC66" s="69"/>
+      <c r="AD66" s="69"/>
+      <c r="AE66" s="69"/>
+      <c r="AF66" s="69"/>
+      <c r="AG66" s="69"/>
+      <c r="AH66" s="69"/>
+      <c r="AI66" s="69"/>
+      <c r="AJ66" s="69"/>
+      <c r="AM66" s="2" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="67" spans="2:39" ht="9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="K67" s="26"/>
+      <c r="L67" s="26"/>
+      <c r="M67" s="26"/>
+      <c r="N67" s="26"/>
+      <c r="O67" s="26"/>
+      <c r="P67" s="26"/>
+      <c r="Q67" s="26"/>
+      <c r="R67" s="68"/>
+      <c r="S67" s="68"/>
+      <c r="T67" s="68"/>
+      <c r="U67" s="68"/>
+      <c r="V67" s="68"/>
+      <c r="W67" s="68"/>
+      <c r="X67" s="68"/>
+      <c r="Y67" s="68"/>
+    </row>
+    <row r="68" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="C68" s="126" t="s">
+        <v>59</v>
+      </c>
+      <c r="D68" s="127"/>
+      <c r="E68" s="127"/>
+      <c r="F68" s="127"/>
+      <c r="G68" s="127"/>
+      <c r="H68" s="127"/>
+      <c r="I68" s="127"/>
+      <c r="J68" s="127"/>
+      <c r="K68" s="127"/>
+      <c r="L68" s="127"/>
+      <c r="M68" s="127"/>
+      <c r="N68" s="127"/>
+      <c r="O68" s="127"/>
+      <c r="P68" s="127"/>
+      <c r="Q68" s="127"/>
+      <c r="R68" s="127"/>
+      <c r="S68" s="127"/>
+      <c r="T68" s="127"/>
+      <c r="U68" s="127"/>
+      <c r="V68" s="127"/>
+      <c r="W68" s="127"/>
+      <c r="X68" s="127"/>
+      <c r="Y68" s="127"/>
+      <c r="Z68" s="127"/>
+      <c r="AA68" s="127"/>
+      <c r="AB68" s="127"/>
+      <c r="AC68" s="127"/>
+      <c r="AD68" s="127"/>
+      <c r="AE68" s="127"/>
+      <c r="AF68" s="127"/>
+      <c r="AG68" s="127"/>
+      <c r="AH68" s="127"/>
+      <c r="AI68" s="127"/>
+      <c r="AJ68" s="127"/>
+      <c r="AK68" s="127"/>
+      <c r="AL68" s="127"/>
+    </row>
+    <row r="69" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="C69" s="127"/>
+      <c r="D69" s="127"/>
+      <c r="E69" s="127"/>
+      <c r="F69" s="127"/>
+      <c r="G69" s="127"/>
+      <c r="H69" s="127"/>
+      <c r="I69" s="127"/>
+      <c r="J69" s="127"/>
+      <c r="K69" s="127"/>
+      <c r="L69" s="127"/>
+      <c r="M69" s="127"/>
+      <c r="N69" s="127"/>
+      <c r="O69" s="127"/>
+      <c r="P69" s="127"/>
+      <c r="Q69" s="127"/>
+      <c r="R69" s="127"/>
+      <c r="S69" s="127"/>
+      <c r="T69" s="127"/>
+      <c r="U69" s="127"/>
+      <c r="V69" s="127"/>
+      <c r="W69" s="127"/>
+      <c r="X69" s="127"/>
+      <c r="Y69" s="127"/>
+      <c r="Z69" s="127"/>
+      <c r="AA69" s="127"/>
+      <c r="AB69" s="127"/>
+      <c r="AC69" s="127"/>
+      <c r="AD69" s="127"/>
+      <c r="AE69" s="127"/>
+      <c r="AF69" s="127"/>
+      <c r="AG69" s="127"/>
+      <c r="AH69" s="127"/>
+      <c r="AI69" s="127"/>
+      <c r="AJ69" s="127"/>
+      <c r="AK69" s="127"/>
+      <c r="AL69" s="127"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="MBR0EA5vzVzLV49ampvXKGKKWAYIH7n5udleD7XNDibxh33DcRK9woMHnZvRtCsJu4yOz+DeTJFnveaaI1L9Wg==" saltValue="491A8K+/6ngBsumvWWpGCQ==" spinCount="100000" sheet="1" formatCells="0"/>
+  <mergeCells count="67">
+    <mergeCell ref="E28:L29"/>
+    <mergeCell ref="N28:T29"/>
+    <mergeCell ref="P8:S8"/>
+    <mergeCell ref="T8:AJ9"/>
+    <mergeCell ref="AA4:AC4"/>
+    <mergeCell ref="AE4:AF4"/>
+    <mergeCell ref="AH4:AI4"/>
+    <mergeCell ref="P6:S6"/>
+    <mergeCell ref="T6:AJ7"/>
+    <mergeCell ref="E20:G25"/>
+    <mergeCell ref="J20:L21"/>
+    <mergeCell ref="N20:AK21"/>
+    <mergeCell ref="J22:L23"/>
+    <mergeCell ref="N22:AK23"/>
+    <mergeCell ref="J24:L25"/>
+    <mergeCell ref="N24:AK25"/>
+    <mergeCell ref="P10:S10"/>
+    <mergeCell ref="T10:AJ11"/>
+    <mergeCell ref="C14:AL15"/>
+    <mergeCell ref="E18:L19"/>
+    <mergeCell ref="N18:AK19"/>
+    <mergeCell ref="U28:V29"/>
+    <mergeCell ref="E38:L39"/>
+    <mergeCell ref="N38:AK39"/>
+    <mergeCell ref="E34:L35"/>
+    <mergeCell ref="N34:V35"/>
+    <mergeCell ref="X34:AA35"/>
+    <mergeCell ref="AC34:AD35"/>
+    <mergeCell ref="AE34:AE35"/>
+    <mergeCell ref="AF34:AG35"/>
+    <mergeCell ref="AH34:AH35"/>
+    <mergeCell ref="AI34:AJ35"/>
+    <mergeCell ref="AK34:AK35"/>
+    <mergeCell ref="E36:L37"/>
+    <mergeCell ref="N36:AK37"/>
+    <mergeCell ref="E32:L33"/>
+    <mergeCell ref="N32:AK33"/>
+    <mergeCell ref="E40:G49"/>
+    <mergeCell ref="J40:L41"/>
+    <mergeCell ref="N40:AK41"/>
+    <mergeCell ref="J42:L43"/>
+    <mergeCell ref="N42:AK43"/>
+    <mergeCell ref="J44:L45"/>
+    <mergeCell ref="N44:V45"/>
+    <mergeCell ref="X44:AA45"/>
+    <mergeCell ref="AC44:AD45"/>
+    <mergeCell ref="AE44:AE45"/>
+    <mergeCell ref="AF44:AG45"/>
+    <mergeCell ref="AH44:AH45"/>
+    <mergeCell ref="AI44:AJ45"/>
+    <mergeCell ref="AK44:AK45"/>
+    <mergeCell ref="J46:L49"/>
+    <mergeCell ref="O46:R47"/>
+    <mergeCell ref="T46:AK47"/>
+    <mergeCell ref="O48:R49"/>
+    <mergeCell ref="T48:AK49"/>
+    <mergeCell ref="J61:Q63"/>
+    <mergeCell ref="R61:AE63"/>
+    <mergeCell ref="C68:AL69"/>
+    <mergeCell ref="E52:AB53"/>
+    <mergeCell ref="AD52:AD53"/>
+    <mergeCell ref="AE52:AK53"/>
+    <mergeCell ref="K56:P59"/>
+    <mergeCell ref="S56:W57"/>
+    <mergeCell ref="Z56:AD57"/>
+    <mergeCell ref="R58:X59"/>
+    <mergeCell ref="Y58:AE59"/>
+  </mergeCells>
+  <phoneticPr fontId="3"/>
+  <dataValidations count="4">
+    <dataValidation imeMode="halfAlpha" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N24:AK25 N34:V35 N44:V45 AE4:AF4 AH4:AI4 AF34:AG35 AI34:AJ35 AF44:AG45 AI44:AJ45 AA4:AC4 N28:T29" xr:uid="{BAE630CE-3893-4B4E-AE54-DAADE0158A36}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N18:AK19" xr:uid="{BAD7E155-2B4D-44EF-A26B-005BDE71F8C3}">
+      <formula1>$AO$18:$AO$30</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N32:AK33" xr:uid="{EC34AF59-7FF0-4669-A76C-7EB82A13E299}">
+      <formula1>$AO$4:$AO$11</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="R58:AE59" xr:uid="{A487F680-D529-4189-9525-B49E6FFC1B33}">
+      <formula1>$AO$12:$AO$13</formula1>
+    </dataValidation>
+  </dataValidations>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="91" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x14">
+      <controls>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1025" r:id="rId4" name="Check Box 1">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>28</xdr:col>
+                    <xdr:colOff>190500</xdr:colOff>
+                    <xdr:row>51</xdr:row>
+                    <xdr:rowOff>107950</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>29</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>52</xdr:row>
+                    <xdr:rowOff>88900</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1040" r:id="rId5" name="チェック 30">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>28</xdr:col>
+                    <xdr:colOff>171450</xdr:colOff>
+                    <xdr:row>51</xdr:row>
+                    <xdr:rowOff>107950</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>30</xdr:col>
+                    <xdr:colOff>95250</xdr:colOff>
+                    <xdr:row>52</xdr:row>
+                    <xdr:rowOff>107950</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+      </controls>
+    </mc:Choice>
+  </mc:AlternateContent>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2008D19-EE54-42CC-89D9-5FEE793F0689}">
+  <sheetPr codeName="Sheet2">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:EI70"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="V4" sqref="V4:AK4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="2.4140625" defaultRowHeight="13" x14ac:dyDescent="0.55000000000000004"/>
+  <cols>
+    <col min="1" max="1" width="1.9140625" style="76" customWidth="1"/>
+    <col min="2" max="2" width="0.58203125" style="76" customWidth="1"/>
+    <col min="3" max="29" width="2.4140625" style="76"/>
+    <col min="30" max="30" width="2.4140625" style="76" customWidth="1"/>
+    <col min="31" max="38" width="2.4140625" style="76"/>
+    <col min="39" max="39" width="0.58203125" style="76" customWidth="1"/>
+    <col min="40" max="40" width="1.9140625" style="76" customWidth="1"/>
+    <col min="41" max="42" width="2.4140625" style="76"/>
+    <col min="43" max="43" width="9.58203125" style="76" hidden="1" customWidth="1"/>
+    <col min="44" max="45" width="2.4140625" style="125"/>
+    <col min="46" max="46" width="2.6640625" style="125" customWidth="1"/>
+    <col min="47" max="139" width="2.4140625" style="125"/>
+    <col min="140" max="16384" width="2.4140625" style="76"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="74"/>
+      <c r="O1" s="74"/>
+      <c r="P1" s="74"/>
+      <c r="Q1" s="74"/>
+      <c r="R1" s="74"/>
+      <c r="S1" s="74"/>
+      <c r="T1" s="74"/>
+      <c r="U1" s="74"/>
+      <c r="V1" s="74"/>
+      <c r="W1" s="74"/>
+      <c r="X1" s="74"/>
+      <c r="Y1" s="74"/>
+      <c r="Z1" s="74"/>
+      <c r="AA1" s="74"/>
+      <c r="AB1" s="74"/>
+      <c r="AC1" s="74"/>
+      <c r="AD1" s="74"/>
+      <c r="AE1" s="74"/>
+      <c r="AF1" s="74"/>
+      <c r="AG1" s="74"/>
+      <c r="AH1" s="74"/>
+      <c r="AI1" s="74"/>
+      <c r="AJ1" s="74"/>
+      <c r="AK1" s="74"/>
+      <c r="AL1" s="74"/>
+      <c r="AM1" s="75"/>
+    </row>
+    <row r="2" spans="1:43" ht="3.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B2" s="77"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+      <c r="T2" s="78"/>
+      <c r="U2" s="78"/>
+      <c r="V2" s="78"/>
+      <c r="W2" s="78"/>
+      <c r="X2" s="78"/>
+      <c r="Y2" s="78"/>
+      <c r="Z2" s="78"/>
+      <c r="AA2" s="78"/>
+      <c r="AB2" s="78"/>
+      <c r="AC2" s="78"/>
+      <c r="AD2" s="78"/>
+      <c r="AE2" s="78"/>
+      <c r="AF2" s="78"/>
+      <c r="AG2" s="78"/>
+      <c r="AH2" s="78"/>
+      <c r="AI2" s="78"/>
+      <c r="AJ2" s="78"/>
+      <c r="AK2" s="78"/>
+      <c r="AL2" s="78"/>
+      <c r="AM2" s="79"/>
+    </row>
+    <row r="3" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B3" s="80"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="74"/>
+      <c r="H3" s="74"/>
+      <c r="I3" s="74"/>
+      <c r="J3" s="74"/>
+      <c r="K3" s="74"/>
+      <c r="L3" s="74"/>
+      <c r="M3" s="74"/>
+      <c r="N3" s="74"/>
+      <c r="O3" s="74"/>
+      <c r="P3" s="74"/>
+      <c r="Q3" s="74"/>
+      <c r="R3" s="74"/>
+      <c r="S3" s="74"/>
+      <c r="T3" s="74"/>
+      <c r="U3" s="74"/>
+      <c r="V3" s="81"/>
+      <c r="W3" s="81"/>
+      <c r="X3" s="81"/>
+      <c r="Y3" s="81"/>
+      <c r="Z3" s="81"/>
+      <c r="AA3" s="81"/>
+      <c r="AB3" s="81"/>
+      <c r="AC3" s="81"/>
+      <c r="AD3" s="81"/>
+      <c r="AE3" s="81"/>
+      <c r="AF3" s="81"/>
+      <c r="AG3" s="81"/>
+      <c r="AH3" s="81"/>
+      <c r="AI3" s="81"/>
+      <c r="AJ3" s="81"/>
+      <c r="AK3" s="81"/>
+      <c r="AL3" s="74"/>
+      <c r="AM3" s="82"/>
+    </row>
+    <row r="4" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B4" s="80"/>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74"/>
+      <c r="L4" s="74"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="74"/>
+      <c r="O4" s="339" t="s">
+        <v>62</v>
+      </c>
+      <c r="P4" s="340"/>
+      <c r="Q4" s="340"/>
+      <c r="R4" s="340"/>
+      <c r="S4" s="340"/>
+      <c r="T4" s="340"/>
+      <c r="U4" s="341"/>
+      <c r="V4" s="342" t="str">
+        <f>IF(検証結果報告書!N20="","",検証結果報告書!N20)</f>
+        <v/>
+      </c>
+      <c r="W4" s="343"/>
+      <c r="X4" s="343"/>
+      <c r="Y4" s="343"/>
+      <c r="Z4" s="343"/>
+      <c r="AA4" s="343"/>
+      <c r="AB4" s="343"/>
+      <c r="AC4" s="343"/>
+      <c r="AD4" s="343"/>
+      <c r="AE4" s="343"/>
+      <c r="AF4" s="343"/>
+      <c r="AG4" s="343"/>
+      <c r="AH4" s="343"/>
+      <c r="AI4" s="343"/>
+      <c r="AJ4" s="343"/>
+      <c r="AK4" s="344"/>
+      <c r="AL4" s="83"/>
+      <c r="AM4" s="82"/>
+    </row>
+    <row r="5" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B5" s="80"/>
+      <c r="C5" s="74"/>
+      <c r="D5" s="74"/>
+      <c r="E5" s="74"/>
+      <c r="F5" s="74"/>
+      <c r="G5" s="74"/>
+      <c r="H5" s="74"/>
+      <c r="I5" s="74"/>
+      <c r="J5" s="74"/>
+      <c r="K5" s="74"/>
+      <c r="L5" s="74"/>
+      <c r="M5" s="74"/>
+      <c r="N5" s="74"/>
+      <c r="O5" s="339" t="s">
+        <v>63</v>
+      </c>
+      <c r="P5" s="340"/>
+      <c r="Q5" s="340"/>
+      <c r="R5" s="340"/>
+      <c r="S5" s="340"/>
+      <c r="T5" s="340"/>
+      <c r="U5" s="341"/>
+      <c r="V5" s="342" t="str">
+        <f>IF(検証結果報告書!N24="","",検証結果報告書!N24)</f>
+        <v/>
+      </c>
+      <c r="W5" s="343"/>
+      <c r="X5" s="343"/>
+      <c r="Y5" s="343"/>
+      <c r="Z5" s="343"/>
+      <c r="AA5" s="343"/>
+      <c r="AB5" s="343"/>
+      <c r="AC5" s="343"/>
+      <c r="AD5" s="343"/>
+      <c r="AE5" s="343"/>
+      <c r="AF5" s="343"/>
+      <c r="AG5" s="343"/>
+      <c r="AH5" s="343"/>
+      <c r="AI5" s="343"/>
+      <c r="AJ5" s="343"/>
+      <c r="AK5" s="344"/>
+      <c r="AL5" s="83"/>
+      <c r="AM5" s="82"/>
+    </row>
+    <row r="6" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B6" s="80"/>
+      <c r="C6" s="74"/>
+      <c r="D6" s="74"/>
+      <c r="E6" s="74"/>
+      <c r="F6" s="74"/>
+      <c r="G6" s="74"/>
+      <c r="H6" s="74"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="74"/>
+      <c r="K6" s="74"/>
+      <c r="L6" s="74"/>
+      <c r="M6" s="74"/>
+      <c r="N6" s="74"/>
+      <c r="O6" s="339" t="s">
+        <v>64</v>
+      </c>
+      <c r="P6" s="340"/>
+      <c r="Q6" s="340"/>
+      <c r="R6" s="340"/>
+      <c r="S6" s="340"/>
+      <c r="T6" s="340"/>
+      <c r="U6" s="341"/>
+      <c r="V6" s="342" t="str">
+        <f>IF(検証結果報告書!N28="","",検証結果報告書!N28)</f>
+        <v/>
+      </c>
+      <c r="W6" s="343"/>
+      <c r="X6" s="343"/>
+      <c r="Y6" s="343"/>
+      <c r="Z6" s="343"/>
+      <c r="AA6" s="343"/>
+      <c r="AB6" s="343"/>
+      <c r="AC6" s="343"/>
+      <c r="AD6" s="343"/>
+      <c r="AE6" s="343"/>
+      <c r="AF6" s="343"/>
+      <c r="AG6" s="343"/>
+      <c r="AH6" s="343"/>
+      <c r="AI6" s="343"/>
+      <c r="AJ6" s="343"/>
+      <c r="AK6" s="344"/>
+      <c r="AL6" s="83"/>
+      <c r="AM6" s="82"/>
+    </row>
+    <row r="7" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B7" s="80"/>
+      <c r="C7" s="74"/>
+      <c r="D7" s="74"/>
+      <c r="E7" s="74"/>
+      <c r="F7" s="74"/>
+      <c r="G7" s="74"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="74"/>
+      <c r="K7" s="74"/>
+      <c r="L7" s="74"/>
+      <c r="M7" s="74"/>
+      <c r="N7" s="74"/>
+      <c r="O7" s="74"/>
+      <c r="P7" s="74"/>
+      <c r="Q7" s="74"/>
+      <c r="R7" s="74"/>
+      <c r="S7" s="74"/>
+      <c r="T7" s="74"/>
+      <c r="U7" s="74"/>
+      <c r="V7" s="74"/>
+      <c r="W7" s="74"/>
+      <c r="X7" s="84"/>
+      <c r="Y7" s="84"/>
+      <c r="Z7" s="84"/>
+      <c r="AA7" s="84"/>
+      <c r="AB7" s="84"/>
+      <c r="AC7" s="85"/>
+      <c r="AD7" s="85"/>
+      <c r="AE7" s="85"/>
+      <c r="AF7" s="85"/>
+      <c r="AG7" s="85"/>
+      <c r="AH7" s="85"/>
+      <c r="AI7" s="85"/>
+      <c r="AJ7" s="85"/>
+      <c r="AK7" s="85"/>
+      <c r="AL7" s="85"/>
+      <c r="AM7" s="82"/>
+    </row>
+    <row r="8" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B8" s="80"/>
+      <c r="C8" s="74"/>
+      <c r="D8" s="74"/>
+      <c r="E8" s="74"/>
+      <c r="F8" s="74"/>
+      <c r="G8" s="74"/>
+      <c r="H8" s="74"/>
+      <c r="I8" s="74"/>
+      <c r="J8" s="74"/>
+      <c r="K8" s="74"/>
+      <c r="L8" s="74"/>
+      <c r="M8" s="74"/>
+      <c r="N8" s="74"/>
+      <c r="O8" s="74"/>
+      <c r="P8" s="74"/>
+      <c r="Q8" s="74"/>
+      <c r="R8" s="74"/>
+      <c r="S8" s="74"/>
+      <c r="T8" s="74"/>
+      <c r="U8" s="74"/>
+      <c r="V8" s="74"/>
+      <c r="W8" s="74"/>
+      <c r="X8" s="74"/>
+      <c r="Y8" s="74"/>
+      <c r="Z8" s="74"/>
+      <c r="AA8" s="74"/>
+      <c r="AB8" s="74"/>
+      <c r="AC8" s="74"/>
+      <c r="AD8" s="74"/>
+      <c r="AE8" s="74"/>
+      <c r="AF8" s="74"/>
+      <c r="AG8" s="74"/>
+      <c r="AH8" s="74"/>
+      <c r="AI8" s="74"/>
+      <c r="AJ8" s="74"/>
+      <c r="AK8" s="74"/>
+      <c r="AL8" s="74"/>
+      <c r="AM8" s="82"/>
+    </row>
+    <row r="9" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B9" s="86"/>
+      <c r="C9" s="332" t="s">
+        <v>65</v>
+      </c>
+      <c r="D9" s="332"/>
+      <c r="E9" s="332"/>
+      <c r="F9" s="332"/>
+      <c r="G9" s="332"/>
+      <c r="H9" s="332"/>
+      <c r="I9" s="332"/>
+      <c r="J9" s="332"/>
+      <c r="K9" s="332"/>
+      <c r="L9" s="332"/>
+      <c r="M9" s="332"/>
+      <c r="N9" s="332"/>
+      <c r="O9" s="332"/>
+      <c r="P9" s="332"/>
+      <c r="Q9" s="332"/>
+      <c r="R9" s="332"/>
+      <c r="S9" s="332"/>
+      <c r="T9" s="332"/>
+      <c r="U9" s="332"/>
+      <c r="V9" s="332"/>
+      <c r="W9" s="332"/>
+      <c r="X9" s="332"/>
+      <c r="Y9" s="332"/>
+      <c r="Z9" s="332"/>
+      <c r="AA9" s="332"/>
+      <c r="AB9" s="332"/>
+      <c r="AC9" s="332"/>
+      <c r="AD9" s="332"/>
+      <c r="AE9" s="332"/>
+      <c r="AF9" s="332"/>
+      <c r="AG9" s="332"/>
+      <c r="AH9" s="332"/>
+      <c r="AI9" s="332"/>
+      <c r="AJ9" s="332"/>
+      <c r="AK9" s="332"/>
+      <c r="AL9" s="332"/>
+      <c r="AM9" s="87"/>
+    </row>
+    <row r="10" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B10" s="88"/>
+      <c r="C10" s="332"/>
+      <c r="D10" s="332"/>
+      <c r="E10" s="332"/>
+      <c r="F10" s="332"/>
+      <c r="G10" s="332"/>
+      <c r="H10" s="332"/>
+      <c r="I10" s="332"/>
+      <c r="J10" s="332"/>
+      <c r="K10" s="332"/>
+      <c r="L10" s="332"/>
+      <c r="M10" s="332"/>
+      <c r="N10" s="332"/>
+      <c r="O10" s="332"/>
+      <c r="P10" s="332"/>
+      <c r="Q10" s="332"/>
+      <c r="R10" s="332"/>
+      <c r="S10" s="332"/>
+      <c r="T10" s="332"/>
+      <c r="U10" s="332"/>
+      <c r="V10" s="332"/>
+      <c r="W10" s="332"/>
+      <c r="X10" s="332"/>
+      <c r="Y10" s="332"/>
+      <c r="Z10" s="332"/>
+      <c r="AA10" s="332"/>
+      <c r="AB10" s="332"/>
+      <c r="AC10" s="332"/>
+      <c r="AD10" s="332"/>
+      <c r="AE10" s="332"/>
+      <c r="AF10" s="332"/>
+      <c r="AG10" s="332"/>
+      <c r="AH10" s="332"/>
+      <c r="AI10" s="332"/>
+      <c r="AJ10" s="332"/>
+      <c r="AK10" s="332"/>
+      <c r="AL10" s="332"/>
+      <c r="AM10" s="87"/>
+    </row>
+    <row r="11" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B11" s="80"/>
+      <c r="C11" s="74"/>
+      <c r="D11" s="74"/>
+      <c r="E11" s="74"/>
+      <c r="F11" s="74"/>
+      <c r="G11" s="74"/>
+      <c r="H11" s="74"/>
+      <c r="I11" s="74"/>
+      <c r="J11" s="74"/>
+      <c r="K11" s="74"/>
+      <c r="L11" s="74"/>
+      <c r="M11" s="74"/>
+      <c r="N11" s="74"/>
+      <c r="O11" s="74"/>
+      <c r="P11" s="74"/>
+      <c r="Q11" s="74"/>
+      <c r="R11" s="74"/>
+      <c r="S11" s="74"/>
+      <c r="T11" s="74"/>
+      <c r="U11" s="74"/>
+      <c r="V11" s="74"/>
+      <c r="W11" s="74"/>
+      <c r="X11" s="74"/>
+      <c r="Y11" s="74"/>
+      <c r="Z11" s="74"/>
+      <c r="AA11" s="74"/>
+      <c r="AB11" s="74"/>
+      <c r="AC11" s="74"/>
+      <c r="AD11" s="74"/>
+      <c r="AE11" s="74"/>
+      <c r="AF11" s="74"/>
+      <c r="AG11" s="74"/>
+      <c r="AH11" s="74"/>
+      <c r="AI11" s="74"/>
+      <c r="AJ11" s="74"/>
+      <c r="AK11" s="74"/>
+      <c r="AL11" s="74"/>
+      <c r="AM11" s="82"/>
+    </row>
+    <row r="12" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B12" s="80"/>
+      <c r="C12" s="74">
+        <v>1</v>
+      </c>
+      <c r="D12" s="89" t="s">
+        <v>66</v>
+      </c>
+      <c r="E12" s="90"/>
+      <c r="F12" s="90"/>
+      <c r="G12" s="90"/>
+      <c r="H12" s="90"/>
+      <c r="I12" s="90"/>
+      <c r="J12" s="90"/>
+      <c r="K12" s="90"/>
+      <c r="L12" s="85"/>
+      <c r="M12" s="85"/>
+      <c r="N12" s="85"/>
+      <c r="O12" s="85"/>
+      <c r="P12" s="85"/>
+      <c r="Q12" s="85"/>
+      <c r="R12" s="85"/>
+      <c r="S12" s="85"/>
+      <c r="T12" s="85"/>
+      <c r="U12" s="85"/>
+      <c r="V12" s="85"/>
+      <c r="W12" s="85"/>
+      <c r="X12" s="85"/>
+      <c r="Y12" s="85"/>
+      <c r="Z12" s="85"/>
+      <c r="AA12" s="85"/>
+      <c r="AB12" s="85"/>
+      <c r="AC12" s="85"/>
+      <c r="AD12" s="85"/>
+      <c r="AE12" s="85"/>
+      <c r="AF12" s="85"/>
+      <c r="AG12" s="85"/>
+      <c r="AH12" s="85"/>
+      <c r="AI12" s="85"/>
+      <c r="AJ12" s="85"/>
+      <c r="AK12" s="85"/>
+      <c r="AL12" s="85"/>
+      <c r="AM12" s="82"/>
+    </row>
+    <row r="13" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B13" s="80"/>
+      <c r="C13" s="74"/>
+      <c r="D13" s="333"/>
+      <c r="E13" s="334"/>
+      <c r="F13" s="335" t="s">
+        <v>67</v>
+      </c>
+      <c r="G13" s="336"/>
+      <c r="H13" s="336"/>
+      <c r="I13" s="337"/>
+      <c r="J13" s="333" t="s">
+        <v>68</v>
+      </c>
+      <c r="K13" s="338"/>
+      <c r="L13" s="338"/>
+      <c r="M13" s="338"/>
+      <c r="N13" s="338"/>
+      <c r="O13" s="338"/>
+      <c r="P13" s="338"/>
+      <c r="Q13" s="338"/>
+      <c r="R13" s="338"/>
+      <c r="S13" s="338"/>
+      <c r="T13" s="338"/>
+      <c r="U13" s="334"/>
+      <c r="V13" s="333" t="s">
+        <v>69</v>
+      </c>
+      <c r="W13" s="338"/>
+      <c r="X13" s="338"/>
+      <c r="Y13" s="338"/>
+      <c r="Z13" s="338"/>
+      <c r="AA13" s="338"/>
+      <c r="AB13" s="338"/>
+      <c r="AC13" s="334"/>
+      <c r="AD13" s="338" t="s">
+        <v>47</v>
+      </c>
+      <c r="AE13" s="338"/>
+      <c r="AF13" s="338"/>
+      <c r="AG13" s="338"/>
+      <c r="AH13" s="338"/>
+      <c r="AI13" s="338"/>
+      <c r="AJ13" s="338"/>
+      <c r="AK13" s="334"/>
+      <c r="AL13" s="83"/>
+      <c r="AM13" s="82"/>
+      <c r="AQ13" s="76" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B14" s="80"/>
+      <c r="C14" s="74"/>
+      <c r="D14" s="265">
+        <v>1</v>
+      </c>
+      <c r="E14" s="266"/>
+      <c r="F14" s="305"/>
+      <c r="G14" s="306"/>
+      <c r="H14" s="306"/>
+      <c r="I14" s="307"/>
+      <c r="J14" s="314"/>
+      <c r="K14" s="315"/>
+      <c r="L14" s="315"/>
+      <c r="M14" s="315"/>
+      <c r="N14" s="315"/>
+      <c r="O14" s="315"/>
+      <c r="P14" s="315"/>
+      <c r="Q14" s="315"/>
+      <c r="R14" s="315"/>
+      <c r="S14" s="315"/>
+      <c r="T14" s="315"/>
+      <c r="U14" s="316"/>
+      <c r="V14" s="323"/>
+      <c r="W14" s="324"/>
+      <c r="X14" s="324"/>
+      <c r="Y14" s="324"/>
+      <c r="Z14" s="324"/>
+      <c r="AA14" s="324"/>
+      <c r="AB14" s="324"/>
+      <c r="AC14" s="325"/>
+      <c r="AD14" s="323"/>
+      <c r="AE14" s="324"/>
+      <c r="AF14" s="324"/>
+      <c r="AG14" s="324"/>
+      <c r="AH14" s="324"/>
+      <c r="AI14" s="324"/>
+      <c r="AJ14" s="324"/>
+      <c r="AK14" s="325"/>
+      <c r="AL14" s="91"/>
+      <c r="AM14" s="82"/>
+      <c r="AQ14" s="76" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B15" s="80"/>
+      <c r="C15" s="74"/>
+      <c r="D15" s="267"/>
+      <c r="E15" s="268"/>
+      <c r="F15" s="308"/>
+      <c r="G15" s="309"/>
+      <c r="H15" s="309"/>
+      <c r="I15" s="310"/>
+      <c r="J15" s="317"/>
+      <c r="K15" s="318"/>
+      <c r="L15" s="318"/>
+      <c r="M15" s="318"/>
+      <c r="N15" s="318"/>
+      <c r="O15" s="318"/>
+      <c r="P15" s="318"/>
+      <c r="Q15" s="318"/>
+      <c r="R15" s="318"/>
+      <c r="S15" s="318"/>
+      <c r="T15" s="318"/>
+      <c r="U15" s="319"/>
+      <c r="V15" s="326"/>
+      <c r="W15" s="327"/>
+      <c r="X15" s="327"/>
+      <c r="Y15" s="327"/>
+      <c r="Z15" s="327"/>
+      <c r="AA15" s="327"/>
+      <c r="AB15" s="327"/>
+      <c r="AC15" s="328"/>
+      <c r="AD15" s="326"/>
+      <c r="AE15" s="327"/>
+      <c r="AF15" s="327"/>
+      <c r="AG15" s="327"/>
+      <c r="AH15" s="327"/>
+      <c r="AI15" s="327"/>
+      <c r="AJ15" s="327"/>
+      <c r="AK15" s="328"/>
+      <c r="AL15" s="91"/>
+      <c r="AM15" s="82"/>
+    </row>
+    <row r="16" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B16" s="80"/>
+      <c r="C16" s="74"/>
+      <c r="D16" s="267"/>
+      <c r="E16" s="268"/>
+      <c r="F16" s="308"/>
+      <c r="G16" s="309"/>
+      <c r="H16" s="309"/>
+      <c r="I16" s="310"/>
+      <c r="J16" s="317"/>
+      <c r="K16" s="318"/>
+      <c r="L16" s="318"/>
+      <c r="M16" s="318"/>
+      <c r="N16" s="318"/>
+      <c r="O16" s="318"/>
+      <c r="P16" s="318"/>
+      <c r="Q16" s="318"/>
+      <c r="R16" s="318"/>
+      <c r="S16" s="318"/>
+      <c r="T16" s="318"/>
+      <c r="U16" s="319"/>
+      <c r="V16" s="326"/>
+      <c r="W16" s="327"/>
+      <c r="X16" s="327"/>
+      <c r="Y16" s="327"/>
+      <c r="Z16" s="327"/>
+      <c r="AA16" s="327"/>
+      <c r="AB16" s="327"/>
+      <c r="AC16" s="328"/>
+      <c r="AD16" s="326"/>
+      <c r="AE16" s="327"/>
+      <c r="AF16" s="327"/>
+      <c r="AG16" s="327"/>
+      <c r="AH16" s="327"/>
+      <c r="AI16" s="327"/>
+      <c r="AJ16" s="327"/>
+      <c r="AK16" s="328"/>
+      <c r="AL16" s="91"/>
+      <c r="AM16" s="82"/>
+    </row>
+    <row r="17" spans="2:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B17" s="80"/>
+      <c r="C17" s="74"/>
+      <c r="D17" s="269"/>
+      <c r="E17" s="270"/>
+      <c r="F17" s="311"/>
+      <c r="G17" s="312"/>
+      <c r="H17" s="312"/>
+      <c r="I17" s="313"/>
+      <c r="J17" s="320"/>
+      <c r="K17" s="321"/>
+      <c r="L17" s="321"/>
+      <c r="M17" s="321"/>
+      <c r="N17" s="321"/>
+      <c r="O17" s="321"/>
+      <c r="P17" s="321"/>
+      <c r="Q17" s="321"/>
+      <c r="R17" s="321"/>
+      <c r="S17" s="321"/>
+      <c r="T17" s="321"/>
+      <c r="U17" s="322"/>
+      <c r="V17" s="329"/>
+      <c r="W17" s="330"/>
+      <c r="X17" s="330"/>
+      <c r="Y17" s="330"/>
+      <c r="Z17" s="330"/>
+      <c r="AA17" s="330"/>
+      <c r="AB17" s="330"/>
+      <c r="AC17" s="331"/>
+      <c r="AD17" s="329"/>
+      <c r="AE17" s="330"/>
+      <c r="AF17" s="330"/>
+      <c r="AG17" s="330"/>
+      <c r="AH17" s="330"/>
+      <c r="AI17" s="330"/>
+      <c r="AJ17" s="330"/>
+      <c r="AK17" s="331"/>
+      <c r="AL17" s="91"/>
+      <c r="AM17" s="82"/>
+      <c r="AQ17" s="76" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="2:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B18" s="80"/>
+      <c r="C18" s="74"/>
+      <c r="D18" s="265">
         <v>2</v>
       </c>
-      <c r="L56" s="200"/>
-[...6 lines deleted...]
-      <c r="S56" s="124" t="s">
+      <c r="E18" s="266"/>
+      <c r="F18" s="271"/>
+      <c r="G18" s="272"/>
+      <c r="H18" s="272"/>
+      <c r="I18" s="273"/>
+      <c r="J18" s="280"/>
+      <c r="K18" s="281"/>
+      <c r="L18" s="281"/>
+      <c r="M18" s="281"/>
+      <c r="N18" s="281"/>
+      <c r="O18" s="281"/>
+      <c r="P18" s="281"/>
+      <c r="Q18" s="281"/>
+      <c r="R18" s="281"/>
+      <c r="S18" s="281"/>
+      <c r="T18" s="281"/>
+      <c r="U18" s="282"/>
+      <c r="V18" s="289"/>
+      <c r="W18" s="290"/>
+      <c r="X18" s="290"/>
+      <c r="Y18" s="290"/>
+      <c r="Z18" s="290"/>
+      <c r="AA18" s="290"/>
+      <c r="AB18" s="290"/>
+      <c r="AC18" s="291"/>
+      <c r="AD18" s="289"/>
+      <c r="AE18" s="290"/>
+      <c r="AF18" s="290"/>
+      <c r="AG18" s="290"/>
+      <c r="AH18" s="290"/>
+      <c r="AI18" s="290"/>
+      <c r="AJ18" s="290"/>
+      <c r="AK18" s="291"/>
+      <c r="AL18" s="91"/>
+      <c r="AM18" s="82"/>
+    </row>
+    <row r="19" spans="2:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B19" s="80"/>
+      <c r="C19" s="74"/>
+      <c r="D19" s="267"/>
+      <c r="E19" s="268"/>
+      <c r="F19" s="274"/>
+      <c r="G19" s="275"/>
+      <c r="H19" s="275"/>
+      <c r="I19" s="276"/>
+      <c r="J19" s="283"/>
+      <c r="K19" s="284"/>
+      <c r="L19" s="284"/>
+      <c r="M19" s="284"/>
+      <c r="N19" s="284"/>
+      <c r="O19" s="284"/>
+      <c r="P19" s="284"/>
+      <c r="Q19" s="284"/>
+      <c r="R19" s="284"/>
+      <c r="S19" s="284"/>
+      <c r="T19" s="284"/>
+      <c r="U19" s="285"/>
+      <c r="V19" s="292"/>
+      <c r="W19" s="293"/>
+      <c r="X19" s="293"/>
+      <c r="Y19" s="293"/>
+      <c r="Z19" s="293"/>
+      <c r="AA19" s="293"/>
+      <c r="AB19" s="293"/>
+      <c r="AC19" s="294"/>
+      <c r="AD19" s="292"/>
+      <c r="AE19" s="293"/>
+      <c r="AF19" s="293"/>
+      <c r="AG19" s="293"/>
+      <c r="AH19" s="293"/>
+      <c r="AI19" s="293"/>
+      <c r="AJ19" s="293"/>
+      <c r="AK19" s="294"/>
+      <c r="AL19" s="91"/>
+      <c r="AM19" s="82"/>
+    </row>
+    <row r="20" spans="2:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B20" s="80"/>
+      <c r="C20" s="74"/>
+      <c r="D20" s="267"/>
+      <c r="E20" s="268"/>
+      <c r="F20" s="274"/>
+      <c r="G20" s="275"/>
+      <c r="H20" s="275"/>
+      <c r="I20" s="276"/>
+      <c r="J20" s="283"/>
+      <c r="K20" s="284"/>
+      <c r="L20" s="284"/>
+      <c r="M20" s="284"/>
+      <c r="N20" s="284"/>
+      <c r="O20" s="284"/>
+      <c r="P20" s="284"/>
+      <c r="Q20" s="284"/>
+      <c r="R20" s="284"/>
+      <c r="S20" s="284"/>
+      <c r="T20" s="284"/>
+      <c r="U20" s="285"/>
+      <c r="V20" s="292"/>
+      <c r="W20" s="293"/>
+      <c r="X20" s="293"/>
+      <c r="Y20" s="293"/>
+      <c r="Z20" s="293"/>
+      <c r="AA20" s="293"/>
+      <c r="AB20" s="293"/>
+      <c r="AC20" s="294"/>
+      <c r="AD20" s="292"/>
+      <c r="AE20" s="293"/>
+      <c r="AF20" s="293"/>
+      <c r="AG20" s="293"/>
+      <c r="AH20" s="293"/>
+      <c r="AI20" s="293"/>
+      <c r="AJ20" s="293"/>
+      <c r="AK20" s="294"/>
+      <c r="AL20" s="91"/>
+      <c r="AM20" s="82"/>
+    </row>
+    <row r="21" spans="2:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B21" s="80"/>
+      <c r="C21" s="74"/>
+      <c r="D21" s="269"/>
+      <c r="E21" s="270"/>
+      <c r="F21" s="277"/>
+      <c r="G21" s="278"/>
+      <c r="H21" s="278"/>
+      <c r="I21" s="279"/>
+      <c r="J21" s="286"/>
+      <c r="K21" s="287"/>
+      <c r="L21" s="287"/>
+      <c r="M21" s="287"/>
+      <c r="N21" s="287"/>
+      <c r="O21" s="287"/>
+      <c r="P21" s="287"/>
+      <c r="Q21" s="287"/>
+      <c r="R21" s="287"/>
+      <c r="S21" s="287"/>
+      <c r="T21" s="287"/>
+      <c r="U21" s="288"/>
+      <c r="V21" s="295"/>
+      <c r="W21" s="296"/>
+      <c r="X21" s="296"/>
+      <c r="Y21" s="296"/>
+      <c r="Z21" s="296"/>
+      <c r="AA21" s="296"/>
+      <c r="AB21" s="296"/>
+      <c r="AC21" s="297"/>
+      <c r="AD21" s="295"/>
+      <c r="AE21" s="296"/>
+      <c r="AF21" s="296"/>
+      <c r="AG21" s="296"/>
+      <c r="AH21" s="296"/>
+      <c r="AI21" s="296"/>
+      <c r="AJ21" s="296"/>
+      <c r="AK21" s="297"/>
+      <c r="AL21" s="91"/>
+      <c r="AM21" s="82"/>
+    </row>
+    <row r="22" spans="2:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B22" s="80"/>
+      <c r="C22" s="74"/>
+      <c r="D22" s="265">
         <v>3</v>
       </c>
-      <c r="T56" s="124"/>
-[...5 lines deleted...]
-      <c r="Z56" s="154" t="s">
+      <c r="E22" s="266"/>
+      <c r="F22" s="271"/>
+      <c r="G22" s="272"/>
+      <c r="H22" s="272"/>
+      <c r="I22" s="273"/>
+      <c r="J22" s="280"/>
+      <c r="K22" s="281"/>
+      <c r="L22" s="281"/>
+      <c r="M22" s="281"/>
+      <c r="N22" s="281"/>
+      <c r="O22" s="281"/>
+      <c r="P22" s="281"/>
+      <c r="Q22" s="281"/>
+      <c r="R22" s="281"/>
+      <c r="S22" s="281"/>
+      <c r="T22" s="281"/>
+      <c r="U22" s="282"/>
+      <c r="V22" s="289"/>
+      <c r="W22" s="290"/>
+      <c r="X22" s="290"/>
+      <c r="Y22" s="290"/>
+      <c r="Z22" s="290"/>
+      <c r="AA22" s="290"/>
+      <c r="AB22" s="290"/>
+      <c r="AC22" s="291"/>
+      <c r="AD22" s="289"/>
+      <c r="AE22" s="290"/>
+      <c r="AF22" s="290"/>
+      <c r="AG22" s="290"/>
+      <c r="AH22" s="290"/>
+      <c r="AI22" s="290"/>
+      <c r="AJ22" s="290"/>
+      <c r="AK22" s="291"/>
+      <c r="AL22" s="91"/>
+      <c r="AM22" s="82"/>
+    </row>
+    <row r="23" spans="2:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B23" s="80"/>
+      <c r="C23" s="74"/>
+      <c r="D23" s="267"/>
+      <c r="E23" s="268"/>
+      <c r="F23" s="274"/>
+      <c r="G23" s="275"/>
+      <c r="H23" s="275"/>
+      <c r="I23" s="276"/>
+      <c r="J23" s="283"/>
+      <c r="K23" s="284"/>
+      <c r="L23" s="284"/>
+      <c r="M23" s="284"/>
+      <c r="N23" s="284"/>
+      <c r="O23" s="284"/>
+      <c r="P23" s="284"/>
+      <c r="Q23" s="284"/>
+      <c r="R23" s="284"/>
+      <c r="S23" s="284"/>
+      <c r="T23" s="284"/>
+      <c r="U23" s="285"/>
+      <c r="V23" s="292"/>
+      <c r="W23" s="293"/>
+      <c r="X23" s="293"/>
+      <c r="Y23" s="293"/>
+      <c r="Z23" s="293"/>
+      <c r="AA23" s="293"/>
+      <c r="AB23" s="293"/>
+      <c r="AC23" s="294"/>
+      <c r="AD23" s="292"/>
+      <c r="AE23" s="293"/>
+      <c r="AF23" s="293"/>
+      <c r="AG23" s="293"/>
+      <c r="AH23" s="293"/>
+      <c r="AI23" s="293"/>
+      <c r="AJ23" s="293"/>
+      <c r="AK23" s="294"/>
+      <c r="AL23" s="91"/>
+      <c r="AM23" s="82"/>
+    </row>
+    <row r="24" spans="2:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B24" s="80"/>
+      <c r="C24" s="74"/>
+      <c r="D24" s="267"/>
+      <c r="E24" s="268"/>
+      <c r="F24" s="274"/>
+      <c r="G24" s="275"/>
+      <c r="H24" s="275"/>
+      <c r="I24" s="276"/>
+      <c r="J24" s="283"/>
+      <c r="K24" s="284"/>
+      <c r="L24" s="284"/>
+      <c r="M24" s="284"/>
+      <c r="N24" s="284"/>
+      <c r="O24" s="284"/>
+      <c r="P24" s="284"/>
+      <c r="Q24" s="284"/>
+      <c r="R24" s="284"/>
+      <c r="S24" s="284"/>
+      <c r="T24" s="284"/>
+      <c r="U24" s="285"/>
+      <c r="V24" s="292"/>
+      <c r="W24" s="293"/>
+      <c r="X24" s="293"/>
+      <c r="Y24" s="293"/>
+      <c r="Z24" s="293"/>
+      <c r="AA24" s="293"/>
+      <c r="AB24" s="293"/>
+      <c r="AC24" s="294"/>
+      <c r="AD24" s="292"/>
+      <c r="AE24" s="293"/>
+      <c r="AF24" s="293"/>
+      <c r="AG24" s="293"/>
+      <c r="AH24" s="293"/>
+      <c r="AI24" s="293"/>
+      <c r="AJ24" s="293"/>
+      <c r="AK24" s="294"/>
+      <c r="AL24" s="91"/>
+      <c r="AM24" s="82"/>
+    </row>
+    <row r="25" spans="2:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B25" s="80"/>
+      <c r="C25" s="74"/>
+      <c r="D25" s="269"/>
+      <c r="E25" s="270"/>
+      <c r="F25" s="277"/>
+      <c r="G25" s="278"/>
+      <c r="H25" s="278"/>
+      <c r="I25" s="279"/>
+      <c r="J25" s="286"/>
+      <c r="K25" s="287"/>
+      <c r="L25" s="287"/>
+      <c r="M25" s="287"/>
+      <c r="N25" s="287"/>
+      <c r="O25" s="287"/>
+      <c r="P25" s="287"/>
+      <c r="Q25" s="287"/>
+      <c r="R25" s="287"/>
+      <c r="S25" s="287"/>
+      <c r="T25" s="287"/>
+      <c r="U25" s="288"/>
+      <c r="V25" s="295"/>
+      <c r="W25" s="296"/>
+      <c r="X25" s="296"/>
+      <c r="Y25" s="296"/>
+      <c r="Z25" s="296"/>
+      <c r="AA25" s="296"/>
+      <c r="AB25" s="296"/>
+      <c r="AC25" s="297"/>
+      <c r="AD25" s="295"/>
+      <c r="AE25" s="296"/>
+      <c r="AF25" s="296"/>
+      <c r="AG25" s="296"/>
+      <c r="AH25" s="296"/>
+      <c r="AI25" s="296"/>
+      <c r="AJ25" s="296"/>
+      <c r="AK25" s="297"/>
+      <c r="AL25" s="91"/>
+      <c r="AM25" s="82"/>
+    </row>
+    <row r="26" spans="2:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B26" s="80"/>
+      <c r="C26" s="74"/>
+      <c r="D26" s="265">
         <v>4</v>
       </c>
-      <c r="AA56" s="154"/>
-[...4 lines deleted...]
-      <c r="AM56" s="25"/>
+      <c r="E26" s="266"/>
+      <c r="F26" s="271"/>
+      <c r="G26" s="272"/>
+      <c r="H26" s="272"/>
+      <c r="I26" s="273"/>
+      <c r="J26" s="280"/>
+      <c r="K26" s="281"/>
+      <c r="L26" s="281"/>
+      <c r="M26" s="281"/>
+      <c r="N26" s="281"/>
+      <c r="O26" s="281"/>
+      <c r="P26" s="281"/>
+      <c r="Q26" s="281"/>
+      <c r="R26" s="281"/>
+      <c r="S26" s="281"/>
+      <c r="T26" s="281"/>
+      <c r="U26" s="282"/>
+      <c r="V26" s="289"/>
+      <c r="W26" s="290"/>
+      <c r="X26" s="290"/>
+      <c r="Y26" s="290"/>
+      <c r="Z26" s="290"/>
+      <c r="AA26" s="290"/>
+      <c r="AB26" s="290"/>
+      <c r="AC26" s="291"/>
+      <c r="AD26" s="289"/>
+      <c r="AE26" s="290"/>
+      <c r="AF26" s="290"/>
+      <c r="AG26" s="290"/>
+      <c r="AH26" s="290"/>
+      <c r="AI26" s="290"/>
+      <c r="AJ26" s="290"/>
+      <c r="AK26" s="291"/>
+      <c r="AL26" s="91"/>
+      <c r="AM26" s="82"/>
     </row>
-    <row r="57" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...23 lines deleted...]
-      <c r="AM57" s="25"/>
+    <row r="27" spans="2:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B27" s="80"/>
+      <c r="C27" s="74"/>
+      <c r="D27" s="267"/>
+      <c r="E27" s="268"/>
+      <c r="F27" s="274"/>
+      <c r="G27" s="275"/>
+      <c r="H27" s="275"/>
+      <c r="I27" s="276"/>
+      <c r="J27" s="283"/>
+      <c r="K27" s="284"/>
+      <c r="L27" s="284"/>
+      <c r="M27" s="284"/>
+      <c r="N27" s="284"/>
+      <c r="O27" s="284"/>
+      <c r="P27" s="284"/>
+      <c r="Q27" s="284"/>
+      <c r="R27" s="284"/>
+      <c r="S27" s="284"/>
+      <c r="T27" s="284"/>
+      <c r="U27" s="285"/>
+      <c r="V27" s="292"/>
+      <c r="W27" s="293"/>
+      <c r="X27" s="293"/>
+      <c r="Y27" s="293"/>
+      <c r="Z27" s="293"/>
+      <c r="AA27" s="293"/>
+      <c r="AB27" s="293"/>
+      <c r="AC27" s="294"/>
+      <c r="AD27" s="292"/>
+      <c r="AE27" s="293"/>
+      <c r="AF27" s="293"/>
+      <c r="AG27" s="293"/>
+      <c r="AH27" s="293"/>
+      <c r="AI27" s="293"/>
+      <c r="AJ27" s="293"/>
+      <c r="AK27" s="294"/>
+      <c r="AL27" s="91"/>
+      <c r="AM27" s="82"/>
     </row>
-    <row r="58" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...23 lines deleted...]
-      <c r="AM58" s="25"/>
+    <row r="28" spans="2:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B28" s="80"/>
+      <c r="C28" s="74"/>
+      <c r="D28" s="267"/>
+      <c r="E28" s="268"/>
+      <c r="F28" s="274"/>
+      <c r="G28" s="275"/>
+      <c r="H28" s="275"/>
+      <c r="I28" s="276"/>
+      <c r="J28" s="283"/>
+      <c r="K28" s="284"/>
+      <c r="L28" s="284"/>
+      <c r="M28" s="284"/>
+      <c r="N28" s="284"/>
+      <c r="O28" s="284"/>
+      <c r="P28" s="284"/>
+      <c r="Q28" s="284"/>
+      <c r="R28" s="284"/>
+      <c r="S28" s="284"/>
+      <c r="T28" s="284"/>
+      <c r="U28" s="285"/>
+      <c r="V28" s="292"/>
+      <c r="W28" s="293"/>
+      <c r="X28" s="293"/>
+      <c r="Y28" s="293"/>
+      <c r="Z28" s="293"/>
+      <c r="AA28" s="293"/>
+      <c r="AB28" s="293"/>
+      <c r="AC28" s="294"/>
+      <c r="AD28" s="292"/>
+      <c r="AE28" s="293"/>
+      <c r="AF28" s="293"/>
+      <c r="AG28" s="293"/>
+      <c r="AH28" s="293"/>
+      <c r="AI28" s="293"/>
+      <c r="AJ28" s="293"/>
+      <c r="AK28" s="294"/>
+      <c r="AL28" s="91"/>
+      <c r="AM28" s="82"/>
     </row>
-    <row r="59" spans="2:39" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-      <c r="AM59" s="25"/>
+    <row r="29" spans="2:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B29" s="80"/>
+      <c r="C29" s="74"/>
+      <c r="D29" s="269"/>
+      <c r="E29" s="270"/>
+      <c r="F29" s="277"/>
+      <c r="G29" s="278"/>
+      <c r="H29" s="278"/>
+      <c r="I29" s="279"/>
+      <c r="J29" s="286"/>
+      <c r="K29" s="287"/>
+      <c r="L29" s="287"/>
+      <c r="M29" s="287"/>
+      <c r="N29" s="287"/>
+      <c r="O29" s="287"/>
+      <c r="P29" s="287"/>
+      <c r="Q29" s="287"/>
+      <c r="R29" s="287"/>
+      <c r="S29" s="287"/>
+      <c r="T29" s="287"/>
+      <c r="U29" s="288"/>
+      <c r="V29" s="295"/>
+      <c r="W29" s="296"/>
+      <c r="X29" s="296"/>
+      <c r="Y29" s="296"/>
+      <c r="Z29" s="296"/>
+      <c r="AA29" s="296"/>
+      <c r="AB29" s="296"/>
+      <c r="AC29" s="297"/>
+      <c r="AD29" s="295"/>
+      <c r="AE29" s="296"/>
+      <c r="AF29" s="296"/>
+      <c r="AG29" s="296"/>
+      <c r="AH29" s="296"/>
+      <c r="AI29" s="296"/>
+      <c r="AJ29" s="296"/>
+      <c r="AK29" s="297"/>
+      <c r="AL29" s="91"/>
+      <c r="AM29" s="82"/>
     </row>
-    <row r="60" spans="2:39" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="AM60" s="25"/>
+    <row r="30" spans="2:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B30" s="80"/>
+      <c r="C30" s="74"/>
+      <c r="D30" s="265">
+        <v>5</v>
+      </c>
+      <c r="E30" s="266"/>
+      <c r="F30" s="271"/>
+      <c r="G30" s="272"/>
+      <c r="H30" s="272"/>
+      <c r="I30" s="273"/>
+      <c r="J30" s="280"/>
+      <c r="K30" s="281"/>
+      <c r="L30" s="281"/>
+      <c r="M30" s="281"/>
+      <c r="N30" s="281"/>
+      <c r="O30" s="281"/>
+      <c r="P30" s="281"/>
+      <c r="Q30" s="281"/>
+      <c r="R30" s="281"/>
+      <c r="S30" s="281"/>
+      <c r="T30" s="281"/>
+      <c r="U30" s="282"/>
+      <c r="V30" s="289"/>
+      <c r="W30" s="290"/>
+      <c r="X30" s="290"/>
+      <c r="Y30" s="290"/>
+      <c r="Z30" s="290"/>
+      <c r="AA30" s="290"/>
+      <c r="AB30" s="290"/>
+      <c r="AC30" s="291"/>
+      <c r="AD30" s="289"/>
+      <c r="AE30" s="290"/>
+      <c r="AF30" s="290"/>
+      <c r="AG30" s="290"/>
+      <c r="AH30" s="290"/>
+      <c r="AI30" s="290"/>
+      <c r="AJ30" s="290"/>
+      <c r="AK30" s="291"/>
+      <c r="AL30" s="91"/>
+      <c r="AM30" s="82"/>
     </row>
-    <row r="61" spans="2:39" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-[...2 lines deleted...]
-        <v>103</v>
+    <row r="31" spans="2:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B31" s="80"/>
+      <c r="C31" s="74"/>
+      <c r="D31" s="267"/>
+      <c r="E31" s="268"/>
+      <c r="F31" s="274"/>
+      <c r="G31" s="275"/>
+      <c r="H31" s="275"/>
+      <c r="I31" s="276"/>
+      <c r="J31" s="283"/>
+      <c r="K31" s="284"/>
+      <c r="L31" s="284"/>
+      <c r="M31" s="284"/>
+      <c r="N31" s="284"/>
+      <c r="O31" s="284"/>
+      <c r="P31" s="284"/>
+      <c r="Q31" s="284"/>
+      <c r="R31" s="284"/>
+      <c r="S31" s="284"/>
+      <c r="T31" s="284"/>
+      <c r="U31" s="285"/>
+      <c r="V31" s="292"/>
+      <c r="W31" s="293"/>
+      <c r="X31" s="293"/>
+      <c r="Y31" s="293"/>
+      <c r="Z31" s="293"/>
+      <c r="AA31" s="293"/>
+      <c r="AB31" s="293"/>
+      <c r="AC31" s="294"/>
+      <c r="AD31" s="292"/>
+      <c r="AE31" s="293"/>
+      <c r="AF31" s="293"/>
+      <c r="AG31" s="293"/>
+      <c r="AH31" s="293"/>
+      <c r="AI31" s="293"/>
+      <c r="AJ31" s="293"/>
+      <c r="AK31" s="294"/>
+      <c r="AL31" s="91"/>
+      <c r="AM31" s="82"/>
+    </row>
+    <row r="32" spans="2:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B32" s="80"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="267"/>
+      <c r="E32" s="268"/>
+      <c r="F32" s="274"/>
+      <c r="G32" s="275"/>
+      <c r="H32" s="275"/>
+      <c r="I32" s="276"/>
+      <c r="J32" s="283"/>
+      <c r="K32" s="284"/>
+      <c r="L32" s="284"/>
+      <c r="M32" s="284"/>
+      <c r="N32" s="284"/>
+      <c r="O32" s="284"/>
+      <c r="P32" s="284"/>
+      <c r="Q32" s="284"/>
+      <c r="R32" s="284"/>
+      <c r="S32" s="284"/>
+      <c r="T32" s="284"/>
+      <c r="U32" s="285"/>
+      <c r="V32" s="292"/>
+      <c r="W32" s="293"/>
+      <c r="X32" s="293"/>
+      <c r="Y32" s="293"/>
+      <c r="Z32" s="293"/>
+      <c r="AA32" s="293"/>
+      <c r="AB32" s="293"/>
+      <c r="AC32" s="294"/>
+      <c r="AD32" s="292"/>
+      <c r="AE32" s="293"/>
+      <c r="AF32" s="293"/>
+      <c r="AG32" s="293"/>
+      <c r="AH32" s="293"/>
+      <c r="AI32" s="293"/>
+      <c r="AJ32" s="293"/>
+      <c r="AK32" s="294"/>
+      <c r="AL32" s="91"/>
+      <c r="AM32" s="82"/>
+    </row>
+    <row r="33" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B33" s="80"/>
+      <c r="C33" s="74"/>
+      <c r="D33" s="269"/>
+      <c r="E33" s="270"/>
+      <c r="F33" s="277"/>
+      <c r="G33" s="278"/>
+      <c r="H33" s="278"/>
+      <c r="I33" s="279"/>
+      <c r="J33" s="286"/>
+      <c r="K33" s="287"/>
+      <c r="L33" s="287"/>
+      <c r="M33" s="287"/>
+      <c r="N33" s="287"/>
+      <c r="O33" s="287"/>
+      <c r="P33" s="287"/>
+      <c r="Q33" s="287"/>
+      <c r="R33" s="287"/>
+      <c r="S33" s="287"/>
+      <c r="T33" s="287"/>
+      <c r="U33" s="288"/>
+      <c r="V33" s="295"/>
+      <c r="W33" s="296"/>
+      <c r="X33" s="296"/>
+      <c r="Y33" s="296"/>
+      <c r="Z33" s="296"/>
+      <c r="AA33" s="296"/>
+      <c r="AB33" s="296"/>
+      <c r="AC33" s="297"/>
+      <c r="AD33" s="295"/>
+      <c r="AE33" s="296"/>
+      <c r="AF33" s="296"/>
+      <c r="AG33" s="296"/>
+      <c r="AH33" s="296"/>
+      <c r="AI33" s="296"/>
+      <c r="AJ33" s="296"/>
+      <c r="AK33" s="297"/>
+      <c r="AL33" s="91"/>
+      <c r="AM33" s="82"/>
+    </row>
+    <row r="34" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B34" s="80"/>
+      <c r="C34" s="74"/>
+      <c r="D34" s="298" t="s">
+        <v>72</v>
       </c>
-      <c r="K61" s="137"/>
-[...20 lines deleted...]
-      <c r="AM61" s="25"/>
+      <c r="E34" s="298"/>
+      <c r="F34" s="298"/>
+      <c r="G34" s="298"/>
+      <c r="H34" s="298"/>
+      <c r="I34" s="298"/>
+      <c r="J34" s="298"/>
+      <c r="K34" s="298"/>
+      <c r="L34" s="298"/>
+      <c r="M34" s="298"/>
+      <c r="N34" s="298"/>
+      <c r="O34" s="298"/>
+      <c r="P34" s="298"/>
+      <c r="Q34" s="298"/>
+      <c r="R34" s="298"/>
+      <c r="S34" s="298"/>
+      <c r="T34" s="298"/>
+      <c r="U34" s="298"/>
+      <c r="V34" s="298"/>
+      <c r="W34" s="298"/>
+      <c r="X34" s="298"/>
+      <c r="Y34" s="298"/>
+      <c r="Z34" s="298"/>
+      <c r="AA34" s="298"/>
+      <c r="AB34" s="298"/>
+      <c r="AC34" s="298"/>
+      <c r="AD34" s="298"/>
+      <c r="AE34" s="298"/>
+      <c r="AF34" s="298"/>
+      <c r="AG34" s="298"/>
+      <c r="AH34" s="298"/>
+      <c r="AI34" s="298"/>
+      <c r="AJ34" s="298"/>
+      <c r="AK34" s="298"/>
+      <c r="AL34" s="92"/>
+      <c r="AM34" s="82"/>
     </row>
-    <row r="62" spans="2:39" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-[...23 lines deleted...]
-      <c r="AM62" s="25"/>
+    <row r="35" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B35" s="80"/>
+      <c r="C35" s="74"/>
+      <c r="D35" s="299"/>
+      <c r="E35" s="299"/>
+      <c r="F35" s="299"/>
+      <c r="G35" s="299"/>
+      <c r="H35" s="299"/>
+      <c r="I35" s="299"/>
+      <c r="J35" s="299"/>
+      <c r="K35" s="299"/>
+      <c r="L35" s="299"/>
+      <c r="M35" s="299"/>
+      <c r="N35" s="299"/>
+      <c r="O35" s="299"/>
+      <c r="P35" s="299"/>
+      <c r="Q35" s="299"/>
+      <c r="R35" s="299"/>
+      <c r="S35" s="299"/>
+      <c r="T35" s="299"/>
+      <c r="U35" s="299"/>
+      <c r="V35" s="299"/>
+      <c r="W35" s="299"/>
+      <c r="X35" s="299"/>
+      <c r="Y35" s="299"/>
+      <c r="Z35" s="299"/>
+      <c r="AA35" s="299"/>
+      <c r="AB35" s="299"/>
+      <c r="AC35" s="299"/>
+      <c r="AD35" s="299"/>
+      <c r="AE35" s="299"/>
+      <c r="AF35" s="299"/>
+      <c r="AG35" s="299"/>
+      <c r="AH35" s="299"/>
+      <c r="AI35" s="299"/>
+      <c r="AJ35" s="299"/>
+      <c r="AK35" s="299"/>
+      <c r="AL35" s="92"/>
+      <c r="AM35" s="82"/>
     </row>
-    <row r="63" spans="2:39" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-      <c r="AM63" s="25"/>
+    <row r="36" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B36" s="80"/>
+      <c r="C36" s="74"/>
+      <c r="D36" s="299"/>
+      <c r="E36" s="299"/>
+      <c r="F36" s="299"/>
+      <c r="G36" s="299"/>
+      <c r="H36" s="299"/>
+      <c r="I36" s="299"/>
+      <c r="J36" s="299"/>
+      <c r="K36" s="299"/>
+      <c r="L36" s="299"/>
+      <c r="M36" s="299"/>
+      <c r="N36" s="299"/>
+      <c r="O36" s="299"/>
+      <c r="P36" s="299"/>
+      <c r="Q36" s="299"/>
+      <c r="R36" s="299"/>
+      <c r="S36" s="299"/>
+      <c r="T36" s="299"/>
+      <c r="U36" s="299"/>
+      <c r="V36" s="299"/>
+      <c r="W36" s="299"/>
+      <c r="X36" s="299"/>
+      <c r="Y36" s="299"/>
+      <c r="Z36" s="299"/>
+      <c r="AA36" s="299"/>
+      <c r="AB36" s="299"/>
+      <c r="AC36" s="299"/>
+      <c r="AD36" s="299"/>
+      <c r="AE36" s="299"/>
+      <c r="AF36" s="299"/>
+      <c r="AG36" s="299"/>
+      <c r="AH36" s="299"/>
+      <c r="AI36" s="299"/>
+      <c r="AJ36" s="299"/>
+      <c r="AK36" s="299"/>
+      <c r="AL36" s="92"/>
+      <c r="AM36" s="82"/>
     </row>
-    <row r="64" spans="2:39" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...21 lines deleted...]
-      <c r="AM64" s="25"/>
+    <row r="37" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B37" s="80"/>
+      <c r="C37" s="74"/>
+      <c r="D37" s="93"/>
+      <c r="E37" s="93"/>
+      <c r="F37" s="93"/>
+      <c r="G37" s="93"/>
+      <c r="H37" s="93"/>
+      <c r="I37" s="93"/>
+      <c r="J37" s="93"/>
+      <c r="K37" s="93"/>
+      <c r="L37" s="93"/>
+      <c r="M37" s="93"/>
+      <c r="N37" s="93"/>
+      <c r="O37" s="93"/>
+      <c r="P37" s="93"/>
+      <c r="Q37" s="93"/>
+      <c r="R37" s="93"/>
+      <c r="S37" s="93"/>
+      <c r="T37" s="93"/>
+      <c r="U37" s="93"/>
+      <c r="V37" s="93"/>
+      <c r="W37" s="93"/>
+      <c r="X37" s="93"/>
+      <c r="Y37" s="93"/>
+      <c r="Z37" s="93"/>
+      <c r="AA37" s="93"/>
+      <c r="AB37" s="93"/>
+      <c r="AC37" s="93"/>
+      <c r="AD37" s="93"/>
+      <c r="AE37" s="93"/>
+      <c r="AF37" s="93"/>
+      <c r="AG37" s="93"/>
+      <c r="AH37" s="93"/>
+      <c r="AI37" s="93"/>
+      <c r="AJ37" s="93"/>
+      <c r="AK37" s="93"/>
+      <c r="AL37" s="93"/>
+      <c r="AM37" s="82"/>
     </row>
-    <row r="65" spans="2:39" ht="3.75" customHeight="1" x14ac:dyDescent="0.15">
-[...37 lines deleted...]
-      <c r="AM65" s="80"/>
+    <row r="38" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B38" s="80"/>
+      <c r="C38" s="74">
+        <v>2</v>
+      </c>
+      <c r="D38" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="E38" s="94"/>
+      <c r="F38" s="74"/>
+      <c r="G38" s="74"/>
+      <c r="H38" s="74"/>
+      <c r="I38" s="74"/>
+      <c r="J38" s="74"/>
+      <c r="K38" s="74"/>
+      <c r="L38" s="95"/>
+      <c r="M38" s="95"/>
+      <c r="N38" s="95"/>
+      <c r="O38" s="95"/>
+      <c r="P38" s="95"/>
+      <c r="Q38" s="95"/>
+      <c r="R38" s="95"/>
+      <c r="S38" s="95"/>
+      <c r="T38" s="95"/>
+      <c r="U38" s="95"/>
+      <c r="V38" s="95"/>
+      <c r="W38" s="95"/>
+      <c r="X38" s="95"/>
+      <c r="Y38" s="95"/>
+      <c r="Z38" s="95"/>
+      <c r="AA38" s="95"/>
+      <c r="AB38" s="74"/>
+      <c r="AC38" s="74"/>
+      <c r="AD38" s="74"/>
+      <c r="AE38" s="74"/>
+      <c r="AF38" s="74"/>
+      <c r="AG38" s="74"/>
+      <c r="AH38" s="74"/>
+      <c r="AI38" s="74"/>
+      <c r="AJ38" s="74"/>
+      <c r="AK38" s="74"/>
+      <c r="AL38" s="74"/>
+      <c r="AM38" s="82"/>
     </row>
-    <row r="66" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="39" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B39" s="80"/>
+      <c r="C39" s="74"/>
+      <c r="D39" s="300" t="s">
+        <v>74</v>
+      </c>
+      <c r="E39" s="301"/>
+      <c r="F39" s="301"/>
+      <c r="G39" s="301"/>
+      <c r="H39" s="301"/>
+      <c r="I39" s="301"/>
+      <c r="J39" s="301"/>
+      <c r="K39" s="301"/>
+      <c r="L39" s="301"/>
+      <c r="M39" s="301"/>
+      <c r="N39" s="302"/>
+      <c r="O39" s="96"/>
+      <c r="P39" s="97"/>
+      <c r="Q39" s="97"/>
+      <c r="R39" s="97"/>
+      <c r="S39" s="97"/>
+      <c r="T39" s="97"/>
+      <c r="U39" s="97"/>
+      <c r="V39" s="97"/>
+      <c r="W39" s="97"/>
+      <c r="X39" s="97"/>
+      <c r="Y39" s="97"/>
+      <c r="Z39" s="97"/>
+      <c r="AA39" s="97"/>
+      <c r="AB39" s="98"/>
+      <c r="AC39" s="98"/>
+      <c r="AD39" s="98"/>
+      <c r="AE39" s="98"/>
+      <c r="AF39" s="98"/>
+      <c r="AG39" s="98"/>
+      <c r="AH39" s="98"/>
+      <c r="AI39" s="98"/>
+      <c r="AJ39" s="98"/>
+      <c r="AK39" s="99"/>
+      <c r="AL39" s="74"/>
+      <c r="AM39" s="82"/>
+    </row>
+    <row r="40" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B40" s="80"/>
+      <c r="C40" s="74"/>
+      <c r="D40" s="301"/>
+      <c r="E40" s="301"/>
+      <c r="F40" s="301"/>
+      <c r="G40" s="301"/>
+      <c r="H40" s="301"/>
+      <c r="I40" s="301"/>
+      <c r="J40" s="301"/>
+      <c r="K40" s="301"/>
+      <c r="L40" s="301"/>
+      <c r="M40" s="301"/>
+      <c r="N40" s="302"/>
+      <c r="O40" s="100"/>
+      <c r="P40" s="303"/>
+      <c r="Q40" s="303"/>
+      <c r="R40" s="304" t="s">
+        <v>75</v>
+      </c>
+      <c r="S40" s="304"/>
+      <c r="T40" s="304"/>
+      <c r="U40" s="304"/>
+      <c r="V40" s="304"/>
+      <c r="W40" s="304"/>
+      <c r="X40" s="101"/>
+      <c r="Y40" s="303"/>
+      <c r="Z40" s="303"/>
+      <c r="AA40" s="304" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB40" s="304"/>
+      <c r="AC40" s="304"/>
+      <c r="AD40" s="304"/>
+      <c r="AE40" s="304"/>
+      <c r="AF40" s="304"/>
+      <c r="AG40" s="304"/>
+      <c r="AH40" s="304"/>
+      <c r="AI40" s="304"/>
+      <c r="AJ40" s="102"/>
+      <c r="AK40" s="103"/>
+      <c r="AL40" s="74"/>
+      <c r="AM40" s="82"/>
+    </row>
+    <row r="41" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B41" s="80"/>
+      <c r="C41" s="74"/>
+      <c r="D41" s="301"/>
+      <c r="E41" s="301"/>
+      <c r="F41" s="301"/>
+      <c r="G41" s="301"/>
+      <c r="H41" s="301"/>
+      <c r="I41" s="301"/>
+      <c r="J41" s="301"/>
+      <c r="K41" s="301"/>
+      <c r="L41" s="301"/>
+      <c r="M41" s="301"/>
+      <c r="N41" s="302"/>
+      <c r="O41" s="100"/>
+      <c r="P41" s="303"/>
+      <c r="Q41" s="303"/>
+      <c r="R41" s="304"/>
+      <c r="S41" s="304"/>
+      <c r="T41" s="304"/>
+      <c r="U41" s="304"/>
+      <c r="V41" s="304"/>
+      <c r="W41" s="304"/>
+      <c r="X41" s="101"/>
+      <c r="Y41" s="303"/>
+      <c r="Z41" s="303"/>
+      <c r="AA41" s="304"/>
+      <c r="AB41" s="304"/>
+      <c r="AC41" s="304"/>
+      <c r="AD41" s="304"/>
+      <c r="AE41" s="304"/>
+      <c r="AF41" s="304"/>
+      <c r="AG41" s="304"/>
+      <c r="AH41" s="304"/>
+      <c r="AI41" s="304"/>
+      <c r="AJ41" s="102"/>
+      <c r="AK41" s="103"/>
+      <c r="AL41" s="74"/>
+      <c r="AM41" s="82"/>
+    </row>
+    <row r="42" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B42" s="80"/>
+      <c r="C42" s="74"/>
+      <c r="D42" s="301"/>
+      <c r="E42" s="301"/>
+      <c r="F42" s="301"/>
+      <c r="G42" s="301"/>
+      <c r="H42" s="301"/>
+      <c r="I42" s="301"/>
+      <c r="J42" s="301"/>
+      <c r="K42" s="301"/>
+      <c r="L42" s="301"/>
+      <c r="M42" s="301"/>
+      <c r="N42" s="302"/>
+      <c r="O42" s="104"/>
+      <c r="P42" s="105"/>
+      <c r="Q42" s="105"/>
+      <c r="R42" s="105"/>
+      <c r="S42" s="105"/>
+      <c r="T42" s="105"/>
+      <c r="U42" s="105"/>
+      <c r="V42" s="105"/>
+      <c r="W42" s="105"/>
+      <c r="X42" s="105"/>
+      <c r="Y42" s="105"/>
+      <c r="Z42" s="105"/>
+      <c r="AA42" s="105"/>
+      <c r="AB42" s="106"/>
+      <c r="AC42" s="106"/>
+      <c r="AD42" s="106"/>
+      <c r="AE42" s="106"/>
+      <c r="AF42" s="106"/>
+      <c r="AG42" s="106"/>
+      <c r="AH42" s="106"/>
+      <c r="AI42" s="106"/>
+      <c r="AJ42" s="106"/>
+      <c r="AK42" s="107"/>
+      <c r="AL42" s="74"/>
+      <c r="AM42" s="82"/>
+    </row>
+    <row r="43" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B43" s="80"/>
+      <c r="C43" s="74"/>
+      <c r="D43" s="247" t="s">
+        <v>77</v>
+      </c>
+      <c r="E43" s="248"/>
+      <c r="F43" s="248"/>
+      <c r="G43" s="248"/>
+      <c r="H43" s="248"/>
+      <c r="I43" s="248"/>
+      <c r="J43" s="248"/>
+      <c r="K43" s="248"/>
+      <c r="L43" s="248"/>
+      <c r="M43" s="248"/>
+      <c r="N43" s="249"/>
+      <c r="O43" s="256"/>
+      <c r="P43" s="257"/>
+      <c r="Q43" s="257"/>
+      <c r="R43" s="257"/>
+      <c r="S43" s="257"/>
+      <c r="T43" s="257"/>
+      <c r="U43" s="257"/>
+      <c r="V43" s="257"/>
+      <c r="W43" s="257"/>
+      <c r="X43" s="257"/>
+      <c r="Y43" s="257"/>
+      <c r="Z43" s="257"/>
+      <c r="AA43" s="257"/>
+      <c r="AB43" s="257"/>
+      <c r="AC43" s="257"/>
+      <c r="AD43" s="257"/>
+      <c r="AE43" s="257"/>
+      <c r="AF43" s="257"/>
+      <c r="AG43" s="257"/>
+      <c r="AH43" s="257"/>
+      <c r="AI43" s="257"/>
+      <c r="AJ43" s="257"/>
+      <c r="AK43" s="258"/>
+      <c r="AL43" s="74"/>
+      <c r="AM43" s="82"/>
+    </row>
+    <row r="44" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B44" s="80"/>
+      <c r="C44" s="74"/>
+      <c r="D44" s="250"/>
+      <c r="E44" s="251"/>
+      <c r="F44" s="251"/>
+      <c r="G44" s="251"/>
+      <c r="H44" s="251"/>
+      <c r="I44" s="251"/>
+      <c r="J44" s="251"/>
+      <c r="K44" s="251"/>
+      <c r="L44" s="251"/>
+      <c r="M44" s="251"/>
+      <c r="N44" s="252"/>
+      <c r="O44" s="259"/>
+      <c r="P44" s="260"/>
+      <c r="Q44" s="260"/>
+      <c r="R44" s="260"/>
+      <c r="S44" s="260"/>
+      <c r="T44" s="260"/>
+      <c r="U44" s="260"/>
+      <c r="V44" s="260"/>
+      <c r="W44" s="260"/>
+      <c r="X44" s="260"/>
+      <c r="Y44" s="260"/>
+      <c r="Z44" s="260"/>
+      <c r="AA44" s="260"/>
+      <c r="AB44" s="260"/>
+      <c r="AC44" s="260"/>
+      <c r="AD44" s="260"/>
+      <c r="AE44" s="260"/>
+      <c r="AF44" s="260"/>
+      <c r="AG44" s="260"/>
+      <c r="AH44" s="260"/>
+      <c r="AI44" s="260"/>
+      <c r="AJ44" s="260"/>
+      <c r="AK44" s="261"/>
+      <c r="AL44" s="74"/>
+      <c r="AM44" s="82"/>
+    </row>
+    <row r="45" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B45" s="80"/>
+      <c r="C45" s="74"/>
+      <c r="D45" s="250"/>
+      <c r="E45" s="251"/>
+      <c r="F45" s="251"/>
+      <c r="G45" s="251"/>
+      <c r="H45" s="251"/>
+      <c r="I45" s="251"/>
+      <c r="J45" s="251"/>
+      <c r="K45" s="251"/>
+      <c r="L45" s="251"/>
+      <c r="M45" s="251"/>
+      <c r="N45" s="252"/>
+      <c r="O45" s="259"/>
+      <c r="P45" s="260"/>
+      <c r="Q45" s="260"/>
+      <c r="R45" s="260"/>
+      <c r="S45" s="260"/>
+      <c r="T45" s="260"/>
+      <c r="U45" s="260"/>
+      <c r="V45" s="260"/>
+      <c r="W45" s="260"/>
+      <c r="X45" s="260"/>
+      <c r="Y45" s="260"/>
+      <c r="Z45" s="260"/>
+      <c r="AA45" s="260"/>
+      <c r="AB45" s="260"/>
+      <c r="AC45" s="260"/>
+      <c r="AD45" s="260"/>
+      <c r="AE45" s="260"/>
+      <c r="AF45" s="260"/>
+      <c r="AG45" s="260"/>
+      <c r="AH45" s="260"/>
+      <c r="AI45" s="260"/>
+      <c r="AJ45" s="260"/>
+      <c r="AK45" s="261"/>
+      <c r="AL45" s="74"/>
+      <c r="AM45" s="82"/>
+    </row>
+    <row r="46" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B46" s="80"/>
+      <c r="C46" s="74"/>
+      <c r="D46" s="253"/>
+      <c r="E46" s="254"/>
+      <c r="F46" s="254"/>
+      <c r="G46" s="254"/>
+      <c r="H46" s="254"/>
+      <c r="I46" s="254"/>
+      <c r="J46" s="254"/>
+      <c r="K46" s="254"/>
+      <c r="L46" s="254"/>
+      <c r="M46" s="254"/>
+      <c r="N46" s="255"/>
+      <c r="O46" s="262"/>
+      <c r="P46" s="263"/>
+      <c r="Q46" s="263"/>
+      <c r="R46" s="263"/>
+      <c r="S46" s="263"/>
+      <c r="T46" s="263"/>
+      <c r="U46" s="263"/>
+      <c r="V46" s="263"/>
+      <c r="W46" s="263"/>
+      <c r="X46" s="263"/>
+      <c r="Y46" s="263"/>
+      <c r="Z46" s="263"/>
+      <c r="AA46" s="263"/>
+      <c r="AB46" s="263"/>
+      <c r="AC46" s="263"/>
+      <c r="AD46" s="263"/>
+      <c r="AE46" s="263"/>
+      <c r="AF46" s="263"/>
+      <c r="AG46" s="263"/>
+      <c r="AH46" s="263"/>
+      <c r="AI46" s="263"/>
+      <c r="AJ46" s="263"/>
+      <c r="AK46" s="264"/>
+      <c r="AL46" s="74"/>
+      <c r="AM46" s="82"/>
+    </row>
+    <row r="47" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B47" s="80"/>
+      <c r="C47" s="74"/>
+      <c r="D47" s="85"/>
+      <c r="E47" s="85"/>
+      <c r="F47" s="74"/>
+      <c r="G47" s="74"/>
+      <c r="H47" s="74"/>
+      <c r="I47" s="74"/>
+      <c r="J47" s="74"/>
+      <c r="K47" s="74"/>
+      <c r="L47" s="74"/>
+      <c r="M47" s="74"/>
+      <c r="N47" s="74"/>
+      <c r="O47" s="74"/>
+      <c r="P47" s="74"/>
+      <c r="Q47" s="74"/>
+      <c r="R47" s="74"/>
+      <c r="S47" s="74"/>
+      <c r="T47" s="74"/>
+      <c r="U47" s="74"/>
+      <c r="V47" s="74"/>
+      <c r="W47" s="74"/>
+      <c r="X47" s="74"/>
+      <c r="Y47" s="74"/>
+      <c r="Z47" s="74"/>
+      <c r="AA47" s="74"/>
+      <c r="AB47" s="74"/>
+      <c r="AC47" s="74"/>
+      <c r="AD47" s="74"/>
+      <c r="AE47" s="74"/>
+      <c r="AF47" s="74"/>
+      <c r="AG47" s="74"/>
+      <c r="AH47" s="74"/>
+      <c r="AI47" s="74"/>
+      <c r="AJ47" s="74"/>
+      <c r="AK47" s="74"/>
+      <c r="AL47" s="74"/>
+      <c r="AM47" s="82"/>
+    </row>
+    <row r="48" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B48" s="80"/>
+      <c r="C48" s="74"/>
+      <c r="D48" s="89"/>
+      <c r="E48" s="85"/>
+      <c r="F48" s="74"/>
+      <c r="G48" s="74"/>
+      <c r="H48" s="74"/>
+      <c r="I48" s="74"/>
+      <c r="J48" s="74"/>
+      <c r="K48" s="74"/>
+      <c r="L48" s="74"/>
+      <c r="M48" s="74"/>
+      <c r="N48" s="74"/>
+      <c r="O48" s="74"/>
+      <c r="P48" s="74"/>
+      <c r="Q48" s="74"/>
+      <c r="R48" s="85"/>
+      <c r="S48" s="85"/>
+      <c r="T48" s="85"/>
+      <c r="U48" s="85"/>
+      <c r="V48" s="85"/>
+      <c r="W48" s="85"/>
+      <c r="X48" s="74"/>
+      <c r="Y48" s="74"/>
+      <c r="Z48" s="74"/>
+      <c r="AA48" s="74"/>
+      <c r="AB48" s="74"/>
+      <c r="AC48" s="74"/>
+      <c r="AD48" s="74"/>
+      <c r="AE48" s="74"/>
+      <c r="AF48" s="74"/>
+      <c r="AG48" s="74"/>
+      <c r="AH48" s="74"/>
+      <c r="AI48" s="74"/>
+      <c r="AJ48" s="74"/>
+      <c r="AK48" s="74"/>
+      <c r="AL48" s="74"/>
+      <c r="AM48" s="82"/>
+    </row>
+    <row r="49" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B49" s="80"/>
+      <c r="C49" s="74"/>
+      <c r="D49" s="74"/>
+      <c r="E49" s="85"/>
+      <c r="F49" s="85"/>
+      <c r="G49" s="85"/>
+      <c r="H49" s="85"/>
+      <c r="I49" s="85"/>
+      <c r="J49" s="85"/>
+      <c r="K49" s="85"/>
+      <c r="L49" s="85"/>
+      <c r="M49" s="85"/>
+      <c r="N49" s="85"/>
+      <c r="O49" s="85"/>
+      <c r="P49" s="85"/>
+      <c r="Q49" s="85"/>
+      <c r="R49" s="85"/>
+      <c r="S49" s="85"/>
+      <c r="T49" s="85"/>
+      <c r="U49" s="85"/>
+      <c r="V49" s="85"/>
+      <c r="W49" s="85"/>
+      <c r="X49" s="85"/>
+      <c r="Y49" s="85"/>
+      <c r="Z49" s="85"/>
+      <c r="AA49" s="85"/>
+      <c r="AB49" s="85"/>
+      <c r="AC49" s="85"/>
+      <c r="AD49" s="85"/>
+      <c r="AE49" s="85"/>
+      <c r="AF49" s="85"/>
+      <c r="AG49" s="85"/>
+      <c r="AH49" s="85"/>
+      <c r="AI49" s="85"/>
+      <c r="AJ49" s="85"/>
+      <c r="AK49" s="85"/>
+      <c r="AL49" s="74"/>
+      <c r="AM49" s="82"/>
+    </row>
+    <row r="50" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B50" s="80"/>
+      <c r="C50" s="74"/>
+      <c r="D50" s="74" t="s">
+        <v>78</v>
+      </c>
+      <c r="E50" s="85"/>
+      <c r="F50" s="85"/>
+      <c r="G50" s="85"/>
+      <c r="H50" s="85"/>
+      <c r="I50" s="85"/>
+      <c r="J50" s="85"/>
+      <c r="K50" s="85"/>
+      <c r="L50" s="85"/>
+      <c r="M50" s="85"/>
+      <c r="N50" s="85"/>
+      <c r="O50" s="85"/>
+      <c r="P50" s="85"/>
+      <c r="Q50" s="85"/>
+      <c r="R50" s="85"/>
+      <c r="S50" s="85"/>
+      <c r="T50" s="85"/>
+      <c r="U50" s="85"/>
+      <c r="V50" s="85"/>
+      <c r="W50" s="85"/>
+      <c r="X50" s="85"/>
+      <c r="Y50" s="85"/>
+      <c r="Z50" s="85"/>
+      <c r="AA50" s="85"/>
+      <c r="AB50" s="85"/>
+      <c r="AC50" s="85"/>
+      <c r="AD50" s="85"/>
+      <c r="AE50" s="85"/>
+      <c r="AF50" s="85"/>
+      <c r="AG50" s="85"/>
+      <c r="AH50" s="85"/>
+      <c r="AI50" s="85"/>
+      <c r="AJ50" s="85"/>
+      <c r="AK50" s="85"/>
+      <c r="AL50" s="74"/>
+      <c r="AM50" s="82"/>
+    </row>
+    <row r="51" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B51" s="80"/>
+      <c r="C51" s="74"/>
+      <c r="D51" s="242" t="s">
+        <v>79</v>
+      </c>
+      <c r="E51" s="242"/>
+      <c r="F51" s="242"/>
+      <c r="G51" s="242"/>
+      <c r="H51" s="243"/>
+      <c r="I51" s="244" t="s">
+        <v>80</v>
+      </c>
+      <c r="J51" s="244"/>
+      <c r="K51" s="244"/>
+      <c r="L51" s="244"/>
+      <c r="M51" s="244"/>
+      <c r="N51" s="244"/>
+      <c r="O51" s="244"/>
+      <c r="P51" s="244"/>
+      <c r="Q51" s="244"/>
+      <c r="R51" s="244"/>
+      <c r="S51" s="244"/>
+      <c r="T51" s="244"/>
+      <c r="U51" s="244"/>
+      <c r="V51" s="244"/>
+      <c r="W51" s="244"/>
+      <c r="X51" s="244"/>
+      <c r="Y51" s="244"/>
+      <c r="Z51" s="244"/>
+      <c r="AA51" s="244"/>
+      <c r="AB51" s="244"/>
+      <c r="AC51" s="244"/>
+      <c r="AD51" s="244"/>
+      <c r="AE51" s="244"/>
+      <c r="AF51" s="244"/>
+      <c r="AG51" s="244"/>
+      <c r="AH51" s="244"/>
+      <c r="AI51" s="244"/>
+      <c r="AJ51" s="244"/>
+      <c r="AK51" s="244"/>
+      <c r="AL51" s="74"/>
+      <c r="AM51" s="82"/>
+    </row>
+    <row r="52" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B52" s="80"/>
+      <c r="C52" s="74"/>
+      <c r="D52" s="242"/>
+      <c r="E52" s="242"/>
+      <c r="F52" s="242"/>
+      <c r="G52" s="242"/>
+      <c r="H52" s="243"/>
+      <c r="I52" s="244"/>
+      <c r="J52" s="244"/>
+      <c r="K52" s="244"/>
+      <c r="L52" s="244"/>
+      <c r="M52" s="244"/>
+      <c r="N52" s="244"/>
+      <c r="O52" s="244"/>
+      <c r="P52" s="244"/>
+      <c r="Q52" s="244"/>
+      <c r="R52" s="244"/>
+      <c r="S52" s="244"/>
+      <c r="T52" s="244"/>
+      <c r="U52" s="244"/>
+      <c r="V52" s="244"/>
+      <c r="W52" s="244"/>
+      <c r="X52" s="244"/>
+      <c r="Y52" s="244"/>
+      <c r="Z52" s="244"/>
+      <c r="AA52" s="244"/>
+      <c r="AB52" s="244"/>
+      <c r="AC52" s="244"/>
+      <c r="AD52" s="244"/>
+      <c r="AE52" s="244"/>
+      <c r="AF52" s="244"/>
+      <c r="AG52" s="244"/>
+      <c r="AH52" s="244"/>
+      <c r="AI52" s="244"/>
+      <c r="AJ52" s="244"/>
+      <c r="AK52" s="244"/>
+      <c r="AL52" s="74"/>
+      <c r="AM52" s="82"/>
+    </row>
+    <row r="53" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B53" s="80"/>
+      <c r="C53" s="74"/>
+      <c r="D53" s="242"/>
+      <c r="E53" s="242"/>
+      <c r="F53" s="242"/>
+      <c r="G53" s="242"/>
+      <c r="H53" s="245"/>
+      <c r="I53" s="244" t="s">
+        <v>81</v>
+      </c>
+      <c r="J53" s="246"/>
+      <c r="K53" s="246"/>
+      <c r="L53" s="246"/>
+      <c r="M53" s="246"/>
+      <c r="N53" s="246"/>
+      <c r="O53" s="246"/>
+      <c r="P53" s="246"/>
+      <c r="Q53" s="246"/>
+      <c r="R53" s="246"/>
+      <c r="S53" s="246"/>
+      <c r="T53" s="246"/>
+      <c r="U53" s="246"/>
+      <c r="V53" s="246"/>
+      <c r="W53" s="246"/>
+      <c r="X53" s="246"/>
+      <c r="Y53" s="246"/>
+      <c r="Z53" s="246"/>
+      <c r="AA53" s="246"/>
+      <c r="AB53" s="246"/>
+      <c r="AC53" s="246"/>
+      <c r="AD53" s="246"/>
+      <c r="AE53" s="246"/>
+      <c r="AF53" s="246"/>
+      <c r="AG53" s="246"/>
+      <c r="AH53" s="246"/>
+      <c r="AI53" s="246"/>
+      <c r="AJ53" s="246"/>
+      <c r="AK53" s="246"/>
+      <c r="AL53" s="74"/>
+      <c r="AM53" s="82"/>
+    </row>
+    <row r="54" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B54" s="80"/>
+      <c r="C54" s="74"/>
+      <c r="D54" s="242"/>
+      <c r="E54" s="242"/>
+      <c r="F54" s="242"/>
+      <c r="G54" s="242"/>
+      <c r="H54" s="245"/>
+      <c r="I54" s="246"/>
+      <c r="J54" s="246"/>
+      <c r="K54" s="246"/>
+      <c r="L54" s="246"/>
+      <c r="M54" s="246"/>
+      <c r="N54" s="246"/>
+      <c r="O54" s="246"/>
+      <c r="P54" s="246"/>
+      <c r="Q54" s="246"/>
+      <c r="R54" s="246"/>
+      <c r="S54" s="246"/>
+      <c r="T54" s="246"/>
+      <c r="U54" s="246"/>
+      <c r="V54" s="246"/>
+      <c r="W54" s="246"/>
+      <c r="X54" s="246"/>
+      <c r="Y54" s="246"/>
+      <c r="Z54" s="246"/>
+      <c r="AA54" s="246"/>
+      <c r="AB54" s="246"/>
+      <c r="AC54" s="246"/>
+      <c r="AD54" s="246"/>
+      <c r="AE54" s="246"/>
+      <c r="AF54" s="246"/>
+      <c r="AG54" s="246"/>
+      <c r="AH54" s="246"/>
+      <c r="AI54" s="246"/>
+      <c r="AJ54" s="246"/>
+      <c r="AK54" s="246"/>
+      <c r="AL54" s="74"/>
+      <c r="AM54" s="82"/>
+    </row>
+    <row r="55" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B55" s="80"/>
+      <c r="C55" s="74"/>
+      <c r="D55" s="242"/>
+      <c r="E55" s="242"/>
+      <c r="F55" s="242"/>
+      <c r="G55" s="242"/>
+      <c r="H55" s="245"/>
+      <c r="I55" s="246"/>
+      <c r="J55" s="246"/>
+      <c r="K55" s="246"/>
+      <c r="L55" s="246"/>
+      <c r="M55" s="246"/>
+      <c r="N55" s="246"/>
+      <c r="O55" s="246"/>
+      <c r="P55" s="246"/>
+      <c r="Q55" s="246"/>
+      <c r="R55" s="246"/>
+      <c r="S55" s="246"/>
+      <c r="T55" s="246"/>
+      <c r="U55" s="246"/>
+      <c r="V55" s="246"/>
+      <c r="W55" s="246"/>
+      <c r="X55" s="246"/>
+      <c r="Y55" s="246"/>
+      <c r="Z55" s="246"/>
+      <c r="AA55" s="246"/>
+      <c r="AB55" s="246"/>
+      <c r="AC55" s="246"/>
+      <c r="AD55" s="246"/>
+      <c r="AE55" s="246"/>
+      <c r="AF55" s="246"/>
+      <c r="AG55" s="246"/>
+      <c r="AH55" s="246"/>
+      <c r="AI55" s="246"/>
+      <c r="AJ55" s="246"/>
+      <c r="AK55" s="246"/>
+      <c r="AL55" s="74"/>
+      <c r="AM55" s="82"/>
+    </row>
+    <row r="56" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B56" s="80"/>
+      <c r="C56" s="74"/>
+      <c r="D56" s="242"/>
+      <c r="E56" s="242"/>
+      <c r="F56" s="242"/>
+      <c r="G56" s="242"/>
+      <c r="H56" s="245"/>
+      <c r="I56" s="246"/>
+      <c r="J56" s="246"/>
+      <c r="K56" s="246"/>
+      <c r="L56" s="246"/>
+      <c r="M56" s="246"/>
+      <c r="N56" s="246"/>
+      <c r="O56" s="246"/>
+      <c r="P56" s="246"/>
+      <c r="Q56" s="246"/>
+      <c r="R56" s="246"/>
+      <c r="S56" s="246"/>
+      <c r="T56" s="246"/>
+      <c r="U56" s="246"/>
+      <c r="V56" s="246"/>
+      <c r="W56" s="246"/>
+      <c r="X56" s="246"/>
+      <c r="Y56" s="246"/>
+      <c r="Z56" s="246"/>
+      <c r="AA56" s="246"/>
+      <c r="AB56" s="246"/>
+      <c r="AC56" s="246"/>
+      <c r="AD56" s="246"/>
+      <c r="AE56" s="246"/>
+      <c r="AF56" s="246"/>
+      <c r="AG56" s="246"/>
+      <c r="AH56" s="246"/>
+      <c r="AI56" s="246"/>
+      <c r="AJ56" s="246"/>
+      <c r="AK56" s="246"/>
+      <c r="AL56" s="74"/>
+      <c r="AM56" s="82"/>
+    </row>
+    <row r="57" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B57" s="80"/>
+      <c r="C57" s="74"/>
+      <c r="D57" s="242"/>
+      <c r="E57" s="242"/>
+      <c r="F57" s="242"/>
+      <c r="G57" s="242"/>
+      <c r="H57" s="245"/>
+      <c r="I57" s="246"/>
+      <c r="J57" s="246"/>
+      <c r="K57" s="246"/>
+      <c r="L57" s="246"/>
+      <c r="M57" s="246"/>
+      <c r="N57" s="246"/>
+      <c r="O57" s="246"/>
+      <c r="P57" s="246"/>
+      <c r="Q57" s="246"/>
+      <c r="R57" s="246"/>
+      <c r="S57" s="246"/>
+      <c r="T57" s="246"/>
+      <c r="U57" s="246"/>
+      <c r="V57" s="246"/>
+      <c r="W57" s="246"/>
+      <c r="X57" s="246"/>
+      <c r="Y57" s="246"/>
+      <c r="Z57" s="246"/>
+      <c r="AA57" s="246"/>
+      <c r="AB57" s="246"/>
+      <c r="AC57" s="246"/>
+      <c r="AD57" s="246"/>
+      <c r="AE57" s="246"/>
+      <c r="AF57" s="246"/>
+      <c r="AG57" s="246"/>
+      <c r="AH57" s="246"/>
+      <c r="AI57" s="246"/>
+      <c r="AJ57" s="246"/>
+      <c r="AK57" s="246"/>
+      <c r="AL57" s="74"/>
+      <c r="AM57" s="82"/>
+    </row>
+    <row r="58" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B58" s="80"/>
+      <c r="C58" s="74"/>
+      <c r="D58" s="74"/>
+      <c r="E58" s="85"/>
+      <c r="F58" s="85"/>
+      <c r="G58" s="85"/>
+      <c r="H58" s="85"/>
+      <c r="I58" s="85"/>
+      <c r="J58" s="85"/>
+      <c r="K58" s="85"/>
+      <c r="L58" s="85"/>
+      <c r="M58" s="89"/>
+      <c r="N58" s="89"/>
+      <c r="O58" s="89"/>
+      <c r="P58" s="89"/>
+      <c r="Q58" s="89"/>
+      <c r="R58" s="89"/>
+      <c r="S58" s="89"/>
+      <c r="T58" s="89"/>
+      <c r="U58" s="89"/>
+      <c r="V58" s="89"/>
+      <c r="W58" s="89"/>
+      <c r="X58" s="89"/>
+      <c r="Y58" s="89"/>
+      <c r="Z58" s="89"/>
+      <c r="AA58" s="89"/>
+      <c r="AB58" s="89"/>
+      <c r="AC58" s="89"/>
+      <c r="AD58" s="89"/>
+      <c r="AE58" s="89"/>
+      <c r="AF58" s="85"/>
+      <c r="AG58" s="85"/>
+      <c r="AH58" s="85"/>
+      <c r="AI58" s="85"/>
+      <c r="AJ58" s="85"/>
+      <c r="AK58" s="85"/>
+      <c r="AL58" s="74"/>
+      <c r="AM58" s="82"/>
+    </row>
+    <row r="59" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B59" s="80"/>
+      <c r="C59" s="74"/>
+      <c r="D59" s="93"/>
+      <c r="E59" s="93"/>
+      <c r="F59" s="93"/>
+      <c r="G59" s="93"/>
+      <c r="H59" s="93"/>
+      <c r="I59" s="93"/>
+      <c r="J59" s="93"/>
+      <c r="K59" s="93"/>
+      <c r="L59" s="93"/>
+      <c r="M59" s="93"/>
+      <c r="N59" s="93"/>
+      <c r="O59" s="93"/>
+      <c r="P59" s="93"/>
+      <c r="Q59" s="93"/>
+      <c r="R59" s="93"/>
+      <c r="S59" s="93"/>
+      <c r="T59" s="93"/>
+      <c r="U59" s="93"/>
+      <c r="V59" s="93"/>
+      <c r="W59" s="93"/>
+      <c r="X59" s="93"/>
+      <c r="Y59" s="93"/>
+      <c r="Z59" s="93"/>
+      <c r="AA59" s="93"/>
+      <c r="AB59" s="93"/>
+      <c r="AC59" s="93"/>
+      <c r="AD59" s="93"/>
+      <c r="AE59" s="93"/>
+      <c r="AF59" s="93"/>
+      <c r="AG59" s="93"/>
+      <c r="AH59" s="93"/>
+      <c r="AI59" s="93"/>
+      <c r="AJ59" s="93"/>
+      <c r="AK59" s="93"/>
+      <c r="AL59" s="93"/>
+      <c r="AM59" s="82"/>
+    </row>
+    <row r="60" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B60" s="80"/>
+      <c r="C60" s="74"/>
+      <c r="D60" s="93"/>
+      <c r="E60" s="93"/>
+      <c r="F60" s="93"/>
+      <c r="G60" s="93"/>
+      <c r="H60" s="93"/>
+      <c r="I60" s="93"/>
+      <c r="J60" s="93"/>
+      <c r="K60" s="93"/>
+      <c r="L60" s="93"/>
+      <c r="M60" s="93"/>
+      <c r="N60" s="93"/>
+      <c r="O60" s="93"/>
+      <c r="P60" s="93"/>
+      <c r="Q60" s="93"/>
+      <c r="R60" s="93"/>
+      <c r="S60" s="93"/>
+      <c r="T60" s="93"/>
+      <c r="U60" s="93"/>
+      <c r="V60" s="93"/>
+      <c r="W60" s="93"/>
+      <c r="X60" s="93"/>
+      <c r="Y60" s="93"/>
+      <c r="Z60" s="93"/>
+      <c r="AA60" s="93"/>
+      <c r="AB60" s="93"/>
+      <c r="AC60" s="93"/>
+      <c r="AD60" s="93"/>
+      <c r="AE60" s="93"/>
+      <c r="AF60" s="93"/>
+      <c r="AG60" s="93"/>
+      <c r="AH60" s="93"/>
+      <c r="AI60" s="93"/>
+      <c r="AJ60" s="93"/>
+      <c r="AK60" s="93"/>
+      <c r="AL60" s="93"/>
+      <c r="AM60" s="82"/>
+    </row>
+    <row r="61" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B61" s="80"/>
+      <c r="C61" s="74"/>
+      <c r="D61" s="93"/>
+      <c r="E61" s="93"/>
+      <c r="F61" s="93"/>
+      <c r="G61" s="93"/>
+      <c r="H61" s="93"/>
+      <c r="I61" s="93"/>
+      <c r="J61" s="93"/>
+      <c r="K61" s="93"/>
+      <c r="L61" s="93"/>
+      <c r="M61" s="93"/>
+      <c r="N61" s="93"/>
+      <c r="O61" s="93"/>
+      <c r="P61" s="93"/>
+      <c r="Q61" s="93"/>
+      <c r="R61" s="93"/>
+      <c r="S61" s="93"/>
+      <c r="T61" s="93"/>
+      <c r="U61" s="93"/>
+      <c r="V61" s="93"/>
+      <c r="W61" s="93"/>
+      <c r="X61" s="93"/>
+      <c r="Y61" s="93"/>
+      <c r="Z61" s="93"/>
+      <c r="AA61" s="93"/>
+      <c r="AB61" s="93"/>
+      <c r="AC61" s="93"/>
+      <c r="AD61" s="93"/>
+      <c r="AE61" s="93"/>
+      <c r="AF61" s="93"/>
+      <c r="AG61" s="93"/>
+      <c r="AH61" s="93"/>
+      <c r="AI61" s="93"/>
+      <c r="AJ61" s="93"/>
+      <c r="AK61" s="93"/>
+      <c r="AL61" s="93"/>
+      <c r="AM61" s="82"/>
+    </row>
+    <row r="62" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B62" s="80"/>
+      <c r="C62" s="74"/>
+      <c r="D62" s="93"/>
+      <c r="E62" s="93"/>
+      <c r="F62" s="93"/>
+      <c r="G62" s="93"/>
+      <c r="H62" s="93"/>
+      <c r="I62" s="93"/>
+      <c r="J62" s="93"/>
+      <c r="K62" s="93"/>
+      <c r="L62" s="93"/>
+      <c r="M62" s="93"/>
+      <c r="N62" s="93"/>
+      <c r="O62" s="93"/>
+      <c r="P62" s="93"/>
+      <c r="Q62" s="93"/>
+      <c r="R62" s="93"/>
+      <c r="S62" s="93"/>
+      <c r="T62" s="93"/>
+      <c r="U62" s="93"/>
+      <c r="V62" s="93"/>
+      <c r="W62" s="93"/>
+      <c r="X62" s="93"/>
+      <c r="Y62" s="93"/>
+      <c r="Z62" s="93"/>
+      <c r="AA62" s="93"/>
+      <c r="AB62" s="93"/>
+      <c r="AC62" s="93"/>
+      <c r="AD62" s="93"/>
+      <c r="AE62" s="93"/>
+      <c r="AF62" s="93"/>
+      <c r="AG62" s="93"/>
+      <c r="AH62" s="93"/>
+      <c r="AI62" s="93"/>
+      <c r="AJ62" s="93"/>
+      <c r="AK62" s="93"/>
+      <c r="AL62" s="93"/>
+      <c r="AM62" s="82"/>
+    </row>
+    <row r="63" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B63" s="80"/>
+      <c r="C63" s="74"/>
+      <c r="D63" s="93"/>
+      <c r="E63" s="93"/>
+      <c r="F63" s="93"/>
+      <c r="G63" s="93"/>
+      <c r="H63" s="93"/>
+      <c r="I63" s="93"/>
+      <c r="J63" s="93"/>
+      <c r="K63" s="93"/>
+      <c r="L63" s="93"/>
+      <c r="M63" s="93"/>
+      <c r="N63" s="93"/>
+      <c r="O63" s="93"/>
+      <c r="P63" s="93"/>
+      <c r="Q63" s="93"/>
+      <c r="R63" s="93"/>
+      <c r="S63" s="93"/>
+      <c r="T63" s="93"/>
+      <c r="U63" s="93"/>
+      <c r="V63" s="93"/>
+      <c r="W63" s="93"/>
+      <c r="X63" s="93"/>
+      <c r="Y63" s="93"/>
+      <c r="Z63" s="93"/>
+      <c r="AA63" s="93"/>
+      <c r="AB63" s="93"/>
+      <c r="AC63" s="93"/>
+      <c r="AD63" s="93"/>
+      <c r="AE63" s="93"/>
+      <c r="AF63" s="93"/>
+      <c r="AG63" s="93"/>
+      <c r="AH63" s="93"/>
+      <c r="AI63" s="93"/>
+      <c r="AJ63" s="93"/>
+      <c r="AK63" s="93"/>
+      <c r="AL63" s="93"/>
+      <c r="AM63" s="82"/>
+    </row>
+    <row r="64" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B64" s="80"/>
+      <c r="C64" s="74"/>
+      <c r="D64" s="85"/>
+      <c r="E64" s="85"/>
+      <c r="F64" s="85"/>
+      <c r="G64" s="85"/>
+      <c r="H64" s="85"/>
+      <c r="I64" s="85"/>
+      <c r="J64" s="85"/>
+      <c r="K64" s="85"/>
+      <c r="L64" s="85"/>
+      <c r="M64" s="85"/>
+      <c r="N64" s="85"/>
+      <c r="O64" s="85"/>
+      <c r="P64" s="85"/>
+      <c r="Q64" s="85"/>
+      <c r="R64" s="85"/>
+      <c r="S64" s="85"/>
+      <c r="T64" s="85"/>
+      <c r="U64" s="85"/>
+      <c r="V64" s="85"/>
+      <c r="W64" s="85"/>
+      <c r="X64" s="85"/>
+      <c r="Y64" s="85"/>
+      <c r="Z64" s="85"/>
+      <c r="AA64" s="85"/>
+      <c r="AB64" s="85"/>
+      <c r="AC64" s="85"/>
+      <c r="AD64" s="85"/>
+      <c r="AE64" s="85"/>
+      <c r="AF64" s="85"/>
+      <c r="AG64" s="85"/>
+      <c r="AH64" s="85"/>
+      <c r="AI64" s="85"/>
+      <c r="AJ64" s="85"/>
+      <c r="AK64" s="85"/>
+      <c r="AL64" s="85"/>
+      <c r="AM64" s="82"/>
+    </row>
+    <row r="65" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B65" s="80"/>
+      <c r="C65" s="74"/>
+      <c r="D65" s="85"/>
+      <c r="E65" s="85"/>
+      <c r="F65" s="85"/>
+      <c r="G65" s="85"/>
+      <c r="H65" s="85"/>
+      <c r="I65" s="85"/>
+      <c r="J65" s="85"/>
+      <c r="K65" s="85"/>
+      <c r="L65" s="85"/>
+      <c r="M65" s="85"/>
+      <c r="N65" s="85"/>
+      <c r="O65" s="85"/>
+      <c r="P65" s="85"/>
+      <c r="Q65" s="85"/>
+      <c r="R65" s="85"/>
+      <c r="S65" s="85"/>
+      <c r="T65" s="85"/>
+      <c r="U65" s="85"/>
+      <c r="V65" s="85"/>
+      <c r="W65" s="85"/>
+      <c r="X65" s="85"/>
+      <c r="Y65" s="85"/>
+      <c r="Z65" s="85"/>
+      <c r="AA65" s="85"/>
+      <c r="AB65" s="85"/>
+      <c r="AC65" s="85"/>
+      <c r="AD65" s="85"/>
+      <c r="AE65" s="85"/>
+      <c r="AF65" s="85"/>
+      <c r="AG65" s="85"/>
+      <c r="AH65" s="85"/>
+      <c r="AI65" s="85"/>
+      <c r="AJ65" s="85"/>
+      <c r="AK65" s="85"/>
+      <c r="AL65" s="85"/>
+      <c r="AM65" s="82"/>
+    </row>
+    <row r="66" spans="2:39" ht="3.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B66" s="108"/>
+      <c r="C66" s="81"/>
+      <c r="D66" s="81"/>
       <c r="E66" s="81"/>
       <c r="F66" s="81"/>
       <c r="G66" s="81"/>
       <c r="H66" s="81"/>
       <c r="I66" s="81"/>
       <c r="J66" s="81"/>
       <c r="K66" s="81"/>
       <c r="L66" s="81"/>
       <c r="M66" s="81"/>
       <c r="N66" s="81"/>
       <c r="O66" s="81"/>
       <c r="P66" s="81"/>
       <c r="Q66" s="81"/>
       <c r="R66" s="81"/>
       <c r="S66" s="81"/>
       <c r="T66" s="81"/>
       <c r="U66" s="81"/>
       <c r="V66" s="81"/>
       <c r="W66" s="81"/>
       <c r="X66" s="81"/>
       <c r="Y66" s="81"/>
       <c r="Z66" s="81"/>
       <c r="AA66" s="81"/>
       <c r="AB66" s="81"/>
       <c r="AC66" s="81"/>
       <c r="AD66" s="81"/>
       <c r="AE66" s="81"/>
       <c r="AF66" s="81"/>
       <c r="AG66" s="81"/>
       <c r="AH66" s="81"/>
       <c r="AI66" s="81"/>
       <c r="AJ66" s="81"/>
-      <c r="AM66" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AK66" s="109"/>
+      <c r="AL66" s="109"/>
+      <c r="AM66" s="110"/>
     </row>
-    <row r="67" spans="2:39" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...959 lines deleted...]
-      <c r="AQ17" s="2" t="s">
+    <row r="67" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B67" s="74"/>
+      <c r="C67" s="74"/>
+      <c r="D67" s="74"/>
+      <c r="E67" s="111"/>
+      <c r="F67" s="111"/>
+      <c r="G67" s="111"/>
+      <c r="H67" s="111"/>
+      <c r="I67" s="111"/>
+      <c r="J67" s="111"/>
+      <c r="K67" s="111"/>
+      <c r="L67" s="111"/>
+      <c r="M67" s="111"/>
+      <c r="N67" s="111"/>
+      <c r="O67" s="111"/>
+      <c r="P67" s="111"/>
+      <c r="Q67" s="111"/>
+      <c r="R67" s="111"/>
+      <c r="S67" s="111"/>
+      <c r="T67" s="111"/>
+      <c r="U67" s="111"/>
+      <c r="V67" s="111"/>
+      <c r="W67" s="111"/>
+      <c r="X67" s="111"/>
+      <c r="Y67" s="111"/>
+      <c r="Z67" s="111"/>
+      <c r="AA67" s="111"/>
+      <c r="AB67" s="111"/>
+      <c r="AC67" s="111"/>
+      <c r="AD67" s="111"/>
+      <c r="AE67" s="111"/>
+      <c r="AF67" s="111"/>
+      <c r="AG67" s="111"/>
+      <c r="AH67" s="111"/>
+      <c r="AI67" s="111"/>
+      <c r="AJ67" s="111"/>
+      <c r="AK67" s="75"/>
+      <c r="AL67" s="75"/>
+      <c r="AM67" s="75" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="18" spans="2:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...39 lines deleted...]
-      <c r="AM18" s="10"/>
+    <row r="68" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B68" s="74"/>
+      <c r="C68" s="74"/>
+      <c r="D68" s="89"/>
+      <c r="E68" s="111"/>
+      <c r="F68" s="111"/>
+      <c r="G68" s="111"/>
+      <c r="H68" s="111"/>
+      <c r="I68" s="111"/>
+      <c r="J68" s="111"/>
+      <c r="K68" s="111"/>
+      <c r="L68" s="111"/>
+      <c r="M68" s="111"/>
+      <c r="N68" s="111"/>
+      <c r="O68" s="111"/>
+      <c r="P68" s="111"/>
+      <c r="Q68" s="111"/>
+      <c r="R68" s="111"/>
+      <c r="S68" s="111"/>
+      <c r="T68" s="111"/>
+      <c r="U68" s="111"/>
+      <c r="V68" s="111"/>
+      <c r="W68" s="111"/>
+      <c r="X68" s="111"/>
+      <c r="Y68" s="111"/>
+      <c r="Z68" s="111"/>
+      <c r="AA68" s="111"/>
+      <c r="AB68" s="111"/>
+      <c r="AC68" s="111"/>
+      <c r="AD68" s="111"/>
+      <c r="AE68" s="111"/>
+      <c r="AF68" s="111"/>
+      <c r="AG68" s="111"/>
+      <c r="AH68" s="111"/>
+      <c r="AI68" s="111"/>
+      <c r="AJ68" s="111"/>
+      <c r="AK68" s="111"/>
+      <c r="AL68" s="111"/>
+      <c r="AM68" s="74"/>
     </row>
-    <row r="19" spans="2:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...608 lines deleted...]
-      <c r="D34" s="313" t="s">
+    <row r="69" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004"/>
+    <row r="70" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="D70" s="112" t="s">
         <v>83</v>
-      </c>
-[...1421 lines deleted...]
-        <v>93</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="8dBgTN+DJImcp0dPDU9Fx/Ql4uiM0JAS1CGaNaD2CQTqNAvkzJaeI87hwn5PaG6jL5EFqWKUuCcmebYfWE6FpA==" saltValue="z9GwKMpS20NMidDx0jJe+w==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Ms0TEVc0nI36/2k9S3xf2CM6lyY2WAvnfTmvn0/cjox+EoGRlenDzknwAZPRisfMnEaSXKreUgVqGslSBMQXKw==" saltValue="NGzDlvZg6FCjrpgv1zDMAQ==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0"/>
   <mergeCells count="50">
-    <mergeCell ref="D34:AK36"/>
-[...37 lines deleted...]
-    <mergeCell ref="AD13:AK13"/>
     <mergeCell ref="O4:U4"/>
     <mergeCell ref="V4:AK4"/>
     <mergeCell ref="O5:U5"/>
     <mergeCell ref="V5:AK5"/>
     <mergeCell ref="O6:U6"/>
     <mergeCell ref="V6:AK6"/>
     <mergeCell ref="C9:AL10"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="F13:I13"/>
     <mergeCell ref="J13:U13"/>
     <mergeCell ref="V13:AC13"/>
+    <mergeCell ref="AD13:AK13"/>
+    <mergeCell ref="D18:E21"/>
+    <mergeCell ref="F18:I21"/>
+    <mergeCell ref="J18:U21"/>
+    <mergeCell ref="V18:AC21"/>
+    <mergeCell ref="AD18:AK21"/>
+    <mergeCell ref="D14:E17"/>
+    <mergeCell ref="F14:I17"/>
+    <mergeCell ref="J14:U17"/>
+    <mergeCell ref="V14:AC17"/>
+    <mergeCell ref="AD14:AK17"/>
+    <mergeCell ref="D26:E29"/>
+    <mergeCell ref="F26:I29"/>
+    <mergeCell ref="J26:U29"/>
+    <mergeCell ref="V26:AC29"/>
+    <mergeCell ref="AD26:AK29"/>
+    <mergeCell ref="D22:E25"/>
+    <mergeCell ref="F22:I25"/>
+    <mergeCell ref="J22:U25"/>
+    <mergeCell ref="V22:AC25"/>
+    <mergeCell ref="AD22:AK25"/>
+    <mergeCell ref="D43:N46"/>
+    <mergeCell ref="O43:AK46"/>
+    <mergeCell ref="D30:E33"/>
+    <mergeCell ref="F30:I33"/>
+    <mergeCell ref="J30:U33"/>
+    <mergeCell ref="V30:AC33"/>
+    <mergeCell ref="AD30:AK33"/>
+    <mergeCell ref="D34:AK36"/>
+    <mergeCell ref="D39:N42"/>
+    <mergeCell ref="P40:Q41"/>
+    <mergeCell ref="R40:W41"/>
+    <mergeCell ref="Y40:Z41"/>
+    <mergeCell ref="AA40:AI41"/>
+    <mergeCell ref="D51:G57"/>
+    <mergeCell ref="H51:H52"/>
+    <mergeCell ref="I51:AK52"/>
+    <mergeCell ref="H53:H57"/>
+    <mergeCell ref="I53:AK57"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="3">
-    <dataValidation imeMode="halfAlpha" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AD14:AK33" xr:uid="{00000000-0002-0000-0100-000000000000}"/>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="V14:AC33" xr:uid="{00000000-0002-0000-0100-000001000000}">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="F14:I33" xr:uid="{01CC65BA-6E67-4D0A-95AD-D8AC1BD78B4B}">
+      <formula1>$AQ$16:$AQ$17</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="V14:AC33" xr:uid="{6E763D25-F2D7-4D1F-ABA5-36BC2F144901}">
       <formula1>$AQ$12:$AQ$14</formula1>
     </dataValidation>
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="F14:I33" xr:uid="{00000000-0002-0000-0100-000002000000}">
-[...1 lines deleted...]
-    </dataValidation>
+    <dataValidation imeMode="halfAlpha" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AD14:AK33" xr:uid="{07A8B92F-87E4-43C3-B1B6-157DE8BE2043}"/>
   </dataValidations>
-  <pageMargins left="0.55118110236220474" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.23622047244094491"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
+  <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="38" max="1048575" man="1"/>
+  </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4097" r:id="rId4" name="Check Box 1">
+            <control shapeId="2049" r:id="rId4" name="Check Box 1">
               <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>7</xdr:col>
-                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:col>6</xdr:col>
+                    <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>49</xdr:row>
-                    <xdr:rowOff>104775</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>8</xdr:col>
-                    <xdr:colOff>104775</xdr:colOff>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>52</xdr:row>
-                    <xdr:rowOff>85725</xdr:rowOff>
+                    <xdr:rowOff>25400</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4098" r:id="rId5" name="Check Box 2">
+            <control shapeId="2050" r:id="rId5" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>7</xdr:col>
-                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:col>6</xdr:col>
+                    <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>53</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>44450</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>8</xdr:col>
-                    <xdr:colOff>104775</xdr:colOff>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>55</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>82550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4099" r:id="rId6" name="Check Box 3">
+            <control shapeId="2051" r:id="rId6" name="Check Box 3">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>104775</xdr:colOff>
+                    <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>104775</xdr:rowOff>
+                    <xdr:rowOff>152400</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>17</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:col>16</xdr:col>
+                    <xdr:colOff>127000</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>85725</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4100" r:id="rId7" name="Check Box 4">
+            <control shapeId="2052" r:id="rId7" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>24</xdr:col>
-                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>104775</xdr:rowOff>
+                    <xdr:rowOff>152400</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>25</xdr:col>
-                    <xdr:colOff>190500</xdr:colOff>
+                    <xdr:colOff>133350</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>85725</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B1E4AE3-6219-4940-9693-FBBE6EFE1366}">
+  <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AM68"/>
+  <dimension ref="A1:FG68"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12:U14"/>
+      <selection activeCell="V6" sqref="V6:AK6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="2.4140625" defaultRowHeight="13" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="1" width="2.125" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="40" max="16384" width="2.625" style="2"/>
+    <col min="1" max="1" width="1.9140625" style="76" customWidth="1"/>
+    <col min="2" max="2" width="0.58203125" style="76" customWidth="1"/>
+    <col min="3" max="38" width="2.4140625" style="76"/>
+    <col min="39" max="39" width="0.58203125" style="76" customWidth="1"/>
+    <col min="40" max="163" width="2.4140625" style="125"/>
+    <col min="164" max="16384" width="2.4140625" style="76"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-        <v>52</v>
+    <row r="1" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="76" t="s">
+        <v>84</v>
       </c>
-      <c r="B1" s="3"/>
-[...36 lines deleted...]
-      <c r="AM1" s="4"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="74"/>
+      <c r="O1" s="74"/>
+      <c r="P1" s="74"/>
+      <c r="Q1" s="74"/>
+      <c r="R1" s="74"/>
+      <c r="S1" s="74"/>
+      <c r="T1" s="74"/>
+      <c r="U1" s="74"/>
+      <c r="V1" s="74"/>
+      <c r="W1" s="74"/>
+      <c r="X1" s="74"/>
+      <c r="Y1" s="74"/>
+      <c r="Z1" s="74"/>
+      <c r="AA1" s="74"/>
+      <c r="AB1" s="74"/>
+      <c r="AC1" s="74"/>
+      <c r="AD1" s="74"/>
+      <c r="AE1" s="74"/>
+      <c r="AF1" s="74"/>
+      <c r="AG1" s="74"/>
+      <c r="AH1" s="74"/>
+      <c r="AI1" s="74"/>
+      <c r="AJ1" s="74"/>
+      <c r="AK1" s="74"/>
+      <c r="AL1" s="74"/>
+      <c r="AM1" s="75"/>
     </row>
-    <row r="2" spans="1:39" ht="3.75" customHeight="1" x14ac:dyDescent="0.15">
-[...37 lines deleted...]
-      <c r="AM2" s="7"/>
+    <row r="2" spans="1:39" ht="3.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B2" s="77"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+      <c r="T2" s="78"/>
+      <c r="U2" s="78"/>
+      <c r="V2" s="78"/>
+      <c r="W2" s="78"/>
+      <c r="X2" s="78"/>
+      <c r="Y2" s="78"/>
+      <c r="Z2" s="78"/>
+      <c r="AA2" s="78"/>
+      <c r="AB2" s="78"/>
+      <c r="AC2" s="78"/>
+      <c r="AD2" s="78"/>
+      <c r="AE2" s="78"/>
+      <c r="AF2" s="78"/>
+      <c r="AG2" s="78"/>
+      <c r="AH2" s="78"/>
+      <c r="AI2" s="78"/>
+      <c r="AJ2" s="78"/>
+      <c r="AK2" s="78"/>
+      <c r="AL2" s="78"/>
+      <c r="AM2" s="79"/>
     </row>
-    <row r="3" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...37 lines deleted...]
-      <c r="AM3" s="10"/>
+    <row r="3" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B3" s="80"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="74"/>
+      <c r="H3" s="74"/>
+      <c r="I3" s="74"/>
+      <c r="J3" s="74"/>
+      <c r="K3" s="74"/>
+      <c r="L3" s="74"/>
+      <c r="M3" s="74"/>
+      <c r="N3" s="74"/>
+      <c r="O3" s="74"/>
+      <c r="P3" s="74"/>
+      <c r="Q3" s="74"/>
+      <c r="R3" s="74"/>
+      <c r="S3" s="74"/>
+      <c r="T3" s="74"/>
+      <c r="U3" s="74"/>
+      <c r="V3" s="81"/>
+      <c r="W3" s="81"/>
+      <c r="X3" s="81"/>
+      <c r="Y3" s="81"/>
+      <c r="Z3" s="81"/>
+      <c r="AA3" s="81"/>
+      <c r="AB3" s="81"/>
+      <c r="AC3" s="81"/>
+      <c r="AD3" s="81"/>
+      <c r="AE3" s="81"/>
+      <c r="AF3" s="81"/>
+      <c r="AG3" s="81"/>
+      <c r="AH3" s="81"/>
+      <c r="AI3" s="81"/>
+      <c r="AJ3" s="81"/>
+      <c r="AK3" s="81"/>
+      <c r="AL3" s="74"/>
+      <c r="AM3" s="82"/>
     </row>
-    <row r="4" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-        <v>53</v>
+    <row r="4" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B4" s="80"/>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74"/>
+      <c r="L4" s="74"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="74"/>
+      <c r="O4" s="339" t="s">
+        <v>62</v>
       </c>
-      <c r="P4" s="243"/>
-[...5 lines deleted...]
-      <c r="V4" s="343" t="str">
+      <c r="P4" s="340"/>
+      <c r="Q4" s="340"/>
+      <c r="R4" s="340"/>
+      <c r="S4" s="340"/>
+      <c r="T4" s="340"/>
+      <c r="U4" s="341"/>
+      <c r="V4" s="356" t="str">
         <f>IF(検証結果報告書!N20="","",検証結果報告書!N20)</f>
         <v/>
       </c>
-      <c r="W4" s="344"/>
-[...15 lines deleted...]
-      <c r="AM4" s="10"/>
+      <c r="W4" s="357"/>
+      <c r="X4" s="357"/>
+      <c r="Y4" s="357"/>
+      <c r="Z4" s="357"/>
+      <c r="AA4" s="357"/>
+      <c r="AB4" s="357"/>
+      <c r="AC4" s="357"/>
+      <c r="AD4" s="357"/>
+      <c r="AE4" s="357"/>
+      <c r="AF4" s="357"/>
+      <c r="AG4" s="357"/>
+      <c r="AH4" s="357"/>
+      <c r="AI4" s="357"/>
+      <c r="AJ4" s="357"/>
+      <c r="AK4" s="358"/>
+      <c r="AL4" s="85"/>
+      <c r="AM4" s="82"/>
     </row>
-    <row r="5" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-        <v>54</v>
+    <row r="5" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B5" s="80"/>
+      <c r="C5" s="74"/>
+      <c r="D5" s="74"/>
+      <c r="E5" s="74"/>
+      <c r="F5" s="74"/>
+      <c r="G5" s="74"/>
+      <c r="H5" s="74"/>
+      <c r="I5" s="74"/>
+      <c r="J5" s="74"/>
+      <c r="K5" s="74"/>
+      <c r="L5" s="74"/>
+      <c r="M5" s="74"/>
+      <c r="N5" s="74"/>
+      <c r="O5" s="339" t="s">
+        <v>63</v>
       </c>
-      <c r="P5" s="243"/>
-[...5 lines deleted...]
-      <c r="V5" s="343" t="str">
+      <c r="P5" s="340"/>
+      <c r="Q5" s="340"/>
+      <c r="R5" s="340"/>
+      <c r="S5" s="340"/>
+      <c r="T5" s="340"/>
+      <c r="U5" s="341"/>
+      <c r="V5" s="356" t="str">
         <f>IF(検証結果報告書!N24="","",検証結果報告書!N24)</f>
         <v/>
       </c>
-      <c r="W5" s="344"/>
-[...15 lines deleted...]
-      <c r="AM5" s="10"/>
+      <c r="W5" s="357"/>
+      <c r="X5" s="357"/>
+      <c r="Y5" s="357"/>
+      <c r="Z5" s="357"/>
+      <c r="AA5" s="357"/>
+      <c r="AB5" s="357"/>
+      <c r="AC5" s="357"/>
+      <c r="AD5" s="357"/>
+      <c r="AE5" s="357"/>
+      <c r="AF5" s="357"/>
+      <c r="AG5" s="357"/>
+      <c r="AH5" s="357"/>
+      <c r="AI5" s="357"/>
+      <c r="AJ5" s="357"/>
+      <c r="AK5" s="358"/>
+      <c r="AL5" s="85"/>
+      <c r="AM5" s="82"/>
     </row>
-    <row r="6" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-        <v>55</v>
+    <row r="6" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B6" s="80"/>
+      <c r="C6" s="74"/>
+      <c r="D6" s="74"/>
+      <c r="E6" s="74"/>
+      <c r="F6" s="74"/>
+      <c r="G6" s="74"/>
+      <c r="H6" s="74"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="74"/>
+      <c r="K6" s="74"/>
+      <c r="L6" s="74"/>
+      <c r="M6" s="74"/>
+      <c r="N6" s="74"/>
+      <c r="O6" s="339" t="s">
+        <v>64</v>
       </c>
-      <c r="P6" s="243"/>
-[...5 lines deleted...]
-      <c r="V6" s="343" t="str">
+      <c r="P6" s="340"/>
+      <c r="Q6" s="340"/>
+      <c r="R6" s="340"/>
+      <c r="S6" s="340"/>
+      <c r="T6" s="340"/>
+      <c r="U6" s="341"/>
+      <c r="V6" s="356" t="str">
         <f>IF(検証結果報告書!N28="","",検証結果報告書!N28)</f>
         <v/>
       </c>
-      <c r="W6" s="344"/>
-[...15 lines deleted...]
-      <c r="AM6" s="10"/>
+      <c r="W6" s="357"/>
+      <c r="X6" s="357"/>
+      <c r="Y6" s="357"/>
+      <c r="Z6" s="357"/>
+      <c r="AA6" s="357"/>
+      <c r="AB6" s="357"/>
+      <c r="AC6" s="357"/>
+      <c r="AD6" s="357"/>
+      <c r="AE6" s="357"/>
+      <c r="AF6" s="357"/>
+      <c r="AG6" s="357"/>
+      <c r="AH6" s="357"/>
+      <c r="AI6" s="357"/>
+      <c r="AJ6" s="357"/>
+      <c r="AK6" s="358"/>
+      <c r="AL6" s="85"/>
+      <c r="AM6" s="82"/>
     </row>
-    <row r="7" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...37 lines deleted...]
-      <c r="AM7" s="10"/>
+    <row r="7" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B7" s="80"/>
+      <c r="C7" s="74"/>
+      <c r="D7" s="74"/>
+      <c r="E7" s="74"/>
+      <c r="F7" s="74"/>
+      <c r="G7" s="74"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="74"/>
+      <c r="K7" s="74"/>
+      <c r="L7" s="74"/>
+      <c r="M7" s="74"/>
+      <c r="N7" s="74"/>
+      <c r="O7" s="74"/>
+      <c r="P7" s="74"/>
+      <c r="Q7" s="74"/>
+      <c r="R7" s="74"/>
+      <c r="S7" s="74"/>
+      <c r="T7" s="74"/>
+      <c r="U7" s="74"/>
+      <c r="V7" s="74"/>
+      <c r="W7" s="74"/>
+      <c r="X7" s="84"/>
+      <c r="Y7" s="84"/>
+      <c r="Z7" s="84"/>
+      <c r="AA7" s="84"/>
+      <c r="AB7" s="84"/>
+      <c r="AC7" s="85"/>
+      <c r="AD7" s="85"/>
+      <c r="AE7" s="85"/>
+      <c r="AF7" s="85"/>
+      <c r="AG7" s="85"/>
+      <c r="AH7" s="85"/>
+      <c r="AI7" s="85"/>
+      <c r="AJ7" s="85"/>
+      <c r="AK7" s="85"/>
+      <c r="AL7" s="85"/>
+      <c r="AM7" s="82"/>
     </row>
-    <row r="8" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C8" s="3">
+    <row r="8" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B8" s="80"/>
+      <c r="C8" s="74">
         <v>3</v>
       </c>
-      <c r="D8" s="13" t="s">
-        <v>56</v>
+      <c r="D8" s="89" t="s">
+        <v>85</v>
       </c>
-      <c r="E8" s="11"/>
-[...33 lines deleted...]
-      <c r="AM8" s="10"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="74"/>
+      <c r="G8" s="74"/>
+      <c r="H8" s="74"/>
+      <c r="I8" s="74"/>
+      <c r="J8" s="74"/>
+      <c r="K8" s="74"/>
+      <c r="L8" s="74"/>
+      <c r="M8" s="74"/>
+      <c r="N8" s="74"/>
+      <c r="O8" s="74"/>
+      <c r="P8" s="74"/>
+      <c r="Q8" s="74"/>
+      <c r="R8" s="85"/>
+      <c r="S8" s="85"/>
+      <c r="T8" s="85"/>
+      <c r="U8" s="85"/>
+      <c r="V8" s="85"/>
+      <c r="W8" s="85"/>
+      <c r="X8" s="74"/>
+      <c r="Y8" s="74"/>
+      <c r="Z8" s="74"/>
+      <c r="AA8" s="74"/>
+      <c r="AB8" s="74"/>
+      <c r="AC8" s="74"/>
+      <c r="AD8" s="74"/>
+      <c r="AE8" s="74"/>
+      <c r="AF8" s="74"/>
+      <c r="AG8" s="74"/>
+      <c r="AH8" s="74"/>
+      <c r="AI8" s="74"/>
+      <c r="AJ8" s="74"/>
+      <c r="AK8" s="74"/>
+      <c r="AL8" s="74"/>
+      <c r="AM8" s="82"/>
     </row>
-    <row r="9" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-        <v>57</v>
+    <row r="9" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B9" s="80"/>
+      <c r="C9" s="74"/>
+      <c r="D9" s="242" t="s">
+        <v>86</v>
       </c>
-      <c r="E9" s="315"/>
-[...17 lines deleted...]
-        <v>58</v>
+      <c r="E9" s="242"/>
+      <c r="F9" s="242"/>
+      <c r="G9" s="242"/>
+      <c r="H9" s="242"/>
+      <c r="I9" s="242"/>
+      <c r="J9" s="242"/>
+      <c r="K9" s="242"/>
+      <c r="L9" s="242"/>
+      <c r="M9" s="242"/>
+      <c r="N9" s="242"/>
+      <c r="O9" s="242"/>
+      <c r="P9" s="242"/>
+      <c r="Q9" s="242"/>
+      <c r="R9" s="242"/>
+      <c r="S9" s="242"/>
+      <c r="T9" s="242"/>
+      <c r="U9" s="242"/>
+      <c r="V9" s="242" t="s">
+        <v>87</v>
       </c>
-      <c r="W9" s="315"/>
-[...15 lines deleted...]
-      <c r="AM9" s="10"/>
+      <c r="W9" s="242"/>
+      <c r="X9" s="242"/>
+      <c r="Y9" s="242"/>
+      <c r="Z9" s="242"/>
+      <c r="AA9" s="242"/>
+      <c r="AB9" s="242"/>
+      <c r="AC9" s="242"/>
+      <c r="AD9" s="242"/>
+      <c r="AE9" s="242"/>
+      <c r="AF9" s="242"/>
+      <c r="AG9" s="242"/>
+      <c r="AH9" s="242"/>
+      <c r="AI9" s="242"/>
+      <c r="AJ9" s="242"/>
+      <c r="AK9" s="242"/>
+      <c r="AL9" s="74"/>
+      <c r="AM9" s="82"/>
     </row>
-    <row r="10" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...37 lines deleted...]
-      <c r="AM10" s="10"/>
+    <row r="10" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B10" s="80"/>
+      <c r="C10" s="74"/>
+      <c r="D10" s="242"/>
+      <c r="E10" s="242"/>
+      <c r="F10" s="242"/>
+      <c r="G10" s="242"/>
+      <c r="H10" s="242"/>
+      <c r="I10" s="242"/>
+      <c r="J10" s="242"/>
+      <c r="K10" s="242"/>
+      <c r="L10" s="242"/>
+      <c r="M10" s="242"/>
+      <c r="N10" s="242"/>
+      <c r="O10" s="242"/>
+      <c r="P10" s="242"/>
+      <c r="Q10" s="242"/>
+      <c r="R10" s="242"/>
+      <c r="S10" s="242"/>
+      <c r="T10" s="242"/>
+      <c r="U10" s="242"/>
+      <c r="V10" s="242"/>
+      <c r="W10" s="242"/>
+      <c r="X10" s="242"/>
+      <c r="Y10" s="242"/>
+      <c r="Z10" s="242"/>
+      <c r="AA10" s="242"/>
+      <c r="AB10" s="242"/>
+      <c r="AC10" s="242"/>
+      <c r="AD10" s="242"/>
+      <c r="AE10" s="242"/>
+      <c r="AF10" s="242"/>
+      <c r="AG10" s="242"/>
+      <c r="AH10" s="242"/>
+      <c r="AI10" s="242"/>
+      <c r="AJ10" s="242"/>
+      <c r="AK10" s="242"/>
+      <c r="AL10" s="74"/>
+      <c r="AM10" s="82"/>
     </row>
-    <row r="11" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...37 lines deleted...]
-      <c r="AM11" s="10"/>
+    <row r="11" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B11" s="80"/>
+      <c r="C11" s="74"/>
+      <c r="D11" s="242"/>
+      <c r="E11" s="242"/>
+      <c r="F11" s="242"/>
+      <c r="G11" s="242"/>
+      <c r="H11" s="242"/>
+      <c r="I11" s="242"/>
+      <c r="J11" s="242"/>
+      <c r="K11" s="242"/>
+      <c r="L11" s="242"/>
+      <c r="M11" s="242"/>
+      <c r="N11" s="242"/>
+      <c r="O11" s="242"/>
+      <c r="P11" s="242"/>
+      <c r="Q11" s="242"/>
+      <c r="R11" s="242"/>
+      <c r="S11" s="242"/>
+      <c r="T11" s="242"/>
+      <c r="U11" s="242"/>
+      <c r="V11" s="242"/>
+      <c r="W11" s="242"/>
+      <c r="X11" s="242"/>
+      <c r="Y11" s="242"/>
+      <c r="Z11" s="242"/>
+      <c r="AA11" s="242"/>
+      <c r="AB11" s="242"/>
+      <c r="AC11" s="242"/>
+      <c r="AD11" s="242"/>
+      <c r="AE11" s="242"/>
+      <c r="AF11" s="242"/>
+      <c r="AG11" s="242"/>
+      <c r="AH11" s="242"/>
+      <c r="AI11" s="242"/>
+      <c r="AJ11" s="242"/>
+      <c r="AK11" s="242"/>
+      <c r="AL11" s="74"/>
+      <c r="AM11" s="82"/>
     </row>
-    <row r="12" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C12" s="3"/>
+    <row r="12" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B12" s="80"/>
+      <c r="C12" s="74"/>
       <c r="D12" s="346"/>
       <c r="E12" s="346"/>
       <c r="F12" s="346"/>
       <c r="G12" s="346"/>
       <c r="H12" s="346"/>
       <c r="I12" s="346"/>
       <c r="J12" s="346"/>
       <c r="K12" s="346"/>
       <c r="L12" s="346"/>
       <c r="M12" s="346"/>
       <c r="N12" s="346"/>
       <c r="O12" s="346"/>
       <c r="P12" s="346"/>
       <c r="Q12" s="346"/>
       <c r="R12" s="346"/>
       <c r="S12" s="346"/>
       <c r="T12" s="346"/>
       <c r="U12" s="346"/>
       <c r="V12" s="346"/>
       <c r="W12" s="346"/>
       <c r="X12" s="346"/>
       <c r="Y12" s="346"/>
       <c r="Z12" s="346"/>
       <c r="AA12" s="346"/>
       <c r="AB12" s="346"/>
       <c r="AC12" s="346"/>
       <c r="AD12" s="346"/>
       <c r="AE12" s="346"/>
       <c r="AF12" s="346"/>
       <c r="AG12" s="346"/>
       <c r="AH12" s="346"/>
       <c r="AI12" s="346"/>
       <c r="AJ12" s="346"/>
       <c r="AK12" s="346"/>
-      <c r="AL12" s="3"/>
-      <c r="AM12" s="10"/>
+      <c r="AL12" s="74"/>
+      <c r="AM12" s="82"/>
     </row>
-    <row r="13" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C13" s="3"/>
+    <row r="13" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B13" s="80"/>
+      <c r="C13" s="74"/>
       <c r="D13" s="346"/>
       <c r="E13" s="346"/>
       <c r="F13" s="346"/>
       <c r="G13" s="346"/>
       <c r="H13" s="346"/>
       <c r="I13" s="346"/>
       <c r="J13" s="346"/>
       <c r="K13" s="346"/>
       <c r="L13" s="346"/>
       <c r="M13" s="346"/>
       <c r="N13" s="346"/>
       <c r="O13" s="346"/>
       <c r="P13" s="346"/>
       <c r="Q13" s="346"/>
       <c r="R13" s="346"/>
       <c r="S13" s="346"/>
       <c r="T13" s="346"/>
       <c r="U13" s="346"/>
       <c r="V13" s="346"/>
       <c r="W13" s="346"/>
       <c r="X13" s="346"/>
       <c r="Y13" s="346"/>
       <c r="Z13" s="346"/>
       <c r="AA13" s="346"/>
       <c r="AB13" s="346"/>
       <c r="AC13" s="346"/>
       <c r="AD13" s="346"/>
       <c r="AE13" s="346"/>
       <c r="AF13" s="346"/>
       <c r="AG13" s="346"/>
       <c r="AH13" s="346"/>
       <c r="AI13" s="346"/>
       <c r="AJ13" s="346"/>
       <c r="AK13" s="346"/>
-      <c r="AL13" s="3"/>
-      <c r="AM13" s="10"/>
+      <c r="AL13" s="74"/>
+      <c r="AM13" s="82"/>
     </row>
-    <row r="14" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C14" s="3"/>
+    <row r="14" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B14" s="80"/>
+      <c r="C14" s="74"/>
       <c r="D14" s="346"/>
       <c r="E14" s="346"/>
       <c r="F14" s="346"/>
       <c r="G14" s="346"/>
       <c r="H14" s="346"/>
       <c r="I14" s="346"/>
       <c r="J14" s="346"/>
       <c r="K14" s="346"/>
       <c r="L14" s="346"/>
       <c r="M14" s="346"/>
       <c r="N14" s="346"/>
       <c r="O14" s="346"/>
       <c r="P14" s="346"/>
       <c r="Q14" s="346"/>
       <c r="R14" s="346"/>
       <c r="S14" s="346"/>
       <c r="T14" s="346"/>
       <c r="U14" s="346"/>
       <c r="V14" s="346"/>
       <c r="W14" s="346"/>
       <c r="X14" s="346"/>
       <c r="Y14" s="346"/>
       <c r="Z14" s="346"/>
       <c r="AA14" s="346"/>
       <c r="AB14" s="346"/>
       <c r="AC14" s="346"/>
       <c r="AD14" s="346"/>
       <c r="AE14" s="346"/>
       <c r="AF14" s="346"/>
       <c r="AG14" s="346"/>
       <c r="AH14" s="346"/>
       <c r="AI14" s="346"/>
       <c r="AJ14" s="346"/>
       <c r="AK14" s="346"/>
-      <c r="AL14" s="3"/>
-      <c r="AM14" s="10"/>
+      <c r="AL14" s="74"/>
+      <c r="AM14" s="82"/>
     </row>
-    <row r="15" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C15" s="3"/>
+    <row r="15" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B15" s="80"/>
+      <c r="C15" s="74"/>
       <c r="D15" s="346"/>
       <c r="E15" s="346"/>
       <c r="F15" s="346"/>
       <c r="G15" s="346"/>
       <c r="H15" s="346"/>
       <c r="I15" s="346"/>
       <c r="J15" s="346"/>
       <c r="K15" s="346"/>
       <c r="L15" s="346"/>
       <c r="M15" s="346"/>
       <c r="N15" s="346"/>
       <c r="O15" s="346"/>
       <c r="P15" s="346"/>
       <c r="Q15" s="346"/>
       <c r="R15" s="346"/>
       <c r="S15" s="346"/>
       <c r="T15" s="346"/>
       <c r="U15" s="346"/>
       <c r="V15" s="347"/>
       <c r="W15" s="348"/>
       <c r="X15" s="348"/>
       <c r="Y15" s="348"/>
       <c r="Z15" s="348"/>
       <c r="AA15" s="348"/>
       <c r="AB15" s="348"/>
       <c r="AC15" s="348"/>
       <c r="AD15" s="348"/>
       <c r="AE15" s="348"/>
       <c r="AF15" s="348"/>
       <c r="AG15" s="348"/>
       <c r="AH15" s="348"/>
       <c r="AI15" s="348"/>
       <c r="AJ15" s="348"/>
       <c r="AK15" s="349"/>
-      <c r="AL15" s="3"/>
-      <c r="AM15" s="10"/>
+      <c r="AL15" s="74"/>
+      <c r="AM15" s="82"/>
     </row>
-    <row r="16" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C16" s="3"/>
+    <row r="16" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B16" s="80"/>
+      <c r="C16" s="74"/>
       <c r="D16" s="346"/>
       <c r="E16" s="346"/>
       <c r="F16" s="346"/>
       <c r="G16" s="346"/>
       <c r="H16" s="346"/>
       <c r="I16" s="346"/>
       <c r="J16" s="346"/>
       <c r="K16" s="346"/>
       <c r="L16" s="346"/>
       <c r="M16" s="346"/>
       <c r="N16" s="346"/>
       <c r="O16" s="346"/>
       <c r="P16" s="346"/>
       <c r="Q16" s="346"/>
       <c r="R16" s="346"/>
       <c r="S16" s="346"/>
       <c r="T16" s="346"/>
       <c r="U16" s="346"/>
       <c r="V16" s="350"/>
       <c r="W16" s="351"/>
       <c r="X16" s="351"/>
       <c r="Y16" s="351"/>
       <c r="Z16" s="351"/>
       <c r="AA16" s="351"/>
       <c r="AB16" s="351"/>
       <c r="AC16" s="351"/>
       <c r="AD16" s="351"/>
       <c r="AE16" s="351"/>
       <c r="AF16" s="351"/>
       <c r="AG16" s="351"/>
       <c r="AH16" s="351"/>
       <c r="AI16" s="351"/>
       <c r="AJ16" s="351"/>
       <c r="AK16" s="352"/>
-      <c r="AL16" s="3"/>
-      <c r="AM16" s="10"/>
+      <c r="AL16" s="74"/>
+      <c r="AM16" s="82"/>
     </row>
-    <row r="17" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C17" s="3"/>
+    <row r="17" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B17" s="80"/>
+      <c r="C17" s="74"/>
       <c r="D17" s="346"/>
       <c r="E17" s="346"/>
       <c r="F17" s="346"/>
       <c r="G17" s="346"/>
       <c r="H17" s="346"/>
       <c r="I17" s="346"/>
       <c r="J17" s="346"/>
       <c r="K17" s="346"/>
       <c r="L17" s="346"/>
       <c r="M17" s="346"/>
       <c r="N17" s="346"/>
       <c r="O17" s="346"/>
       <c r="P17" s="346"/>
       <c r="Q17" s="346"/>
       <c r="R17" s="346"/>
       <c r="S17" s="346"/>
       <c r="T17" s="346"/>
       <c r="U17" s="346"/>
       <c r="V17" s="353"/>
       <c r="W17" s="354"/>
       <c r="X17" s="354"/>
       <c r="Y17" s="354"/>
       <c r="Z17" s="354"/>
       <c r="AA17" s="354"/>
       <c r="AB17" s="354"/>
       <c r="AC17" s="354"/>
       <c r="AD17" s="354"/>
       <c r="AE17" s="354"/>
       <c r="AF17" s="354"/>
       <c r="AG17" s="354"/>
       <c r="AH17" s="354"/>
       <c r="AI17" s="354"/>
       <c r="AJ17" s="354"/>
       <c r="AK17" s="355"/>
-      <c r="AL17" s="3"/>
-      <c r="AM17" s="10"/>
+      <c r="AL17" s="74"/>
+      <c r="AM17" s="82"/>
     </row>
-    <row r="18" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C18" s="3"/>
+    <row r="18" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B18" s="80"/>
+      <c r="C18" s="74"/>
       <c r="D18" s="346"/>
       <c r="E18" s="346"/>
       <c r="F18" s="346"/>
       <c r="G18" s="346"/>
       <c r="H18" s="346"/>
       <c r="I18" s="346"/>
       <c r="J18" s="346"/>
       <c r="K18" s="346"/>
       <c r="L18" s="346"/>
       <c r="M18" s="346"/>
       <c r="N18" s="346"/>
       <c r="O18" s="346"/>
       <c r="P18" s="346"/>
       <c r="Q18" s="346"/>
       <c r="R18" s="346"/>
       <c r="S18" s="346"/>
       <c r="T18" s="346"/>
       <c r="U18" s="346"/>
       <c r="V18" s="346"/>
       <c r="W18" s="346"/>
       <c r="X18" s="346"/>
       <c r="Y18" s="346"/>
       <c r="Z18" s="346"/>
       <c r="AA18" s="346"/>
       <c r="AB18" s="346"/>
       <c r="AC18" s="346"/>
       <c r="AD18" s="346"/>
       <c r="AE18" s="346"/>
       <c r="AF18" s="346"/>
       <c r="AG18" s="346"/>
       <c r="AH18" s="346"/>
       <c r="AI18" s="346"/>
       <c r="AJ18" s="346"/>
       <c r="AK18" s="346"/>
-      <c r="AL18" s="3"/>
-      <c r="AM18" s="10"/>
+      <c r="AL18" s="74"/>
+      <c r="AM18" s="82"/>
     </row>
-    <row r="19" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C19" s="3"/>
+    <row r="19" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B19" s="80"/>
+      <c r="C19" s="74"/>
       <c r="D19" s="346"/>
       <c r="E19" s="346"/>
       <c r="F19" s="346"/>
       <c r="G19" s="346"/>
       <c r="H19" s="346"/>
       <c r="I19" s="346"/>
       <c r="J19" s="346"/>
       <c r="K19" s="346"/>
       <c r="L19" s="346"/>
       <c r="M19" s="346"/>
       <c r="N19" s="346"/>
       <c r="O19" s="346"/>
       <c r="P19" s="346"/>
       <c r="Q19" s="346"/>
       <c r="R19" s="346"/>
       <c r="S19" s="346"/>
       <c r="T19" s="346"/>
       <c r="U19" s="346"/>
       <c r="V19" s="346"/>
       <c r="W19" s="346"/>
       <c r="X19" s="346"/>
       <c r="Y19" s="346"/>
       <c r="Z19" s="346"/>
       <c r="AA19" s="346"/>
       <c r="AB19" s="346"/>
       <c r="AC19" s="346"/>
       <c r="AD19" s="346"/>
       <c r="AE19" s="346"/>
       <c r="AF19" s="346"/>
       <c r="AG19" s="346"/>
       <c r="AH19" s="346"/>
       <c r="AI19" s="346"/>
       <c r="AJ19" s="346"/>
       <c r="AK19" s="346"/>
-      <c r="AL19" s="3"/>
-      <c r="AM19" s="10"/>
+      <c r="AL19" s="74"/>
+      <c r="AM19" s="82"/>
     </row>
-    <row r="20" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C20" s="3"/>
+    <row r="20" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B20" s="80"/>
+      <c r="C20" s="74"/>
       <c r="D20" s="346"/>
       <c r="E20" s="346"/>
       <c r="F20" s="346"/>
       <c r="G20" s="346"/>
       <c r="H20" s="346"/>
       <c r="I20" s="346"/>
       <c r="J20" s="346"/>
       <c r="K20" s="346"/>
       <c r="L20" s="346"/>
       <c r="M20" s="346"/>
       <c r="N20" s="346"/>
       <c r="O20" s="346"/>
       <c r="P20" s="346"/>
       <c r="Q20" s="346"/>
       <c r="R20" s="346"/>
       <c r="S20" s="346"/>
       <c r="T20" s="346"/>
       <c r="U20" s="346"/>
       <c r="V20" s="346"/>
       <c r="W20" s="346"/>
       <c r="X20" s="346"/>
       <c r="Y20" s="346"/>
       <c r="Z20" s="346"/>
       <c r="AA20" s="346"/>
       <c r="AB20" s="346"/>
       <c r="AC20" s="346"/>
       <c r="AD20" s="346"/>
       <c r="AE20" s="346"/>
       <c r="AF20" s="346"/>
       <c r="AG20" s="346"/>
       <c r="AH20" s="346"/>
       <c r="AI20" s="346"/>
       <c r="AJ20" s="346"/>
       <c r="AK20" s="346"/>
-      <c r="AL20" s="3"/>
-      <c r="AM20" s="10"/>
+      <c r="AL20" s="74"/>
+      <c r="AM20" s="82"/>
     </row>
-    <row r="21" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C21" s="3"/>
+    <row r="21" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B21" s="80"/>
+      <c r="C21" s="74"/>
       <c r="D21" s="346"/>
       <c r="E21" s="346"/>
       <c r="F21" s="346"/>
       <c r="G21" s="346"/>
       <c r="H21" s="346"/>
       <c r="I21" s="346"/>
       <c r="J21" s="346"/>
       <c r="K21" s="346"/>
       <c r="L21" s="346"/>
       <c r="M21" s="346"/>
       <c r="N21" s="346"/>
       <c r="O21" s="346"/>
       <c r="P21" s="346"/>
       <c r="Q21" s="346"/>
       <c r="R21" s="346"/>
       <c r="S21" s="346"/>
       <c r="T21" s="346"/>
       <c r="U21" s="346"/>
       <c r="V21" s="346"/>
       <c r="W21" s="346"/>
       <c r="X21" s="346"/>
       <c r="Y21" s="346"/>
       <c r="Z21" s="346"/>
       <c r="AA21" s="346"/>
       <c r="AB21" s="346"/>
       <c r="AC21" s="346"/>
       <c r="AD21" s="346"/>
       <c r="AE21" s="346"/>
       <c r="AF21" s="346"/>
       <c r="AG21" s="346"/>
       <c r="AH21" s="346"/>
       <c r="AI21" s="346"/>
       <c r="AJ21" s="346"/>
       <c r="AK21" s="346"/>
-      <c r="AL21" s="3"/>
-      <c r="AM21" s="10"/>
+      <c r="AL21" s="74"/>
+      <c r="AM21" s="82"/>
     </row>
-    <row r="22" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C22" s="3"/>
+    <row r="22" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B22" s="80"/>
+      <c r="C22" s="74"/>
       <c r="D22" s="346"/>
       <c r="E22" s="346"/>
       <c r="F22" s="346"/>
       <c r="G22" s="346"/>
       <c r="H22" s="346"/>
       <c r="I22" s="346"/>
       <c r="J22" s="346"/>
       <c r="K22" s="346"/>
       <c r="L22" s="346"/>
       <c r="M22" s="346"/>
       <c r="N22" s="346"/>
       <c r="O22" s="346"/>
       <c r="P22" s="346"/>
       <c r="Q22" s="346"/>
       <c r="R22" s="346"/>
       <c r="S22" s="346"/>
       <c r="T22" s="346"/>
       <c r="U22" s="346"/>
       <c r="V22" s="346"/>
       <c r="W22" s="346"/>
       <c r="X22" s="346"/>
       <c r="Y22" s="346"/>
       <c r="Z22" s="346"/>
       <c r="AA22" s="346"/>
       <c r="AB22" s="346"/>
       <c r="AC22" s="346"/>
       <c r="AD22" s="346"/>
       <c r="AE22" s="346"/>
       <c r="AF22" s="346"/>
       <c r="AG22" s="346"/>
       <c r="AH22" s="346"/>
       <c r="AI22" s="346"/>
       <c r="AJ22" s="346"/>
       <c r="AK22" s="346"/>
-      <c r="AL22" s="3"/>
-      <c r="AM22" s="10"/>
+      <c r="AL22" s="74"/>
+      <c r="AM22" s="82"/>
     </row>
-    <row r="23" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C23" s="3"/>
+    <row r="23" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B23" s="80"/>
+      <c r="C23" s="74"/>
       <c r="D23" s="346"/>
       <c r="E23" s="346"/>
       <c r="F23" s="346"/>
       <c r="G23" s="346"/>
       <c r="H23" s="346"/>
       <c r="I23" s="346"/>
       <c r="J23" s="346"/>
       <c r="K23" s="346"/>
       <c r="L23" s="346"/>
       <c r="M23" s="346"/>
       <c r="N23" s="346"/>
       <c r="O23" s="346"/>
       <c r="P23" s="346"/>
       <c r="Q23" s="346"/>
       <c r="R23" s="346"/>
       <c r="S23" s="346"/>
       <c r="T23" s="346"/>
       <c r="U23" s="346"/>
       <c r="V23" s="346"/>
       <c r="W23" s="346"/>
       <c r="X23" s="346"/>
       <c r="Y23" s="346"/>
       <c r="Z23" s="346"/>
       <c r="AA23" s="346"/>
       <c r="AB23" s="346"/>
       <c r="AC23" s="346"/>
       <c r="AD23" s="346"/>
       <c r="AE23" s="346"/>
       <c r="AF23" s="346"/>
       <c r="AG23" s="346"/>
       <c r="AH23" s="346"/>
       <c r="AI23" s="346"/>
       <c r="AJ23" s="346"/>
       <c r="AK23" s="346"/>
-      <c r="AL23" s="3"/>
-      <c r="AM23" s="10"/>
+      <c r="AL23" s="74"/>
+      <c r="AM23" s="82"/>
     </row>
-    <row r="24" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C24" s="3"/>
+    <row r="24" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B24" s="80"/>
+      <c r="C24" s="74"/>
       <c r="D24" s="346"/>
       <c r="E24" s="346"/>
       <c r="F24" s="346"/>
       <c r="G24" s="346"/>
       <c r="H24" s="346"/>
       <c r="I24" s="346"/>
       <c r="J24" s="346"/>
       <c r="K24" s="346"/>
       <c r="L24" s="346"/>
       <c r="M24" s="346"/>
       <c r="N24" s="346"/>
       <c r="O24" s="346"/>
       <c r="P24" s="346"/>
       <c r="Q24" s="346"/>
       <c r="R24" s="346"/>
       <c r="S24" s="346"/>
       <c r="T24" s="346"/>
       <c r="U24" s="346"/>
       <c r="V24" s="346"/>
       <c r="W24" s="346"/>
       <c r="X24" s="346"/>
       <c r="Y24" s="346"/>
       <c r="Z24" s="346"/>
       <c r="AA24" s="346"/>
       <c r="AB24" s="346"/>
       <c r="AC24" s="346"/>
       <c r="AD24" s="346"/>
       <c r="AE24" s="346"/>
       <c r="AF24" s="346"/>
       <c r="AG24" s="346"/>
       <c r="AH24" s="346"/>
       <c r="AI24" s="346"/>
       <c r="AJ24" s="346"/>
       <c r="AK24" s="346"/>
-      <c r="AL24" s="3"/>
-      <c r="AM24" s="10"/>
+      <c r="AL24" s="74"/>
+      <c r="AM24" s="82"/>
     </row>
-    <row r="25" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C25" s="3"/>
+    <row r="25" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B25" s="80"/>
+      <c r="C25" s="74"/>
       <c r="D25" s="346"/>
       <c r="E25" s="346"/>
       <c r="F25" s="346"/>
       <c r="G25" s="346"/>
       <c r="H25" s="346"/>
       <c r="I25" s="346"/>
       <c r="J25" s="346"/>
       <c r="K25" s="346"/>
       <c r="L25" s="346"/>
       <c r="M25" s="346"/>
       <c r="N25" s="346"/>
       <c r="O25" s="346"/>
       <c r="P25" s="346"/>
       <c r="Q25" s="346"/>
       <c r="R25" s="346"/>
       <c r="S25" s="346"/>
       <c r="T25" s="346"/>
       <c r="U25" s="346"/>
       <c r="V25" s="346"/>
       <c r="W25" s="346"/>
       <c r="X25" s="346"/>
       <c r="Y25" s="346"/>
       <c r="Z25" s="346"/>
       <c r="AA25" s="346"/>
       <c r="AB25" s="346"/>
       <c r="AC25" s="346"/>
       <c r="AD25" s="346"/>
       <c r="AE25" s="346"/>
       <c r="AF25" s="346"/>
       <c r="AG25" s="346"/>
       <c r="AH25" s="346"/>
       <c r="AI25" s="346"/>
       <c r="AJ25" s="346"/>
       <c r="AK25" s="346"/>
-      <c r="AL25" s="3"/>
-      <c r="AM25" s="10"/>
+      <c r="AL25" s="74"/>
+      <c r="AM25" s="82"/>
     </row>
-    <row r="26" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C26" s="3"/>
+    <row r="26" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B26" s="80"/>
+      <c r="C26" s="74"/>
       <c r="D26" s="346"/>
       <c r="E26" s="346"/>
       <c r="F26" s="346"/>
       <c r="G26" s="346"/>
       <c r="H26" s="346"/>
       <c r="I26" s="346"/>
       <c r="J26" s="346"/>
       <c r="K26" s="346"/>
       <c r="L26" s="346"/>
       <c r="M26" s="346"/>
       <c r="N26" s="346"/>
       <c r="O26" s="346"/>
       <c r="P26" s="346"/>
       <c r="Q26" s="346"/>
       <c r="R26" s="346"/>
       <c r="S26" s="346"/>
       <c r="T26" s="346"/>
       <c r="U26" s="346"/>
       <c r="V26" s="346"/>
       <c r="W26" s="346"/>
       <c r="X26" s="346"/>
       <c r="Y26" s="346"/>
       <c r="Z26" s="346"/>
       <c r="AA26" s="346"/>
       <c r="AB26" s="346"/>
       <c r="AC26" s="346"/>
       <c r="AD26" s="346"/>
       <c r="AE26" s="346"/>
       <c r="AF26" s="346"/>
       <c r="AG26" s="346"/>
       <c r="AH26" s="346"/>
       <c r="AI26" s="346"/>
       <c r="AJ26" s="346"/>
       <c r="AK26" s="346"/>
-      <c r="AL26" s="3"/>
-      <c r="AM26" s="10"/>
+      <c r="AL26" s="74"/>
+      <c r="AM26" s="82"/>
     </row>
-    <row r="27" spans="2:39" x14ac:dyDescent="0.15">
-[...37 lines deleted...]
-      <c r="AM27" s="10"/>
+    <row r="27" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B27" s="80"/>
+      <c r="C27" s="74"/>
+      <c r="D27" s="89"/>
+      <c r="E27" s="85"/>
+      <c r="F27" s="85"/>
+      <c r="G27" s="85"/>
+      <c r="H27" s="85"/>
+      <c r="I27" s="85"/>
+      <c r="J27" s="85"/>
+      <c r="K27" s="85"/>
+      <c r="L27" s="85"/>
+      <c r="M27" s="85"/>
+      <c r="N27" s="85"/>
+      <c r="O27" s="85"/>
+      <c r="P27" s="85"/>
+      <c r="Q27" s="85"/>
+      <c r="R27" s="85"/>
+      <c r="S27" s="85"/>
+      <c r="T27" s="85"/>
+      <c r="U27" s="85"/>
+      <c r="V27" s="85"/>
+      <c r="W27" s="85"/>
+      <c r="X27" s="85"/>
+      <c r="Y27" s="85"/>
+      <c r="Z27" s="85"/>
+      <c r="AA27" s="85"/>
+      <c r="AB27" s="85"/>
+      <c r="AC27" s="85"/>
+      <c r="AD27" s="85"/>
+      <c r="AE27" s="85"/>
+      <c r="AF27" s="85"/>
+      <c r="AG27" s="85"/>
+      <c r="AH27" s="85"/>
+      <c r="AI27" s="85"/>
+      <c r="AJ27" s="85"/>
+      <c r="AK27" s="75"/>
+      <c r="AL27" s="75"/>
+      <c r="AM27" s="82"/>
     </row>
-    <row r="28" spans="2:39" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C28" s="3">
+    <row r="28" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B28" s="80"/>
+      <c r="C28" s="74">
         <v>4</v>
       </c>
-      <c r="D28" s="13" t="s">
-        <v>59</v>
+      <c r="D28" s="89" t="s">
+        <v>88</v>
       </c>
-      <c r="E28" s="11"/>
-[...33 lines deleted...]
-      <c r="AM28" s="10"/>
+      <c r="E28" s="85"/>
+      <c r="F28" s="85"/>
+      <c r="G28" s="85"/>
+      <c r="H28" s="85"/>
+      <c r="I28" s="85"/>
+      <c r="J28" s="85"/>
+      <c r="K28" s="85"/>
+      <c r="L28" s="85"/>
+      <c r="M28" s="85"/>
+      <c r="N28" s="85"/>
+      <c r="O28" s="85"/>
+      <c r="P28" s="85"/>
+      <c r="Q28" s="85"/>
+      <c r="R28" s="85"/>
+      <c r="S28" s="85"/>
+      <c r="T28" s="85"/>
+      <c r="U28" s="85"/>
+      <c r="V28" s="85"/>
+      <c r="W28" s="85"/>
+      <c r="X28" s="85"/>
+      <c r="Y28" s="85"/>
+      <c r="Z28" s="85"/>
+      <c r="AA28" s="85"/>
+      <c r="AB28" s="85"/>
+      <c r="AC28" s="85"/>
+      <c r="AD28" s="85"/>
+      <c r="AE28" s="85"/>
+      <c r="AF28" s="85"/>
+      <c r="AG28" s="85"/>
+      <c r="AH28" s="85"/>
+      <c r="AI28" s="85"/>
+      <c r="AJ28" s="85"/>
+      <c r="AK28" s="85"/>
+      <c r="AL28" s="74"/>
+      <c r="AM28" s="82"/>
     </row>
-    <row r="29" spans="2:39" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-        <v>57</v>
+    <row r="29" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B29" s="80"/>
+      <c r="C29" s="74"/>
+      <c r="D29" s="242" t="s">
+        <v>86</v>
       </c>
-      <c r="E29" s="315"/>
-[...17 lines deleted...]
-        <v>58</v>
+      <c r="E29" s="242"/>
+      <c r="F29" s="242"/>
+      <c r="G29" s="242"/>
+      <c r="H29" s="242"/>
+      <c r="I29" s="242"/>
+      <c r="J29" s="242"/>
+      <c r="K29" s="242"/>
+      <c r="L29" s="242"/>
+      <c r="M29" s="242"/>
+      <c r="N29" s="242"/>
+      <c r="O29" s="242"/>
+      <c r="P29" s="242"/>
+      <c r="Q29" s="242"/>
+      <c r="R29" s="242"/>
+      <c r="S29" s="242"/>
+      <c r="T29" s="242"/>
+      <c r="U29" s="242"/>
+      <c r="V29" s="242" t="s">
+        <v>87</v>
       </c>
-      <c r="W29" s="315"/>
-[...15 lines deleted...]
-      <c r="AM29" s="10"/>
+      <c r="W29" s="242"/>
+      <c r="X29" s="242"/>
+      <c r="Y29" s="242"/>
+      <c r="Z29" s="242"/>
+      <c r="AA29" s="242"/>
+      <c r="AB29" s="242"/>
+      <c r="AC29" s="242"/>
+      <c r="AD29" s="242"/>
+      <c r="AE29" s="242"/>
+      <c r="AF29" s="242"/>
+      <c r="AG29" s="242"/>
+      <c r="AH29" s="242"/>
+      <c r="AI29" s="242"/>
+      <c r="AJ29" s="242"/>
+      <c r="AK29" s="242"/>
+      <c r="AL29" s="74"/>
+      <c r="AM29" s="82"/>
     </row>
-    <row r="30" spans="2:39" x14ac:dyDescent="0.15">
-[...37 lines deleted...]
-      <c r="AM30" s="10"/>
+    <row r="30" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B30" s="80"/>
+      <c r="C30" s="74"/>
+      <c r="D30" s="242"/>
+      <c r="E30" s="242"/>
+      <c r="F30" s="242"/>
+      <c r="G30" s="242"/>
+      <c r="H30" s="242"/>
+      <c r="I30" s="242"/>
+      <c r="J30" s="242"/>
+      <c r="K30" s="242"/>
+      <c r="L30" s="242"/>
+      <c r="M30" s="242"/>
+      <c r="N30" s="242"/>
+      <c r="O30" s="242"/>
+      <c r="P30" s="242"/>
+      <c r="Q30" s="242"/>
+      <c r="R30" s="242"/>
+      <c r="S30" s="242"/>
+      <c r="T30" s="242"/>
+      <c r="U30" s="242"/>
+      <c r="V30" s="242"/>
+      <c r="W30" s="242"/>
+      <c r="X30" s="242"/>
+      <c r="Y30" s="242"/>
+      <c r="Z30" s="242"/>
+      <c r="AA30" s="242"/>
+      <c r="AB30" s="242"/>
+      <c r="AC30" s="242"/>
+      <c r="AD30" s="242"/>
+      <c r="AE30" s="242"/>
+      <c r="AF30" s="242"/>
+      <c r="AG30" s="242"/>
+      <c r="AH30" s="242"/>
+      <c r="AI30" s="242"/>
+      <c r="AJ30" s="242"/>
+      <c r="AK30" s="242"/>
+      <c r="AL30" s="74"/>
+      <c r="AM30" s="82"/>
     </row>
-    <row r="31" spans="2:39" x14ac:dyDescent="0.15">
-[...37 lines deleted...]
-      <c r="AM31" s="10"/>
+    <row r="31" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B31" s="80"/>
+      <c r="C31" s="74"/>
+      <c r="D31" s="242"/>
+      <c r="E31" s="242"/>
+      <c r="F31" s="242"/>
+      <c r="G31" s="242"/>
+      <c r="H31" s="242"/>
+      <c r="I31" s="242"/>
+      <c r="J31" s="242"/>
+      <c r="K31" s="242"/>
+      <c r="L31" s="242"/>
+      <c r="M31" s="242"/>
+      <c r="N31" s="242"/>
+      <c r="O31" s="242"/>
+      <c r="P31" s="242"/>
+      <c r="Q31" s="242"/>
+      <c r="R31" s="242"/>
+      <c r="S31" s="242"/>
+      <c r="T31" s="242"/>
+      <c r="U31" s="242"/>
+      <c r="V31" s="242"/>
+      <c r="W31" s="242"/>
+      <c r="X31" s="242"/>
+      <c r="Y31" s="242"/>
+      <c r="Z31" s="242"/>
+      <c r="AA31" s="242"/>
+      <c r="AB31" s="242"/>
+      <c r="AC31" s="242"/>
+      <c r="AD31" s="242"/>
+      <c r="AE31" s="242"/>
+      <c r="AF31" s="242"/>
+      <c r="AG31" s="242"/>
+      <c r="AH31" s="242"/>
+      <c r="AI31" s="242"/>
+      <c r="AJ31" s="242"/>
+      <c r="AK31" s="242"/>
+      <c r="AL31" s="74"/>
+      <c r="AM31" s="82"/>
     </row>
-    <row r="32" spans="2:39" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C32" s="3"/>
+    <row r="32" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B32" s="80"/>
+      <c r="C32" s="74"/>
       <c r="D32" s="346"/>
       <c r="E32" s="346"/>
       <c r="F32" s="346"/>
       <c r="G32" s="346"/>
       <c r="H32" s="346"/>
       <c r="I32" s="346"/>
       <c r="J32" s="346"/>
       <c r="K32" s="346"/>
       <c r="L32" s="346"/>
       <c r="M32" s="346"/>
       <c r="N32" s="346"/>
       <c r="O32" s="346"/>
       <c r="P32" s="346"/>
       <c r="Q32" s="346"/>
       <c r="R32" s="346"/>
       <c r="S32" s="346"/>
       <c r="T32" s="346"/>
       <c r="U32" s="346"/>
       <c r="V32" s="346"/>
       <c r="W32" s="346"/>
       <c r="X32" s="346"/>
       <c r="Y32" s="346"/>
       <c r="Z32" s="346"/>
       <c r="AA32" s="346"/>
       <c r="AB32" s="346"/>
       <c r="AC32" s="346"/>
       <c r="AD32" s="346"/>
       <c r="AE32" s="346"/>
       <c r="AF32" s="346"/>
       <c r="AG32" s="346"/>
       <c r="AH32" s="346"/>
       <c r="AI32" s="346"/>
       <c r="AJ32" s="346"/>
       <c r="AK32" s="346"/>
-      <c r="AL32" s="3"/>
-      <c r="AM32" s="10"/>
+      <c r="AL32" s="74"/>
+      <c r="AM32" s="82"/>
     </row>
-    <row r="33" spans="2:39" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C33" s="3"/>
+    <row r="33" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B33" s="80"/>
+      <c r="C33" s="74"/>
       <c r="D33" s="346"/>
       <c r="E33" s="346"/>
       <c r="F33" s="346"/>
       <c r="G33" s="346"/>
       <c r="H33" s="346"/>
       <c r="I33" s="346"/>
       <c r="J33" s="346"/>
       <c r="K33" s="346"/>
       <c r="L33" s="346"/>
       <c r="M33" s="346"/>
       <c r="N33" s="346"/>
       <c r="O33" s="346"/>
       <c r="P33" s="346"/>
       <c r="Q33" s="346"/>
       <c r="R33" s="346"/>
       <c r="S33" s="346"/>
       <c r="T33" s="346"/>
       <c r="U33" s="346"/>
       <c r="V33" s="346"/>
       <c r="W33" s="346"/>
       <c r="X33" s="346"/>
       <c r="Y33" s="346"/>
       <c r="Z33" s="346"/>
       <c r="AA33" s="346"/>
       <c r="AB33" s="346"/>
       <c r="AC33" s="346"/>
       <c r="AD33" s="346"/>
       <c r="AE33" s="346"/>
       <c r="AF33" s="346"/>
       <c r="AG33" s="346"/>
       <c r="AH33" s="346"/>
       <c r="AI33" s="346"/>
       <c r="AJ33" s="346"/>
       <c r="AK33" s="346"/>
-      <c r="AL33" s="3"/>
-      <c r="AM33" s="10"/>
+      <c r="AL33" s="74"/>
+      <c r="AM33" s="82"/>
     </row>
-    <row r="34" spans="2:39" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C34" s="3"/>
+    <row r="34" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B34" s="80"/>
+      <c r="C34" s="74"/>
       <c r="D34" s="346"/>
       <c r="E34" s="346"/>
       <c r="F34" s="346"/>
       <c r="G34" s="346"/>
       <c r="H34" s="346"/>
       <c r="I34" s="346"/>
       <c r="J34" s="346"/>
       <c r="K34" s="346"/>
       <c r="L34" s="346"/>
       <c r="M34" s="346"/>
       <c r="N34" s="346"/>
       <c r="O34" s="346"/>
       <c r="P34" s="346"/>
       <c r="Q34" s="346"/>
       <c r="R34" s="346"/>
       <c r="S34" s="346"/>
       <c r="T34" s="346"/>
       <c r="U34" s="346"/>
       <c r="V34" s="346"/>
       <c r="W34" s="346"/>
       <c r="X34" s="346"/>
       <c r="Y34" s="346"/>
       <c r="Z34" s="346"/>
       <c r="AA34" s="346"/>
       <c r="AB34" s="346"/>
       <c r="AC34" s="346"/>
       <c r="AD34" s="346"/>
       <c r="AE34" s="346"/>
       <c r="AF34" s="346"/>
       <c r="AG34" s="346"/>
       <c r="AH34" s="346"/>
       <c r="AI34" s="346"/>
       <c r="AJ34" s="346"/>
       <c r="AK34" s="346"/>
-      <c r="AL34" s="3"/>
-      <c r="AM34" s="10"/>
+      <c r="AL34" s="74"/>
+      <c r="AM34" s="82"/>
     </row>
-    <row r="35" spans="2:39" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C35" s="3"/>
+    <row r="35" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B35" s="80"/>
+      <c r="C35" s="74"/>
       <c r="D35" s="346"/>
       <c r="E35" s="346"/>
       <c r="F35" s="346"/>
       <c r="G35" s="346"/>
       <c r="H35" s="346"/>
       <c r="I35" s="346"/>
       <c r="J35" s="346"/>
       <c r="K35" s="346"/>
       <c r="L35" s="346"/>
       <c r="M35" s="346"/>
       <c r="N35" s="346"/>
       <c r="O35" s="346"/>
       <c r="P35" s="346"/>
       <c r="Q35" s="346"/>
       <c r="R35" s="346"/>
       <c r="S35" s="346"/>
       <c r="T35" s="346"/>
       <c r="U35" s="346"/>
       <c r="V35" s="346"/>
       <c r="W35" s="346"/>
       <c r="X35" s="346"/>
       <c r="Y35" s="346"/>
       <c r="Z35" s="346"/>
       <c r="AA35" s="346"/>
       <c r="AB35" s="346"/>
       <c r="AC35" s="346"/>
       <c r="AD35" s="346"/>
       <c r="AE35" s="346"/>
       <c r="AF35" s="346"/>
       <c r="AG35" s="346"/>
       <c r="AH35" s="346"/>
       <c r="AI35" s="346"/>
       <c r="AJ35" s="346"/>
       <c r="AK35" s="346"/>
-      <c r="AL35" s="3"/>
-      <c r="AM35" s="10"/>
+      <c r="AL35" s="74"/>
+      <c r="AM35" s="82"/>
     </row>
-    <row r="36" spans="2:39" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C36" s="3"/>
+    <row r="36" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B36" s="80"/>
+      <c r="C36" s="74"/>
       <c r="D36" s="346"/>
       <c r="E36" s="346"/>
       <c r="F36" s="346"/>
       <c r="G36" s="346"/>
       <c r="H36" s="346"/>
       <c r="I36" s="346"/>
       <c r="J36" s="346"/>
       <c r="K36" s="346"/>
       <c r="L36" s="346"/>
       <c r="M36" s="346"/>
       <c r="N36" s="346"/>
       <c r="O36" s="346"/>
       <c r="P36" s="346"/>
       <c r="Q36" s="346"/>
       <c r="R36" s="346"/>
       <c r="S36" s="346"/>
       <c r="T36" s="346"/>
       <c r="U36" s="346"/>
       <c r="V36" s="346"/>
       <c r="W36" s="346"/>
       <c r="X36" s="346"/>
       <c r="Y36" s="346"/>
       <c r="Z36" s="346"/>
       <c r="AA36" s="346"/>
       <c r="AB36" s="346"/>
       <c r="AC36" s="346"/>
       <c r="AD36" s="346"/>
       <c r="AE36" s="346"/>
       <c r="AF36" s="346"/>
       <c r="AG36" s="346"/>
       <c r="AH36" s="346"/>
       <c r="AI36" s="346"/>
       <c r="AJ36" s="346"/>
       <c r="AK36" s="346"/>
-      <c r="AL36" s="3"/>
-      <c r="AM36" s="10"/>
+      <c r="AL36" s="74"/>
+      <c r="AM36" s="82"/>
     </row>
-    <row r="37" spans="2:39" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C37" s="3"/>
+    <row r="37" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B37" s="80"/>
+      <c r="C37" s="74"/>
       <c r="D37" s="346"/>
       <c r="E37" s="346"/>
       <c r="F37" s="346"/>
       <c r="G37" s="346"/>
       <c r="H37" s="346"/>
       <c r="I37" s="346"/>
       <c r="J37" s="346"/>
       <c r="K37" s="346"/>
       <c r="L37" s="346"/>
       <c r="M37" s="346"/>
       <c r="N37" s="346"/>
       <c r="O37" s="346"/>
       <c r="P37" s="346"/>
       <c r="Q37" s="346"/>
       <c r="R37" s="346"/>
       <c r="S37" s="346"/>
       <c r="T37" s="346"/>
       <c r="U37" s="346"/>
       <c r="V37" s="346"/>
       <c r="W37" s="346"/>
       <c r="X37" s="346"/>
       <c r="Y37" s="346"/>
       <c r="Z37" s="346"/>
       <c r="AA37" s="346"/>
       <c r="AB37" s="346"/>
       <c r="AC37" s="346"/>
       <c r="AD37" s="346"/>
       <c r="AE37" s="346"/>
       <c r="AF37" s="346"/>
       <c r="AG37" s="346"/>
       <c r="AH37" s="346"/>
       <c r="AI37" s="346"/>
       <c r="AJ37" s="346"/>
       <c r="AK37" s="346"/>
-      <c r="AL37" s="3"/>
-      <c r="AM37" s="10"/>
+      <c r="AL37" s="74"/>
+      <c r="AM37" s="82"/>
     </row>
-    <row r="38" spans="2:39" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C38" s="3"/>
+    <row r="38" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B38" s="80"/>
+      <c r="C38" s="74"/>
       <c r="D38" s="346"/>
       <c r="E38" s="346"/>
       <c r="F38" s="346"/>
       <c r="G38" s="346"/>
       <c r="H38" s="346"/>
       <c r="I38" s="346"/>
       <c r="J38" s="346"/>
       <c r="K38" s="346"/>
       <c r="L38" s="346"/>
       <c r="M38" s="346"/>
       <c r="N38" s="346"/>
       <c r="O38" s="346"/>
       <c r="P38" s="346"/>
       <c r="Q38" s="346"/>
       <c r="R38" s="346"/>
       <c r="S38" s="346"/>
       <c r="T38" s="346"/>
       <c r="U38" s="346"/>
       <c r="V38" s="346"/>
       <c r="W38" s="346"/>
       <c r="X38" s="346"/>
       <c r="Y38" s="346"/>
       <c r="Z38" s="346"/>
       <c r="AA38" s="346"/>
       <c r="AB38" s="346"/>
       <c r="AC38" s="346"/>
       <c r="AD38" s="346"/>
       <c r="AE38" s="346"/>
       <c r="AF38" s="346"/>
       <c r="AG38" s="346"/>
       <c r="AH38" s="346"/>
       <c r="AI38" s="346"/>
       <c r="AJ38" s="346"/>
       <c r="AK38" s="346"/>
-      <c r="AL38" s="3"/>
-      <c r="AM38" s="10"/>
+      <c r="AL38" s="74"/>
+      <c r="AM38" s="82"/>
     </row>
-    <row r="39" spans="2:39" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C39" s="3"/>
+    <row r="39" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B39" s="80"/>
+      <c r="C39" s="74"/>
       <c r="D39" s="346"/>
       <c r="E39" s="346"/>
       <c r="F39" s="346"/>
       <c r="G39" s="346"/>
       <c r="H39" s="346"/>
       <c r="I39" s="346"/>
       <c r="J39" s="346"/>
       <c r="K39" s="346"/>
       <c r="L39" s="346"/>
       <c r="M39" s="346"/>
       <c r="N39" s="346"/>
       <c r="O39" s="346"/>
       <c r="P39" s="346"/>
       <c r="Q39" s="346"/>
       <c r="R39" s="346"/>
       <c r="S39" s="346"/>
       <c r="T39" s="346"/>
       <c r="U39" s="346"/>
       <c r="V39" s="346"/>
       <c r="W39" s="346"/>
       <c r="X39" s="346"/>
       <c r="Y39" s="346"/>
       <c r="Z39" s="346"/>
       <c r="AA39" s="346"/>
       <c r="AB39" s="346"/>
       <c r="AC39" s="346"/>
       <c r="AD39" s="346"/>
       <c r="AE39" s="346"/>
       <c r="AF39" s="346"/>
       <c r="AG39" s="346"/>
       <c r="AH39" s="346"/>
       <c r="AI39" s="346"/>
       <c r="AJ39" s="346"/>
       <c r="AK39" s="346"/>
-      <c r="AL39" s="3"/>
-      <c r="AM39" s="10"/>
+      <c r="AL39" s="74"/>
+      <c r="AM39" s="82"/>
     </row>
-    <row r="40" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C40" s="3"/>
+    <row r="40" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B40" s="80"/>
+      <c r="C40" s="74"/>
       <c r="D40" s="346"/>
       <c r="E40" s="346"/>
       <c r="F40" s="346"/>
       <c r="G40" s="346"/>
       <c r="H40" s="346"/>
       <c r="I40" s="346"/>
       <c r="J40" s="346"/>
       <c r="K40" s="346"/>
       <c r="L40" s="346"/>
       <c r="M40" s="346"/>
       <c r="N40" s="346"/>
       <c r="O40" s="346"/>
       <c r="P40" s="346"/>
       <c r="Q40" s="346"/>
       <c r="R40" s="346"/>
       <c r="S40" s="346"/>
       <c r="T40" s="346"/>
       <c r="U40" s="346"/>
       <c r="V40" s="346"/>
       <c r="W40" s="346"/>
       <c r="X40" s="346"/>
       <c r="Y40" s="346"/>
       <c r="Z40" s="346"/>
       <c r="AA40" s="346"/>
       <c r="AB40" s="346"/>
       <c r="AC40" s="346"/>
       <c r="AD40" s="346"/>
       <c r="AE40" s="346"/>
       <c r="AF40" s="346"/>
       <c r="AG40" s="346"/>
       <c r="AH40" s="346"/>
       <c r="AI40" s="346"/>
       <c r="AJ40" s="346"/>
       <c r="AK40" s="346"/>
-      <c r="AL40" s="3"/>
-      <c r="AM40" s="10"/>
+      <c r="AL40" s="74"/>
+      <c r="AM40" s="82"/>
     </row>
-    <row r="41" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C41" s="3"/>
+    <row r="41" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B41" s="80"/>
+      <c r="C41" s="74"/>
       <c r="D41" s="346"/>
       <c r="E41" s="346"/>
       <c r="F41" s="346"/>
       <c r="G41" s="346"/>
       <c r="H41" s="346"/>
       <c r="I41" s="346"/>
       <c r="J41" s="346"/>
       <c r="K41" s="346"/>
       <c r="L41" s="346"/>
       <c r="M41" s="346"/>
       <c r="N41" s="346"/>
       <c r="O41" s="346"/>
       <c r="P41" s="346"/>
       <c r="Q41" s="346"/>
       <c r="R41" s="346"/>
       <c r="S41" s="346"/>
       <c r="T41" s="346"/>
       <c r="U41" s="346"/>
       <c r="V41" s="346"/>
       <c r="W41" s="346"/>
       <c r="X41" s="346"/>
       <c r="Y41" s="346"/>
       <c r="Z41" s="346"/>
       <c r="AA41" s="346"/>
       <c r="AB41" s="346"/>
       <c r="AC41" s="346"/>
       <c r="AD41" s="346"/>
       <c r="AE41" s="346"/>
       <c r="AF41" s="346"/>
       <c r="AG41" s="346"/>
       <c r="AH41" s="346"/>
       <c r="AI41" s="346"/>
       <c r="AJ41" s="346"/>
       <c r="AK41" s="346"/>
-      <c r="AL41" s="3"/>
-      <c r="AM41" s="10"/>
+      <c r="AL41" s="74"/>
+      <c r="AM41" s="82"/>
     </row>
-    <row r="42" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C42" s="3"/>
+    <row r="42" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B42" s="80"/>
+      <c r="C42" s="74"/>
       <c r="D42" s="346"/>
       <c r="E42" s="346"/>
       <c r="F42" s="346"/>
       <c r="G42" s="346"/>
       <c r="H42" s="346"/>
       <c r="I42" s="346"/>
       <c r="J42" s="346"/>
       <c r="K42" s="346"/>
       <c r="L42" s="346"/>
       <c r="M42" s="346"/>
       <c r="N42" s="346"/>
       <c r="O42" s="346"/>
       <c r="P42" s="346"/>
       <c r="Q42" s="346"/>
       <c r="R42" s="346"/>
       <c r="S42" s="346"/>
       <c r="T42" s="346"/>
       <c r="U42" s="346"/>
       <c r="V42" s="346"/>
       <c r="W42" s="346"/>
       <c r="X42" s="346"/>
       <c r="Y42" s="346"/>
       <c r="Z42" s="346"/>
       <c r="AA42" s="346"/>
       <c r="AB42" s="346"/>
       <c r="AC42" s="346"/>
       <c r="AD42" s="346"/>
       <c r="AE42" s="346"/>
       <c r="AF42" s="346"/>
       <c r="AG42" s="346"/>
       <c r="AH42" s="346"/>
       <c r="AI42" s="346"/>
       <c r="AJ42" s="346"/>
       <c r="AK42" s="346"/>
-      <c r="AL42" s="3"/>
-      <c r="AM42" s="10"/>
+      <c r="AL42" s="74"/>
+      <c r="AM42" s="82"/>
     </row>
-    <row r="43" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C43" s="3"/>
+    <row r="43" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B43" s="80"/>
+      <c r="C43" s="74"/>
       <c r="D43" s="346"/>
       <c r="E43" s="346"/>
       <c r="F43" s="346"/>
       <c r="G43" s="346"/>
       <c r="H43" s="346"/>
       <c r="I43" s="346"/>
       <c r="J43" s="346"/>
       <c r="K43" s="346"/>
       <c r="L43" s="346"/>
       <c r="M43" s="346"/>
       <c r="N43" s="346"/>
       <c r="O43" s="346"/>
       <c r="P43" s="346"/>
       <c r="Q43" s="346"/>
       <c r="R43" s="346"/>
       <c r="S43" s="346"/>
       <c r="T43" s="346"/>
       <c r="U43" s="346"/>
       <c r="V43" s="346"/>
       <c r="W43" s="346"/>
       <c r="X43" s="346"/>
       <c r="Y43" s="346"/>
       <c r="Z43" s="346"/>
       <c r="AA43" s="346"/>
       <c r="AB43" s="346"/>
       <c r="AC43" s="346"/>
       <c r="AD43" s="346"/>
       <c r="AE43" s="346"/>
       <c r="AF43" s="346"/>
       <c r="AG43" s="346"/>
       <c r="AH43" s="346"/>
       <c r="AI43" s="346"/>
       <c r="AJ43" s="346"/>
       <c r="AK43" s="346"/>
-      <c r="AL43" s="3"/>
-      <c r="AM43" s="10"/>
+      <c r="AL43" s="74"/>
+      <c r="AM43" s="82"/>
     </row>
-    <row r="44" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C44" s="3"/>
+    <row r="44" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B44" s="80"/>
+      <c r="C44" s="74"/>
       <c r="D44" s="346"/>
       <c r="E44" s="346"/>
       <c r="F44" s="346"/>
       <c r="G44" s="346"/>
       <c r="H44" s="346"/>
       <c r="I44" s="346"/>
       <c r="J44" s="346"/>
       <c r="K44" s="346"/>
       <c r="L44" s="346"/>
       <c r="M44" s="346"/>
       <c r="N44" s="346"/>
       <c r="O44" s="346"/>
       <c r="P44" s="346"/>
       <c r="Q44" s="346"/>
       <c r="R44" s="346"/>
       <c r="S44" s="346"/>
       <c r="T44" s="346"/>
       <c r="U44" s="346"/>
       <c r="V44" s="346"/>
       <c r="W44" s="346"/>
       <c r="X44" s="346"/>
       <c r="Y44" s="346"/>
       <c r="Z44" s="346"/>
       <c r="AA44" s="346"/>
       <c r="AB44" s="346"/>
       <c r="AC44" s="346"/>
       <c r="AD44" s="346"/>
       <c r="AE44" s="346"/>
       <c r="AF44" s="346"/>
       <c r="AG44" s="346"/>
       <c r="AH44" s="346"/>
       <c r="AI44" s="346"/>
       <c r="AJ44" s="346"/>
       <c r="AK44" s="346"/>
-      <c r="AL44" s="3"/>
-      <c r="AM44" s="10"/>
+      <c r="AL44" s="74"/>
+      <c r="AM44" s="82"/>
     </row>
-    <row r="45" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C45" s="3"/>
+    <row r="45" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B45" s="80"/>
+      <c r="C45" s="74"/>
       <c r="D45" s="346"/>
       <c r="E45" s="346"/>
       <c r="F45" s="346"/>
       <c r="G45" s="346"/>
       <c r="H45" s="346"/>
       <c r="I45" s="346"/>
       <c r="J45" s="346"/>
       <c r="K45" s="346"/>
       <c r="L45" s="346"/>
       <c r="M45" s="346"/>
       <c r="N45" s="346"/>
       <c r="O45" s="346"/>
       <c r="P45" s="346"/>
       <c r="Q45" s="346"/>
       <c r="R45" s="346"/>
       <c r="S45" s="346"/>
       <c r="T45" s="346"/>
       <c r="U45" s="346"/>
       <c r="V45" s="346"/>
       <c r="W45" s="346"/>
       <c r="X45" s="346"/>
       <c r="Y45" s="346"/>
       <c r="Z45" s="346"/>
       <c r="AA45" s="346"/>
       <c r="AB45" s="346"/>
       <c r="AC45" s="346"/>
       <c r="AD45" s="346"/>
       <c r="AE45" s="346"/>
       <c r="AF45" s="346"/>
       <c r="AG45" s="346"/>
       <c r="AH45" s="346"/>
       <c r="AI45" s="346"/>
       <c r="AJ45" s="346"/>
       <c r="AK45" s="346"/>
-      <c r="AL45" s="3"/>
-      <c r="AM45" s="10"/>
+      <c r="AL45" s="74"/>
+      <c r="AM45" s="82"/>
     </row>
-    <row r="46" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C46" s="3"/>
+    <row r="46" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B46" s="80"/>
+      <c r="C46" s="74"/>
       <c r="D46" s="346"/>
       <c r="E46" s="346"/>
       <c r="F46" s="346"/>
       <c r="G46" s="346"/>
       <c r="H46" s="346"/>
       <c r="I46" s="346"/>
       <c r="J46" s="346"/>
       <c r="K46" s="346"/>
       <c r="L46" s="346"/>
       <c r="M46" s="346"/>
       <c r="N46" s="346"/>
       <c r="O46" s="346"/>
       <c r="P46" s="346"/>
       <c r="Q46" s="346"/>
       <c r="R46" s="346"/>
       <c r="S46" s="346"/>
       <c r="T46" s="346"/>
       <c r="U46" s="346"/>
       <c r="V46" s="346"/>
       <c r="W46" s="346"/>
       <c r="X46" s="346"/>
       <c r="Y46" s="346"/>
       <c r="Z46" s="346"/>
       <c r="AA46" s="346"/>
       <c r="AB46" s="346"/>
       <c r="AC46" s="346"/>
       <c r="AD46" s="346"/>
       <c r="AE46" s="346"/>
       <c r="AF46" s="346"/>
       <c r="AG46" s="346"/>
       <c r="AH46" s="346"/>
       <c r="AI46" s="346"/>
       <c r="AJ46" s="346"/>
       <c r="AK46" s="346"/>
-      <c r="AL46" s="3"/>
-      <c r="AM46" s="10"/>
+      <c r="AL46" s="74"/>
+      <c r="AM46" s="82"/>
     </row>
-    <row r="47" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...37 lines deleted...]
-      <c r="AM47" s="10"/>
+    <row r="47" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B47" s="80"/>
+      <c r="C47" s="74"/>
+      <c r="D47" s="113"/>
+      <c r="E47" s="114"/>
+      <c r="F47" s="114"/>
+      <c r="G47" s="114"/>
+      <c r="H47" s="114"/>
+      <c r="I47" s="114"/>
+      <c r="J47" s="114"/>
+      <c r="K47" s="114"/>
+      <c r="L47" s="114"/>
+      <c r="M47" s="114"/>
+      <c r="N47" s="114"/>
+      <c r="O47" s="114"/>
+      <c r="P47" s="114"/>
+      <c r="Q47" s="114"/>
+      <c r="R47" s="114"/>
+      <c r="S47" s="114"/>
+      <c r="T47" s="114"/>
+      <c r="U47" s="114"/>
+      <c r="V47" s="114"/>
+      <c r="W47" s="114"/>
+      <c r="X47" s="114"/>
+      <c r="Y47" s="114"/>
+      <c r="Z47" s="114"/>
+      <c r="AA47" s="114"/>
+      <c r="AB47" s="114"/>
+      <c r="AC47" s="114"/>
+      <c r="AD47" s="114"/>
+      <c r="AE47" s="114"/>
+      <c r="AF47" s="114"/>
+      <c r="AG47" s="114"/>
+      <c r="AH47" s="114"/>
+      <c r="AI47" s="114"/>
+      <c r="AJ47" s="114"/>
+      <c r="AK47" s="114"/>
+      <c r="AL47" s="74"/>
+      <c r="AM47" s="82"/>
     </row>
-    <row r="48" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="C48" s="3">
+    <row r="48" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B48" s="80"/>
+      <c r="C48" s="74">
         <v>5</v>
       </c>
-      <c r="D48" s="13" t="s">
-        <v>60</v>
+      <c r="D48" s="89" t="s">
+        <v>89</v>
       </c>
-      <c r="E48" s="19"/>
-[...33 lines deleted...]
-      <c r="AM48" s="10"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90"/>
+      <c r="I48" s="90"/>
+      <c r="J48" s="90"/>
+      <c r="K48" s="90"/>
+      <c r="L48" s="85"/>
+      <c r="M48" s="85"/>
+      <c r="N48" s="85"/>
+      <c r="O48" s="85"/>
+      <c r="P48" s="85"/>
+      <c r="Q48" s="85"/>
+      <c r="R48" s="85"/>
+      <c r="S48" s="85"/>
+      <c r="T48" s="85"/>
+      <c r="U48" s="85"/>
+      <c r="V48" s="85"/>
+      <c r="W48" s="85"/>
+      <c r="X48" s="85"/>
+      <c r="Y48" s="85"/>
+      <c r="Z48" s="85"/>
+      <c r="AA48" s="85"/>
+      <c r="AB48" s="85"/>
+      <c r="AC48" s="85"/>
+      <c r="AD48" s="85"/>
+      <c r="AE48" s="85"/>
+      <c r="AF48" s="85"/>
+      <c r="AG48" s="85"/>
+      <c r="AH48" s="85"/>
+      <c r="AI48" s="85"/>
+      <c r="AJ48" s="85"/>
+      <c r="AK48" s="85"/>
+      <c r="AL48" s="85"/>
+      <c r="AM48" s="82"/>
     </row>
-    <row r="49" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-        <v>61</v>
+    <row r="49" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B49" s="80"/>
+      <c r="C49" s="74"/>
+      <c r="D49" s="300" t="s">
+        <v>90</v>
       </c>
-      <c r="E49" s="338"/>
-[...4 lines deleted...]
-        <v>62</v>
+      <c r="E49" s="300"/>
+      <c r="F49" s="300"/>
+      <c r="G49" s="300"/>
+      <c r="H49" s="300"/>
+      <c r="I49" s="300" t="s">
+        <v>91</v>
       </c>
-      <c r="J49" s="338"/>
-[...5 lines deleted...]
-        <v>63</v>
+      <c r="J49" s="300"/>
+      <c r="K49" s="300"/>
+      <c r="L49" s="300"/>
+      <c r="M49" s="300"/>
+      <c r="N49" s="300"/>
+      <c r="O49" s="300" t="s">
+        <v>92</v>
       </c>
-      <c r="P49" s="338"/>
-[...11 lines deleted...]
-        <v>64</v>
+      <c r="P49" s="300"/>
+      <c r="Q49" s="300"/>
+      <c r="R49" s="300"/>
+      <c r="S49" s="300"/>
+      <c r="T49" s="300"/>
+      <c r="U49" s="300"/>
+      <c r="V49" s="300"/>
+      <c r="W49" s="300"/>
+      <c r="X49" s="300"/>
+      <c r="Y49" s="300"/>
+      <c r="Z49" s="300"/>
+      <c r="AA49" s="300" t="s">
+        <v>93</v>
       </c>
-      <c r="AB49" s="338"/>
-[...10 lines deleted...]
-      <c r="AM49" s="10"/>
+      <c r="AB49" s="300"/>
+      <c r="AC49" s="300"/>
+      <c r="AD49" s="300"/>
+      <c r="AE49" s="300"/>
+      <c r="AF49" s="300"/>
+      <c r="AG49" s="300"/>
+      <c r="AH49" s="300"/>
+      <c r="AI49" s="300"/>
+      <c r="AJ49" s="300"/>
+      <c r="AK49" s="300"/>
+      <c r="AL49" s="85"/>
+      <c r="AM49" s="82"/>
     </row>
-    <row r="50" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="N50" s="356"/>
+    <row r="50" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B50" s="80"/>
+      <c r="C50" s="74"/>
+      <c r="D50" s="345"/>
+      <c r="E50" s="345"/>
+      <c r="F50" s="345"/>
+      <c r="G50" s="345"/>
+      <c r="H50" s="345"/>
+      <c r="I50" s="345"/>
+      <c r="J50" s="345"/>
+      <c r="K50" s="345"/>
+      <c r="L50" s="345"/>
+      <c r="M50" s="345"/>
+      <c r="N50" s="345"/>
       <c r="O50" s="346"/>
       <c r="P50" s="346"/>
       <c r="Q50" s="346"/>
       <c r="R50" s="346"/>
       <c r="S50" s="346"/>
       <c r="T50" s="346"/>
       <c r="U50" s="346"/>
       <c r="V50" s="346"/>
       <c r="W50" s="346"/>
       <c r="X50" s="346"/>
       <c r="Y50" s="346"/>
       <c r="Z50" s="346"/>
       <c r="AA50" s="346"/>
       <c r="AB50" s="346"/>
       <c r="AC50" s="346"/>
       <c r="AD50" s="346"/>
       <c r="AE50" s="346"/>
       <c r="AF50" s="346"/>
       <c r="AG50" s="346"/>
       <c r="AH50" s="346"/>
       <c r="AI50" s="346"/>
       <c r="AJ50" s="346"/>
       <c r="AK50" s="346"/>
-      <c r="AL50" s="11"/>
-      <c r="AM50" s="10"/>
+      <c r="AL50" s="85"/>
+      <c r="AM50" s="82"/>
     </row>
-    <row r="51" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="N51" s="356"/>
+    <row r="51" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B51" s="80"/>
+      <c r="C51" s="74"/>
+      <c r="D51" s="345"/>
+      <c r="E51" s="345"/>
+      <c r="F51" s="345"/>
+      <c r="G51" s="345"/>
+      <c r="H51" s="345"/>
+      <c r="I51" s="345"/>
+      <c r="J51" s="345"/>
+      <c r="K51" s="345"/>
+      <c r="L51" s="345"/>
+      <c r="M51" s="345"/>
+      <c r="N51" s="345"/>
       <c r="O51" s="346"/>
       <c r="P51" s="346"/>
       <c r="Q51" s="346"/>
       <c r="R51" s="346"/>
       <c r="S51" s="346"/>
       <c r="T51" s="346"/>
       <c r="U51" s="346"/>
       <c r="V51" s="346"/>
       <c r="W51" s="346"/>
       <c r="X51" s="346"/>
       <c r="Y51" s="346"/>
       <c r="Z51" s="346"/>
       <c r="AA51" s="346"/>
       <c r="AB51" s="346"/>
       <c r="AC51" s="346"/>
       <c r="AD51" s="346"/>
       <c r="AE51" s="346"/>
       <c r="AF51" s="346"/>
       <c r="AG51" s="346"/>
       <c r="AH51" s="346"/>
       <c r="AI51" s="346"/>
       <c r="AJ51" s="346"/>
       <c r="AK51" s="346"/>
-      <c r="AL51" s="11"/>
-      <c r="AM51" s="10"/>
+      <c r="AL51" s="85"/>
+      <c r="AM51" s="82"/>
     </row>
-    <row r="52" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="N52" s="356"/>
+    <row r="52" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B52" s="80"/>
+      <c r="C52" s="74"/>
+      <c r="D52" s="345"/>
+      <c r="E52" s="345"/>
+      <c r="F52" s="345"/>
+      <c r="G52" s="345"/>
+      <c r="H52" s="345"/>
+      <c r="I52" s="345"/>
+      <c r="J52" s="345"/>
+      <c r="K52" s="345"/>
+      <c r="L52" s="345"/>
+      <c r="M52" s="345"/>
+      <c r="N52" s="345"/>
       <c r="O52" s="346"/>
       <c r="P52" s="346"/>
       <c r="Q52" s="346"/>
       <c r="R52" s="346"/>
       <c r="S52" s="346"/>
       <c r="T52" s="346"/>
       <c r="U52" s="346"/>
       <c r="V52" s="346"/>
       <c r="W52" s="346"/>
       <c r="X52" s="346"/>
       <c r="Y52" s="346"/>
       <c r="Z52" s="346"/>
       <c r="AA52" s="346"/>
       <c r="AB52" s="346"/>
       <c r="AC52" s="346"/>
       <c r="AD52" s="346"/>
       <c r="AE52" s="346"/>
       <c r="AF52" s="346"/>
       <c r="AG52" s="346"/>
       <c r="AH52" s="346"/>
       <c r="AI52" s="346"/>
       <c r="AJ52" s="346"/>
       <c r="AK52" s="346"/>
-      <c r="AL52" s="11"/>
-      <c r="AM52" s="10"/>
+      <c r="AL52" s="85"/>
+      <c r="AM52" s="82"/>
     </row>
-    <row r="53" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="N53" s="356"/>
+    <row r="53" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B53" s="80"/>
+      <c r="C53" s="74"/>
+      <c r="D53" s="345"/>
+      <c r="E53" s="345"/>
+      <c r="F53" s="345"/>
+      <c r="G53" s="345"/>
+      <c r="H53" s="345"/>
+      <c r="I53" s="345"/>
+      <c r="J53" s="345"/>
+      <c r="K53" s="345"/>
+      <c r="L53" s="345"/>
+      <c r="M53" s="345"/>
+      <c r="N53" s="345"/>
       <c r="O53" s="346"/>
       <c r="P53" s="346"/>
       <c r="Q53" s="346"/>
       <c r="R53" s="346"/>
       <c r="S53" s="346"/>
       <c r="T53" s="346"/>
       <c r="U53" s="346"/>
       <c r="V53" s="346"/>
       <c r="W53" s="346"/>
       <c r="X53" s="346"/>
       <c r="Y53" s="346"/>
       <c r="Z53" s="346"/>
       <c r="AA53" s="346"/>
       <c r="AB53" s="346"/>
       <c r="AC53" s="346"/>
       <c r="AD53" s="346"/>
       <c r="AE53" s="346"/>
       <c r="AF53" s="346"/>
       <c r="AG53" s="346"/>
       <c r="AH53" s="346"/>
       <c r="AI53" s="346"/>
       <c r="AJ53" s="346"/>
       <c r="AK53" s="346"/>
-      <c r="AL53" s="11"/>
-      <c r="AM53" s="10"/>
+      <c r="AL53" s="85"/>
+      <c r="AM53" s="82"/>
     </row>
-    <row r="54" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="N54" s="356"/>
+    <row r="54" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B54" s="80"/>
+      <c r="C54" s="74"/>
+      <c r="D54" s="345"/>
+      <c r="E54" s="345"/>
+      <c r="F54" s="345"/>
+      <c r="G54" s="345"/>
+      <c r="H54" s="345"/>
+      <c r="I54" s="345"/>
+      <c r="J54" s="345"/>
+      <c r="K54" s="345"/>
+      <c r="L54" s="345"/>
+      <c r="M54" s="345"/>
+      <c r="N54" s="345"/>
       <c r="O54" s="346"/>
       <c r="P54" s="346"/>
       <c r="Q54" s="346"/>
       <c r="R54" s="346"/>
       <c r="S54" s="346"/>
       <c r="T54" s="346"/>
       <c r="U54" s="346"/>
       <c r="V54" s="346"/>
       <c r="W54" s="346"/>
       <c r="X54" s="346"/>
       <c r="Y54" s="346"/>
       <c r="Z54" s="346"/>
       <c r="AA54" s="346"/>
       <c r="AB54" s="346"/>
       <c r="AC54" s="346"/>
       <c r="AD54" s="346"/>
       <c r="AE54" s="346"/>
       <c r="AF54" s="346"/>
       <c r="AG54" s="346"/>
       <c r="AH54" s="346"/>
       <c r="AI54" s="346"/>
       <c r="AJ54" s="346"/>
       <c r="AK54" s="346"/>
-      <c r="AL54" s="11"/>
-      <c r="AM54" s="10"/>
+      <c r="AL54" s="85"/>
+      <c r="AM54" s="82"/>
     </row>
-    <row r="55" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="N55" s="356"/>
+    <row r="55" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B55" s="80"/>
+      <c r="C55" s="74"/>
+      <c r="D55" s="345"/>
+      <c r="E55" s="345"/>
+      <c r="F55" s="345"/>
+      <c r="G55" s="345"/>
+      <c r="H55" s="345"/>
+      <c r="I55" s="345"/>
+      <c r="J55" s="345"/>
+      <c r="K55" s="345"/>
+      <c r="L55" s="345"/>
+      <c r="M55" s="345"/>
+      <c r="N55" s="345"/>
       <c r="O55" s="346"/>
       <c r="P55" s="346"/>
       <c r="Q55" s="346"/>
       <c r="R55" s="346"/>
       <c r="S55" s="346"/>
       <c r="T55" s="346"/>
       <c r="U55" s="346"/>
       <c r="V55" s="346"/>
       <c r="W55" s="346"/>
       <c r="X55" s="346"/>
       <c r="Y55" s="346"/>
       <c r="Z55" s="346"/>
       <c r="AA55" s="346"/>
       <c r="AB55" s="346"/>
       <c r="AC55" s="346"/>
       <c r="AD55" s="346"/>
       <c r="AE55" s="346"/>
       <c r="AF55" s="346"/>
       <c r="AG55" s="346"/>
       <c r="AH55" s="346"/>
       <c r="AI55" s="346"/>
       <c r="AJ55" s="346"/>
       <c r="AK55" s="346"/>
-      <c r="AL55" s="11"/>
-      <c r="AM55" s="10"/>
+      <c r="AL55" s="85"/>
+      <c r="AM55" s="82"/>
     </row>
-    <row r="56" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="N56" s="356"/>
+    <row r="56" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B56" s="80"/>
+      <c r="C56" s="74"/>
+      <c r="D56" s="345"/>
+      <c r="E56" s="345"/>
+      <c r="F56" s="345"/>
+      <c r="G56" s="345"/>
+      <c r="H56" s="345"/>
+      <c r="I56" s="345"/>
+      <c r="J56" s="345"/>
+      <c r="K56" s="345"/>
+      <c r="L56" s="345"/>
+      <c r="M56" s="345"/>
+      <c r="N56" s="345"/>
       <c r="O56" s="346"/>
       <c r="P56" s="346"/>
       <c r="Q56" s="346"/>
       <c r="R56" s="346"/>
       <c r="S56" s="346"/>
       <c r="T56" s="346"/>
       <c r="U56" s="346"/>
       <c r="V56" s="346"/>
       <c r="W56" s="346"/>
       <c r="X56" s="346"/>
       <c r="Y56" s="346"/>
       <c r="Z56" s="346"/>
       <c r="AA56" s="346"/>
       <c r="AB56" s="346"/>
       <c r="AC56" s="346"/>
       <c r="AD56" s="346"/>
       <c r="AE56" s="346"/>
       <c r="AF56" s="346"/>
       <c r="AG56" s="346"/>
       <c r="AH56" s="346"/>
       <c r="AI56" s="346"/>
       <c r="AJ56" s="346"/>
       <c r="AK56" s="346"/>
-      <c r="AL56" s="11"/>
-      <c r="AM56" s="10"/>
+      <c r="AL56" s="85"/>
+      <c r="AM56" s="82"/>
     </row>
-    <row r="57" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="N57" s="356"/>
+    <row r="57" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B57" s="80"/>
+      <c r="C57" s="74"/>
+      <c r="D57" s="345"/>
+      <c r="E57" s="345"/>
+      <c r="F57" s="345"/>
+      <c r="G57" s="345"/>
+      <c r="H57" s="345"/>
+      <c r="I57" s="345"/>
+      <c r="J57" s="345"/>
+      <c r="K57" s="345"/>
+      <c r="L57" s="345"/>
+      <c r="M57" s="345"/>
+      <c r="N57" s="345"/>
       <c r="O57" s="346"/>
       <c r="P57" s="346"/>
       <c r="Q57" s="346"/>
       <c r="R57" s="346"/>
       <c r="S57" s="346"/>
       <c r="T57" s="346"/>
       <c r="U57" s="346"/>
       <c r="V57" s="346"/>
       <c r="W57" s="346"/>
       <c r="X57" s="346"/>
       <c r="Y57" s="346"/>
       <c r="Z57" s="346"/>
       <c r="AA57" s="346"/>
       <c r="AB57" s="346"/>
       <c r="AC57" s="346"/>
       <c r="AD57" s="346"/>
       <c r="AE57" s="346"/>
       <c r="AF57" s="346"/>
       <c r="AG57" s="346"/>
       <c r="AH57" s="346"/>
       <c r="AI57" s="346"/>
       <c r="AJ57" s="346"/>
       <c r="AK57" s="346"/>
-      <c r="AL57" s="11"/>
-      <c r="AM57" s="10"/>
+      <c r="AL57" s="85"/>
+      <c r="AM57" s="82"/>
     </row>
-    <row r="58" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="N58" s="356"/>
+    <row r="58" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B58" s="80"/>
+      <c r="C58" s="74"/>
+      <c r="D58" s="345"/>
+      <c r="E58" s="345"/>
+      <c r="F58" s="345"/>
+      <c r="G58" s="345"/>
+      <c r="H58" s="345"/>
+      <c r="I58" s="345"/>
+      <c r="J58" s="345"/>
+      <c r="K58" s="345"/>
+      <c r="L58" s="345"/>
+      <c r="M58" s="345"/>
+      <c r="N58" s="345"/>
       <c r="O58" s="346"/>
       <c r="P58" s="346"/>
       <c r="Q58" s="346"/>
       <c r="R58" s="346"/>
       <c r="S58" s="346"/>
       <c r="T58" s="346"/>
       <c r="U58" s="346"/>
       <c r="V58" s="346"/>
       <c r="W58" s="346"/>
       <c r="X58" s="346"/>
       <c r="Y58" s="346"/>
       <c r="Z58" s="346"/>
       <c r="AA58" s="346"/>
       <c r="AB58" s="346"/>
       <c r="AC58" s="346"/>
       <c r="AD58" s="346"/>
       <c r="AE58" s="346"/>
       <c r="AF58" s="346"/>
       <c r="AG58" s="346"/>
       <c r="AH58" s="346"/>
       <c r="AI58" s="346"/>
       <c r="AJ58" s="346"/>
       <c r="AK58" s="346"/>
-      <c r="AL58" s="11"/>
-      <c r="AM58" s="10"/>
+      <c r="AL58" s="85"/>
+      <c r="AM58" s="82"/>
     </row>
-    <row r="59" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="N59" s="356"/>
+    <row r="59" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B59" s="80"/>
+      <c r="C59" s="74"/>
+      <c r="D59" s="345"/>
+      <c r="E59" s="345"/>
+      <c r="F59" s="345"/>
+      <c r="G59" s="345"/>
+      <c r="H59" s="345"/>
+      <c r="I59" s="345"/>
+      <c r="J59" s="345"/>
+      <c r="K59" s="345"/>
+      <c r="L59" s="345"/>
+      <c r="M59" s="345"/>
+      <c r="N59" s="345"/>
       <c r="O59" s="346"/>
       <c r="P59" s="346"/>
       <c r="Q59" s="346"/>
       <c r="R59" s="346"/>
       <c r="S59" s="346"/>
       <c r="T59" s="346"/>
       <c r="U59" s="346"/>
       <c r="V59" s="346"/>
       <c r="W59" s="346"/>
       <c r="X59" s="346"/>
       <c r="Y59" s="346"/>
       <c r="Z59" s="346"/>
       <c r="AA59" s="346"/>
       <c r="AB59" s="346"/>
       <c r="AC59" s="346"/>
       <c r="AD59" s="346"/>
       <c r="AE59" s="346"/>
       <c r="AF59" s="346"/>
       <c r="AG59" s="346"/>
       <c r="AH59" s="346"/>
       <c r="AI59" s="346"/>
       <c r="AJ59" s="346"/>
       <c r="AK59" s="346"/>
-      <c r="AL59" s="11"/>
-      <c r="AM59" s="10"/>
+      <c r="AL59" s="85"/>
+      <c r="AM59" s="82"/>
     </row>
-    <row r="60" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="N60" s="356"/>
+    <row r="60" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B60" s="80"/>
+      <c r="C60" s="74"/>
+      <c r="D60" s="345"/>
+      <c r="E60" s="345"/>
+      <c r="F60" s="345"/>
+      <c r="G60" s="345"/>
+      <c r="H60" s="345"/>
+      <c r="I60" s="345"/>
+      <c r="J60" s="345"/>
+      <c r="K60" s="345"/>
+      <c r="L60" s="345"/>
+      <c r="M60" s="345"/>
+      <c r="N60" s="345"/>
       <c r="O60" s="346"/>
       <c r="P60" s="346"/>
       <c r="Q60" s="346"/>
       <c r="R60" s="346"/>
       <c r="S60" s="346"/>
       <c r="T60" s="346"/>
       <c r="U60" s="346"/>
       <c r="V60" s="346"/>
       <c r="W60" s="346"/>
       <c r="X60" s="346"/>
       <c r="Y60" s="346"/>
       <c r="Z60" s="346"/>
       <c r="AA60" s="346"/>
       <c r="AB60" s="346"/>
       <c r="AC60" s="346"/>
       <c r="AD60" s="346"/>
       <c r="AE60" s="346"/>
       <c r="AF60" s="346"/>
       <c r="AG60" s="346"/>
       <c r="AH60" s="346"/>
       <c r="AI60" s="346"/>
       <c r="AJ60" s="346"/>
       <c r="AK60" s="346"/>
-      <c r="AL60" s="11"/>
-      <c r="AM60" s="10"/>
+      <c r="AL60" s="85"/>
+      <c r="AM60" s="82"/>
     </row>
-    <row r="61" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="N61" s="356"/>
+    <row r="61" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B61" s="80"/>
+      <c r="C61" s="74"/>
+      <c r="D61" s="345"/>
+      <c r="E61" s="345"/>
+      <c r="F61" s="345"/>
+      <c r="G61" s="345"/>
+      <c r="H61" s="345"/>
+      <c r="I61" s="345"/>
+      <c r="J61" s="345"/>
+      <c r="K61" s="345"/>
+      <c r="L61" s="345"/>
+      <c r="M61" s="345"/>
+      <c r="N61" s="345"/>
       <c r="O61" s="346"/>
       <c r="P61" s="346"/>
       <c r="Q61" s="346"/>
       <c r="R61" s="346"/>
       <c r="S61" s="346"/>
       <c r="T61" s="346"/>
       <c r="U61" s="346"/>
       <c r="V61" s="346"/>
       <c r="W61" s="346"/>
       <c r="X61" s="346"/>
       <c r="Y61" s="346"/>
       <c r="Z61" s="346"/>
       <c r="AA61" s="346"/>
       <c r="AB61" s="346"/>
       <c r="AC61" s="346"/>
       <c r="AD61" s="346"/>
       <c r="AE61" s="346"/>
       <c r="AF61" s="346"/>
       <c r="AG61" s="346"/>
       <c r="AH61" s="346"/>
       <c r="AI61" s="346"/>
       <c r="AJ61" s="346"/>
       <c r="AK61" s="346"/>
-      <c r="AL61" s="11"/>
-      <c r="AM61" s="10"/>
+      <c r="AL61" s="85"/>
+      <c r="AM61" s="82"/>
     </row>
-    <row r="62" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-        <v>65</v>
+    <row r="62" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B62" s="80"/>
+      <c r="C62" s="74"/>
+      <c r="D62" s="89" t="s">
+        <v>94</v>
       </c>
-      <c r="E62" s="11"/>
-[...33 lines deleted...]
-      <c r="AM62" s="10"/>
+      <c r="E62" s="85"/>
+      <c r="F62" s="85"/>
+      <c r="G62" s="85"/>
+      <c r="H62" s="85"/>
+      <c r="I62" s="85"/>
+      <c r="J62" s="85"/>
+      <c r="K62" s="85"/>
+      <c r="L62" s="85"/>
+      <c r="M62" s="85"/>
+      <c r="N62" s="85"/>
+      <c r="O62" s="85"/>
+      <c r="P62" s="85"/>
+      <c r="Q62" s="85"/>
+      <c r="R62" s="85"/>
+      <c r="S62" s="85"/>
+      <c r="T62" s="85"/>
+      <c r="U62" s="85"/>
+      <c r="V62" s="85"/>
+      <c r="W62" s="85"/>
+      <c r="X62" s="85"/>
+      <c r="Y62" s="85"/>
+      <c r="Z62" s="85"/>
+      <c r="AA62" s="85"/>
+      <c r="AB62" s="85"/>
+      <c r="AC62" s="85"/>
+      <c r="AD62" s="85"/>
+      <c r="AE62" s="85"/>
+      <c r="AF62" s="85"/>
+      <c r="AG62" s="85"/>
+      <c r="AH62" s="85"/>
+      <c r="AI62" s="85"/>
+      <c r="AJ62" s="85"/>
+      <c r="AK62" s="75"/>
+      <c r="AL62" s="75"/>
+      <c r="AM62" s="82"/>
     </row>
-    <row r="63" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...37 lines deleted...]
-      <c r="AM63" s="10"/>
+    <row r="63" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B63" s="80"/>
+      <c r="C63" s="74"/>
+      <c r="D63" s="85"/>
+      <c r="E63" s="85"/>
+      <c r="F63" s="85"/>
+      <c r="G63" s="85"/>
+      <c r="H63" s="85"/>
+      <c r="I63" s="85"/>
+      <c r="J63" s="85"/>
+      <c r="K63" s="85"/>
+      <c r="L63" s="85"/>
+      <c r="M63" s="85"/>
+      <c r="N63" s="85"/>
+      <c r="O63" s="85"/>
+      <c r="P63" s="85"/>
+      <c r="Q63" s="85"/>
+      <c r="R63" s="85"/>
+      <c r="S63" s="85"/>
+      <c r="T63" s="85"/>
+      <c r="U63" s="85"/>
+      <c r="V63" s="85"/>
+      <c r="W63" s="85"/>
+      <c r="X63" s="85"/>
+      <c r="Y63" s="85"/>
+      <c r="Z63" s="85"/>
+      <c r="AA63" s="85"/>
+      <c r="AB63" s="85"/>
+      <c r="AC63" s="85"/>
+      <c r="AD63" s="85"/>
+      <c r="AE63" s="85"/>
+      <c r="AF63" s="85"/>
+      <c r="AG63" s="85"/>
+      <c r="AH63" s="85"/>
+      <c r="AI63" s="85"/>
+      <c r="AJ63" s="85"/>
+      <c r="AK63" s="75"/>
+      <c r="AL63" s="75"/>
+      <c r="AM63" s="82"/>
     </row>
-    <row r="64" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...37 lines deleted...]
-      <c r="AM64" s="10"/>
+    <row r="64" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B64" s="80"/>
+      <c r="C64" s="74"/>
+      <c r="D64" s="85"/>
+      <c r="E64" s="85"/>
+      <c r="F64" s="85"/>
+      <c r="G64" s="85"/>
+      <c r="H64" s="85"/>
+      <c r="I64" s="85"/>
+      <c r="J64" s="85"/>
+      <c r="K64" s="85"/>
+      <c r="L64" s="85"/>
+      <c r="M64" s="85"/>
+      <c r="N64" s="85"/>
+      <c r="O64" s="85"/>
+      <c r="P64" s="85"/>
+      <c r="Q64" s="85"/>
+      <c r="R64" s="85"/>
+      <c r="S64" s="85"/>
+      <c r="T64" s="85"/>
+      <c r="U64" s="85"/>
+      <c r="V64" s="85"/>
+      <c r="W64" s="85"/>
+      <c r="X64" s="85"/>
+      <c r="Y64" s="85"/>
+      <c r="Z64" s="85"/>
+      <c r="AA64" s="85"/>
+      <c r="AB64" s="85"/>
+      <c r="AC64" s="85"/>
+      <c r="AD64" s="85"/>
+      <c r="AE64" s="85"/>
+      <c r="AF64" s="85"/>
+      <c r="AG64" s="85"/>
+      <c r="AH64" s="85"/>
+      <c r="AI64" s="85"/>
+      <c r="AJ64" s="85"/>
+      <c r="AK64" s="75"/>
+      <c r="AL64" s="75"/>
+      <c r="AM64" s="82"/>
     </row>
-    <row r="65" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...37 lines deleted...]
-      <c r="AM65" s="10"/>
+    <row r="65" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B65" s="80"/>
+      <c r="C65" s="74"/>
+      <c r="D65" s="85"/>
+      <c r="E65" s="85"/>
+      <c r="F65" s="85"/>
+      <c r="G65" s="85"/>
+      <c r="H65" s="85"/>
+      <c r="I65" s="85"/>
+      <c r="J65" s="85"/>
+      <c r="K65" s="85"/>
+      <c r="L65" s="85"/>
+      <c r="M65" s="85"/>
+      <c r="N65" s="85"/>
+      <c r="O65" s="85"/>
+      <c r="P65" s="85"/>
+      <c r="Q65" s="85"/>
+      <c r="R65" s="85"/>
+      <c r="S65" s="85"/>
+      <c r="T65" s="85"/>
+      <c r="U65" s="85"/>
+      <c r="V65" s="85"/>
+      <c r="W65" s="85"/>
+      <c r="X65" s="85"/>
+      <c r="Y65" s="85"/>
+      <c r="Z65" s="85"/>
+      <c r="AA65" s="85"/>
+      <c r="AB65" s="85"/>
+      <c r="AC65" s="85"/>
+      <c r="AD65" s="85"/>
+      <c r="AE65" s="85"/>
+      <c r="AF65" s="85"/>
+      <c r="AG65" s="85"/>
+      <c r="AH65" s="85"/>
+      <c r="AI65" s="85"/>
+      <c r="AJ65" s="85"/>
+      <c r="AK65" s="75"/>
+      <c r="AL65" s="75"/>
+      <c r="AM65" s="82"/>
     </row>
-    <row r="66" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...37 lines deleted...]
-      <c r="AM66" s="10"/>
+    <row r="66" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B66" s="80"/>
+      <c r="C66" s="74"/>
+      <c r="D66" s="85"/>
+      <c r="E66" s="85"/>
+      <c r="F66" s="85"/>
+      <c r="G66" s="85"/>
+      <c r="H66" s="85"/>
+      <c r="I66" s="85"/>
+      <c r="J66" s="85"/>
+      <c r="K66" s="85"/>
+      <c r="L66" s="85"/>
+      <c r="M66" s="85"/>
+      <c r="N66" s="85"/>
+      <c r="O66" s="85"/>
+      <c r="P66" s="85"/>
+      <c r="Q66" s="85"/>
+      <c r="R66" s="85"/>
+      <c r="S66" s="85"/>
+      <c r="T66" s="85"/>
+      <c r="U66" s="85"/>
+      <c r="V66" s="85"/>
+      <c r="W66" s="85"/>
+      <c r="X66" s="85"/>
+      <c r="Y66" s="85"/>
+      <c r="Z66" s="85"/>
+      <c r="AA66" s="85"/>
+      <c r="AB66" s="85"/>
+      <c r="AC66" s="85"/>
+      <c r="AD66" s="85"/>
+      <c r="AE66" s="85"/>
+      <c r="AF66" s="85"/>
+      <c r="AG66" s="85"/>
+      <c r="AH66" s="85"/>
+      <c r="AI66" s="85"/>
+      <c r="AJ66" s="85"/>
+      <c r="AK66" s="75"/>
+      <c r="AL66" s="75"/>
+      <c r="AM66" s="82"/>
     </row>
-    <row r="67" spans="2:39" ht="3.75" customHeight="1" x14ac:dyDescent="0.15">
-[...37 lines deleted...]
-      <c r="AM67" s="18"/>
+    <row r="67" spans="2:39" ht="3.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B67" s="115"/>
+      <c r="C67" s="116"/>
+      <c r="D67" s="116"/>
+      <c r="E67" s="116"/>
+      <c r="F67" s="116"/>
+      <c r="G67" s="116"/>
+      <c r="H67" s="116"/>
+      <c r="I67" s="116"/>
+      <c r="J67" s="116"/>
+      <c r="K67" s="116"/>
+      <c r="L67" s="116"/>
+      <c r="M67" s="116"/>
+      <c r="N67" s="116"/>
+      <c r="O67" s="116"/>
+      <c r="P67" s="116"/>
+      <c r="Q67" s="116"/>
+      <c r="R67" s="116"/>
+      <c r="S67" s="116"/>
+      <c r="T67" s="116"/>
+      <c r="U67" s="116"/>
+      <c r="V67" s="116"/>
+      <c r="W67" s="116"/>
+      <c r="X67" s="116"/>
+      <c r="Y67" s="116"/>
+      <c r="Z67" s="116"/>
+      <c r="AA67" s="116"/>
+      <c r="AB67" s="116"/>
+      <c r="AC67" s="116"/>
+      <c r="AD67" s="116"/>
+      <c r="AE67" s="116"/>
+      <c r="AF67" s="116"/>
+      <c r="AG67" s="116"/>
+      <c r="AH67" s="116"/>
+      <c r="AI67" s="116"/>
+      <c r="AJ67" s="116"/>
+      <c r="AK67" s="116"/>
+      <c r="AL67" s="116"/>
+      <c r="AM67" s="117"/>
     </row>
-    <row r="68" spans="2:39" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-        <v>99</v>
+    <row r="68" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="AM68" s="2" t="s">
+        <v>95</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Tgz5gHXVcsDYNgGPwTZEs9tNzuXZeDwAo+fUzoQW0g0YbSvEIkKFsn9J/wWrB3M9ppBNlZSBCywih9gbGbwweg==" saltValue="l7DTjkFx1Ra5O+W5HIe8zg==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="SWKwSYCBeyNS/NBQyPQdeIIup7JP9gPH4MI8vVvVt/iUcrwQWoP89ZfM+wmVTNqbRoxVoyBJAWfBvZ3gcD4YfA==" saltValue="/6qn1g78xLycyL3udOSy5Q==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0"/>
   <mergeCells count="38">
+    <mergeCell ref="O4:U4"/>
+    <mergeCell ref="V4:AK4"/>
+    <mergeCell ref="O5:U5"/>
+    <mergeCell ref="V5:AK5"/>
+    <mergeCell ref="O6:U6"/>
+    <mergeCell ref="V6:AK6"/>
+    <mergeCell ref="D9:U11"/>
+    <mergeCell ref="V9:AK11"/>
+    <mergeCell ref="D12:U14"/>
+    <mergeCell ref="V12:AK14"/>
+    <mergeCell ref="D15:U17"/>
+    <mergeCell ref="V15:AK17"/>
+    <mergeCell ref="D18:U20"/>
+    <mergeCell ref="V18:AK20"/>
+    <mergeCell ref="D21:U23"/>
+    <mergeCell ref="V21:AK23"/>
+    <mergeCell ref="D24:U26"/>
+    <mergeCell ref="V24:AK26"/>
+    <mergeCell ref="D29:U31"/>
+    <mergeCell ref="V29:AK31"/>
+    <mergeCell ref="D32:U34"/>
+    <mergeCell ref="V32:AK34"/>
+    <mergeCell ref="D35:U37"/>
+    <mergeCell ref="V35:AK37"/>
+    <mergeCell ref="D38:U40"/>
+    <mergeCell ref="V38:AK40"/>
+    <mergeCell ref="D41:U43"/>
+    <mergeCell ref="V41:AK43"/>
+    <mergeCell ref="D44:U46"/>
+    <mergeCell ref="V44:AK46"/>
     <mergeCell ref="D49:H49"/>
     <mergeCell ref="I49:N49"/>
     <mergeCell ref="O49:Z49"/>
     <mergeCell ref="AA49:AK49"/>
     <mergeCell ref="D50:H61"/>
     <mergeCell ref="I50:N61"/>
     <mergeCell ref="O50:Z61"/>
     <mergeCell ref="AA50:AK61"/>
-    <mergeCell ref="D38:U40"/>
-[...22 lines deleted...]
-    <mergeCell ref="V15:AK17"/>
+  </mergeCells>
+  <phoneticPr fontId="3"/>
+  <dataValidations count="1">
+    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D12:AK26 D32:AK46 D50:AK61" xr:uid="{0C4D8DAA-7E4C-44A3-A6EC-22EECB107E85}"/>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
+  <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68327848-F44A-4778-B477-A7FF84C0C5A6}">
+  <sheetPr codeName="Sheet4">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:BB58"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AU13" sqref="AU13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="2.4140625" defaultRowHeight="13" x14ac:dyDescent="0.55000000000000004"/>
+  <cols>
+    <col min="1" max="1" width="1.9140625" style="76" customWidth="1"/>
+    <col min="2" max="2" width="0.58203125" style="76" customWidth="1"/>
+    <col min="3" max="38" width="2.4140625" style="76"/>
+    <col min="39" max="39" width="0.58203125" style="76" customWidth="1"/>
+    <col min="40" max="47" width="2.4140625" style="76"/>
+    <col min="48" max="48" width="1.9140625" style="76" customWidth="1"/>
+    <col min="49" max="49" width="7.9140625" style="76" hidden="1" customWidth="1"/>
+    <col min="50" max="16384" width="2.4140625" style="76"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:54" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="76" t="s">
+        <v>96</v>
+      </c>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="74"/>
+      <c r="O1" s="74"/>
+      <c r="P1" s="74"/>
+      <c r="Q1" s="74"/>
+      <c r="R1" s="74"/>
+      <c r="S1" s="74"/>
+      <c r="T1" s="74"/>
+      <c r="U1" s="74"/>
+      <c r="V1" s="74"/>
+      <c r="W1" s="74"/>
+      <c r="X1" s="74"/>
+      <c r="Y1" s="74"/>
+      <c r="Z1" s="74"/>
+      <c r="AA1" s="74"/>
+      <c r="AB1" s="74"/>
+      <c r="AC1" s="74"/>
+      <c r="AD1" s="74"/>
+      <c r="AE1" s="74"/>
+      <c r="AF1" s="74"/>
+      <c r="AG1" s="74"/>
+      <c r="AH1" s="74"/>
+      <c r="AI1" s="74"/>
+      <c r="AJ1" s="74"/>
+      <c r="AK1" s="74"/>
+      <c r="AL1" s="74"/>
+      <c r="AM1" s="75"/>
+    </row>
+    <row r="2" spans="1:54" ht="3.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B2" s="77"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+      <c r="T2" s="78"/>
+      <c r="U2" s="78"/>
+      <c r="V2" s="78"/>
+      <c r="W2" s="78"/>
+      <c r="X2" s="78"/>
+      <c r="Y2" s="78"/>
+      <c r="Z2" s="78"/>
+      <c r="AA2" s="78"/>
+      <c r="AB2" s="78"/>
+      <c r="AC2" s="78"/>
+      <c r="AD2" s="78"/>
+      <c r="AE2" s="78"/>
+      <c r="AF2" s="78"/>
+      <c r="AG2" s="78"/>
+      <c r="AH2" s="78"/>
+      <c r="AI2" s="78"/>
+      <c r="AJ2" s="78"/>
+      <c r="AK2" s="78"/>
+      <c r="AL2" s="78"/>
+      <c r="AM2" s="79"/>
+    </row>
+    <row r="3" spans="1:54" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B3" s="80"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="74"/>
+      <c r="H3" s="74"/>
+      <c r="I3" s="74"/>
+      <c r="J3" s="74"/>
+      <c r="K3" s="74"/>
+      <c r="L3" s="74"/>
+      <c r="M3" s="74"/>
+      <c r="N3" s="74"/>
+      <c r="O3" s="74"/>
+      <c r="P3" s="74"/>
+      <c r="Q3" s="74"/>
+      <c r="R3" s="74"/>
+      <c r="S3" s="74"/>
+      <c r="T3" s="74"/>
+      <c r="U3" s="74"/>
+      <c r="V3" s="81"/>
+      <c r="W3" s="81"/>
+      <c r="X3" s="81"/>
+      <c r="Y3" s="81"/>
+      <c r="Z3" s="81"/>
+      <c r="AA3" s="81"/>
+      <c r="AB3" s="81"/>
+      <c r="AC3" s="81"/>
+      <c r="AD3" s="81"/>
+      <c r="AE3" s="81"/>
+      <c r="AF3" s="81"/>
+      <c r="AG3" s="81"/>
+      <c r="AH3" s="81"/>
+      <c r="AI3" s="81"/>
+      <c r="AJ3" s="81"/>
+      <c r="AK3" s="81"/>
+      <c r="AL3" s="74"/>
+      <c r="AM3" s="82"/>
+    </row>
+    <row r="4" spans="1:54" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B4" s="80"/>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74"/>
+      <c r="L4" s="74"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="74"/>
+      <c r="O4" s="339" t="s">
+        <v>62</v>
+      </c>
+      <c r="P4" s="340"/>
+      <c r="Q4" s="340"/>
+      <c r="R4" s="340"/>
+      <c r="S4" s="340"/>
+      <c r="T4" s="340"/>
+      <c r="U4" s="341"/>
+      <c r="V4" s="342" t="str">
+        <f>IF(検証結果報告書!N20="","",検証結果報告書!N20)</f>
+        <v/>
+      </c>
+      <c r="W4" s="343"/>
+      <c r="X4" s="343"/>
+      <c r="Y4" s="343"/>
+      <c r="Z4" s="343"/>
+      <c r="AA4" s="343"/>
+      <c r="AB4" s="343"/>
+      <c r="AC4" s="343"/>
+      <c r="AD4" s="343"/>
+      <c r="AE4" s="343"/>
+      <c r="AF4" s="343"/>
+      <c r="AG4" s="343"/>
+      <c r="AH4" s="343"/>
+      <c r="AI4" s="343"/>
+      <c r="AJ4" s="343"/>
+      <c r="AK4" s="344"/>
+      <c r="AL4" s="85"/>
+      <c r="AM4" s="82"/>
+    </row>
+    <row r="5" spans="1:54" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B5" s="80"/>
+      <c r="C5" s="74"/>
+      <c r="D5" s="74"/>
+      <c r="E5" s="74"/>
+      <c r="F5" s="74"/>
+      <c r="G5" s="74"/>
+      <c r="H5" s="74"/>
+      <c r="I5" s="74"/>
+      <c r="J5" s="74"/>
+      <c r="K5" s="74"/>
+      <c r="L5" s="74"/>
+      <c r="M5" s="74"/>
+      <c r="N5" s="74"/>
+      <c r="O5" s="339" t="s">
+        <v>63</v>
+      </c>
+      <c r="P5" s="340"/>
+      <c r="Q5" s="340"/>
+      <c r="R5" s="340"/>
+      <c r="S5" s="340"/>
+      <c r="T5" s="340"/>
+      <c r="U5" s="341"/>
+      <c r="V5" s="342" t="str">
+        <f>IF(検証結果報告書!N24="","",検証結果報告書!N24)</f>
+        <v/>
+      </c>
+      <c r="W5" s="343"/>
+      <c r="X5" s="343"/>
+      <c r="Y5" s="343"/>
+      <c r="Z5" s="343"/>
+      <c r="AA5" s="343"/>
+      <c r="AB5" s="343"/>
+      <c r="AC5" s="343"/>
+      <c r="AD5" s="343"/>
+      <c r="AE5" s="343"/>
+      <c r="AF5" s="343"/>
+      <c r="AG5" s="343"/>
+      <c r="AH5" s="343"/>
+      <c r="AI5" s="343"/>
+      <c r="AJ5" s="343"/>
+      <c r="AK5" s="344"/>
+      <c r="AL5" s="85"/>
+      <c r="AM5" s="82"/>
+    </row>
+    <row r="6" spans="1:54" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B6" s="80"/>
+      <c r="C6" s="74"/>
+      <c r="D6" s="74"/>
+      <c r="E6" s="74"/>
+      <c r="F6" s="74"/>
+      <c r="G6" s="74"/>
+      <c r="H6" s="74"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="74"/>
+      <c r="K6" s="74"/>
+      <c r="L6" s="74"/>
+      <c r="M6" s="74"/>
+      <c r="N6" s="74"/>
+      <c r="O6" s="339" t="s">
+        <v>64</v>
+      </c>
+      <c r="P6" s="340"/>
+      <c r="Q6" s="340"/>
+      <c r="R6" s="340"/>
+      <c r="S6" s="340"/>
+      <c r="T6" s="340"/>
+      <c r="U6" s="341"/>
+      <c r="V6" s="342" t="str">
+        <f>IF(検証結果報告書!N28="","",検証結果報告書!N28)</f>
+        <v/>
+      </c>
+      <c r="W6" s="343"/>
+      <c r="X6" s="343"/>
+      <c r="Y6" s="343"/>
+      <c r="Z6" s="343"/>
+      <c r="AA6" s="343"/>
+      <c r="AB6" s="343"/>
+      <c r="AC6" s="343"/>
+      <c r="AD6" s="343"/>
+      <c r="AE6" s="343"/>
+      <c r="AF6" s="343"/>
+      <c r="AG6" s="343"/>
+      <c r="AH6" s="343"/>
+      <c r="AI6" s="343"/>
+      <c r="AJ6" s="343"/>
+      <c r="AK6" s="344"/>
+      <c r="AL6" s="85"/>
+      <c r="AM6" s="82"/>
+    </row>
+    <row r="7" spans="1:54" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B7" s="80"/>
+      <c r="C7" s="74"/>
+      <c r="D7" s="74"/>
+      <c r="E7" s="74"/>
+      <c r="F7" s="74"/>
+      <c r="G7" s="74"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="74"/>
+      <c r="K7" s="74"/>
+      <c r="L7" s="74"/>
+      <c r="M7" s="74"/>
+      <c r="N7" s="74"/>
+      <c r="O7" s="74"/>
+      <c r="P7" s="74"/>
+      <c r="Q7" s="74"/>
+      <c r="R7" s="74"/>
+      <c r="S7" s="74"/>
+      <c r="T7" s="74"/>
+      <c r="U7" s="74"/>
+      <c r="V7" s="74"/>
+      <c r="W7" s="74"/>
+      <c r="X7" s="74"/>
+      <c r="Y7" s="74"/>
+      <c r="Z7" s="74"/>
+      <c r="AA7" s="74"/>
+      <c r="AB7" s="74"/>
+      <c r="AC7" s="74"/>
+      <c r="AD7" s="74"/>
+      <c r="AE7" s="74"/>
+      <c r="AF7" s="74"/>
+      <c r="AG7" s="74"/>
+      <c r="AH7" s="74"/>
+      <c r="AI7" s="74"/>
+      <c r="AJ7" s="74"/>
+      <c r="AK7" s="74"/>
+      <c r="AL7" s="74"/>
+      <c r="AM7" s="82"/>
+      <c r="AO7" s="118"/>
+    </row>
+    <row r="8" spans="1:54" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B8" s="80" t="s">
+        <v>97</v>
+      </c>
+      <c r="C8" s="74"/>
+      <c r="D8" s="74"/>
+      <c r="E8" s="74"/>
+      <c r="F8" s="74"/>
+      <c r="G8" s="74"/>
+      <c r="H8" s="74"/>
+      <c r="I8" s="74"/>
+      <c r="J8" s="74"/>
+      <c r="K8" s="74"/>
+      <c r="L8" s="74"/>
+      <c r="M8" s="74"/>
+      <c r="N8" s="74"/>
+      <c r="O8" s="74"/>
+      <c r="P8" s="74"/>
+      <c r="Q8" s="74"/>
+      <c r="R8" s="74"/>
+      <c r="S8" s="74"/>
+      <c r="T8" s="74"/>
+      <c r="U8" s="74"/>
+      <c r="V8" s="74"/>
+      <c r="W8" s="74"/>
+      <c r="X8" s="74"/>
+      <c r="Y8" s="74"/>
+      <c r="Z8" s="74"/>
+      <c r="AA8" s="74"/>
+      <c r="AB8" s="74"/>
+      <c r="AC8" s="74"/>
+      <c r="AD8" s="74"/>
+      <c r="AE8" s="74"/>
+      <c r="AF8" s="74"/>
+      <c r="AG8" s="74"/>
+      <c r="AH8" s="74"/>
+      <c r="AI8" s="74"/>
+      <c r="AJ8" s="74"/>
+      <c r="AK8" s="74"/>
+      <c r="AL8" s="74"/>
+      <c r="AM8" s="82"/>
+      <c r="AO8" s="118"/>
+    </row>
+    <row r="9" spans="1:54" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B9" s="86"/>
+      <c r="C9" s="119"/>
+      <c r="D9" s="242" t="s">
+        <v>98</v>
+      </c>
+      <c r="E9" s="242"/>
+      <c r="F9" s="242"/>
+      <c r="G9" s="244" t="s">
+        <v>99</v>
+      </c>
+      <c r="H9" s="244"/>
+      <c r="I9" s="244"/>
+      <c r="J9" s="335" t="s">
+        <v>100</v>
+      </c>
+      <c r="K9" s="336"/>
+      <c r="L9" s="336"/>
+      <c r="M9" s="336"/>
+      <c r="N9" s="336"/>
+      <c r="O9" s="336"/>
+      <c r="P9" s="336"/>
+      <c r="Q9" s="336"/>
+      <c r="R9" s="336"/>
+      <c r="S9" s="336"/>
+      <c r="T9" s="336"/>
+      <c r="U9" s="336"/>
+      <c r="V9" s="336"/>
+      <c r="W9" s="336"/>
+      <c r="X9" s="336"/>
+      <c r="Y9" s="336"/>
+      <c r="Z9" s="336"/>
+      <c r="AA9" s="336"/>
+      <c r="AB9" s="336"/>
+      <c r="AC9" s="336"/>
+      <c r="AD9" s="336"/>
+      <c r="AE9" s="336"/>
+      <c r="AF9" s="336"/>
+      <c r="AG9" s="336"/>
+      <c r="AH9" s="336"/>
+      <c r="AI9" s="336"/>
+      <c r="AJ9" s="336"/>
+      <c r="AK9" s="337"/>
+      <c r="AL9" s="90"/>
+      <c r="AM9" s="119"/>
+    </row>
+    <row r="10" spans="1:54" ht="66" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B10" s="86"/>
+      <c r="C10" s="119"/>
+      <c r="D10" s="360"/>
+      <c r="E10" s="360"/>
+      <c r="F10" s="360"/>
+      <c r="G10" s="361"/>
+      <c r="H10" s="361"/>
+      <c r="I10" s="361"/>
+      <c r="J10" s="362"/>
+      <c r="K10" s="363"/>
+      <c r="L10" s="363"/>
+      <c r="M10" s="363"/>
+      <c r="N10" s="363"/>
+      <c r="O10" s="363"/>
+      <c r="P10" s="363"/>
+      <c r="Q10" s="363"/>
+      <c r="R10" s="363"/>
+      <c r="S10" s="363"/>
+      <c r="T10" s="363"/>
+      <c r="U10" s="363"/>
+      <c r="V10" s="363"/>
+      <c r="W10" s="363"/>
+      <c r="X10" s="363"/>
+      <c r="Y10" s="363"/>
+      <c r="Z10" s="363"/>
+      <c r="AA10" s="363"/>
+      <c r="AB10" s="363"/>
+      <c r="AC10" s="363"/>
+      <c r="AD10" s="363"/>
+      <c r="AE10" s="363"/>
+      <c r="AF10" s="363"/>
+      <c r="AG10" s="363"/>
+      <c r="AH10" s="363"/>
+      <c r="AI10" s="363"/>
+      <c r="AJ10" s="363"/>
+      <c r="AK10" s="364"/>
+      <c r="AL10" s="90"/>
+      <c r="AM10" s="119"/>
+      <c r="AW10" s="76" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="11" spans="1:54" ht="66" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B11" s="86"/>
+      <c r="C11" s="119"/>
+      <c r="D11" s="360"/>
+      <c r="E11" s="360"/>
+      <c r="F11" s="360"/>
+      <c r="G11" s="361"/>
+      <c r="H11" s="361"/>
+      <c r="I11" s="361"/>
+      <c r="J11" s="362"/>
+      <c r="K11" s="363"/>
+      <c r="L11" s="363"/>
+      <c r="M11" s="363"/>
+      <c r="N11" s="363"/>
+      <c r="O11" s="363"/>
+      <c r="P11" s="363"/>
+      <c r="Q11" s="363"/>
+      <c r="R11" s="363"/>
+      <c r="S11" s="363"/>
+      <c r="T11" s="363"/>
+      <c r="U11" s="363"/>
+      <c r="V11" s="363"/>
+      <c r="W11" s="363"/>
+      <c r="X11" s="363"/>
+      <c r="Y11" s="363"/>
+      <c r="Z11" s="363"/>
+      <c r="AA11" s="363"/>
+      <c r="AB11" s="363"/>
+      <c r="AC11" s="363"/>
+      <c r="AD11" s="363"/>
+      <c r="AE11" s="363"/>
+      <c r="AF11" s="363"/>
+      <c r="AG11" s="363"/>
+      <c r="AH11" s="363"/>
+      <c r="AI11" s="363"/>
+      <c r="AJ11" s="363"/>
+      <c r="AK11" s="364"/>
+      <c r="AL11" s="90"/>
+      <c r="AM11" s="119"/>
+      <c r="AW11" s="76" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="12" spans="1:54" ht="66" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B12" s="86"/>
+      <c r="C12" s="119"/>
+      <c r="D12" s="360"/>
+      <c r="E12" s="360"/>
+      <c r="F12" s="360"/>
+      <c r="G12" s="361"/>
+      <c r="H12" s="361"/>
+      <c r="I12" s="361"/>
+      <c r="J12" s="362"/>
+      <c r="K12" s="363"/>
+      <c r="L12" s="363"/>
+      <c r="M12" s="363"/>
+      <c r="N12" s="363"/>
+      <c r="O12" s="363"/>
+      <c r="P12" s="363"/>
+      <c r="Q12" s="363"/>
+      <c r="R12" s="363"/>
+      <c r="S12" s="363"/>
+      <c r="T12" s="363"/>
+      <c r="U12" s="363"/>
+      <c r="V12" s="363"/>
+      <c r="W12" s="363"/>
+      <c r="X12" s="363"/>
+      <c r="Y12" s="363"/>
+      <c r="Z12" s="363"/>
+      <c r="AA12" s="363"/>
+      <c r="AB12" s="363"/>
+      <c r="AC12" s="363"/>
+      <c r="AD12" s="363"/>
+      <c r="AE12" s="363"/>
+      <c r="AF12" s="363"/>
+      <c r="AG12" s="363"/>
+      <c r="AH12" s="363"/>
+      <c r="AI12" s="363"/>
+      <c r="AJ12" s="363"/>
+      <c r="AK12" s="364"/>
+      <c r="AL12" s="90"/>
+      <c r="AM12" s="119"/>
+    </row>
+    <row r="13" spans="1:54" ht="66" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B13" s="86"/>
+      <c r="C13" s="119"/>
+      <c r="D13" s="360"/>
+      <c r="E13" s="360"/>
+      <c r="F13" s="360"/>
+      <c r="G13" s="361"/>
+      <c r="H13" s="361"/>
+      <c r="I13" s="361"/>
+      <c r="J13" s="362"/>
+      <c r="K13" s="363"/>
+      <c r="L13" s="363"/>
+      <c r="M13" s="363"/>
+      <c r="N13" s="363"/>
+      <c r="O13" s="363"/>
+      <c r="P13" s="363"/>
+      <c r="Q13" s="363"/>
+      <c r="R13" s="363"/>
+      <c r="S13" s="363"/>
+      <c r="T13" s="363"/>
+      <c r="U13" s="363"/>
+      <c r="V13" s="363"/>
+      <c r="W13" s="363"/>
+      <c r="X13" s="363"/>
+      <c r="Y13" s="363"/>
+      <c r="Z13" s="363"/>
+      <c r="AA13" s="363"/>
+      <c r="AB13" s="363"/>
+      <c r="AC13" s="363"/>
+      <c r="AD13" s="363"/>
+      <c r="AE13" s="363"/>
+      <c r="AF13" s="363"/>
+      <c r="AG13" s="363"/>
+      <c r="AH13" s="363"/>
+      <c r="AI13" s="363"/>
+      <c r="AJ13" s="363"/>
+      <c r="AK13" s="364"/>
+      <c r="AL13" s="90"/>
+      <c r="AM13" s="119"/>
+    </row>
+    <row r="14" spans="1:54" ht="66" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B14" s="86"/>
+      <c r="C14" s="119"/>
+      <c r="D14" s="360"/>
+      <c r="E14" s="360"/>
+      <c r="F14" s="360"/>
+      <c r="G14" s="361"/>
+      <c r="H14" s="361"/>
+      <c r="I14" s="361"/>
+      <c r="J14" s="362"/>
+      <c r="K14" s="363"/>
+      <c r="L14" s="363"/>
+      <c r="M14" s="363"/>
+      <c r="N14" s="363"/>
+      <c r="O14" s="363"/>
+      <c r="P14" s="363"/>
+      <c r="Q14" s="363"/>
+      <c r="R14" s="363"/>
+      <c r="S14" s="363"/>
+      <c r="T14" s="363"/>
+      <c r="U14" s="363"/>
+      <c r="V14" s="363"/>
+      <c r="W14" s="363"/>
+      <c r="X14" s="363"/>
+      <c r="Y14" s="363"/>
+      <c r="Z14" s="363"/>
+      <c r="AA14" s="363"/>
+      <c r="AB14" s="363"/>
+      <c r="AC14" s="363"/>
+      <c r="AD14" s="363"/>
+      <c r="AE14" s="363"/>
+      <c r="AF14" s="363"/>
+      <c r="AG14" s="363"/>
+      <c r="AH14" s="363"/>
+      <c r="AI14" s="363"/>
+      <c r="AJ14" s="363"/>
+      <c r="AK14" s="364"/>
+      <c r="AL14" s="90"/>
+      <c r="AM14" s="119"/>
+    </row>
+    <row r="15" spans="1:54" ht="66" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B15" s="86"/>
+      <c r="C15" s="119"/>
+      <c r="D15" s="360"/>
+      <c r="E15" s="360"/>
+      <c r="F15" s="360"/>
+      <c r="G15" s="361"/>
+      <c r="H15" s="361"/>
+      <c r="I15" s="361"/>
+      <c r="J15" s="362"/>
+      <c r="K15" s="363"/>
+      <c r="L15" s="363"/>
+      <c r="M15" s="363"/>
+      <c r="N15" s="363"/>
+      <c r="O15" s="363"/>
+      <c r="P15" s="363"/>
+      <c r="Q15" s="363"/>
+      <c r="R15" s="363"/>
+      <c r="S15" s="363"/>
+      <c r="T15" s="363"/>
+      <c r="U15" s="363"/>
+      <c r="V15" s="363"/>
+      <c r="W15" s="363"/>
+      <c r="X15" s="363"/>
+      <c r="Y15" s="363"/>
+      <c r="Z15" s="363"/>
+      <c r="AA15" s="363"/>
+      <c r="AB15" s="363"/>
+      <c r="AC15" s="363"/>
+      <c r="AD15" s="363"/>
+      <c r="AE15" s="363"/>
+      <c r="AF15" s="363"/>
+      <c r="AG15" s="363"/>
+      <c r="AH15" s="363"/>
+      <c r="AI15" s="363"/>
+      <c r="AJ15" s="363"/>
+      <c r="AK15" s="364"/>
+      <c r="AL15" s="90"/>
+      <c r="AM15" s="119"/>
+    </row>
+    <row r="16" spans="1:54" ht="66" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B16" s="86"/>
+      <c r="C16" s="119"/>
+      <c r="D16" s="360"/>
+      <c r="E16" s="360"/>
+      <c r="F16" s="360"/>
+      <c r="G16" s="361"/>
+      <c r="H16" s="361"/>
+      <c r="I16" s="361"/>
+      <c r="J16" s="362"/>
+      <c r="K16" s="363"/>
+      <c r="L16" s="363"/>
+      <c r="M16" s="363"/>
+      <c r="N16" s="363"/>
+      <c r="O16" s="363"/>
+      <c r="P16" s="363"/>
+      <c r="Q16" s="363"/>
+      <c r="R16" s="363"/>
+      <c r="S16" s="363"/>
+      <c r="T16" s="363"/>
+      <c r="U16" s="363"/>
+      <c r="V16" s="363"/>
+      <c r="W16" s="363"/>
+      <c r="X16" s="363"/>
+      <c r="Y16" s="363"/>
+      <c r="Z16" s="363"/>
+      <c r="AA16" s="363"/>
+      <c r="AB16" s="363"/>
+      <c r="AC16" s="363"/>
+      <c r="AD16" s="363"/>
+      <c r="AE16" s="363"/>
+      <c r="AF16" s="363"/>
+      <c r="AG16" s="363"/>
+      <c r="AH16" s="363"/>
+      <c r="AI16" s="363"/>
+      <c r="AJ16" s="363"/>
+      <c r="AK16" s="364"/>
+      <c r="AL16" s="90"/>
+      <c r="AM16" s="119"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+    </row>
+    <row r="17" spans="2:54" ht="66" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B17" s="80"/>
+      <c r="C17" s="82"/>
+      <c r="D17" s="360"/>
+      <c r="E17" s="360"/>
+      <c r="F17" s="360"/>
+      <c r="G17" s="361"/>
+      <c r="H17" s="361"/>
+      <c r="I17" s="361"/>
+      <c r="J17" s="362"/>
+      <c r="K17" s="363"/>
+      <c r="L17" s="363"/>
+      <c r="M17" s="363"/>
+      <c r="N17" s="363"/>
+      <c r="O17" s="363"/>
+      <c r="P17" s="363"/>
+      <c r="Q17" s="363"/>
+      <c r="R17" s="363"/>
+      <c r="S17" s="363"/>
+      <c r="T17" s="363"/>
+      <c r="U17" s="363"/>
+      <c r="V17" s="363"/>
+      <c r="W17" s="363"/>
+      <c r="X17" s="363"/>
+      <c r="Y17" s="363"/>
+      <c r="Z17" s="363"/>
+      <c r="AA17" s="363"/>
+      <c r="AB17" s="363"/>
+      <c r="AC17" s="363"/>
+      <c r="AD17" s="363"/>
+      <c r="AE17" s="363"/>
+      <c r="AF17" s="363"/>
+      <c r="AG17" s="363"/>
+      <c r="AH17" s="363"/>
+      <c r="AI17" s="363"/>
+      <c r="AJ17" s="363"/>
+      <c r="AK17" s="364"/>
+      <c r="AL17" s="90"/>
+      <c r="AM17" s="82"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="2:54" ht="66" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B18" s="80"/>
+      <c r="C18" s="82"/>
+      <c r="D18" s="360"/>
+      <c r="E18" s="360"/>
+      <c r="F18" s="360"/>
+      <c r="G18" s="361"/>
+      <c r="H18" s="361"/>
+      <c r="I18" s="361"/>
+      <c r="J18" s="362"/>
+      <c r="K18" s="363"/>
+      <c r="L18" s="363"/>
+      <c r="M18" s="363"/>
+      <c r="N18" s="363"/>
+      <c r="O18" s="363"/>
+      <c r="P18" s="363"/>
+      <c r="Q18" s="363"/>
+      <c r="R18" s="363"/>
+      <c r="S18" s="363"/>
+      <c r="T18" s="363"/>
+      <c r="U18" s="363"/>
+      <c r="V18" s="363"/>
+      <c r="W18" s="363"/>
+      <c r="X18" s="363"/>
+      <c r="Y18" s="363"/>
+      <c r="Z18" s="363"/>
+      <c r="AA18" s="363"/>
+      <c r="AB18" s="363"/>
+      <c r="AC18" s="363"/>
+      <c r="AD18" s="363"/>
+      <c r="AE18" s="363"/>
+      <c r="AF18" s="363"/>
+      <c r="AG18" s="363"/>
+      <c r="AH18" s="363"/>
+      <c r="AI18" s="363"/>
+      <c r="AJ18" s="363"/>
+      <c r="AK18" s="364"/>
+      <c r="AL18" s="90"/>
+      <c r="AM18" s="82"/>
+      <c r="AZ18" s="120"/>
+      <c r="BA18" s="121"/>
+      <c r="BB18" s="122"/>
+    </row>
+    <row r="19" spans="2:54" ht="66" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B19" s="80"/>
+      <c r="C19" s="82"/>
+      <c r="D19" s="360"/>
+      <c r="E19" s="360"/>
+      <c r="F19" s="360"/>
+      <c r="G19" s="361"/>
+      <c r="H19" s="361"/>
+      <c r="I19" s="361"/>
+      <c r="J19" s="362"/>
+      <c r="K19" s="363"/>
+      <c r="L19" s="363"/>
+      <c r="M19" s="363"/>
+      <c r="N19" s="363"/>
+      <c r="O19" s="363"/>
+      <c r="P19" s="363"/>
+      <c r="Q19" s="363"/>
+      <c r="R19" s="363"/>
+      <c r="S19" s="363"/>
+      <c r="T19" s="363"/>
+      <c r="U19" s="363"/>
+      <c r="V19" s="363"/>
+      <c r="W19" s="363"/>
+      <c r="X19" s="363"/>
+      <c r="Y19" s="363"/>
+      <c r="Z19" s="363"/>
+      <c r="AA19" s="363"/>
+      <c r="AB19" s="363"/>
+      <c r="AC19" s="363"/>
+      <c r="AD19" s="363"/>
+      <c r="AE19" s="363"/>
+      <c r="AF19" s="363"/>
+      <c r="AG19" s="363"/>
+      <c r="AH19" s="363"/>
+      <c r="AI19" s="363"/>
+      <c r="AJ19" s="363"/>
+      <c r="AK19" s="364"/>
+      <c r="AL19" s="90"/>
+      <c r="AM19" s="82"/>
+      <c r="AZ19" s="120"/>
+      <c r="BA19" s="121"/>
+      <c r="BB19" s="122"/>
+    </row>
+    <row r="20" spans="2:54" ht="66" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B20" s="80"/>
+      <c r="C20" s="82"/>
+      <c r="D20" s="360"/>
+      <c r="E20" s="360"/>
+      <c r="F20" s="360"/>
+      <c r="G20" s="361"/>
+      <c r="H20" s="361"/>
+      <c r="I20" s="361"/>
+      <c r="J20" s="362"/>
+      <c r="K20" s="363"/>
+      <c r="L20" s="363"/>
+      <c r="M20" s="363"/>
+      <c r="N20" s="363"/>
+      <c r="O20" s="363"/>
+      <c r="P20" s="363"/>
+      <c r="Q20" s="363"/>
+      <c r="R20" s="363"/>
+      <c r="S20" s="363"/>
+      <c r="T20" s="363"/>
+      <c r="U20" s="363"/>
+      <c r="V20" s="363"/>
+      <c r="W20" s="363"/>
+      <c r="X20" s="363"/>
+      <c r="Y20" s="363"/>
+      <c r="Z20" s="363"/>
+      <c r="AA20" s="363"/>
+      <c r="AB20" s="363"/>
+      <c r="AC20" s="363"/>
+      <c r="AD20" s="363"/>
+      <c r="AE20" s="363"/>
+      <c r="AF20" s="363"/>
+      <c r="AG20" s="363"/>
+      <c r="AH20" s="363"/>
+      <c r="AI20" s="363"/>
+      <c r="AJ20" s="363"/>
+      <c r="AK20" s="364"/>
+      <c r="AL20" s="90"/>
+      <c r="AM20" s="82"/>
+      <c r="AZ20" s="120"/>
+      <c r="BA20" s="121"/>
+      <c r="BB20" s="122"/>
+    </row>
+    <row r="21" spans="2:54" ht="26.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B21" s="80"/>
+      <c r="C21" s="74"/>
+      <c r="D21" s="359" t="s">
+        <v>103</v>
+      </c>
+      <c r="E21" s="359"/>
+      <c r="F21" s="359"/>
+      <c r="G21" s="359"/>
+      <c r="H21" s="359"/>
+      <c r="I21" s="359"/>
+      <c r="J21" s="359"/>
+      <c r="K21" s="359"/>
+      <c r="L21" s="359"/>
+      <c r="M21" s="359"/>
+      <c r="N21" s="359"/>
+      <c r="O21" s="359"/>
+      <c r="P21" s="359"/>
+      <c r="Q21" s="359"/>
+      <c r="R21" s="359"/>
+      <c r="S21" s="359"/>
+      <c r="T21" s="359"/>
+      <c r="U21" s="359"/>
+      <c r="V21" s="359"/>
+      <c r="W21" s="359"/>
+      <c r="X21" s="359"/>
+      <c r="Y21" s="359"/>
+      <c r="Z21" s="359"/>
+      <c r="AA21" s="359"/>
+      <c r="AB21" s="359"/>
+      <c r="AC21" s="359"/>
+      <c r="AD21" s="359"/>
+      <c r="AE21" s="359"/>
+      <c r="AF21" s="359"/>
+      <c r="AG21" s="359"/>
+      <c r="AH21" s="359"/>
+      <c r="AI21" s="359"/>
+      <c r="AJ21" s="359"/>
+      <c r="AK21" s="359"/>
+      <c r="AL21" s="113"/>
+      <c r="AM21" s="82"/>
+    </row>
+    <row r="22" spans="2:54" ht="3.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B22" s="108"/>
+      <c r="C22" s="81"/>
+      <c r="D22" s="81"/>
+      <c r="E22" s="123"/>
+      <c r="F22" s="123"/>
+      <c r="G22" s="123"/>
+      <c r="H22" s="123"/>
+      <c r="I22" s="123"/>
+      <c r="J22" s="123"/>
+      <c r="K22" s="123"/>
+      <c r="L22" s="123"/>
+      <c r="M22" s="123"/>
+      <c r="N22" s="123"/>
+      <c r="O22" s="123"/>
+      <c r="P22" s="123"/>
+      <c r="Q22" s="123"/>
+      <c r="R22" s="123"/>
+      <c r="S22" s="123"/>
+      <c r="T22" s="123"/>
+      <c r="U22" s="123"/>
+      <c r="V22" s="123"/>
+      <c r="W22" s="123"/>
+      <c r="X22" s="123"/>
+      <c r="Y22" s="123"/>
+      <c r="Z22" s="123"/>
+      <c r="AA22" s="123"/>
+      <c r="AB22" s="123"/>
+      <c r="AC22" s="123"/>
+      <c r="AD22" s="123"/>
+      <c r="AE22" s="123"/>
+      <c r="AF22" s="123"/>
+      <c r="AG22" s="123"/>
+      <c r="AH22" s="123"/>
+      <c r="AI22" s="123"/>
+      <c r="AJ22" s="123"/>
+      <c r="AK22" s="109"/>
+      <c r="AL22" s="109"/>
+      <c r="AM22" s="124"/>
+    </row>
+    <row r="23" spans="2:54" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B23" s="74"/>
+      <c r="C23" s="74"/>
+      <c r="D23" s="74"/>
+      <c r="E23" s="74"/>
+      <c r="F23" s="74"/>
+      <c r="G23" s="74"/>
+      <c r="H23" s="74"/>
+      <c r="I23" s="74"/>
+      <c r="J23" s="74"/>
+      <c r="K23" s="74"/>
+      <c r="L23" s="74"/>
+      <c r="M23" s="74"/>
+      <c r="N23" s="74"/>
+      <c r="O23" s="74"/>
+      <c r="P23" s="74"/>
+      <c r="Q23" s="74"/>
+      <c r="R23" s="74"/>
+      <c r="S23" s="74"/>
+      <c r="T23" s="74"/>
+      <c r="U23" s="74"/>
+      <c r="V23" s="74"/>
+      <c r="W23" s="74"/>
+      <c r="X23" s="74"/>
+      <c r="Y23" s="74"/>
+      <c r="Z23" s="74"/>
+      <c r="AA23" s="74"/>
+      <c r="AB23" s="74"/>
+      <c r="AC23" s="74"/>
+      <c r="AD23" s="74"/>
+      <c r="AE23" s="74"/>
+      <c r="AF23" s="74"/>
+      <c r="AG23" s="74"/>
+      <c r="AH23" s="74"/>
+      <c r="AI23" s="74"/>
+      <c r="AJ23" s="74"/>
+      <c r="AK23" s="74"/>
+      <c r="AL23" s="74"/>
+      <c r="AM23" s="75" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="24" spans="2:54" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B24" s="74"/>
+      <c r="C24" s="74"/>
+      <c r="D24" s="111" t="s">
+        <v>83</v>
+      </c>
+      <c r="E24" s="74"/>
+      <c r="F24" s="74"/>
+      <c r="G24" s="74"/>
+      <c r="H24" s="74"/>
+      <c r="I24" s="74"/>
+      <c r="J24" s="74"/>
+      <c r="K24" s="74"/>
+      <c r="L24" s="74"/>
+      <c r="M24" s="74"/>
+      <c r="N24" s="74"/>
+      <c r="O24" s="74"/>
+      <c r="P24" s="74"/>
+      <c r="Q24" s="74"/>
+      <c r="R24" s="74"/>
+      <c r="S24" s="74"/>
+      <c r="T24" s="74"/>
+      <c r="U24" s="74"/>
+      <c r="V24" s="74"/>
+      <c r="W24" s="74"/>
+      <c r="X24" s="74"/>
+      <c r="Y24" s="74"/>
+      <c r="Z24" s="74"/>
+      <c r="AA24" s="74"/>
+      <c r="AB24" s="74"/>
+      <c r="AC24" s="74"/>
+      <c r="AD24" s="74"/>
+      <c r="AE24" s="74"/>
+      <c r="AF24" s="74"/>
+      <c r="AG24" s="74"/>
+      <c r="AH24" s="74"/>
+      <c r="AI24" s="74"/>
+      <c r="AJ24" s="74"/>
+      <c r="AK24" s="74"/>
+      <c r="AL24" s="74"/>
+      <c r="AM24" s="74"/>
+    </row>
+    <row r="25" spans="2:54" x14ac:dyDescent="0.55000000000000004">
+      <c r="B25" s="74"/>
+      <c r="C25" s="74"/>
+      <c r="D25" s="74"/>
+      <c r="E25" s="74"/>
+      <c r="F25" s="74"/>
+      <c r="G25" s="74"/>
+      <c r="H25" s="74"/>
+      <c r="I25" s="74"/>
+      <c r="J25" s="74"/>
+      <c r="K25" s="74"/>
+      <c r="L25" s="74"/>
+      <c r="M25" s="74"/>
+      <c r="N25" s="74"/>
+      <c r="O25" s="74"/>
+      <c r="P25" s="74"/>
+      <c r="Q25" s="74"/>
+      <c r="R25" s="74"/>
+      <c r="S25" s="74"/>
+      <c r="T25" s="74"/>
+      <c r="U25" s="74"/>
+      <c r="V25" s="74"/>
+      <c r="W25" s="74"/>
+      <c r="X25" s="74"/>
+      <c r="Y25" s="74"/>
+      <c r="Z25" s="74"/>
+      <c r="AA25" s="74"/>
+      <c r="AB25" s="74"/>
+      <c r="AC25" s="74"/>
+      <c r="AD25" s="74"/>
+      <c r="AE25" s="74"/>
+      <c r="AF25" s="74"/>
+      <c r="AG25" s="74"/>
+      <c r="AH25" s="74"/>
+      <c r="AI25" s="74"/>
+      <c r="AJ25" s="74"/>
+      <c r="AK25" s="74"/>
+      <c r="AL25" s="74"/>
+      <c r="AM25" s="74"/>
+    </row>
+    <row r="26" spans="2:54" x14ac:dyDescent="0.55000000000000004">
+      <c r="B26" s="74"/>
+      <c r="C26" s="74"/>
+      <c r="D26" s="74"/>
+      <c r="E26" s="74"/>
+      <c r="F26" s="74"/>
+      <c r="G26" s="74"/>
+      <c r="H26" s="74"/>
+      <c r="I26" s="74"/>
+      <c r="J26" s="74"/>
+      <c r="K26" s="74"/>
+      <c r="L26" s="74"/>
+      <c r="M26" s="74"/>
+      <c r="N26" s="74"/>
+      <c r="O26" s="74"/>
+      <c r="P26" s="74"/>
+      <c r="Q26" s="74"/>
+      <c r="R26" s="74"/>
+      <c r="S26" s="74"/>
+      <c r="T26" s="74"/>
+      <c r="U26" s="74"/>
+      <c r="V26" s="74"/>
+      <c r="W26" s="74"/>
+      <c r="X26" s="74"/>
+      <c r="Y26" s="74"/>
+      <c r="Z26" s="74"/>
+      <c r="AA26" s="74"/>
+      <c r="AB26" s="74"/>
+      <c r="AC26" s="74"/>
+      <c r="AD26" s="74"/>
+      <c r="AE26" s="74"/>
+      <c r="AF26" s="74"/>
+      <c r="AG26" s="74"/>
+      <c r="AH26" s="74"/>
+      <c r="AI26" s="74"/>
+      <c r="AJ26" s="74"/>
+      <c r="AK26" s="74"/>
+      <c r="AL26" s="74"/>
+      <c r="AM26" s="74"/>
+    </row>
+    <row r="27" spans="2:54" x14ac:dyDescent="0.55000000000000004">
+      <c r="B27" s="74"/>
+      <c r="C27" s="74"/>
+      <c r="D27" s="74"/>
+      <c r="E27" s="74"/>
+      <c r="F27" s="74"/>
+      <c r="G27" s="74"/>
+      <c r="H27" s="74"/>
+      <c r="I27" s="74"/>
+      <c r="J27" s="74"/>
+      <c r="K27" s="74"/>
+      <c r="L27" s="74"/>
+      <c r="M27" s="74"/>
+      <c r="N27" s="74"/>
+      <c r="O27" s="74"/>
+      <c r="P27" s="74"/>
+      <c r="Q27" s="74"/>
+      <c r="R27" s="74"/>
+      <c r="S27" s="74"/>
+      <c r="T27" s="74"/>
+      <c r="U27" s="74"/>
+      <c r="V27" s="74"/>
+      <c r="W27" s="74"/>
+      <c r="X27" s="74"/>
+      <c r="Y27" s="74"/>
+      <c r="Z27" s="74"/>
+      <c r="AA27" s="74"/>
+      <c r="AB27" s="74"/>
+      <c r="AC27" s="74"/>
+      <c r="AD27" s="74"/>
+      <c r="AE27" s="74"/>
+      <c r="AF27" s="74"/>
+      <c r="AG27" s="74"/>
+      <c r="AH27" s="74"/>
+      <c r="AI27" s="74"/>
+      <c r="AJ27" s="74"/>
+      <c r="AK27" s="74"/>
+      <c r="AL27" s="74"/>
+      <c r="AM27" s="74"/>
+    </row>
+    <row r="28" spans="2:54" x14ac:dyDescent="0.55000000000000004">
+      <c r="B28" s="74"/>
+      <c r="C28" s="74"/>
+      <c r="D28" s="74"/>
+      <c r="E28" s="74"/>
+      <c r="F28" s="74"/>
+      <c r="G28" s="74"/>
+      <c r="H28" s="74"/>
+      <c r="I28" s="74"/>
+      <c r="J28" s="74"/>
+      <c r="K28" s="74"/>
+      <c r="L28" s="74"/>
+      <c r="M28" s="74"/>
+      <c r="N28" s="74"/>
+      <c r="O28" s="74"/>
+      <c r="P28" s="74"/>
+      <c r="Q28" s="74"/>
+      <c r="R28" s="74"/>
+      <c r="S28" s="74"/>
+      <c r="T28" s="74"/>
+      <c r="U28" s="74"/>
+      <c r="V28" s="74"/>
+      <c r="W28" s="74"/>
+      <c r="X28" s="74"/>
+      <c r="Y28" s="74"/>
+      <c r="Z28" s="74"/>
+      <c r="AA28" s="74"/>
+      <c r="AB28" s="74"/>
+      <c r="AC28" s="74"/>
+      <c r="AD28" s="74"/>
+      <c r="AE28" s="74"/>
+      <c r="AF28" s="74"/>
+      <c r="AG28" s="74"/>
+      <c r="AH28" s="74"/>
+      <c r="AI28" s="74"/>
+      <c r="AJ28" s="74"/>
+      <c r="AK28" s="74"/>
+      <c r="AL28" s="74"/>
+      <c r="AM28" s="74"/>
+    </row>
+    <row r="29" spans="2:54" x14ac:dyDescent="0.55000000000000004">
+      <c r="B29" s="74"/>
+      <c r="C29" s="74"/>
+      <c r="D29" s="74"/>
+      <c r="E29" s="74"/>
+      <c r="F29" s="74"/>
+      <c r="G29" s="74"/>
+      <c r="H29" s="74"/>
+      <c r="I29" s="74"/>
+      <c r="J29" s="74"/>
+      <c r="K29" s="74"/>
+      <c r="L29" s="74"/>
+      <c r="M29" s="74"/>
+      <c r="N29" s="74"/>
+      <c r="O29" s="74"/>
+      <c r="P29" s="74"/>
+      <c r="Q29" s="74"/>
+      <c r="R29" s="74"/>
+      <c r="S29" s="74"/>
+      <c r="T29" s="74"/>
+      <c r="U29" s="74"/>
+      <c r="V29" s="74"/>
+      <c r="W29" s="74"/>
+      <c r="X29" s="74"/>
+      <c r="Y29" s="74"/>
+      <c r="Z29" s="74"/>
+      <c r="AA29" s="74"/>
+      <c r="AB29" s="74"/>
+      <c r="AC29" s="74"/>
+      <c r="AD29" s="74"/>
+      <c r="AE29" s="74"/>
+      <c r="AF29" s="74"/>
+      <c r="AG29" s="74"/>
+      <c r="AH29" s="74"/>
+      <c r="AI29" s="74"/>
+      <c r="AJ29" s="74"/>
+      <c r="AK29" s="74"/>
+      <c r="AL29" s="74"/>
+      <c r="AM29" s="74"/>
+    </row>
+    <row r="30" spans="2:54" x14ac:dyDescent="0.55000000000000004">
+      <c r="B30" s="74"/>
+      <c r="C30" s="74"/>
+      <c r="D30" s="74"/>
+      <c r="E30" s="74"/>
+      <c r="F30" s="74"/>
+      <c r="G30" s="74"/>
+      <c r="H30" s="74"/>
+      <c r="I30" s="74"/>
+      <c r="J30" s="74"/>
+      <c r="K30" s="74"/>
+      <c r="L30" s="74"/>
+      <c r="M30" s="74"/>
+      <c r="N30" s="74"/>
+      <c r="O30" s="74"/>
+      <c r="P30" s="74"/>
+      <c r="Q30" s="74"/>
+      <c r="R30" s="74"/>
+      <c r="S30" s="74"/>
+      <c r="T30" s="74"/>
+      <c r="U30" s="74"/>
+      <c r="V30" s="74"/>
+      <c r="W30" s="74"/>
+      <c r="X30" s="74"/>
+      <c r="Y30" s="74"/>
+      <c r="Z30" s="74"/>
+      <c r="AA30" s="74"/>
+      <c r="AB30" s="74"/>
+      <c r="AC30" s="74"/>
+      <c r="AD30" s="74"/>
+      <c r="AE30" s="74"/>
+      <c r="AF30" s="74"/>
+      <c r="AG30" s="74"/>
+      <c r="AH30" s="74"/>
+      <c r="AI30" s="74"/>
+      <c r="AJ30" s="74"/>
+      <c r="AK30" s="74"/>
+      <c r="AL30" s="74"/>
+      <c r="AM30" s="74"/>
+    </row>
+    <row r="31" spans="2:54" x14ac:dyDescent="0.55000000000000004">
+      <c r="B31" s="74"/>
+      <c r="C31" s="74"/>
+      <c r="D31" s="74"/>
+      <c r="E31" s="74"/>
+      <c r="F31" s="74"/>
+      <c r="G31" s="74"/>
+      <c r="H31" s="74"/>
+      <c r="I31" s="74"/>
+      <c r="J31" s="74"/>
+      <c r="K31" s="74"/>
+      <c r="L31" s="74"/>
+      <c r="M31" s="74"/>
+      <c r="N31" s="74"/>
+      <c r="O31" s="74"/>
+      <c r="P31" s="74"/>
+      <c r="Q31" s="74"/>
+      <c r="R31" s="74"/>
+      <c r="S31" s="74"/>
+      <c r="T31" s="74"/>
+      <c r="U31" s="74"/>
+      <c r="V31" s="74"/>
+      <c r="W31" s="74"/>
+      <c r="X31" s="74"/>
+      <c r="Y31" s="74"/>
+      <c r="Z31" s="74"/>
+      <c r="AA31" s="74"/>
+      <c r="AB31" s="74"/>
+      <c r="AC31" s="74"/>
+      <c r="AD31" s="74"/>
+      <c r="AE31" s="74"/>
+      <c r="AF31" s="74"/>
+      <c r="AG31" s="74"/>
+      <c r="AH31" s="74"/>
+      <c r="AI31" s="74"/>
+      <c r="AJ31" s="74"/>
+      <c r="AK31" s="74"/>
+      <c r="AL31" s="74"/>
+      <c r="AM31" s="74"/>
+    </row>
+    <row r="32" spans="2:54" x14ac:dyDescent="0.55000000000000004">
+      <c r="B32" s="74"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
+      <c r="H32" s="74"/>
+      <c r="I32" s="74"/>
+      <c r="J32" s="74"/>
+      <c r="K32" s="74"/>
+      <c r="L32" s="74"/>
+      <c r="M32" s="74"/>
+      <c r="N32" s="74"/>
+      <c r="O32" s="74"/>
+      <c r="P32" s="74"/>
+      <c r="Q32" s="74"/>
+      <c r="R32" s="74"/>
+      <c r="S32" s="74"/>
+      <c r="T32" s="74"/>
+      <c r="U32" s="74"/>
+      <c r="V32" s="74"/>
+      <c r="W32" s="74"/>
+      <c r="X32" s="74"/>
+      <c r="Y32" s="74"/>
+      <c r="Z32" s="74"/>
+      <c r="AA32" s="74"/>
+      <c r="AB32" s="74"/>
+      <c r="AC32" s="74"/>
+      <c r="AD32" s="74"/>
+      <c r="AE32" s="74"/>
+      <c r="AF32" s="74"/>
+      <c r="AG32" s="74"/>
+      <c r="AH32" s="74"/>
+      <c r="AI32" s="74"/>
+      <c r="AJ32" s="74"/>
+      <c r="AK32" s="74"/>
+      <c r="AL32" s="74"/>
+      <c r="AM32" s="74"/>
+    </row>
+    <row r="33" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B33" s="74"/>
+      <c r="C33" s="74"/>
+      <c r="D33" s="74"/>
+      <c r="E33" s="74"/>
+      <c r="F33" s="74"/>
+      <c r="G33" s="74"/>
+      <c r="H33" s="74"/>
+      <c r="I33" s="74"/>
+      <c r="J33" s="74"/>
+      <c r="K33" s="74"/>
+      <c r="L33" s="74"/>
+      <c r="M33" s="74"/>
+      <c r="N33" s="74"/>
+      <c r="O33" s="74"/>
+      <c r="P33" s="74"/>
+      <c r="Q33" s="74"/>
+      <c r="R33" s="74"/>
+      <c r="S33" s="74"/>
+      <c r="T33" s="74"/>
+      <c r="U33" s="74"/>
+      <c r="V33" s="74"/>
+      <c r="W33" s="74"/>
+      <c r="X33" s="74"/>
+      <c r="Y33" s="74"/>
+      <c r="Z33" s="74"/>
+      <c r="AA33" s="74"/>
+      <c r="AB33" s="74"/>
+      <c r="AC33" s="74"/>
+      <c r="AD33" s="74"/>
+      <c r="AE33" s="74"/>
+      <c r="AF33" s="74"/>
+      <c r="AG33" s="74"/>
+      <c r="AH33" s="74"/>
+      <c r="AI33" s="74"/>
+      <c r="AJ33" s="74"/>
+      <c r="AK33" s="74"/>
+      <c r="AL33" s="74"/>
+      <c r="AM33" s="74"/>
+    </row>
+    <row r="34" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B34" s="74"/>
+      <c r="C34" s="74"/>
+      <c r="D34" s="74"/>
+      <c r="E34" s="74"/>
+      <c r="F34" s="74"/>
+      <c r="G34" s="74"/>
+      <c r="H34" s="74"/>
+      <c r="I34" s="74"/>
+      <c r="J34" s="74"/>
+      <c r="K34" s="74"/>
+      <c r="L34" s="74"/>
+      <c r="M34" s="74"/>
+      <c r="N34" s="74"/>
+      <c r="O34" s="74"/>
+      <c r="P34" s="74"/>
+      <c r="Q34" s="74"/>
+      <c r="R34" s="74"/>
+      <c r="S34" s="74"/>
+      <c r="T34" s="74"/>
+      <c r="U34" s="74"/>
+      <c r="V34" s="74"/>
+      <c r="W34" s="74"/>
+      <c r="X34" s="74"/>
+      <c r="Y34" s="74"/>
+      <c r="Z34" s="74"/>
+      <c r="AA34" s="74"/>
+      <c r="AB34" s="74"/>
+      <c r="AC34" s="74"/>
+      <c r="AD34" s="74"/>
+      <c r="AE34" s="74"/>
+      <c r="AF34" s="74"/>
+      <c r="AG34" s="74"/>
+      <c r="AH34" s="74"/>
+      <c r="AI34" s="74"/>
+      <c r="AJ34" s="74"/>
+      <c r="AK34" s="74"/>
+      <c r="AL34" s="74"/>
+      <c r="AM34" s="74"/>
+    </row>
+    <row r="35" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B35" s="74"/>
+      <c r="C35" s="74"/>
+      <c r="D35" s="74"/>
+      <c r="E35" s="74"/>
+      <c r="F35" s="74"/>
+      <c r="G35" s="74"/>
+      <c r="H35" s="74"/>
+      <c r="I35" s="74"/>
+      <c r="J35" s="74"/>
+      <c r="K35" s="74"/>
+      <c r="L35" s="74"/>
+      <c r="M35" s="74"/>
+      <c r="N35" s="74"/>
+      <c r="O35" s="74"/>
+      <c r="P35" s="74"/>
+      <c r="Q35" s="74"/>
+      <c r="R35" s="74"/>
+      <c r="S35" s="74"/>
+      <c r="T35" s="74"/>
+      <c r="U35" s="74"/>
+      <c r="V35" s="74"/>
+      <c r="W35" s="74"/>
+      <c r="X35" s="74"/>
+      <c r="Y35" s="74"/>
+      <c r="Z35" s="74"/>
+      <c r="AA35" s="74"/>
+      <c r="AB35" s="74"/>
+      <c r="AC35" s="74"/>
+      <c r="AD35" s="74"/>
+      <c r="AE35" s="74"/>
+      <c r="AF35" s="74"/>
+      <c r="AG35" s="74"/>
+      <c r="AH35" s="74"/>
+      <c r="AI35" s="74"/>
+      <c r="AJ35" s="74"/>
+      <c r="AK35" s="74"/>
+      <c r="AL35" s="74"/>
+      <c r="AM35" s="74"/>
+    </row>
+    <row r="36" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B36" s="74"/>
+      <c r="C36" s="74"/>
+      <c r="D36" s="74"/>
+      <c r="E36" s="74"/>
+      <c r="F36" s="74"/>
+      <c r="G36" s="74"/>
+      <c r="H36" s="74"/>
+      <c r="I36" s="74"/>
+      <c r="J36" s="74"/>
+      <c r="K36" s="74"/>
+      <c r="L36" s="74"/>
+      <c r="M36" s="74"/>
+      <c r="N36" s="74"/>
+      <c r="O36" s="74"/>
+      <c r="P36" s="74"/>
+      <c r="Q36" s="74"/>
+      <c r="R36" s="74"/>
+      <c r="S36" s="74"/>
+      <c r="T36" s="74"/>
+      <c r="U36" s="74"/>
+      <c r="V36" s="74"/>
+      <c r="W36" s="74"/>
+      <c r="X36" s="74"/>
+      <c r="Y36" s="74"/>
+      <c r="Z36" s="74"/>
+      <c r="AA36" s="74"/>
+      <c r="AB36" s="74"/>
+      <c r="AC36" s="74"/>
+      <c r="AD36" s="74"/>
+      <c r="AE36" s="74"/>
+      <c r="AF36" s="74"/>
+      <c r="AG36" s="74"/>
+      <c r="AH36" s="74"/>
+      <c r="AI36" s="74"/>
+      <c r="AJ36" s="74"/>
+      <c r="AK36" s="74"/>
+      <c r="AL36" s="74"/>
+      <c r="AM36" s="74"/>
+    </row>
+    <row r="37" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B37" s="74"/>
+      <c r="C37" s="74"/>
+      <c r="D37" s="74"/>
+      <c r="E37" s="74"/>
+      <c r="F37" s="74"/>
+      <c r="G37" s="74"/>
+      <c r="H37" s="74"/>
+      <c r="I37" s="74"/>
+      <c r="J37" s="74"/>
+      <c r="K37" s="74"/>
+      <c r="L37" s="74"/>
+      <c r="M37" s="74"/>
+      <c r="N37" s="74"/>
+      <c r="O37" s="74"/>
+      <c r="P37" s="74"/>
+      <c r="Q37" s="74"/>
+      <c r="R37" s="74"/>
+      <c r="S37" s="74"/>
+      <c r="T37" s="74"/>
+      <c r="U37" s="74"/>
+      <c r="V37" s="74"/>
+      <c r="W37" s="74"/>
+      <c r="X37" s="74"/>
+      <c r="Y37" s="74"/>
+      <c r="Z37" s="74"/>
+      <c r="AA37" s="74"/>
+      <c r="AB37" s="74"/>
+      <c r="AC37" s="74"/>
+      <c r="AD37" s="74"/>
+      <c r="AE37" s="74"/>
+      <c r="AF37" s="74"/>
+      <c r="AG37" s="74"/>
+      <c r="AH37" s="74"/>
+      <c r="AI37" s="74"/>
+      <c r="AJ37" s="74"/>
+      <c r="AK37" s="74"/>
+      <c r="AL37" s="74"/>
+      <c r="AM37" s="74"/>
+    </row>
+    <row r="38" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B38" s="74"/>
+      <c r="C38" s="74"/>
+      <c r="D38" s="74"/>
+      <c r="E38" s="74"/>
+      <c r="F38" s="74"/>
+      <c r="G38" s="74"/>
+      <c r="H38" s="74"/>
+      <c r="I38" s="74"/>
+      <c r="J38" s="74"/>
+      <c r="K38" s="74"/>
+      <c r="L38" s="74"/>
+      <c r="M38" s="74"/>
+      <c r="N38" s="74"/>
+      <c r="O38" s="74"/>
+      <c r="P38" s="74"/>
+      <c r="Q38" s="74"/>
+      <c r="R38" s="74"/>
+      <c r="S38" s="74"/>
+      <c r="T38" s="74"/>
+      <c r="U38" s="74"/>
+      <c r="V38" s="74"/>
+      <c r="W38" s="74"/>
+      <c r="X38" s="74"/>
+      <c r="Y38" s="74"/>
+      <c r="Z38" s="74"/>
+      <c r="AA38" s="74"/>
+      <c r="AB38" s="74"/>
+      <c r="AC38" s="74"/>
+      <c r="AD38" s="74"/>
+      <c r="AE38" s="74"/>
+      <c r="AF38" s="74"/>
+      <c r="AG38" s="74"/>
+      <c r="AH38" s="74"/>
+      <c r="AI38" s="74"/>
+      <c r="AJ38" s="74"/>
+      <c r="AK38" s="74"/>
+      <c r="AL38" s="74"/>
+      <c r="AM38" s="74"/>
+    </row>
+    <row r="39" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B39" s="74"/>
+      <c r="C39" s="74"/>
+      <c r="D39" s="74"/>
+      <c r="E39" s="74"/>
+      <c r="F39" s="74"/>
+      <c r="G39" s="74"/>
+      <c r="H39" s="74"/>
+      <c r="I39" s="74"/>
+      <c r="J39" s="74"/>
+      <c r="K39" s="74"/>
+      <c r="L39" s="74"/>
+      <c r="M39" s="74"/>
+      <c r="N39" s="74"/>
+      <c r="O39" s="74"/>
+      <c r="P39" s="74"/>
+      <c r="Q39" s="74"/>
+      <c r="R39" s="74"/>
+      <c r="S39" s="74"/>
+      <c r="T39" s="74"/>
+      <c r="U39" s="74"/>
+      <c r="V39" s="74"/>
+      <c r="W39" s="74"/>
+      <c r="X39" s="74"/>
+      <c r="Y39" s="74"/>
+      <c r="Z39" s="74"/>
+      <c r="AA39" s="74"/>
+      <c r="AB39" s="74"/>
+      <c r="AC39" s="74"/>
+      <c r="AD39" s="74"/>
+      <c r="AE39" s="74"/>
+      <c r="AF39" s="74"/>
+      <c r="AG39" s="74"/>
+      <c r="AH39" s="74"/>
+      <c r="AI39" s="74"/>
+      <c r="AJ39" s="74"/>
+      <c r="AK39" s="74"/>
+      <c r="AL39" s="74"/>
+      <c r="AM39" s="74"/>
+    </row>
+    <row r="40" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B40" s="74"/>
+      <c r="C40" s="74"/>
+      <c r="D40" s="74"/>
+      <c r="E40" s="74"/>
+      <c r="F40" s="74"/>
+      <c r="G40" s="74"/>
+      <c r="H40" s="74"/>
+      <c r="I40" s="74"/>
+      <c r="J40" s="74"/>
+      <c r="K40" s="74"/>
+      <c r="L40" s="74"/>
+      <c r="M40" s="74"/>
+      <c r="N40" s="74"/>
+      <c r="O40" s="74"/>
+      <c r="P40" s="74"/>
+      <c r="Q40" s="74"/>
+      <c r="R40" s="74"/>
+      <c r="S40" s="74"/>
+      <c r="T40" s="74"/>
+      <c r="U40" s="74"/>
+      <c r="V40" s="74"/>
+      <c r="W40" s="74"/>
+      <c r="X40" s="74"/>
+      <c r="Y40" s="74"/>
+      <c r="Z40" s="74"/>
+      <c r="AA40" s="74"/>
+      <c r="AB40" s="74"/>
+      <c r="AC40" s="74"/>
+      <c r="AD40" s="74"/>
+      <c r="AE40" s="74"/>
+      <c r="AF40" s="74"/>
+      <c r="AG40" s="74"/>
+      <c r="AH40" s="74"/>
+      <c r="AI40" s="74"/>
+      <c r="AJ40" s="74"/>
+      <c r="AK40" s="74"/>
+      <c r="AL40" s="74"/>
+      <c r="AM40" s="74"/>
+    </row>
+    <row r="41" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B41" s="74"/>
+      <c r="C41" s="74"/>
+      <c r="D41" s="74"/>
+      <c r="E41" s="74"/>
+      <c r="F41" s="74"/>
+      <c r="G41" s="74"/>
+      <c r="H41" s="74"/>
+      <c r="I41" s="74"/>
+      <c r="J41" s="74"/>
+      <c r="K41" s="74"/>
+      <c r="L41" s="74"/>
+      <c r="M41" s="74"/>
+      <c r="N41" s="74"/>
+      <c r="O41" s="74"/>
+      <c r="P41" s="74"/>
+      <c r="Q41" s="74"/>
+      <c r="R41" s="74"/>
+      <c r="S41" s="74"/>
+      <c r="T41" s="74"/>
+      <c r="U41" s="74"/>
+      <c r="V41" s="74"/>
+      <c r="W41" s="74"/>
+      <c r="X41" s="74"/>
+      <c r="Y41" s="74"/>
+      <c r="Z41" s="74"/>
+      <c r="AA41" s="74"/>
+      <c r="AB41" s="74"/>
+      <c r="AC41" s="74"/>
+      <c r="AD41" s="74"/>
+      <c r="AE41" s="74"/>
+      <c r="AF41" s="74"/>
+      <c r="AG41" s="74"/>
+      <c r="AH41" s="74"/>
+      <c r="AI41" s="74"/>
+      <c r="AJ41" s="74"/>
+      <c r="AK41" s="74"/>
+      <c r="AL41" s="74"/>
+      <c r="AM41" s="74"/>
+    </row>
+    <row r="42" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B42" s="74"/>
+      <c r="C42" s="74"/>
+      <c r="D42" s="74"/>
+      <c r="E42" s="74"/>
+      <c r="F42" s="74"/>
+      <c r="G42" s="74"/>
+      <c r="H42" s="74"/>
+      <c r="I42" s="74"/>
+      <c r="J42" s="74"/>
+      <c r="K42" s="74"/>
+      <c r="L42" s="74"/>
+      <c r="M42" s="74"/>
+      <c r="N42" s="74"/>
+      <c r="O42" s="74"/>
+      <c r="P42" s="74"/>
+      <c r="Q42" s="74"/>
+      <c r="R42" s="74"/>
+      <c r="S42" s="74"/>
+      <c r="T42" s="74"/>
+      <c r="U42" s="74"/>
+      <c r="V42" s="74"/>
+      <c r="W42" s="74"/>
+      <c r="X42" s="74"/>
+      <c r="Y42" s="74"/>
+      <c r="Z42" s="74"/>
+      <c r="AA42" s="74"/>
+      <c r="AB42" s="74"/>
+      <c r="AC42" s="74"/>
+      <c r="AD42" s="74"/>
+      <c r="AE42" s="74"/>
+      <c r="AF42" s="74"/>
+      <c r="AG42" s="74"/>
+      <c r="AH42" s="74"/>
+      <c r="AI42" s="74"/>
+      <c r="AJ42" s="74"/>
+      <c r="AK42" s="74"/>
+      <c r="AL42" s="74"/>
+      <c r="AM42" s="74"/>
+    </row>
+    <row r="43" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B43" s="74"/>
+      <c r="C43" s="74"/>
+      <c r="D43" s="74"/>
+      <c r="E43" s="74"/>
+      <c r="F43" s="74"/>
+      <c r="G43" s="74"/>
+      <c r="H43" s="74"/>
+      <c r="I43" s="74"/>
+      <c r="J43" s="74"/>
+      <c r="K43" s="74"/>
+      <c r="L43" s="74"/>
+      <c r="M43" s="74"/>
+      <c r="N43" s="74"/>
+      <c r="O43" s="74"/>
+      <c r="P43" s="74"/>
+      <c r="Q43" s="74"/>
+      <c r="R43" s="74"/>
+      <c r="S43" s="74"/>
+      <c r="T43" s="74"/>
+      <c r="U43" s="74"/>
+      <c r="V43" s="74"/>
+      <c r="W43" s="74"/>
+      <c r="X43" s="74"/>
+      <c r="Y43" s="74"/>
+      <c r="Z43" s="74"/>
+      <c r="AA43" s="74"/>
+      <c r="AB43" s="74"/>
+      <c r="AC43" s="74"/>
+      <c r="AD43" s="74"/>
+      <c r="AE43" s="74"/>
+      <c r="AF43" s="74"/>
+      <c r="AG43" s="74"/>
+      <c r="AH43" s="74"/>
+      <c r="AI43" s="74"/>
+      <c r="AJ43" s="74"/>
+      <c r="AK43" s="74"/>
+      <c r="AL43" s="74"/>
+      <c r="AM43" s="74"/>
+    </row>
+    <row r="44" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B44" s="74"/>
+      <c r="C44" s="74"/>
+      <c r="D44" s="74"/>
+      <c r="E44" s="74"/>
+      <c r="F44" s="74"/>
+      <c r="G44" s="74"/>
+      <c r="H44" s="74"/>
+      <c r="I44" s="74"/>
+      <c r="J44" s="74"/>
+      <c r="K44" s="74"/>
+      <c r="L44" s="74"/>
+      <c r="M44" s="74"/>
+      <c r="N44" s="74"/>
+      <c r="O44" s="74"/>
+      <c r="P44" s="74"/>
+      <c r="Q44" s="74"/>
+      <c r="R44" s="74"/>
+      <c r="S44" s="74"/>
+      <c r="T44" s="74"/>
+      <c r="U44" s="74"/>
+      <c r="V44" s="74"/>
+      <c r="W44" s="74"/>
+      <c r="X44" s="74"/>
+      <c r="Y44" s="74"/>
+      <c r="Z44" s="74"/>
+      <c r="AA44" s="74"/>
+      <c r="AB44" s="74"/>
+      <c r="AC44" s="74"/>
+      <c r="AD44" s="74"/>
+      <c r="AE44" s="74"/>
+      <c r="AF44" s="74"/>
+      <c r="AG44" s="74"/>
+      <c r="AH44" s="74"/>
+      <c r="AI44" s="74"/>
+      <c r="AJ44" s="74"/>
+      <c r="AK44" s="74"/>
+      <c r="AL44" s="74"/>
+      <c r="AM44" s="74"/>
+    </row>
+    <row r="45" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B45" s="74"/>
+      <c r="C45" s="74"/>
+      <c r="D45" s="74"/>
+      <c r="E45" s="74"/>
+      <c r="F45" s="74"/>
+      <c r="G45" s="74"/>
+      <c r="H45" s="74"/>
+      <c r="I45" s="74"/>
+      <c r="J45" s="74"/>
+      <c r="K45" s="74"/>
+      <c r="L45" s="74"/>
+      <c r="M45" s="74"/>
+      <c r="N45" s="74"/>
+      <c r="O45" s="74"/>
+      <c r="P45" s="74"/>
+      <c r="Q45" s="74"/>
+      <c r="R45" s="74"/>
+      <c r="S45" s="74"/>
+      <c r="T45" s="74"/>
+      <c r="U45" s="74"/>
+      <c r="V45" s="74"/>
+      <c r="W45" s="74"/>
+      <c r="X45" s="74"/>
+      <c r="Y45" s="74"/>
+      <c r="Z45" s="74"/>
+      <c r="AA45" s="74"/>
+      <c r="AB45" s="74"/>
+      <c r="AC45" s="74"/>
+      <c r="AD45" s="74"/>
+      <c r="AE45" s="74"/>
+      <c r="AF45" s="74"/>
+      <c r="AG45" s="74"/>
+      <c r="AH45" s="74"/>
+      <c r="AI45" s="74"/>
+      <c r="AJ45" s="74"/>
+      <c r="AK45" s="74"/>
+      <c r="AL45" s="74"/>
+      <c r="AM45" s="74"/>
+    </row>
+    <row r="46" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B46" s="74"/>
+      <c r="C46" s="74"/>
+      <c r="D46" s="74"/>
+      <c r="E46" s="74"/>
+      <c r="F46" s="74"/>
+      <c r="G46" s="74"/>
+      <c r="H46" s="74"/>
+      <c r="I46" s="74"/>
+      <c r="J46" s="74"/>
+      <c r="K46" s="74"/>
+      <c r="L46" s="74"/>
+      <c r="M46" s="74"/>
+      <c r="N46" s="74"/>
+      <c r="O46" s="74"/>
+      <c r="P46" s="74"/>
+      <c r="Q46" s="74"/>
+      <c r="R46" s="74"/>
+      <c r="S46" s="74"/>
+      <c r="T46" s="74"/>
+      <c r="U46" s="74"/>
+      <c r="V46" s="74"/>
+      <c r="W46" s="74"/>
+      <c r="X46" s="74"/>
+      <c r="Y46" s="74"/>
+      <c r="Z46" s="74"/>
+      <c r="AA46" s="74"/>
+      <c r="AB46" s="74"/>
+      <c r="AC46" s="74"/>
+      <c r="AD46" s="74"/>
+      <c r="AE46" s="74"/>
+      <c r="AF46" s="74"/>
+      <c r="AG46" s="74"/>
+      <c r="AH46" s="74"/>
+      <c r="AI46" s="74"/>
+      <c r="AJ46" s="74"/>
+      <c r="AK46" s="74"/>
+      <c r="AL46" s="74"/>
+      <c r="AM46" s="74"/>
+    </row>
+    <row r="47" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B47" s="74"/>
+      <c r="C47" s="74"/>
+      <c r="D47" s="74"/>
+      <c r="E47" s="74"/>
+      <c r="F47" s="74"/>
+      <c r="G47" s="74"/>
+      <c r="H47" s="74"/>
+      <c r="I47" s="74"/>
+      <c r="J47" s="74"/>
+      <c r="K47" s="74"/>
+      <c r="L47" s="74"/>
+      <c r="M47" s="74"/>
+      <c r="N47" s="74"/>
+      <c r="O47" s="74"/>
+      <c r="P47" s="74"/>
+      <c r="Q47" s="74"/>
+      <c r="R47" s="74"/>
+      <c r="S47" s="74"/>
+      <c r="T47" s="74"/>
+      <c r="U47" s="74"/>
+      <c r="V47" s="74"/>
+      <c r="W47" s="74"/>
+      <c r="X47" s="74"/>
+      <c r="Y47" s="74"/>
+      <c r="Z47" s="74"/>
+      <c r="AA47" s="74"/>
+      <c r="AB47" s="74"/>
+      <c r="AC47" s="74"/>
+      <c r="AD47" s="74"/>
+      <c r="AE47" s="74"/>
+      <c r="AF47" s="74"/>
+      <c r="AG47" s="74"/>
+      <c r="AH47" s="74"/>
+      <c r="AI47" s="74"/>
+      <c r="AJ47" s="74"/>
+      <c r="AK47" s="74"/>
+      <c r="AL47" s="74"/>
+      <c r="AM47" s="74"/>
+    </row>
+    <row r="48" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B48" s="74"/>
+      <c r="C48" s="74"/>
+      <c r="D48" s="74"/>
+      <c r="E48" s="74"/>
+      <c r="F48" s="74"/>
+      <c r="G48" s="74"/>
+      <c r="H48" s="74"/>
+      <c r="I48" s="74"/>
+      <c r="J48" s="74"/>
+      <c r="K48" s="74"/>
+      <c r="L48" s="74"/>
+      <c r="M48" s="74"/>
+      <c r="N48" s="74"/>
+      <c r="O48" s="74"/>
+      <c r="P48" s="74"/>
+      <c r="Q48" s="74"/>
+      <c r="R48" s="74"/>
+      <c r="S48" s="74"/>
+      <c r="T48" s="74"/>
+      <c r="U48" s="74"/>
+      <c r="V48" s="74"/>
+      <c r="W48" s="74"/>
+      <c r="X48" s="74"/>
+      <c r="Y48" s="74"/>
+      <c r="Z48" s="74"/>
+      <c r="AA48" s="74"/>
+      <c r="AB48" s="74"/>
+      <c r="AC48" s="74"/>
+      <c r="AD48" s="74"/>
+      <c r="AE48" s="74"/>
+      <c r="AF48" s="74"/>
+      <c r="AG48" s="74"/>
+      <c r="AH48" s="74"/>
+      <c r="AI48" s="74"/>
+      <c r="AJ48" s="74"/>
+      <c r="AK48" s="74"/>
+      <c r="AL48" s="74"/>
+      <c r="AM48" s="74"/>
+    </row>
+    <row r="49" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B49" s="74"/>
+      <c r="C49" s="74"/>
+      <c r="D49" s="74"/>
+      <c r="E49" s="74"/>
+      <c r="F49" s="74"/>
+      <c r="G49" s="74"/>
+      <c r="H49" s="74"/>
+      <c r="I49" s="74"/>
+      <c r="J49" s="74"/>
+      <c r="K49" s="74"/>
+      <c r="L49" s="74"/>
+      <c r="M49" s="74"/>
+      <c r="N49" s="74"/>
+      <c r="O49" s="74"/>
+      <c r="P49" s="74"/>
+      <c r="Q49" s="74"/>
+      <c r="R49" s="74"/>
+      <c r="S49" s="74"/>
+      <c r="T49" s="74"/>
+      <c r="U49" s="74"/>
+      <c r="V49" s="74"/>
+      <c r="W49" s="74"/>
+      <c r="X49" s="74"/>
+      <c r="Y49" s="74"/>
+      <c r="Z49" s="74"/>
+      <c r="AA49" s="74"/>
+      <c r="AB49" s="74"/>
+      <c r="AC49" s="74"/>
+      <c r="AD49" s="74"/>
+      <c r="AE49" s="74"/>
+      <c r="AF49" s="74"/>
+      <c r="AG49" s="74"/>
+      <c r="AH49" s="74"/>
+      <c r="AI49" s="74"/>
+      <c r="AJ49" s="74"/>
+      <c r="AK49" s="74"/>
+      <c r="AL49" s="74"/>
+      <c r="AM49" s="74"/>
+    </row>
+    <row r="50" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B50" s="74"/>
+      <c r="C50" s="74"/>
+      <c r="D50" s="74"/>
+      <c r="E50" s="74"/>
+      <c r="F50" s="74"/>
+      <c r="G50" s="74"/>
+      <c r="H50" s="74"/>
+      <c r="I50" s="74"/>
+      <c r="J50" s="74"/>
+      <c r="K50" s="74"/>
+      <c r="L50" s="74"/>
+      <c r="M50" s="74"/>
+      <c r="N50" s="74"/>
+      <c r="O50" s="74"/>
+      <c r="P50" s="74"/>
+      <c r="Q50" s="74"/>
+      <c r="R50" s="74"/>
+      <c r="S50" s="74"/>
+      <c r="T50" s="74"/>
+      <c r="U50" s="74"/>
+      <c r="V50" s="74"/>
+      <c r="W50" s="74"/>
+      <c r="X50" s="74"/>
+      <c r="Y50" s="74"/>
+      <c r="Z50" s="74"/>
+      <c r="AA50" s="74"/>
+      <c r="AB50" s="74"/>
+      <c r="AC50" s="74"/>
+      <c r="AD50" s="74"/>
+      <c r="AE50" s="74"/>
+      <c r="AF50" s="74"/>
+      <c r="AG50" s="74"/>
+      <c r="AH50" s="74"/>
+      <c r="AI50" s="74"/>
+      <c r="AJ50" s="74"/>
+      <c r="AK50" s="74"/>
+      <c r="AL50" s="74"/>
+      <c r="AM50" s="74"/>
+    </row>
+    <row r="51" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B51" s="74"/>
+      <c r="C51" s="74"/>
+      <c r="D51" s="74"/>
+      <c r="E51" s="74"/>
+      <c r="F51" s="74"/>
+      <c r="G51" s="74"/>
+      <c r="H51" s="74"/>
+      <c r="I51" s="74"/>
+      <c r="J51" s="74"/>
+      <c r="K51" s="74"/>
+      <c r="L51" s="74"/>
+      <c r="M51" s="74"/>
+      <c r="N51" s="74"/>
+      <c r="O51" s="74"/>
+      <c r="P51" s="74"/>
+      <c r="Q51" s="74"/>
+      <c r="R51" s="74"/>
+      <c r="S51" s="74"/>
+      <c r="T51" s="74"/>
+      <c r="U51" s="74"/>
+      <c r="V51" s="74"/>
+      <c r="W51" s="74"/>
+      <c r="X51" s="74"/>
+      <c r="Y51" s="74"/>
+      <c r="Z51" s="74"/>
+      <c r="AA51" s="74"/>
+      <c r="AB51" s="74"/>
+      <c r="AC51" s="74"/>
+      <c r="AD51" s="74"/>
+      <c r="AE51" s="74"/>
+      <c r="AF51" s="74"/>
+      <c r="AG51" s="74"/>
+      <c r="AH51" s="74"/>
+      <c r="AI51" s="74"/>
+      <c r="AJ51" s="74"/>
+      <c r="AK51" s="74"/>
+      <c r="AL51" s="74"/>
+      <c r="AM51" s="74"/>
+    </row>
+    <row r="52" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B52" s="74"/>
+      <c r="C52" s="74"/>
+      <c r="D52" s="74"/>
+      <c r="E52" s="74"/>
+      <c r="F52" s="74"/>
+      <c r="G52" s="74"/>
+      <c r="H52" s="74"/>
+      <c r="I52" s="74"/>
+      <c r="J52" s="74"/>
+      <c r="K52" s="74"/>
+      <c r="L52" s="74"/>
+      <c r="M52" s="74"/>
+      <c r="N52" s="74"/>
+      <c r="O52" s="74"/>
+      <c r="P52" s="74"/>
+      <c r="Q52" s="74"/>
+      <c r="R52" s="74"/>
+      <c r="S52" s="74"/>
+      <c r="T52" s="74"/>
+      <c r="U52" s="74"/>
+      <c r="V52" s="74"/>
+      <c r="W52" s="74"/>
+      <c r="X52" s="74"/>
+      <c r="Y52" s="74"/>
+      <c r="Z52" s="74"/>
+      <c r="AA52" s="74"/>
+      <c r="AB52" s="74"/>
+      <c r="AC52" s="74"/>
+      <c r="AD52" s="74"/>
+      <c r="AE52" s="74"/>
+      <c r="AF52" s="74"/>
+      <c r="AG52" s="74"/>
+      <c r="AH52" s="74"/>
+      <c r="AI52" s="74"/>
+      <c r="AJ52" s="74"/>
+      <c r="AK52" s="74"/>
+      <c r="AL52" s="74"/>
+      <c r="AM52" s="74"/>
+    </row>
+    <row r="53" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B53" s="74"/>
+      <c r="C53" s="74"/>
+      <c r="D53" s="74"/>
+      <c r="E53" s="74"/>
+      <c r="F53" s="74"/>
+      <c r="G53" s="74"/>
+      <c r="H53" s="74"/>
+      <c r="I53" s="74"/>
+      <c r="J53" s="74"/>
+      <c r="K53" s="74"/>
+      <c r="L53" s="74"/>
+      <c r="M53" s="74"/>
+      <c r="N53" s="74"/>
+      <c r="O53" s="74"/>
+      <c r="P53" s="74"/>
+      <c r="Q53" s="74"/>
+      <c r="R53" s="74"/>
+      <c r="S53" s="74"/>
+      <c r="T53" s="74"/>
+      <c r="U53" s="74"/>
+      <c r="V53" s="74"/>
+      <c r="W53" s="74"/>
+      <c r="X53" s="74"/>
+      <c r="Y53" s="74"/>
+      <c r="Z53" s="74"/>
+      <c r="AA53" s="74"/>
+      <c r="AB53" s="74"/>
+      <c r="AC53" s="74"/>
+      <c r="AD53" s="74"/>
+      <c r="AE53" s="74"/>
+      <c r="AF53" s="74"/>
+      <c r="AG53" s="74"/>
+      <c r="AH53" s="74"/>
+      <c r="AI53" s="74"/>
+      <c r="AJ53" s="74"/>
+      <c r="AK53" s="74"/>
+      <c r="AL53" s="74"/>
+      <c r="AM53" s="74"/>
+    </row>
+    <row r="54" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B54" s="74"/>
+      <c r="C54" s="74"/>
+      <c r="D54" s="74"/>
+      <c r="E54" s="74"/>
+      <c r="F54" s="74"/>
+      <c r="G54" s="74"/>
+      <c r="H54" s="74"/>
+      <c r="I54" s="74"/>
+      <c r="J54" s="74"/>
+      <c r="K54" s="74"/>
+      <c r="L54" s="74"/>
+      <c r="M54" s="74"/>
+      <c r="N54" s="74"/>
+      <c r="O54" s="74"/>
+      <c r="P54" s="74"/>
+      <c r="Q54" s="74"/>
+      <c r="R54" s="74"/>
+      <c r="S54" s="74"/>
+      <c r="T54" s="74"/>
+      <c r="U54" s="74"/>
+      <c r="V54" s="74"/>
+      <c r="W54" s="74"/>
+      <c r="X54" s="74"/>
+      <c r="Y54" s="74"/>
+      <c r="Z54" s="74"/>
+      <c r="AA54" s="74"/>
+      <c r="AB54" s="74"/>
+      <c r="AC54" s="74"/>
+      <c r="AD54" s="74"/>
+      <c r="AE54" s="74"/>
+      <c r="AF54" s="74"/>
+      <c r="AG54" s="74"/>
+      <c r="AH54" s="74"/>
+      <c r="AI54" s="74"/>
+      <c r="AJ54" s="74"/>
+      <c r="AK54" s="74"/>
+      <c r="AL54" s="74"/>
+      <c r="AM54" s="74"/>
+    </row>
+    <row r="55" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B55" s="74"/>
+      <c r="C55" s="74"/>
+      <c r="D55" s="74"/>
+      <c r="E55" s="74"/>
+      <c r="F55" s="74"/>
+      <c r="G55" s="74"/>
+      <c r="H55" s="74"/>
+      <c r="I55" s="74"/>
+      <c r="J55" s="74"/>
+      <c r="K55" s="74"/>
+      <c r="L55" s="74"/>
+      <c r="M55" s="74"/>
+      <c r="N55" s="74"/>
+      <c r="O55" s="74"/>
+      <c r="P55" s="74"/>
+      <c r="Q55" s="74"/>
+      <c r="R55" s="74"/>
+      <c r="S55" s="74"/>
+      <c r="T55" s="74"/>
+      <c r="U55" s="74"/>
+      <c r="V55" s="74"/>
+      <c r="W55" s="74"/>
+      <c r="X55" s="74"/>
+      <c r="Y55" s="74"/>
+      <c r="Z55" s="74"/>
+      <c r="AA55" s="74"/>
+      <c r="AB55" s="74"/>
+      <c r="AC55" s="74"/>
+      <c r="AD55" s="74"/>
+      <c r="AE55" s="74"/>
+      <c r="AF55" s="74"/>
+      <c r="AG55" s="74"/>
+      <c r="AH55" s="74"/>
+      <c r="AI55" s="74"/>
+      <c r="AJ55" s="74"/>
+      <c r="AK55" s="74"/>
+      <c r="AL55" s="74"/>
+      <c r="AM55" s="74"/>
+    </row>
+    <row r="56" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B56" s="74"/>
+      <c r="C56" s="74"/>
+      <c r="D56" s="74"/>
+      <c r="E56" s="74"/>
+      <c r="F56" s="74"/>
+      <c r="G56" s="74"/>
+      <c r="H56" s="74"/>
+      <c r="I56" s="74"/>
+      <c r="J56" s="74"/>
+      <c r="K56" s="74"/>
+      <c r="L56" s="74"/>
+      <c r="M56" s="74"/>
+      <c r="N56" s="74"/>
+      <c r="O56" s="74"/>
+      <c r="P56" s="74"/>
+      <c r="Q56" s="74"/>
+      <c r="R56" s="74"/>
+      <c r="S56" s="74"/>
+      <c r="T56" s="74"/>
+      <c r="U56" s="74"/>
+      <c r="V56" s="74"/>
+      <c r="W56" s="74"/>
+      <c r="X56" s="74"/>
+      <c r="Y56" s="74"/>
+      <c r="Z56" s="74"/>
+      <c r="AA56" s="74"/>
+      <c r="AB56" s="74"/>
+      <c r="AC56" s="74"/>
+      <c r="AD56" s="74"/>
+      <c r="AE56" s="74"/>
+      <c r="AF56" s="74"/>
+      <c r="AG56" s="74"/>
+      <c r="AH56" s="74"/>
+      <c r="AI56" s="74"/>
+      <c r="AJ56" s="74"/>
+      <c r="AK56" s="74"/>
+      <c r="AL56" s="74"/>
+      <c r="AM56" s="74"/>
+    </row>
+    <row r="57" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B57" s="74"/>
+      <c r="C57" s="74"/>
+      <c r="D57" s="74"/>
+      <c r="E57" s="74"/>
+      <c r="F57" s="74"/>
+      <c r="G57" s="74"/>
+      <c r="H57" s="74"/>
+      <c r="I57" s="74"/>
+      <c r="J57" s="74"/>
+      <c r="K57" s="74"/>
+      <c r="L57" s="74"/>
+      <c r="M57" s="74"/>
+      <c r="N57" s="74"/>
+      <c r="O57" s="74"/>
+      <c r="P57" s="74"/>
+      <c r="Q57" s="74"/>
+      <c r="R57" s="74"/>
+      <c r="S57" s="74"/>
+      <c r="T57" s="74"/>
+      <c r="U57" s="74"/>
+      <c r="V57" s="74"/>
+      <c r="W57" s="74"/>
+      <c r="X57" s="74"/>
+      <c r="Y57" s="74"/>
+      <c r="Z57" s="74"/>
+      <c r="AA57" s="74"/>
+      <c r="AB57" s="74"/>
+      <c r="AC57" s="74"/>
+      <c r="AD57" s="74"/>
+      <c r="AE57" s="74"/>
+      <c r="AF57" s="74"/>
+      <c r="AG57" s="74"/>
+      <c r="AH57" s="74"/>
+      <c r="AI57" s="74"/>
+      <c r="AJ57" s="74"/>
+      <c r="AK57" s="74"/>
+      <c r="AL57" s="74"/>
+      <c r="AM57" s="74"/>
+    </row>
+    <row r="58" spans="2:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="B58" s="74"/>
+      <c r="C58" s="74"/>
+      <c r="D58" s="74"/>
+      <c r="E58" s="74"/>
+      <c r="F58" s="74"/>
+      <c r="G58" s="74"/>
+      <c r="H58" s="74"/>
+      <c r="I58" s="74"/>
+      <c r="J58" s="74"/>
+      <c r="K58" s="74"/>
+      <c r="L58" s="74"/>
+      <c r="M58" s="74"/>
+      <c r="N58" s="74"/>
+      <c r="O58" s="74"/>
+      <c r="P58" s="74"/>
+      <c r="Q58" s="74"/>
+      <c r="R58" s="74"/>
+      <c r="S58" s="74"/>
+      <c r="T58" s="74"/>
+      <c r="U58" s="74"/>
+      <c r="V58" s="74"/>
+      <c r="W58" s="74"/>
+      <c r="X58" s="74"/>
+      <c r="Y58" s="74"/>
+      <c r="Z58" s="74"/>
+      <c r="AA58" s="74"/>
+      <c r="AB58" s="74"/>
+      <c r="AC58" s="74"/>
+      <c r="AD58" s="74"/>
+      <c r="AE58" s="74"/>
+      <c r="AF58" s="74"/>
+      <c r="AG58" s="74"/>
+      <c r="AH58" s="74"/>
+      <c r="AI58" s="74"/>
+      <c r="AJ58" s="74"/>
+      <c r="AK58" s="74"/>
+      <c r="AL58" s="74"/>
+      <c r="AM58" s="74"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="lPZRTrXKd/7sLbxDML1R6Nd5R1n3NJLUu12ldRanCbpmQV8Cq61mIQr/C6VB/fR0c8wN97C6BRQCCPfJKGxM8A==" saltValue="YpEq7fWWxYKaxrE7S50qXw==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0"/>
+  <mergeCells count="43">
     <mergeCell ref="O4:U4"/>
     <mergeCell ref="V4:AK4"/>
     <mergeCell ref="O5:U5"/>
     <mergeCell ref="V5:AK5"/>
     <mergeCell ref="O6:U6"/>
     <mergeCell ref="V6:AK6"/>
-  </mergeCells>
-[...2413 lines deleted...]
-  <mergeCells count="43">
+    <mergeCell ref="D9:F9"/>
+    <mergeCell ref="G9:I9"/>
+    <mergeCell ref="J9:AK9"/>
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="G10:I10"/>
+    <mergeCell ref="J10:AK10"/>
+    <mergeCell ref="D11:F11"/>
+    <mergeCell ref="G11:I11"/>
+    <mergeCell ref="J11:AK11"/>
+    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="G12:I12"/>
+    <mergeCell ref="J12:AK12"/>
+    <mergeCell ref="D13:F13"/>
+    <mergeCell ref="G13:I13"/>
+    <mergeCell ref="J13:AK13"/>
+    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="G14:I14"/>
+    <mergeCell ref="J14:AK14"/>
+    <mergeCell ref="D15:F15"/>
+    <mergeCell ref="G15:I15"/>
+    <mergeCell ref="J15:AK15"/>
+    <mergeCell ref="D16:F16"/>
+    <mergeCell ref="G16:I16"/>
+    <mergeCell ref="J16:AK16"/>
+    <mergeCell ref="D17:F17"/>
+    <mergeCell ref="G17:I17"/>
+    <mergeCell ref="J17:AK17"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="G18:I18"/>
+    <mergeCell ref="J18:AK18"/>
     <mergeCell ref="D21:AK21"/>
     <mergeCell ref="D19:F19"/>
     <mergeCell ref="G19:I19"/>
     <mergeCell ref="J19:AK19"/>
     <mergeCell ref="D20:F20"/>
     <mergeCell ref="G20:I20"/>
     <mergeCell ref="J20:AK20"/>
-    <mergeCell ref="D17:F17"/>
-[...34 lines deleted...]
-    <mergeCell ref="V6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G10:I20" xr:uid="{00000000-0002-0000-0300-000000000000}">
+    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J10:AK20" xr:uid="{246AF15E-E6FB-4879-8159-0BB45160FB7E}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G10:I20" xr:uid="{798FAF1E-32B9-474B-9E66-79C4BCD7076B}">
       <formula1>$AW$9:$AW$11</formula1>
     </dataValidation>
-    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J10:AK20" xr:uid="{00000000-0002-0000-0300-000001000000}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.55118110236220474" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.23622047244094491"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.39370078740157483"/>
+  <pageSetup paperSize="9" scale="88" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>検証結果報告書</vt:lpstr>
       <vt:lpstr>その1</vt:lpstr>
       <vt:lpstr>その2</vt:lpstr>
       <vt:lpstr>その3</vt:lpstr>
       <vt:lpstr>その1!Print_Area</vt:lpstr>
       <vt:lpstr>その2!Print_Area</vt:lpstr>
       <vt:lpstr>その3!Print_Area</vt:lpstr>
       <vt:lpstr>検証結果報告書!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
+  <dc:creator>ヘルプデスク2</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>