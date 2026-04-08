--- v0 (2025-10-22)
+++ v1 (2026-04-08)
@@ -3,88 +3,88 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="306CBC92" w14:textId="77777777" w:rsidR="00170886" w:rsidRDefault="00AA69EC" w:rsidP="005C2D0E">
+    <w:p w14:paraId="306CBC92" w14:textId="77777777" w:rsidR="00170886" w:rsidRPr="00C727C4" w:rsidRDefault="00AA69EC" w:rsidP="005C2D0E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>第２号様式</w:t>
       </w:r>
-      <w:r w:rsidR="00A57344">
+      <w:r w:rsidR="00A57344" w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>その１</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568AF040" w14:textId="77777777" w:rsidR="00545235" w:rsidRDefault="00494983" w:rsidP="005C2D0E">
+    <w:p w14:paraId="568AF040" w14:textId="77777777" w:rsidR="00545235" w:rsidRPr="00C727C4" w:rsidRDefault="00494983" w:rsidP="005C2D0E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F2FA19D" wp14:editId="4157DF5F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-43180</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6985</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6191250" cy="9629140"/>
                 <wp:effectExtent l="9525" t="10160" r="9525" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="テキスト ボックス 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
@@ -357,216 +357,220 @@
                             <w:tblPr>
                               <w:tblW w:w="0" w:type="auto"/>
                               <w:tblInd w:w="648" w:type="dxa"/>
                               <w:tblBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                               </w:tblBorders>
                               <w:tblLayout w:type="fixed"/>
                               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="4387"/>
                               <w:gridCol w:w="2520"/>
                             </w:tblGrid>
                             <w:tr w:rsidR="00FC5F46" w:rsidRPr="00FC5F46" w14:paraId="498E0E85" w14:textId="77777777" w:rsidTr="006201E3">
                               <w:trPr>
                                 <w:trHeight w:val="590"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4387" w:type="dxa"/>
-                                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="1448BD68" w14:textId="6F0949BB" w:rsidR="00FC5F46" w:rsidRPr="00080152" w:rsidRDefault="007431E1" w:rsidP="001B7D29">
+                                <w:p w14:paraId="1448BD68" w14:textId="7097F1A5" w:rsidR="00FC5F46" w:rsidRPr="00080152" w:rsidRDefault="007431E1" w:rsidP="001B7D29">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="40" w:lineRule="atLeast"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00080152">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>令和</w:t>
+                                    <w:t>令</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="009C3C6F" w:rsidRPr="00080152">
+                                  <w:r w:rsidRPr="00C727C4">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>６</w:t>
+                                    <w:t>和</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00E3119D" w:rsidRPr="00C727C4">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>７</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00080152">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>年</w:t>
                                   </w:r>
                                   <w:r w:rsidR="007B7500">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>４</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00FC5F46" w:rsidRPr="00080152">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>月</w:t>
                                   </w:r>
                                   <w:r w:rsidR="007B7500">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>１</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00FC5F46" w:rsidRPr="00080152">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>日時点の配置自動車数</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2520" w:type="dxa"/>
-                                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="4596E9A4" w14:textId="77777777" w:rsidR="00FC5F46" w:rsidRPr="00FC5F46" w:rsidRDefault="00FC5F46" w:rsidP="00FC5F46">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="40" w:lineRule="atLeast"/>
                                     <w:ind w:right="252"/>
                                     <w:jc w:val="right"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00FC5F46">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">　　　　　台</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                             <w:tr w:rsidR="00FC5F46" w:rsidRPr="00FC5F46" w14:paraId="4B07E525" w14:textId="77777777" w:rsidTr="006201E3">
                               <w:trPr>
                                 <w:trHeight w:val="561"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4387" w:type="dxa"/>
-                                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="69CFEB44" w14:textId="03E1B3B7" w:rsidR="00FC5F46" w:rsidRPr="00080152" w:rsidRDefault="007431E1" w:rsidP="001B7D29">
+                                <w:p w14:paraId="69CFEB44" w14:textId="087BDE18" w:rsidR="00FC5F46" w:rsidRPr="00080152" w:rsidRDefault="007431E1" w:rsidP="001B7D29">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="40" w:lineRule="atLeast"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00080152">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>令和</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="009C3C6F" w:rsidRPr="00080152">
+                                  <w:r w:rsidR="00E3119D" w:rsidRPr="00C727C4">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>６</w:t>
+                                    <w:t>７</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00080152">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>年</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00080152">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>度</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00FC5F46" w:rsidRPr="00080152">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>における評価対象自動車数</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2520" w:type="dxa"/>
-                                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="68817F92" w14:textId="77777777" w:rsidR="00FC5F46" w:rsidRPr="00FC5F46" w:rsidRDefault="00FC5F46" w:rsidP="00FC5F46">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="40" w:lineRule="atLeast"/>
                                     <w:ind w:right="252"/>
                                     <w:jc w:val="right"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00FC5F46">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>台</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
@@ -1684,216 +1688,220 @@
                       <w:tblPr>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:tblInd w:w="648" w:type="dxa"/>
                         <w:tblBorders>
                           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                         </w:tblBorders>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="4387"/>
                         <w:gridCol w:w="2520"/>
                       </w:tblGrid>
                       <w:tr w:rsidR="00FC5F46" w:rsidRPr="00FC5F46" w14:paraId="498E0E85" w14:textId="77777777" w:rsidTr="006201E3">
                         <w:trPr>
                           <w:trHeight w:val="590"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4387" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="1448BD68" w14:textId="6F0949BB" w:rsidR="00FC5F46" w:rsidRPr="00080152" w:rsidRDefault="007431E1" w:rsidP="001B7D29">
+                          <w:p w14:paraId="1448BD68" w14:textId="7097F1A5" w:rsidR="00FC5F46" w:rsidRPr="00080152" w:rsidRDefault="007431E1" w:rsidP="001B7D29">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="40" w:lineRule="atLeast"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00080152">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>令和</w:t>
+                              <w:t>令</w:t>
                             </w:r>
-                            <w:r w:rsidR="009C3C6F" w:rsidRPr="00080152">
+                            <w:r w:rsidRPr="00C727C4">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>６</w:t>
+                              <w:t>和</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E3119D" w:rsidRPr="00C727C4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>７</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00080152">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>年</w:t>
                             </w:r>
                             <w:r w:rsidR="007B7500">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>４</w:t>
                             </w:r>
                             <w:r w:rsidR="00FC5F46" w:rsidRPr="00080152">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>月</w:t>
                             </w:r>
                             <w:r w:rsidR="007B7500">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>１</w:t>
                             </w:r>
                             <w:r w:rsidR="00FC5F46" w:rsidRPr="00080152">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>日時点の配置自動車数</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2520" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
                           <w:p w14:paraId="4596E9A4" w14:textId="77777777" w:rsidR="00FC5F46" w:rsidRPr="00FC5F46" w:rsidRDefault="00FC5F46" w:rsidP="00FC5F46">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="40" w:lineRule="atLeast"/>
                               <w:ind w:right="252"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FC5F46">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　　　　　台</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                       <w:tr w:rsidR="00FC5F46" w:rsidRPr="00FC5F46" w14:paraId="4B07E525" w14:textId="77777777" w:rsidTr="006201E3">
                         <w:trPr>
                           <w:trHeight w:val="561"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4387" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="69CFEB44" w14:textId="03E1B3B7" w:rsidR="00FC5F46" w:rsidRPr="00080152" w:rsidRDefault="007431E1" w:rsidP="001B7D29">
+                          <w:p w14:paraId="69CFEB44" w14:textId="087BDE18" w:rsidR="00FC5F46" w:rsidRPr="00080152" w:rsidRDefault="007431E1" w:rsidP="001B7D29">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="40" w:lineRule="atLeast"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00080152">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>令和</w:t>
                             </w:r>
-                            <w:r w:rsidR="009C3C6F" w:rsidRPr="00080152">
+                            <w:r w:rsidR="00E3119D" w:rsidRPr="00C727C4">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>６</w:t>
+                              <w:t>７</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00080152">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>年</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00080152">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>度</w:t>
                             </w:r>
                             <w:r w:rsidR="00FC5F46" w:rsidRPr="00080152">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>における評価対象自動車数</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2520" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
                           <w:p w14:paraId="68817F92" w14:textId="77777777" w:rsidR="00FC5F46" w:rsidRPr="00FC5F46" w:rsidRDefault="00FC5F46" w:rsidP="00FC5F46">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="40" w:lineRule="atLeast"/>
                               <w:ind w:right="252"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FC5F46">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>台</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
@@ -2725,51 +2733,51 @@
                           <w:p w14:paraId="21CC9EB1" w14:textId="77777777" w:rsidR="00FC5F46" w:rsidRDefault="00FC5F46" w:rsidP="006201E3">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
                     <w:p w14:paraId="47B2A104" w14:textId="77777777" w:rsidR="00FC5F46" w:rsidRPr="00170886" w:rsidRDefault="00FC5F46" w:rsidP="00170886">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63212975" wp14:editId="0A406791">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>5233035</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>7214870</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="845185" cy="506730"/>
                 <wp:effectExtent l="0" t="0" r="3175" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Text Box 294"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
@@ -2963,51 +2971,51 @@
                           <w:sz w:val="20"/>
                           <w:fitText w:val="500" w:id="1408535300"/>
                         </w:rPr>
                         <w:t>しま</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00494983">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:spacing w:val="1"/>
                           <w:w w:val="83"/>
                           <w:kern w:val="0"/>
                           <w:sz w:val="20"/>
                           <w:fitText w:val="500" w:id="1408535300"/>
                         </w:rPr>
                         <w:t>す</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63D1D507" wp14:editId="03E665F5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5538470</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6969125</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="234315" cy="245745"/>
                 <wp:effectExtent l="9525" t="9525" r="13335" b="11430"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="テキスト ボックス 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
@@ -3044,66 +3052,66 @@
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="63D1D507" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:436.1pt;margin-top:548.75pt;width:18.45pt;height:19.35pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCN0C1+GQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhxk6014hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lu2l2exmmB4EUqUPykFxfD51hR4Vegy35YjbnTFkJtbb7kn/5vHtx&#10;yZkPwtbCgFUlf1CeX2+eP1v3rlA5tGBqhYxArC96V/I2BFdkmZet6oSfgVOWjA1gJwKpuM9qFD2h&#10;dybL5/OXWQ9YOwSpvKfX29HINwm/aZQMH5vGq8BMySm3kG5MdxXvbLMWxR6Fa7Wc0hD/kEUntKWg&#10;J6hbEQQ7oP4NqtMSwUMTZhK6DJpGS5VqoGoW81+quW+FU6kWIse7E03+/8HKD8d79wlZGF7DQA1M&#10;RXh3B/KrZxa2rbB7dYMIfatETYEXkbKsd76YvkaqfeEjSNW/h5qaLA4BEtDQYBdZoToZoVMDHk6k&#10;qyEwSY/5xfJiseJMkilfrl4tVymCKB4/O/ThrYKORaHkSD1N4OJ450NMRhSPLjGWB6PrnTYmKbiv&#10;tgbZUVD/d+lM6D+5Gcv6kl+t8tVY/18h5un8CaLTgQbZ6K7klycnUUTW3tg6jVkQ2owypWzsRGNk&#10;buQwDNXAdE00xACR1QrqB+IVYZxb2jMSWsDvnPU0syX33w4CFWfmnaXeXC2WyzjkSSEqc1Lw3FKd&#10;W4SVBFXywNkobsO4GAeHet9SpHEaLNxQPxuduH7Kakqf5jK1YNqhOPjnevJ62vTNDwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACzlw2TiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JC6IJe2gXUvTCSGB4AbbBNeszdqKxClJ1pW3x5zgaP+/Pn+u1rM1bNI+DA4lJAsBTGPj2gE7Cbvt&#10;4/UKWIgKW2UcagnfOsC6Pj+rVNm6E77paRM7RhAMpZLQxziWnIem11aFhRs1UnZw3qpIo+9469WJ&#10;4NbwVIiMWzUgXejVqB963XxujlbC6uZ5+ggvy9f3JjuYIl7l09OXl/LyYr6/Axb1HP/K8KtP6lCT&#10;094dsQ3MECNPU6pSIIr8FhhVClEkwPa0SpZZCryu+P8v6h8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAjdAtfhkCAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEALOXDZOIAAAANAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="411809EE" w14:textId="77777777" w:rsidR="001036BF" w:rsidRDefault="001036BF" w:rsidP="001036BF"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00612212">
+      <w:r w:rsidR="00612212" w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>第２号様式その１</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2F9E78" w14:textId="77777777" w:rsidR="000A49BB" w:rsidRPr="000A49BB" w:rsidRDefault="00494983" w:rsidP="000A49BB">
+    <w:p w14:paraId="2B2F9E78" w14:textId="77777777" w:rsidR="000A49BB" w:rsidRPr="00C727C4" w:rsidRDefault="00494983" w:rsidP="000A49BB">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38E21782" wp14:editId="54ACB635">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4267200</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9511665</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1714500" cy="228600"/>
                 <wp:effectExtent l="0" t="0" r="4445" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Text Box 225"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
@@ -3196,51 +3204,51 @@
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>日本</w:t>
                       </w:r>
                       <w:r w:rsidR="00940D26">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>産業</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>規格Ａ列４番）</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00D7033F" wp14:editId="53A44241">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>5233035</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6271260</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="915035" cy="411480"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Text Box 292"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
@@ -3500,51 +3508,51 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6B4F5CB4" w14:textId="77777777" w:rsidR="001036BF" w:rsidRPr="00F061D2" w:rsidRDefault="001036BF" w:rsidP="001036BF">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>ます</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F8EA48F" wp14:editId="7E4BEB4B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5538470</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6025515</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="234315" cy="245745"/>
                 <wp:effectExtent l="9525" t="9525" r="13335" b="11430"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="テキスト ボックス 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
@@ -3581,51 +3589,51 @@
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="5F8EA48F" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:436.1pt;margin-top:474.45pt;width:18.45pt;height:19.35pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuM3SVGAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhxk6014hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lu2l2exmmB4EUqUPykFxfD51hR4Vegy35YjbnTFkJtbb7kn/5vHtx&#10;yZkPwtbCgFUlf1CeX2+eP1v3rlA5tGBqhYxArC96V/I2BFdkmZet6oSfgVOWjA1gJwKpuM9qFD2h&#10;dybL5/OXWQ9YOwSpvKfX29HINwm/aZQMH5vGq8BMySm3kG5MdxXvbLMWxR6Fa7Wc0hD/kEUntKWg&#10;J6hbEQQ7oP4NqtMSwUMTZhK6DJpGS5VqoGoW81+quW+FU6kWIse7E03+/8HKD8d79wlZGF7DQA1M&#10;RXh3B/KrZxa2rbB7dYMIfatETYEXkbKsd76YvkaqfeEjSNW/h5qaLA4BEtDQYBdZoToZoVMDHk6k&#10;qyEwSY/5xfJiseJMkilfrl4tVymCKB4/O/ThrYKORaHkSD1N4OJ450NMRhSPLjGWB6PrnTYmKbiv&#10;tgbZUVD/d+lM6D+5Gcv6kl+t8tVY/18h5un8CaLTgQbZ6K7klycnUUTW3tg6jVkQ2owypWzsRGNk&#10;buQwDNXAdF3yxEBktYL6gXhFGOeW9oyEFvA7Zz3NbMn9t4NAxZl5Z6k3V4vlMg55UojKnBQ8t1Tn&#10;FmElQZU8cDaK2zAuxsGh3rcUaZwGCzfUz0Ynrp+ymtKnuUwtmHYoDv65nryeNn3zAwAA//8DAFBL&#10;AwQUAAYACAAAACEALnmiauEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI&#10;bBB1Gqq8iFMhJBDsSqnK1o3dJMIeB9tNw98zrGA3o7k6c269nq1hk/ZhcChguUiAaWydGrATsHt/&#10;ui2AhShRSeNQC/jWAdbN5UUtK+XO+KanbewYQTBUUkAf41hxHtpeWxkWbtRIt6PzVkZafceVl2eC&#10;W8PTJMm4lQPSh16O+rHX7ef2ZAUUq5fpI7zebfZtdjRlvMmn5y8vxPXV/HAPLOo5/oXhV5/UoSGn&#10;gzuhCswQI09TigooV0UJjBJlUi6BHWgo8gx4U/P/HZofAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAC4zdJUYAgAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAC55omrhAAAACwEAAA8AAAAAAAAAAAAAAAAAcgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6372CE9F" w14:textId="77777777" w:rsidR="001036BF" w:rsidRDefault="001036BF" w:rsidP="001036BF"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="418EAB49" wp14:editId="194DDFEC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>5233035</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5642610</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="845185" cy="296545"/>
                 <wp:effectExtent l="0" t="0" r="3175" b="635"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Text Box 289"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
@@ -3733,51 +3741,51 @@
                           <w:sz w:val="20"/>
                           <w:fitText w:val="900" w:id="1408535298"/>
                         </w:rPr>
                         <w:t>同意しま</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00494983">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:spacing w:val="-32"/>
                           <w:w w:val="83"/>
                           <w:kern w:val="0"/>
                           <w:sz w:val="20"/>
                           <w:fitText w:val="900" w:id="1408535298"/>
                         </w:rPr>
                         <w:t>す</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B941063" wp14:editId="5A4593E2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5538470</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5396865</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="234315" cy="245745"/>
                 <wp:effectExtent l="9525" t="9525" r="13335" b="11430"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="テキスト ボックス 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
@@ -3815,104 +3823,104 @@
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="5B941063" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:436.1pt;margin-top:424.95pt;width:18.45pt;height:19.35pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvqO+XGQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhxk7U14hRdugwD&#10;ugvQ7QMUWbaFyaJGKbGzry8lp2l2exmmB4EUqUPykFzeDJ1he4Vegy35bDLlTFkJlbZNyb9+2by6&#10;4swHYSthwKqSH5TnN6uXL5a9K1QOLZhKISMQ64velbwNwRVZ5mWrOuEn4JQlYw3YiUAqNlmFoif0&#10;zmT5dPo66wErhyCV9/R6Nxr5KuHXtZLhU117FZgpOeUW0o3p3sY7Wy1F0aBwrZbHNMQ/ZNEJbSno&#10;CepOBMF2qH+D6rRE8FCHiYQug7rWUqUaqJrZ9JdqHlrhVKqFyPHuRJP/f7Dy4/7BfUYWhjcwUANT&#10;Ed7dg/zmmYV1K2yjbhGhb5WoKPAsUpb1zhfHr5FqX/gIsu0/QEVNFrsACWiosYusUJ2M0KkBhxPp&#10;aghM0mN+Mb+YLTiTZMrni8v5IkUQxdNnhz68U9CxKJQcqacJXOzvfYjJiOLJJcbyYHS10cYkBZvt&#10;2iDbC+r/Jp0j+k9uxrK+5NeLfDHW/1eIaTp/guh0oEE2uiv51clJFJG1t7ZKYxaENqNMKRt7pDEy&#10;N3IYhu3AdFXyyxggsrqF6kC8IoxzS3tGQgv4g7OeZrbk/vtOoOLMvLfUm+vZfB6HPClEZU4Knlu2&#10;5xZhJUGVPHA2iuswLsbOoW5aijROg4Vb6metE9fPWR3Tp7lMLTjuUBz8cz15PW/66hEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAGoC2SPfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SGwQdRpQGoc4FUICwa4UBFs3niYRfgTbTcPfM13Bcmauzpxbr2dr2IQhDt5JWC4yYOharwfXSXh/&#10;e7wugcWknFbGO5TwgxHWzflZrSrtj+4Vp23qGEFcrJSEPqWx4jy2PVoVF35ER7e9D1YlGkPHdVBH&#10;glvD8ywruFWDow+9GvGhx/Zre7ASytvn6TO+3Gw+2mJvRLpaTU/fQcrLi/n+DljCOf2F4aRP6tCQ&#10;084fnI7MEGOV5xQ9wYQARgmRiSWwHW3KsgDe1Px/h+YXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAL6jvlxkCAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAagLZI98AAAALAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="33B91176" w14:textId="77777777" w:rsidR="001036BF" w:rsidRDefault="001036BF" w:rsidP="001036BF"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDF258D" w14:textId="77777777" w:rsidR="00170886" w:rsidRPr="00170886" w:rsidRDefault="00170886" w:rsidP="00170886">
+    <w:p w14:paraId="5CDF258D" w14:textId="77777777" w:rsidR="00170886" w:rsidRPr="00C727C4" w:rsidRDefault="00170886" w:rsidP="00170886">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77B088C2" w14:textId="77777777" w:rsidR="00612212" w:rsidRDefault="0029167C" w:rsidP="005C2D0E">
+    <w:p w14:paraId="77B088C2" w14:textId="77777777" w:rsidR="00612212" w:rsidRPr="00C727C4" w:rsidRDefault="0029167C" w:rsidP="005C2D0E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00612212">
+      <w:r w:rsidR="00612212" w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>第２号様式その２</w:t>
       </w:r>
-      <w:r w:rsidR="003C67F2" w:rsidDel="003C67F2">
+      <w:r w:rsidR="003C67F2" w:rsidRPr="00C727C4" w:rsidDel="003C67F2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7B61F4" w14:textId="77777777" w:rsidR="00094295" w:rsidRDefault="00494983" w:rsidP="00094295">
+    <w:p w14:paraId="4A7B61F4" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00494983" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A4730D9" wp14:editId="5829D650">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-138430</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>44450</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6219825" cy="9337675"/>
                 <wp:effectExtent l="9525" t="9525" r="9525" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rectangle 183"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3951,3399 +3959,3278 @@
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="59EED9B7" id="Rectangle 183" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-10.9pt;margin-top:3.5pt;width:489.75pt;height:735.25pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIc1UAeQIAAPwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2jAQvVfqP1i+syEQIEQbVisCVaVt&#10;u+q2H2Bsh1h1bNc2hO2q/96xAxS6l6pqDomdGb95M/PGt3eHVqI9t05oVeL0ZogRV1QzobYl/vpl&#10;Pcgxcp4oRqRWvMTP3OG7xds3t50p+Eg3WjJuEYAoV3SmxI33pkgSRxveEnejDVdgrLVtiYet3SbM&#10;kg7QW5mMhsNp0mnLjNWUOwd/q96IFxG/rjn1n+racY9kiYGbj28b35vwTha3pNhaYhpBjzTIP7Bo&#10;iVAQ9AxVEU/QzopXUK2gVjtd+xuq20TXtaA85gDZpMM/snlqiOExFyiOM+cyuf8HSz/uHy0SrMQT&#10;jBRpoUWfoWhEbSVHaT4OBeqMK8DvyTzakKIzD5p+c0jpZQN+/N5a3TWcMKCVBv/k6kDYODiKNt0H&#10;zQCf7LyOtTrUtg2AUAV0iC15PreEHzyi8HM6Suf5CLhRsM3H49l0NokxSHE6bqzz77huUViU2AL9&#10;CE/2D84HOqQ4uYRoSq+FlLHvUqEOUCeAHxPTUrBgjBu73SylRXsSlBOfY1x36dYKD/qVoi1xfnYi&#10;RSjHSrEYxRMh+zUwkSqAQ3bA7bjqdfIyH85X+SrPBtlouhpkw6oa3K+X2WC6TmeTalwtl1X6M/BM&#10;s6IRjHEVqJ40m2Z/p4nj9PRqO6v2KiV3mfk6Pq8zT65pxCpDVqdvzC7qILS+l9BGs2eQgdX9EMKl&#10;AYtG2x8YdTCAJXbfd8RyjOR7BVKaZaM59N3HTZ7PYXrtpWFzYSCKAlCJPUb9cun7Gd8ZK7YNxElj&#10;h5W+B/HVIsoiCLPndJQsjFjkf7wOwgxf7qPX70tr8QsAAP//AwBQSwMEFAAGAAgAAAAhAL63msvh&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJ1FbQ4hTRVRwQogWhMTN&#10;jZckEK+j2G0DX89yguNoRjNvivXkenHEMXSeNKTzBARS7W1HjYaX57vZFYgQDVnTe0INXxhgXZ6f&#10;FSa3/kRbPO5iI7iEQm40tDEOuZShbtGZMPcDEnvvfnQmshwbaUdz4nLXyyxJVtKZjnihNQPetlh/&#10;7g5Ow7aaVvff3dsiPLxW6eOQbZ6SzYfWlxdTdQMi4hT/wvCLz+hQMtPeH8gG0WuYZSmjRw2KL7F/&#10;vVQKxJ6DC6WWIMtC/r9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCIc1UAeQIAAPwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC+t5rL4QAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" filled="f">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A69A1A2" w14:textId="77777777" w:rsidR="00094295" w:rsidRDefault="0036797B" w:rsidP="00094295">
+    <w:p w14:paraId="7A69A1A2" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="0036797B" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00094295">
+      <w:r w:rsidR="00094295" w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)営業所一覧　</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9214" w:type="dxa"/>
         <w:tblInd w:w="199" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2497"/>
         <w:gridCol w:w="1387"/>
         <w:gridCol w:w="1273"/>
         <w:gridCol w:w="729"/>
         <w:gridCol w:w="730"/>
         <w:gridCol w:w="730"/>
         <w:gridCol w:w="730"/>
         <w:gridCol w:w="1138"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00080152" w:rsidRPr="00080152" w14:paraId="24E27297" w14:textId="77777777" w:rsidTr="007B7500">
+      <w:tr w:rsidR="00080152" w:rsidRPr="00C727C4" w14:paraId="24E27297" w14:textId="77777777" w:rsidTr="007B7500">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2497" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="416AB571" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00080152" w:rsidRDefault="007708FA" w:rsidP="007F1155">
+          <w:p w14:paraId="416AB571" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00C727C4" w:rsidRDefault="007708FA" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>評価対象自動車数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1387" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35BF97FA" w14:textId="047F5082" w:rsidR="007708FA" w:rsidRPr="00080152" w:rsidRDefault="007431E1" w:rsidP="004D335E">
+          <w:p w14:paraId="35BF97FA" w14:textId="16CDF3F2" w:rsidR="007708FA" w:rsidRPr="00C727C4" w:rsidRDefault="007431E1" w:rsidP="004D335E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
-            <w:r w:rsidR="009C3C6F" w:rsidRPr="00080152">
+            <w:r w:rsidR="00E3119D" w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>６</w:t>
+              <w:t>７</w:t>
             </w:r>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12362931" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00080152" w:rsidRDefault="007708FA" w:rsidP="004D335E">
+          <w:p w14:paraId="12362931" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00C727C4" w:rsidRDefault="007708FA" w:rsidP="004D335E">
             <w:pPr>
               <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="120"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4月1日時点</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42D6E856" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00080152" w:rsidRDefault="007708FA" w:rsidP="004D335E">
+          <w:p w14:paraId="42D6E856" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00C727C4" w:rsidRDefault="007708FA" w:rsidP="004D335E">
             <w:pPr>
               <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="120"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>の配置自動車数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="499BF32C" w14:textId="47CA63BC" w:rsidR="007708FA" w:rsidRPr="00080152" w:rsidRDefault="007431E1" w:rsidP="007B7500">
+          <w:p w14:paraId="499BF32C" w14:textId="6C379160" w:rsidR="007708FA" w:rsidRPr="00C727C4" w:rsidRDefault="007431E1" w:rsidP="007B7500">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
-            <w:r w:rsidR="009C3C6F" w:rsidRPr="00080152">
+            <w:r w:rsidR="00E3119D" w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>６</w:t>
+              <w:t>７</w:t>
             </w:r>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年度</w:t>
             </w:r>
-            <w:r w:rsidR="007708FA" w:rsidRPr="00080152">
+            <w:r w:rsidR="007708FA" w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>に</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ECCC735" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00080152" w:rsidRDefault="007708FA" w:rsidP="007B7500">
+          <w:p w14:paraId="7ECCC735" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00C727C4" w:rsidRDefault="007708FA" w:rsidP="007B7500">
             <w:pPr>
               <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="120"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>おける評価</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11032F7F" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00080152" w:rsidRDefault="007708FA" w:rsidP="007B7500">
+          <w:p w14:paraId="11032F7F" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00C727C4" w:rsidRDefault="007708FA" w:rsidP="007B7500">
             <w:pPr>
               <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="120"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>対象自動車数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2919" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4241DCB3" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00080152" w:rsidRDefault="007708FA" w:rsidP="007F1155">
+          <w:p w14:paraId="4241DCB3" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00C727C4" w:rsidRDefault="007708FA" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>評価対象自動車数内訳</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73BC9664" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00080152" w:rsidRDefault="007708FA" w:rsidP="007F1155">
+          <w:p w14:paraId="73BC9664" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00C727C4" w:rsidRDefault="007708FA" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>備考</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00080152" w:rsidRPr="00080152" w14:paraId="6B35236D" w14:textId="77777777" w:rsidTr="00DA3CB7">
+      <w:tr w:rsidR="00080152" w:rsidRPr="00C727C4" w14:paraId="6B35236D" w14:textId="77777777" w:rsidTr="00DA3CB7">
         <w:trPr>
           <w:trHeight w:val="404"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2497" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E52D2DD" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00080152" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="1E52D2DD" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1387" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6A70311D" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00080152" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="6A70311D" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6D1914A7" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00080152" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="6D1914A7" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="763A32D1" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00080152" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="763A32D1" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>軽油</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31BC6859" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00080152" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="31BC6859" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ｶﾞｿﾘﾝ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23FBF1E1" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00080152" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="23FBF1E1" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CNG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="137B0C86" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00080152" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="137B0C86" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LPG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="729C249A" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00080152" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="729C249A" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00094295" w:rsidRPr="00080152" w14:paraId="5964EA8F" w14:textId="77777777" w:rsidTr="00DA3CB7">
+      <w:tr w:rsidR="00094295" w:rsidRPr="00C727C4" w14:paraId="5964EA8F" w14:textId="77777777" w:rsidTr="00DA3CB7">
         <w:trPr>
           <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2497" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="709CF39F" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00080152" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="709CF39F" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>合　計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="503B11AC" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00080152" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="503B11AC" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0521D784" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00080152" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="0521D784" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7E55A93B" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00080152" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="7E55A93B" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="374A4B2C" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00080152" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="374A4B2C" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3832B1E0" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00080152" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="3832B1E0" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0BDE9E84" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00080152" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="0BDE9E84" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7673F402" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00080152" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="7673F402" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F875747" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00080152" w:rsidRDefault="00094295" w:rsidP="00094295">
+    <w:p w14:paraId="0F875747" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="562C04C6" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00080152" w:rsidRDefault="00094295" w:rsidP="00094295">
+    <w:p w14:paraId="562C04C6" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9278" w:type="dxa"/>
         <w:tblInd w:w="170" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1198"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00080152" w:rsidRPr="00080152" w14:paraId="378C334A" w14:textId="77777777" w:rsidTr="00DC2F8A">
+      <w:tr w:rsidR="00080152" w:rsidRPr="00C727C4" w14:paraId="378C334A" w14:textId="77777777" w:rsidTr="00DC2F8A">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71C012CB" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00080152" w:rsidRDefault="007708FA" w:rsidP="007F1155">
+          <w:p w14:paraId="71C012CB" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00C727C4" w:rsidRDefault="007708FA" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>営業所名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="709DE10A" w14:textId="05CDDD90" w:rsidR="007431E1" w:rsidRPr="00080152" w:rsidRDefault="007431E1" w:rsidP="007431E1">
+          <w:p w14:paraId="709DE10A" w14:textId="0E790253" w:rsidR="007431E1" w:rsidRPr="00C727C4" w:rsidRDefault="007431E1" w:rsidP="007431E1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
-            <w:r w:rsidR="009C3C6F" w:rsidRPr="00080152">
+            <w:r w:rsidR="00E3119D" w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>６</w:t>
+              <w:t>７</w:t>
             </w:r>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73CF4107" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00080152" w:rsidRDefault="007708FA" w:rsidP="004D335E">
+          <w:p w14:paraId="73CF4107" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00C727C4" w:rsidRDefault="007708FA" w:rsidP="004D335E">
             <w:pPr>
               <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="120"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4月1日時点</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70FEA83E" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00080152" w:rsidRDefault="007708FA" w:rsidP="004D335E">
+          <w:p w14:paraId="70FEA83E" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00C727C4" w:rsidRDefault="007708FA" w:rsidP="004D335E">
             <w:pPr>
               <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="120"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>の配置自動車数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="748958B8" w14:textId="73A5068C" w:rsidR="007708FA" w:rsidRPr="00080152" w:rsidRDefault="007431E1" w:rsidP="007431E1">
+          <w:p w14:paraId="748958B8" w14:textId="5C049AF8" w:rsidR="007708FA" w:rsidRPr="00C727C4" w:rsidRDefault="007431E1" w:rsidP="007431E1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
-            <w:r w:rsidR="009C3C6F" w:rsidRPr="00080152">
+            <w:r w:rsidR="00E3119D" w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>６</w:t>
+              <w:t>７</w:t>
             </w:r>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年度</w:t>
             </w:r>
-            <w:r w:rsidR="007708FA" w:rsidRPr="00080152">
+            <w:r w:rsidR="007708FA" w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>に</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="541D70F8" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00080152" w:rsidRDefault="007708FA" w:rsidP="004D335E">
+          <w:p w14:paraId="541D70F8" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00C727C4" w:rsidRDefault="007708FA" w:rsidP="004D335E">
             <w:pPr>
               <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="120"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>おける評価</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0883CA1E" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00080152" w:rsidRDefault="007708FA" w:rsidP="004D335E">
+          <w:p w14:paraId="0883CA1E" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00C727C4" w:rsidRDefault="007708FA" w:rsidP="004D335E">
             <w:pPr>
               <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="120"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>対象自動車数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42ED8337" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00080152" w:rsidRDefault="007708FA" w:rsidP="007F1155">
+          <w:p w14:paraId="42ED8337" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00C727C4" w:rsidRDefault="007708FA" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>評価対象自動車数内訳※</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CCFB62A" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00080152" w:rsidRDefault="007708FA" w:rsidP="007F1155">
+          <w:p w14:paraId="2CCFB62A" w14:textId="77777777" w:rsidR="007708FA" w:rsidRPr="00C727C4" w:rsidRDefault="007708FA" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080152">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>備考</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45F72" w:rsidRPr="00285445" w14:paraId="4D1B6792" w14:textId="77777777" w:rsidTr="00DC2F8A">
+      <w:tr w:rsidR="00D45F72" w:rsidRPr="00C727C4" w14:paraId="4D1B6792" w14:textId="77777777" w:rsidTr="00DC2F8A">
         <w:trPr>
           <w:trHeight w:val="394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1898630B" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="1898630B" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00285445">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>所在地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="291C6993" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          </w:tcPr>
+          <w:p w14:paraId="291C6993" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="420AF84E" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          </w:tcPr>
+          <w:p w14:paraId="420AF84E" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39E4A240" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="39E4A240" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00285445">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>軽油</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="133149E5" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="133149E5" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00285445">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ｶﾞｿﾘﾝ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64EC8518" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="64EC8518" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00285445">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CNG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60BADEAE" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="60BADEAE" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00285445">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LPG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7BFDA7CD" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          </w:tcPr>
+          <w:p w14:paraId="7BFDA7CD" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45F72" w:rsidRPr="00285445" w14:paraId="0B2A76E0" w14:textId="77777777" w:rsidTr="00D45F72">
+      <w:tr w:rsidR="00D45F72" w:rsidRPr="00C727C4" w14:paraId="0B2A76E0" w14:textId="77777777" w:rsidTr="00D45F72">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F612EDF" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="2F612EDF" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3E4FEAE4" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00EF35F9" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="3E4FEAE4" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF35F9">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1AF30A6B" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00EF35F9" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="1AF30A6B" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF35F9">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78E35953" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="78E35953" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44E6B6AB" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="44E6B6AB" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61FA9F27" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="61FA9F27" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66B87D9F" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="66B87D9F" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB83086" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="4EB83086" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45F72" w:rsidRPr="00285445" w14:paraId="25A28495" w14:textId="77777777" w:rsidTr="00D45F72">
+      <w:tr w:rsidR="00D45F72" w:rsidRPr="00C727C4" w14:paraId="25A28495" w14:textId="77777777" w:rsidTr="00D45F72">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="771F1BF4" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="771F1BF4" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8062C3" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="7F8062C3" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B59CE3E" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="7B59CE3E" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4A2705" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="3F4A2705" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC7C675" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="1AC7C675" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D152F99" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="7D152F99" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30CFEA28" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="30CFEA28" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3356D7D3" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="3356D7D3" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45F72" w:rsidRPr="00285445" w14:paraId="39213698" w14:textId="77777777" w:rsidTr="00D45F72">
+      <w:tr w:rsidR="00D45F72" w:rsidRPr="00C727C4" w14:paraId="39213698" w14:textId="77777777" w:rsidTr="00D45F72">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C5142E" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="66C5142E" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="31A41090" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00EF35F9" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="31A41090" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF35F9">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7E1C34B5" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00EF35F9" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="7E1C34B5" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF35F9">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B1F0023" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="1B1F0023" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F550646" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="0F550646" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BDE70D0" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="4BDE70D0" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F9ABD0C" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="2F9ABD0C" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E5334E6" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="5E5334E6" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45F72" w:rsidRPr="00285445" w14:paraId="5CDD2699" w14:textId="77777777" w:rsidTr="00D45F72">
+      <w:tr w:rsidR="00D45F72" w:rsidRPr="00C727C4" w14:paraId="5CDD2699" w14:textId="77777777" w:rsidTr="00D45F72">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A38334B" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="4A38334B" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6914A86C" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="6914A86C" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="588E31D1" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="588E31D1" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6219FF0F" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="6219FF0F" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A5ABE04" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="1A5ABE04" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26385195" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="26385195" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="599E8876" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="599E8876" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31E5EDB6" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="31E5EDB6" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45F72" w:rsidRPr="00285445" w14:paraId="45E0EBD4" w14:textId="77777777" w:rsidTr="00D45F72">
+      <w:tr w:rsidR="00D45F72" w:rsidRPr="00C727C4" w14:paraId="45E0EBD4" w14:textId="77777777" w:rsidTr="00D45F72">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B1EA05D" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="2B1EA05D" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="50FACF06" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00EF35F9" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="50FACF06" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF35F9">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="40E4FEB5" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00EF35F9" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="40E4FEB5" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF35F9">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0C4451" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="2C0C4451" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA593BE" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="6DA593BE" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0421C255" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="0421C255" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E28F658" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="1E28F658" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="247F620A" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="247F620A" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45F72" w:rsidRPr="00285445" w14:paraId="1C856DA3" w14:textId="77777777" w:rsidTr="00D45F72">
+      <w:tr w:rsidR="00D45F72" w:rsidRPr="00C727C4" w14:paraId="1C856DA3" w14:textId="77777777" w:rsidTr="00D45F72">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60C407D2" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="60C407D2" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B6CDB07" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="5B6CDB07" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1B9047" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="7A1B9047" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E7AF3D9" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="0E7AF3D9" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE98FA5" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="1DE98FA5" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24386F2E" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="24386F2E" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="240E0111" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="240E0111" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="484BBC59" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="484BBC59" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45F72" w:rsidRPr="00285445" w14:paraId="7510EE24" w14:textId="77777777" w:rsidTr="00D45F72">
+      <w:tr w:rsidR="00D45F72" w:rsidRPr="00C727C4" w14:paraId="7510EE24" w14:textId="77777777" w:rsidTr="00D45F72">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45CBCEBF" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="45CBCEBF" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="36C748A2" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00EF35F9" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="36C748A2" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF35F9">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="163A4120" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00EF35F9" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="163A4120" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF35F9">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53E12D09" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="53E12D09" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="008985E5" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="008985E5" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36E24A94" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="36E24A94" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2253E5F0" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="2253E5F0" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07A8E2C9" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="07A8E2C9" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45F72" w:rsidRPr="00285445" w14:paraId="4101C68E" w14:textId="77777777" w:rsidTr="00D45F72">
+      <w:tr w:rsidR="00D45F72" w:rsidRPr="00C727C4" w14:paraId="4101C68E" w14:textId="77777777" w:rsidTr="00D45F72">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="258CD2F7" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="258CD2F7" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2686192F" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="2686192F" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0180F68C" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="0180F68C" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B7EFD80" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="4B7EFD80" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61CFEA85" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="61CFEA85" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0064DF84" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="0064DF84" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38DF6D59" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="38DF6D59" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E72B11E" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="6E72B11E" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45F72" w:rsidRPr="00285445" w14:paraId="67E4C698" w14:textId="77777777" w:rsidTr="00D45F72">
+      <w:tr w:rsidR="00D45F72" w:rsidRPr="00C727C4" w14:paraId="67E4C698" w14:textId="77777777" w:rsidTr="00D45F72">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C2B1CC2" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="7C2B1CC2" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1CFB4341" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00EF35F9" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="1CFB4341" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF35F9">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6E4FC2FE" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00EF35F9" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="6E4FC2FE" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF35F9">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04F874D3" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="04F874D3" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AA68184" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="4AA68184" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70C38E00" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="70C38E00" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="192B892B" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="192B892B" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3639F124" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="3639F124" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45F72" w:rsidRPr="00285445" w14:paraId="1EB2FB94" w14:textId="77777777" w:rsidTr="00DC2F8A">
+      <w:tr w:rsidR="00D45F72" w:rsidRPr="00C727C4" w14:paraId="1EB2FB94" w14:textId="77777777" w:rsidTr="00DC2F8A">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA3B139" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="4EA3B139" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78D2C925" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="78D2C925" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="497B90CB" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="497B90CB" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="246E9B6E" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="246E9B6E" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="424DA314" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="424DA314" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3776011F" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="3776011F" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4515C758" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="4515C758" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F8D66F0" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="6F8D66F0" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45F72" w:rsidRPr="00285445" w14:paraId="278DB43A" w14:textId="77777777" w:rsidTr="00DC2F8A">
+      <w:tr w:rsidR="00D45F72" w:rsidRPr="00C727C4" w14:paraId="278DB43A" w14:textId="77777777" w:rsidTr="00DC2F8A">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="536A0FF1" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="536A0FF1" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="26F26CB7" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00EF35F9" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="26F26CB7" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF35F9">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3D416BFE" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00EF35F9" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="3D416BFE" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF35F9">
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11D8BC01" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="11D8BC01" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42B125D7" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="42B125D7" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21057AC8" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="21057AC8" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A43FDAE" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="6A43FDAE" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D67F0CD" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="4D67F0CD" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D45F72" w:rsidRPr="00285445" w14:paraId="0C5DC8A4" w14:textId="77777777" w:rsidTr="00DC2F8A">
+      <w:tr w:rsidR="00D45F72" w:rsidRPr="00C727C4" w14:paraId="0C5DC8A4" w14:textId="77777777" w:rsidTr="00DC2F8A">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0247E10D" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="0247E10D" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A916A3F" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="1A916A3F" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57A5A10B" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="57A5A10B" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08200FA5" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="08200FA5" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5104EEF4" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="5104EEF4" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="454FE174" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="454FE174" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2488FEAD" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="2488FEAD" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="369EFD07" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="007F1155">
+          <w:p w14:paraId="369EFD07" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="007F1155">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04E6FFEB" w14:textId="77777777" w:rsidR="00094295" w:rsidRDefault="007708FA" w:rsidP="007708FA">
+    <w:p w14:paraId="04E6FFEB" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="007708FA" w:rsidP="007708FA">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:ind w:right="800"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00D278D4">
+      <w:r w:rsidR="00D278D4" w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>※各営業所で使用している車両の該当する燃料の種類に○（丸印）を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF480A9" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="006F2CC8" w:rsidRDefault="00094295" w:rsidP="00094295">
+    <w:p w14:paraId="2CF480A9" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF8A644" w14:textId="77777777" w:rsidR="00094295" w:rsidRDefault="00494983" w:rsidP="00DC2F8A">
+    <w:p w14:paraId="3AF8A644" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00494983" w:rsidP="00DC2F8A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="580FA0F7" wp14:editId="6A9EFEC4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4229100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9763125</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1714500" cy="228600"/>
                 <wp:effectExtent l="0" t="0" r="4445" b="635"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Text Box 231"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -7413,79 +7300,79 @@
             <w:pict>
               <v:shape w14:anchorId="580FA0F7" id="Text Box 231" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:333pt;margin-top:768.75pt;width:135pt;height:18pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHr4vo4gEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KFPBzBcpAmSFEg&#10;bQqk/QCKIiWiEpdd0pbcr++Schy3vQW5ECSXmp2ZHa2vp6FnO4XegK34cpFzpqyExti24j++339Y&#10;ceaDsI3owaqK75Xn15v379ajK1UBHfSNQkYg1pejq3gXgiuzzMtODcIvwClLRQ04iEBHbLMGxUjo&#10;Q58VeX6RjYCNQ5DKe7q9m4t8k/C1VjI8au1VYH3FiVtIK6a1jmu2WYuyReE6Iw80xCtYDMJYanqE&#10;uhNBsC2a/6AGIxE86LCQMGSgtZEqaSA1y/wfNU+dcCppIXO8O9rk3w5Wft09uW/IwvQRJhpgEuHd&#10;A8ifnlm47YRt1Q0ijJ0SDTVeRsuy0fny8Gm02pc+gtTjF2hoyGIbIAFNGofoCulkhE4D2B9NV1Ng&#10;Mra8XJ6d51SSVCuK1QXtYwtRPn/t0IdPCgYWNxVHGmpCF7sHH+anz09iMwv3pu/TYHv71wVhxpvE&#10;PhKeqYepnphpKr6KfaOYGpo9yUGY40Lxpk0H+JuzkaJScf9rK1Bx1n+2ZMnlWXF1TtlKh9XqirTg&#10;aaE+KQgrCajigbN5exvmNG4dmrajPvMILNyQidokfS+cDuQpDMmhQ3Bj2k7P6dXL77X5AwAA//8D&#10;AFBLAwQUAAYACAAAACEA7/UjS+EAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+&#10;h82YeLOLErYVWRpqoiZerK0xHhcYgcjOEnbbor/e4aTHee/lzfey9WR7ccTRd440XC8iEEiVqztq&#10;NLztH65WIHwwVJveEWr4Rg/r/PwsM2ntTvSKx11oBJeQT42GNoQhldJXLVrjF25AYu/TjdYEPsdG&#10;1qM5cbnt5U0UKWlNR/yhNQPet1h97Q5Ww0/ni6ftyyaUm+TjMdo+K/9eKK0vL6biDkTAKfyFYcZn&#10;dMiZqXQHqr3oNSileEtgI4mXCQiO3MazVM7SMk5A5pn8vyL/BQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAIevi+jiAQAApgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAO/1I0vhAAAADQEAAA8AAAAAAAAAAAAAAAAAPAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
                     <w:p w14:paraId="69A6D9CC" w14:textId="77777777" w:rsidR="00094295" w:rsidRDefault="00094295" w:rsidP="00094295">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>（</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>日本工業規格Ａ列４番）</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="0036797B">
+      <w:r w:rsidR="0036797B" w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(7</w:t>
       </w:r>
-      <w:r w:rsidR="00094295">
+      <w:r w:rsidR="00094295" w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)燃費管理・教育体制図</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700F547E" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRDefault="00494983" w:rsidP="00094295">
+    <w:p w14:paraId="700F547E" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRPr="00C727C4" w:rsidRDefault="00494983" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70A099A4" wp14:editId="5C330CC2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>99695</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>121285</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5895975" cy="2966085"/>
                 <wp:effectExtent l="9525" t="6985" r="9525" b="8255"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Text Box 232"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7526,324 +7413,324 @@
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="70A099A4" id="Text Box 232" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:7.85pt;margin-top:9.55pt;width:464.25pt;height:233.55pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBD6f4/HAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJltQ24hRdugwD&#10;ugvQ7QNkWbaFyaImKbG7rx8lu2l2exmmB4EUqUPykNxej70iJ2GdBF3S5SKlRGgOtdRtSb98PrzI&#10;KHGe6Zop0KKkD8LR693zZ9vBFGIFHahaWIIg2hWDKWnnvSmSxPFO9MwtwAiNxgZszzyqtk1qywZE&#10;71WyStNNMoCtjQUunMPX28lIdxG/aQT3H5vGCU9USTE3H28b7yrcyW7LitYy00k+p8H+IYueSY1B&#10;z1C3zDNytPI3qF5yCw4av+DQJ9A0kotYA1azTH+p5r5jRsRakBxnzjS5/wfLP5zuzSdL/PgaRmxg&#10;LMKZO+BfHdGw75huxY21MHSC1Rh4GShLBuOK+Wug2hUugFTDe6ixyezoIQKNje0DK1gnQXRswMOZ&#10;dDF6wvFxneXr/GpNCUfbKt9s0mwdY7Di8buxzr8V0JMglNRiVyM8O905H9JhxaNLiOZAyfoglYqK&#10;bau9suTEcAIO8czoP7kpTYaSbl6u04mBv0Kk8fwJopceR1nJvqTZ2YkVgbc3uo6D5plUk4wpKz0T&#10;GbibWPRjNRJZlzQPAQKvFdQPyKyFaXJx01DowH6nZMCpLan7dmRWUKLeaezO1atVjlT6qGRZjozb&#10;S0N1YWCaI1BJPSWTuPfTYhyNlW2HcaZp0HCD/WxkZPoppzl5nMvYgHmHwuBf6tHradN3PwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAHtikyPeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyokyiENsSpCggkjm25cHPjbRKw11HspoGvZznBaTWa0eybaj07KyYcQ+9JQbpIQCA13vTU&#10;KnjbP98sQYSoyWjrCRV8YYB1fXlR6dL4M21x2sVWcAmFUivoYhxKKUPTodNh4Qck9o5+dDqyHFtp&#10;Rn3mcmdlliSFdLon/tDpAR87bD53J6dgPr4XH9nL02v6EDbf0x69tzFX6vpq3tyDiDjHvzD84jM6&#10;1Mx08CcyQVjWt3ec5LtKQbC/yvMMxEFBviwykHUl/y+ofwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBD6f4/HAIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQB7YpMj3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" strokeweight=".5pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
                     <w:p w14:paraId="75B25493" w14:textId="77777777" w:rsidR="00094295" w:rsidRDefault="00094295" w:rsidP="00094295"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17296528" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
+    <w:p w14:paraId="17296528" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRPr="00C727C4" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A1A5AEB" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
+    <w:p w14:paraId="2A1A5AEB" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRPr="00C727C4" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="501EA35D" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
+    <w:p w14:paraId="501EA35D" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRPr="00C727C4" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="426E1741" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
+    <w:p w14:paraId="426E1741" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRPr="00C727C4" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="147EE4BE" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
+    <w:p w14:paraId="147EE4BE" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRPr="00C727C4" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="631A157A" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
+    <w:p w14:paraId="631A157A" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRPr="00C727C4" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AB6DBF5" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
+    <w:p w14:paraId="7AB6DBF5" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRPr="00C727C4" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="542142C2" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
+    <w:p w14:paraId="542142C2" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRPr="00C727C4" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B0AF6F4" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
+    <w:p w14:paraId="1B0AF6F4" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRPr="00C727C4" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EB0A664" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
+    <w:p w14:paraId="0EB0A664" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRPr="00C727C4" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29EC0333" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
+    <w:p w14:paraId="29EC0333" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRPr="00C727C4" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E439032" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
+    <w:p w14:paraId="5E439032" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRPr="00C727C4" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60FFB1BE" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
+    <w:p w14:paraId="60FFB1BE" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRPr="00C727C4" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C52AF39" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
+    <w:p w14:paraId="4C52AF39" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRPr="00C727C4" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B18F873" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
+    <w:p w14:paraId="1B18F873" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRPr="00C727C4" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="280005FB" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
+    <w:p w14:paraId="280005FB" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRPr="00C727C4" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23F23C7C" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
+    <w:p w14:paraId="23F23C7C" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRPr="00C727C4" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F0733C5" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
+    <w:p w14:paraId="1F0733C5" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRPr="00C727C4" w:rsidRDefault="00FA5CD0" w:rsidP="00094295">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7259D46B" w14:textId="77777777" w:rsidR="00094295" w:rsidDel="007B6DD5" w:rsidRDefault="00FA5CD0" w:rsidP="00E52364">
+    <w:p w14:paraId="7259D46B" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidDel="007B6DD5" w:rsidRDefault="00FA5CD0" w:rsidP="00E52364">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（日本</w:t>
       </w:r>
-      <w:r w:rsidR="00940D26">
+      <w:r w:rsidR="00940D26" w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>産業</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>規格Ａ列</w:t>
       </w:r>
-      <w:r w:rsidR="00940D26">
+      <w:r w:rsidR="00940D26" w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>４</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>番）</w:t>
       </w:r>
-      <w:r w:rsidR="00494983">
+      <w:r w:rsidR="00494983" w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D7D42C6" wp14:editId="397766AB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4219575</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>10077450</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1714500" cy="228600"/>
                 <wp:effectExtent l="0" t="3810" r="4445" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 230"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7914,577 +7801,568 @@
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="781"/>
         <w:tblW w:w="9438" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9438"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00094295" w14:paraId="5943B45A" w14:textId="77777777" w:rsidTr="002D3D84">
+      <w:tr w:rsidR="00094295" w:rsidRPr="00C727C4" w14:paraId="5943B45A" w14:textId="77777777" w:rsidTr="002D3D84">
         <w:trPr>
           <w:trHeight w:val="14176"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B37147D" w14:textId="77777777" w:rsidR="00094295" w:rsidRDefault="00094295" w:rsidP="008C30E8">
+          <w:p w14:paraId="7B37147D" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="008C30E8">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:right="1050"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">　２　取組内容</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="237"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9209"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00094295" w:rsidRPr="00285445" w14:paraId="7E228AC8" w14:textId="77777777" w:rsidTr="00D13BE2">
+            <w:tr w:rsidR="00094295" w:rsidRPr="00C727C4" w14:paraId="7E228AC8" w14:textId="77777777" w:rsidTr="00D13BE2">
               <w:trPr>
                 <w:trHeight w:val="258"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9209" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="0B19F6ED" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="008C30E8">
+                <w:p w14:paraId="0B19F6ED" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="008C30E8">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="40" w:lineRule="atLeast"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00285445">
+                  <w:r w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>(1)教育訓練、指導体制の構築</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00094295" w:rsidRPr="00285445" w14:paraId="22F6A204" w14:textId="77777777" w:rsidTr="00D13BE2">
+            <w:tr w:rsidR="00094295" w:rsidRPr="00C727C4" w14:paraId="22F6A204" w14:textId="77777777" w:rsidTr="00D13BE2">
               <w:trPr>
                 <w:trHeight w:val="2543"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9209" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="0E330CB3" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="006F2CC8" w:rsidP="008C30E8">
+                <w:p w14:paraId="0E330CB3" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="006F2CC8" w:rsidP="008C30E8">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="40" w:lineRule="atLeast"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>【記入欄</w:t>
                   </w:r>
-                  <w:r w:rsidR="00094295" w:rsidRPr="00285445">
+                  <w:r w:rsidR="00094295" w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>】</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="577AF42F" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="008C30E8">
+                <w:p w14:paraId="577AF42F" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="008C30E8">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="40" w:lineRule="atLeast"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00285445">
+                  <w:r w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">　</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00094295" w:rsidRPr="00285445" w14:paraId="53355FF9" w14:textId="77777777" w:rsidTr="00D13BE2">
+            <w:tr w:rsidR="00094295" w:rsidRPr="00C727C4" w14:paraId="53355FF9" w14:textId="77777777" w:rsidTr="00D13BE2">
               <w:trPr>
                 <w:trHeight w:val="258"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9209" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="6AB23F5A" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="008C30E8">
+                <w:p w14:paraId="6AB23F5A" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="008C30E8">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="40" w:lineRule="atLeast"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00285445">
+                  <w:r w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>(2)燃費管理</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00094295" w:rsidRPr="00285445" w14:paraId="7F021B4B" w14:textId="77777777" w:rsidTr="00D13BE2">
+            <w:tr w:rsidR="00094295" w:rsidRPr="00C727C4" w14:paraId="7F021B4B" w14:textId="77777777" w:rsidTr="00D13BE2">
               <w:trPr>
                 <w:trHeight w:val="2544"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9209" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="41AFAC19" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="006F2CC8" w:rsidP="008C30E8">
+                <w:p w14:paraId="41AFAC19" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="006F2CC8" w:rsidP="008C30E8">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="40" w:lineRule="atLeast"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>【</w:t>
                   </w:r>
-                  <w:r w:rsidR="00094295" w:rsidRPr="00285445">
+                  <w:r w:rsidR="00094295" w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>記入</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>欄</w:t>
                   </w:r>
-                  <w:r w:rsidR="00094295" w:rsidRPr="00285445">
+                  <w:r w:rsidR="00094295" w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>】</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="0B6A105B" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="008C30E8">
+                <w:p w14:paraId="0B6A105B" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="008C30E8">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="40" w:lineRule="atLeast"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00094295" w:rsidRPr="00285445" w14:paraId="74ECE7D6" w14:textId="77777777" w:rsidTr="00D13BE2">
+            <w:tr w:rsidR="00094295" w:rsidRPr="00C727C4" w14:paraId="74ECE7D6" w14:textId="77777777" w:rsidTr="00D13BE2">
               <w:trPr>
                 <w:trHeight w:val="244"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9209" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="0EDDFAD8" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="008C30E8">
+                <w:p w14:paraId="0EDDFAD8" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="008C30E8">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="40" w:lineRule="atLeast"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00285445">
+                  <w:r w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>(3)データベースの構築</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00094295" w:rsidRPr="00285445" w14:paraId="14DEC99D" w14:textId="77777777" w:rsidTr="00D13BE2">
+            <w:tr w:rsidR="00094295" w:rsidRPr="00C727C4" w14:paraId="14DEC99D" w14:textId="77777777" w:rsidTr="00D13BE2">
               <w:trPr>
                 <w:trHeight w:val="2558"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9209" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="3F8705DC" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="006F2CC8" w:rsidP="008C30E8">
+                <w:p w14:paraId="3F8705DC" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="006F2CC8" w:rsidP="008C30E8">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="40" w:lineRule="atLeast"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>【</w:t>
                   </w:r>
-                  <w:r w:rsidR="00094295" w:rsidRPr="00285445">
+                  <w:r w:rsidR="00094295" w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>記入</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>欄</w:t>
                   </w:r>
-                  <w:r w:rsidR="00094295" w:rsidRPr="00285445">
+                  <w:r w:rsidR="00094295" w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>】</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="39F8B259" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="008C30E8">
+                <w:p w14:paraId="39F8B259" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="008C30E8">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="40" w:lineRule="atLeast"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00094295" w:rsidRPr="00285445" w14:paraId="2FEAEB96" w14:textId="77777777" w:rsidTr="00D13BE2">
+            <w:tr w:rsidR="00094295" w:rsidRPr="00C727C4" w14:paraId="2FEAEB96" w14:textId="77777777" w:rsidTr="00D13BE2">
               <w:trPr>
                 <w:trHeight w:val="258"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9209" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="41E9583D" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="008C30E8">
+                <w:p w14:paraId="41E9583D" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="008C30E8">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="40" w:lineRule="atLeast"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00285445">
+                  <w:r w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>(4)その他取組項目</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00094295" w:rsidRPr="00285445" w14:paraId="4D847D6A" w14:textId="77777777" w:rsidTr="00D13BE2">
+            <w:tr w:rsidR="00094295" w:rsidRPr="00C727C4" w14:paraId="4D847D6A" w14:textId="77777777" w:rsidTr="00D13BE2">
               <w:trPr>
                 <w:trHeight w:val="2663"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9209" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="625CA1A5" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="006F2CC8" w:rsidP="008C30E8">
+                <w:p w14:paraId="625CA1A5" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="006F2CC8" w:rsidP="008C30E8">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="40" w:lineRule="atLeast"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>【</w:t>
                   </w:r>
-                  <w:r w:rsidR="00094295" w:rsidRPr="00285445">
+                  <w:r w:rsidR="00094295" w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>記入</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>欄</w:t>
                   </w:r>
-                  <w:r w:rsidR="00094295" w:rsidRPr="00285445">
+                  <w:r w:rsidR="00094295" w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">】　</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="16B23413" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="008C30E8">
+                <w:p w14:paraId="16B23413" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="008C30E8">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="40" w:lineRule="atLeast"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00094295" w:rsidRPr="00285445" w14:paraId="0A351E6C" w14:textId="77777777" w:rsidTr="00D13BE2">
+            <w:tr w:rsidR="00094295" w:rsidRPr="00C727C4" w14:paraId="0A351E6C" w14:textId="77777777" w:rsidTr="00D13BE2">
               <w:trPr>
                 <w:trHeight w:val="2110"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9209" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="6ECC3468" w14:textId="77777777" w:rsidR="00883CA2" w:rsidRDefault="00883CA2" w:rsidP="008C30E8">
+                <w:p w14:paraId="6ECC3468" w14:textId="77777777" w:rsidR="00883CA2" w:rsidRPr="00C727C4" w:rsidRDefault="00883CA2" w:rsidP="008C30E8">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="40" w:lineRule="atLeast"/>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="2B035F03" w14:textId="77777777" w:rsidR="00D13BE2" w:rsidRDefault="00094295" w:rsidP="008C30E8">
+                <w:p w14:paraId="2B035F03" w14:textId="77777777" w:rsidR="00D13BE2" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="008C30E8">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="40" w:lineRule="atLeast"/>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>備考</w:t>
                   </w:r>
-                  <w:r w:rsidR="00883CA2">
+                  <w:r w:rsidR="00883CA2" w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>１　燃費管理記録シートは、都の指定する電子媒体により提出してください。</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3B60B8DA" w14:textId="77777777" w:rsidR="00094295" w:rsidRDefault="00D13BE2" w:rsidP="00D13BE2">
+                <w:p w14:paraId="3B60B8DA" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00D13BE2" w:rsidP="00D13BE2">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="40" w:lineRule="atLeast"/>
                     <w:ind w:leftChars="200" w:left="630" w:hangingChars="100" w:hanging="210"/>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>２</w:t>
                   </w:r>
-                  <w:r w:rsidR="00883CA2" w:rsidRPr="007B7500">
+                  <w:r w:rsidR="00883CA2" w:rsidRPr="005C6B23">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:spacing w:val="1"/>
                       <w:w w:val="97"/>
                       <w:kern w:val="0"/>
                       <w:fitText w:val="8190" w:id="1408937472"/>
                     </w:rPr>
                     <w:t>添付資料は任意の様式で作成し、記入した取組内容と添付資料が照合できるように、そ</w:t>
                   </w:r>
-                  <w:r w:rsidR="00883CA2" w:rsidRPr="007B7500">
+                  <w:r w:rsidR="00883CA2" w:rsidRPr="005C6B23">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:spacing w:val="31"/>
                       <w:w w:val="97"/>
                       <w:kern w:val="0"/>
                       <w:fitText w:val="8190" w:id="1408937472"/>
                     </w:rPr>
                     <w:t>れ</w:t>
                   </w:r>
-                  <w:r w:rsidR="00883CA2">
+                  <w:r w:rsidR="00883CA2" w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                     </w:rPr>
                     <w:t>ぞれに資料名や資料番号をつけるなどして照合しやすい形式で提出してください。</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="08A056F8" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00285445" w:rsidRDefault="00094295" w:rsidP="00883CA2">
+                <w:p w14:paraId="08A056F8" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00094295" w:rsidP="00883CA2">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="40" w:lineRule="atLeast"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00285445">
+                  <w:r w:rsidRPr="00C727C4">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="32DCBCCC" w14:textId="77777777" w:rsidR="00094295" w:rsidRDefault="00494983" w:rsidP="008C30E8">
+          <w:p w14:paraId="32DCBCCC" w14:textId="77777777" w:rsidR="00094295" w:rsidRPr="00C727C4" w:rsidRDefault="00494983" w:rsidP="008C30E8">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:leftChars="100" w:left="210" w:rightChars="500" w:right="1050"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C727C4">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34AA8590" wp14:editId="0CD2BE2E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-79375</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-207010</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="6019800" cy="9080500"/>
                       <wp:effectExtent l="9525" t="6350" r="9525" b="9525"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Rectangle 233"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
@@ -8524,143 +8402,143 @@
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="62D12156" id="Rectangle 233" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-6.25pt;margin-top:-16.3pt;width:474pt;height:715pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxrYLpegIAAPwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4T22nTupYdaoqTqZJ&#10;3Vat2w8ggGM0DAxInK7af9+BkyxZX6ZpfsDAHcf33X3H7d2+k2jHrRNaVTi7SjHiimom1KbCX7+s&#10;RgVGzhPFiNSKV/iZO3w3f/vmtjclH+tWS8YtgiDKlb2pcOu9KZPE0ZZ3xF1pwxUYG2074mFpNwmz&#10;pIfonUzGaTpNem2ZsZpy52C3Hox4HuM3Daf+U9M47pGsMGDzcbRxXIcxmd+ScmOJaQU9wCD/gKIj&#10;QsGlp1A18QRtrXgVqhPUaqcbf0V1l+imEZRHDsAmS/9g89QSwyMXSI4zpzS5/xeWftw9WiQY1A4j&#10;RToo0WdIGlEbydH4+jokqDeuBL8n82gDRWceNP3mkNKLFvz4vbW6bzlhACsL/snFgbBwcBSt+w+a&#10;QXyy9Trmat/YLgSELKB9LMnzqSR87xGFzWmazYoUKkfBNkuLdAKLcAcpj8eNdf4d1x0KkwpbgB/D&#10;k92D84Pr0SXcpvRKSAn7pJQK9RB1Mp7EA05LwYIxsrSb9UJatCNBOfE73Hvh1gkP+pWiqzDAhC84&#10;kTKkY6lYnHsi5DAH0FIFM7ADbIfZoJOXWTpbFssiH+Xj6XKUp3U9ul8t8tF0ld1M6ut6saiznwFn&#10;lpetYIyrAPWo2Sz/O00cumdQ20m1F5TcOfNV/F4zTy5hxIIAq+M/sos6CKUfJLTW7BlkYPXQhPBo&#10;wKTV9gdGPTRghd33LbEcI/legZRu8vFsAh0bF0UxAw3Yc8P6zEAUhUAV9hgN04UfenxrrNi0cE8W&#10;K6z0PYivEVEWQZgDpoNkocUi/sNzEHr4fB29fj9a818AAAD//wMAUEsDBBQABgAIAAAAIQCIVxm+&#10;4gAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWufRBhriVBEVrBCiBSGx&#10;c+MhCcTjKHbbwNczrGA3j6M7Z4r1ZHtxxNF3jhTE8wgEUu1MR42Cl+e72TUIHzQZ3TtCBV/oYV2e&#10;nxU6N+5EWzzuQiM4hHyuFbQhDLmUvm7Raj93AxLv3t1odeB2bKQZ9YnDbS+TKMqk1R3xhVYPeNti&#10;/bk7WAXbasruv7u3hX94reLHIdk8RZsPpS4vpuoGRMAp/MHwq8/qULLT3h3IeNErmMXJklEu0iQD&#10;wcQqXfJkz2i6ulqALAv5/4nyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPGtgul6AgAA&#10;/AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIhXGb7i&#10;AAAADAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" filled="f">
                       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="156ABD29" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRPr="005F5497" w:rsidRDefault="00FA5CD0" w:rsidP="00FA5CD0">
+    <w:p w14:paraId="156ABD29" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRPr="00C727C4" w:rsidRDefault="00FA5CD0" w:rsidP="00FA5CD0">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:ind w:left="199" w:hangingChars="95" w:hanging="199"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>第２号様式その３</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE786EA" w14:textId="77777777" w:rsidR="00FA5CD0" w:rsidRDefault="00FA5CD0" w:rsidP="00E52364">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:ind w:left="199" w:hangingChars="95" w:hanging="199"/>
         <w:rPr>
           <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>（日本</w:t>
       </w:r>
-      <w:r w:rsidR="00940D26">
+      <w:r w:rsidR="00940D26" w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>産業</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>規格Ａ列</w:t>
       </w:r>
-      <w:r w:rsidR="00940D26">
+      <w:r w:rsidR="00940D26" w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>４</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C727C4">
         <w:rPr>
           <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>番）</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FA5CD0" w:rsidSect="009C1F19">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="350" w:right="1134" w:bottom="875" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:type="lines" w:linePitch="351" w:charSpace="-3267"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AF260CA" w14:textId="77777777" w:rsidR="002E58C3" w:rsidRDefault="002E58C3">
+    <w:p w14:paraId="0EBE6217" w14:textId="77777777" w:rsidR="005C6B23" w:rsidRDefault="005C6B23">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="474DD8FC" w14:textId="77777777" w:rsidR="002E58C3" w:rsidRDefault="002E58C3">
+    <w:p w14:paraId="1437ED3F" w14:textId="77777777" w:rsidR="005C6B23" w:rsidRDefault="005C6B23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -8672,90 +8550,91 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HG丸ｺﾞｼｯｸM-PRO">
     <w:panose1 w:val="020F0600000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Schoolbook">
+    <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45F20CEB" w14:textId="77777777" w:rsidR="002E58C3" w:rsidRDefault="002E58C3">
+    <w:p w14:paraId="6D98A004" w14:textId="77777777" w:rsidR="005C6B23" w:rsidRDefault="005C6B23">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D801EBE" w14:textId="77777777" w:rsidR="002E58C3" w:rsidRDefault="002E58C3">
+    <w:p w14:paraId="0CC84A8B" w14:textId="77777777" w:rsidR="005C6B23" w:rsidRDefault="005C6B23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07E33B78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48B80BF2"/>
     <w:lvl w:ilvl="0" w:tplc="D9B6D7BE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="★"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10180,58 +10059,58 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="245310839">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="557395460">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="354354054">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1789349220">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1146893569">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="17409">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -10438,89 +10317,91 @@
     <w:rsid w:val="00563B83"/>
     <w:rsid w:val="005659AA"/>
     <w:rsid w:val="005661DE"/>
     <w:rsid w:val="005662B4"/>
     <w:rsid w:val="00567367"/>
     <w:rsid w:val="00570CF2"/>
     <w:rsid w:val="00574484"/>
     <w:rsid w:val="00575458"/>
     <w:rsid w:val="0057612A"/>
     <w:rsid w:val="00576B5F"/>
     <w:rsid w:val="00577BE8"/>
     <w:rsid w:val="005855F5"/>
     <w:rsid w:val="00585E59"/>
     <w:rsid w:val="00585FCA"/>
     <w:rsid w:val="00593017"/>
     <w:rsid w:val="00596825"/>
     <w:rsid w:val="005A2853"/>
     <w:rsid w:val="005A63FC"/>
     <w:rsid w:val="005A65BE"/>
     <w:rsid w:val="005B0F5B"/>
     <w:rsid w:val="005C15A5"/>
     <w:rsid w:val="005C19CB"/>
     <w:rsid w:val="005C1D67"/>
     <w:rsid w:val="005C2D0E"/>
     <w:rsid w:val="005C63C6"/>
+    <w:rsid w:val="005C6B23"/>
     <w:rsid w:val="005D2FB4"/>
     <w:rsid w:val="005E09B6"/>
     <w:rsid w:val="005E4659"/>
     <w:rsid w:val="005E50C8"/>
     <w:rsid w:val="005F1644"/>
     <w:rsid w:val="005F294B"/>
     <w:rsid w:val="005F5497"/>
     <w:rsid w:val="00601B95"/>
     <w:rsid w:val="00604044"/>
     <w:rsid w:val="0061022B"/>
     <w:rsid w:val="00610AEB"/>
     <w:rsid w:val="00611BE3"/>
     <w:rsid w:val="00612212"/>
     <w:rsid w:val="00614467"/>
     <w:rsid w:val="0061539D"/>
     <w:rsid w:val="0061634D"/>
     <w:rsid w:val="006201E3"/>
     <w:rsid w:val="00624E8B"/>
     <w:rsid w:val="00631ED3"/>
     <w:rsid w:val="0063350D"/>
     <w:rsid w:val="0063745E"/>
     <w:rsid w:val="00646EA4"/>
     <w:rsid w:val="00650703"/>
     <w:rsid w:val="00654507"/>
     <w:rsid w:val="00660BDD"/>
     <w:rsid w:val="006623ED"/>
     <w:rsid w:val="0066373A"/>
     <w:rsid w:val="006658C8"/>
     <w:rsid w:val="006754E9"/>
     <w:rsid w:val="006760CF"/>
     <w:rsid w:val="00683FAE"/>
     <w:rsid w:val="0068671E"/>
     <w:rsid w:val="00691641"/>
     <w:rsid w:val="00695AC7"/>
     <w:rsid w:val="00695EFA"/>
     <w:rsid w:val="006A16CF"/>
     <w:rsid w:val="006A1B8B"/>
     <w:rsid w:val="006A45E2"/>
     <w:rsid w:val="006B082A"/>
+    <w:rsid w:val="006B648A"/>
     <w:rsid w:val="006C16CF"/>
     <w:rsid w:val="006D5A14"/>
     <w:rsid w:val="006D7B52"/>
     <w:rsid w:val="006E6F23"/>
     <w:rsid w:val="006F11A1"/>
     <w:rsid w:val="006F2CC8"/>
     <w:rsid w:val="006F68AF"/>
     <w:rsid w:val="0070031B"/>
     <w:rsid w:val="00703445"/>
     <w:rsid w:val="007043C1"/>
     <w:rsid w:val="007048F9"/>
     <w:rsid w:val="00710214"/>
     <w:rsid w:val="00714A08"/>
     <w:rsid w:val="00722108"/>
     <w:rsid w:val="00724506"/>
     <w:rsid w:val="0072775D"/>
     <w:rsid w:val="00732EA7"/>
     <w:rsid w:val="00742889"/>
     <w:rsid w:val="007431E1"/>
     <w:rsid w:val="00753580"/>
     <w:rsid w:val="0075527B"/>
     <w:rsid w:val="00763886"/>
     <w:rsid w:val="0076431F"/>
     <w:rsid w:val="00770098"/>
     <w:rsid w:val="007708FA"/>
@@ -10632,110 +10513,113 @@
     <w:rsid w:val="00A261E3"/>
     <w:rsid w:val="00A26457"/>
     <w:rsid w:val="00A32E5C"/>
     <w:rsid w:val="00A3544D"/>
     <w:rsid w:val="00A37657"/>
     <w:rsid w:val="00A37B2D"/>
     <w:rsid w:val="00A40326"/>
     <w:rsid w:val="00A446D1"/>
     <w:rsid w:val="00A46039"/>
     <w:rsid w:val="00A464CE"/>
     <w:rsid w:val="00A47FF7"/>
     <w:rsid w:val="00A50DEC"/>
     <w:rsid w:val="00A53BD9"/>
     <w:rsid w:val="00A552C1"/>
     <w:rsid w:val="00A55CB5"/>
     <w:rsid w:val="00A57344"/>
     <w:rsid w:val="00A64A38"/>
     <w:rsid w:val="00A76799"/>
     <w:rsid w:val="00A832E1"/>
     <w:rsid w:val="00A85816"/>
     <w:rsid w:val="00A8772F"/>
     <w:rsid w:val="00A87749"/>
     <w:rsid w:val="00A92B2E"/>
     <w:rsid w:val="00A93115"/>
     <w:rsid w:val="00A94569"/>
+    <w:rsid w:val="00A94882"/>
     <w:rsid w:val="00AA5AD5"/>
     <w:rsid w:val="00AA69EC"/>
     <w:rsid w:val="00AA72AE"/>
     <w:rsid w:val="00AB24D9"/>
     <w:rsid w:val="00AB6415"/>
     <w:rsid w:val="00AB74CE"/>
     <w:rsid w:val="00AC3186"/>
     <w:rsid w:val="00AD310C"/>
     <w:rsid w:val="00AD69B0"/>
     <w:rsid w:val="00AF4915"/>
     <w:rsid w:val="00B00A90"/>
     <w:rsid w:val="00B024D0"/>
     <w:rsid w:val="00B05B5E"/>
     <w:rsid w:val="00B15DD7"/>
     <w:rsid w:val="00B16CC8"/>
     <w:rsid w:val="00B172F9"/>
     <w:rsid w:val="00B21F3F"/>
     <w:rsid w:val="00B27EDF"/>
     <w:rsid w:val="00B27F73"/>
     <w:rsid w:val="00B30E98"/>
     <w:rsid w:val="00B45213"/>
     <w:rsid w:val="00B52C4F"/>
     <w:rsid w:val="00B536F6"/>
     <w:rsid w:val="00B61D6B"/>
     <w:rsid w:val="00B64E42"/>
     <w:rsid w:val="00B740BC"/>
     <w:rsid w:val="00B80DDF"/>
     <w:rsid w:val="00B848C6"/>
     <w:rsid w:val="00BA2A91"/>
     <w:rsid w:val="00BA2F9D"/>
     <w:rsid w:val="00BA72A7"/>
     <w:rsid w:val="00BB3A99"/>
     <w:rsid w:val="00BB6762"/>
     <w:rsid w:val="00BC0F9F"/>
     <w:rsid w:val="00BC5852"/>
     <w:rsid w:val="00BD1B3C"/>
     <w:rsid w:val="00BD46B5"/>
     <w:rsid w:val="00BE0A9F"/>
     <w:rsid w:val="00BF0F5F"/>
     <w:rsid w:val="00BF2FA1"/>
     <w:rsid w:val="00C00EBD"/>
     <w:rsid w:val="00C0309D"/>
     <w:rsid w:val="00C05252"/>
     <w:rsid w:val="00C10940"/>
     <w:rsid w:val="00C114FF"/>
     <w:rsid w:val="00C17A6C"/>
     <w:rsid w:val="00C23C22"/>
     <w:rsid w:val="00C2406D"/>
+    <w:rsid w:val="00C31E2E"/>
     <w:rsid w:val="00C31F69"/>
     <w:rsid w:val="00C358E9"/>
     <w:rsid w:val="00C3590B"/>
     <w:rsid w:val="00C4586C"/>
     <w:rsid w:val="00C5170E"/>
     <w:rsid w:val="00C5275C"/>
     <w:rsid w:val="00C53171"/>
     <w:rsid w:val="00C54A33"/>
     <w:rsid w:val="00C56F6C"/>
     <w:rsid w:val="00C617E8"/>
     <w:rsid w:val="00C652CD"/>
     <w:rsid w:val="00C719BA"/>
+    <w:rsid w:val="00C727C4"/>
     <w:rsid w:val="00C72AA1"/>
     <w:rsid w:val="00C730F4"/>
     <w:rsid w:val="00C771F1"/>
     <w:rsid w:val="00C80FF7"/>
     <w:rsid w:val="00C946A0"/>
     <w:rsid w:val="00C96EE7"/>
     <w:rsid w:val="00C973B4"/>
     <w:rsid w:val="00CA2291"/>
     <w:rsid w:val="00CA5F40"/>
     <w:rsid w:val="00CB03B5"/>
     <w:rsid w:val="00CB2991"/>
     <w:rsid w:val="00CB5461"/>
     <w:rsid w:val="00CC0AA9"/>
     <w:rsid w:val="00CD3EA9"/>
     <w:rsid w:val="00CE5B49"/>
     <w:rsid w:val="00CF25D3"/>
     <w:rsid w:val="00CF627F"/>
     <w:rsid w:val="00CF7367"/>
     <w:rsid w:val="00D053B0"/>
     <w:rsid w:val="00D115E0"/>
     <w:rsid w:val="00D13BE2"/>
     <w:rsid w:val="00D256B4"/>
     <w:rsid w:val="00D278D4"/>
     <w:rsid w:val="00D41E16"/>
     <w:rsid w:val="00D45F72"/>
@@ -10753,50 +10637,51 @@
     <w:rsid w:val="00D906F9"/>
     <w:rsid w:val="00D93D0E"/>
     <w:rsid w:val="00D93F7C"/>
     <w:rsid w:val="00D94C5B"/>
     <w:rsid w:val="00DA3CB7"/>
     <w:rsid w:val="00DA45E7"/>
     <w:rsid w:val="00DB0B4D"/>
     <w:rsid w:val="00DC02F5"/>
     <w:rsid w:val="00DC2F8A"/>
     <w:rsid w:val="00DC394C"/>
     <w:rsid w:val="00DC52E9"/>
     <w:rsid w:val="00DC5E3B"/>
     <w:rsid w:val="00DD0257"/>
     <w:rsid w:val="00DD14C7"/>
     <w:rsid w:val="00DD1A97"/>
     <w:rsid w:val="00DE318A"/>
     <w:rsid w:val="00DE4B00"/>
     <w:rsid w:val="00DF13BB"/>
     <w:rsid w:val="00DF4BD1"/>
     <w:rsid w:val="00DF72C8"/>
     <w:rsid w:val="00E11BDF"/>
     <w:rsid w:val="00E12975"/>
     <w:rsid w:val="00E1695E"/>
     <w:rsid w:val="00E201E8"/>
     <w:rsid w:val="00E26039"/>
+    <w:rsid w:val="00E3119D"/>
     <w:rsid w:val="00E3226D"/>
     <w:rsid w:val="00E32B36"/>
     <w:rsid w:val="00E363D3"/>
     <w:rsid w:val="00E414BB"/>
     <w:rsid w:val="00E45D5C"/>
     <w:rsid w:val="00E52364"/>
     <w:rsid w:val="00E55962"/>
     <w:rsid w:val="00E567C5"/>
     <w:rsid w:val="00E60551"/>
     <w:rsid w:val="00E67DDB"/>
     <w:rsid w:val="00E70232"/>
     <w:rsid w:val="00E7168D"/>
     <w:rsid w:val="00E726B2"/>
     <w:rsid w:val="00E73890"/>
     <w:rsid w:val="00E74192"/>
     <w:rsid w:val="00E80DD3"/>
     <w:rsid w:val="00E81FBB"/>
     <w:rsid w:val="00E901D2"/>
     <w:rsid w:val="00EA46F7"/>
     <w:rsid w:val="00EA493D"/>
     <w:rsid w:val="00EB1851"/>
     <w:rsid w:val="00EB5811"/>
     <w:rsid w:val="00EB6C83"/>
     <w:rsid w:val="00ED00FD"/>
     <w:rsid w:val="00ED38DB"/>
@@ -10835,55 +10720,55 @@
     <w:rsid w:val="00FD4270"/>
     <w:rsid w:val="00FD4F60"/>
     <w:rsid w:val="00FE14B5"/>
     <w:rsid w:val="00FE5960"/>
     <w:rsid w:val="00FF1133"/>
     <w:rsid w:val="00FF51D5"/>
     <w:rsid w:val="00FF7CCC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="17409">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4D15ADB2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{952E48D3-F940-4629-B782-840AF1DB248E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11704,79 +11589,79 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8A5EDC4-7923-4C94-A063-28FD7FAF76E1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>434</Words>
-  <Characters>286</Characters>
+  <Words>360</Words>
+  <Characters>360</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>180</Lines>
+  <Paragraphs>143</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>別記</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>719</CharactersWithSpaces>
+  <CharactersWithSpaces>577</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>東京都</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>