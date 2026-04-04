--- v0 (2025-10-22)
+++ v1 (2026-04-04)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\環境部\環境課\共通ﾌｫﾙﾀﾞ\環　境　対　策\貨物運送事業者の燃費評価制度\令和０７年度\#2東京都プレス・東ト協HP記事・申請様式\申請様式（修正用原本）\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\TMG-fc00.edstokyotocho.onmicrosoft.com\sfs021-001\02_環境改善部\c10自動車環境課\自動車対策係\30 貨物輸送評価制度\R8年度\01　申請受付プレス\HP掲載用資料（）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3FB16855-4215-4AC0-92C4-86666374501E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{80FF0673-DE66-41B3-8675-8938E576C9D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="申請書類チェックリスト 手引き用" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_1日あたり運行距離" localSheetId="0">[1]入力補助シート!$L$3:$L$6</definedName>
     <definedName name="_1日あたり運行距離">[2]入力補助シート!$L$3:$L$6</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'申請書類チェックリスト 手引き用'!$A$1:$L$43</definedName>
     <definedName name="運送の時間帯" localSheetId="0">[1]入力補助シート!$M$3:$M$6</definedName>
     <definedName name="運送の時間帯">[2]入力補助シート!$M$3:$M$6</definedName>
     <definedName name="企業規模" localSheetId="0">[1]入力補助シート!$D$3:$D$9</definedName>
     <definedName name="企業規模">[2]入力補助シート!$D$3:$D$9</definedName>
     <definedName name="業態や用途" localSheetId="0">[1]入力補助シート!$C$3:$C$7</definedName>
     <definedName name="業態や用途">[2]入力補助シート!$C$3:$C$7</definedName>
     <definedName name="削除" localSheetId="0">[1]入力補助シート!$A$3:$A$4</definedName>
     <definedName name="削除">[2]入力補助シート!$A$3:$A$4</definedName>
     <definedName name="自動車の種別" localSheetId="0">[1]入力補助シート!$G$3:$G$9</definedName>
     <definedName name="自動車の種別">[2]入力補助シート!$G$3:$G$9</definedName>
     <definedName name="車格" localSheetId="0">[1]入力補助シート!$J$3:$J$12</definedName>
     <definedName name="車格">[2]入力補助シート!$J$3:$J$12</definedName>
     <definedName name="車検証の特記事項" localSheetId="0">[1]入力補助シート!$K$3:$K$9</definedName>
@@ -735,103 +735,103 @@
   </si>
   <si>
     <t>自動車検査証及び（電子車検証）自動車検査証記録事項のコピーの枚数</t>
     <rPh sb="6" eb="7">
       <t>オヨ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　（　　　　　　　）枚　うち廃車（　　　　　　　）台中（　　　　　　　）枚</t>
     <rPh sb="10" eb="11">
       <t>マイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ハイシャ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ダイチュウ</t>
     </rPh>
     <rPh sb="36" eb="37">
       <t>マイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>「令和６年度における評価対象自動車数」は、「令和６年４月１日時点の配置自動車数」より多い、または同数である。</t>
+    <t>シートに入力した自動車数は、申請書の「令和７年度における評価対象自動車数」と同数である。</t>
+    <rPh sb="19" eb="21">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>「評価対象自動車数内訳（燃料種別）」の合計は、「令和７年度における対象自動車数」と同数である。</t>
+    <rPh sb="24" eb="26">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>ジドウ</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="38" eb="39">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>「令和７年度における評価対象自動車数」は、「令和７年４月１日時点の配置自動車数」より多い、または同数である。</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>レイワ</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>ネン</t>
-    </rPh>
-[...30 lines deleted...]
-      <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="17"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -2523,1304 +2523,1304 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M43"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A19" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="V30" sqref="V30"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A5" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E12" sqref="E12:H12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="1.375" style="1" customWidth="1"/>
-    <col min="2" max="2" width="4.25" style="1" customWidth="1"/>
+    <col min="1" max="1" width="1.3984375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="4.19921875" style="1" customWidth="1"/>
     <col min="3" max="4" width="4" style="1" customWidth="1"/>
     <col min="5" max="5" width="32.5" style="1" customWidth="1"/>
-    <col min="6" max="6" width="12.875" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="13" max="262" width="8.75" style="1"/>
+    <col min="6" max="6" width="12.8984375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.19921875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="19.3984375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10.19921875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="8.8984375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="9.19921875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="0.3984375" style="1" customWidth="1"/>
+    <col min="13" max="262" width="8.69921875" style="1"/>
     <col min="263" max="264" width="4.5" style="1" customWidth="1"/>
-    <col min="265" max="265" width="70.375" style="1" customWidth="1"/>
+    <col min="265" max="265" width="70.3984375" style="1" customWidth="1"/>
     <col min="266" max="266" width="4.5" style="1" customWidth="1"/>
-    <col min="267" max="267" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="269" max="518" width="8.75" style="1"/>
+    <col min="267" max="267" width="8.69921875" style="1"/>
+    <col min="268" max="268" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="269" max="518" width="8.69921875" style="1"/>
     <col min="519" max="520" width="4.5" style="1" customWidth="1"/>
-    <col min="521" max="521" width="70.375" style="1" customWidth="1"/>
+    <col min="521" max="521" width="70.3984375" style="1" customWidth="1"/>
     <col min="522" max="522" width="4.5" style="1" customWidth="1"/>
-    <col min="523" max="523" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="525" max="774" width="8.75" style="1"/>
+    <col min="523" max="523" width="8.69921875" style="1"/>
+    <col min="524" max="524" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="525" max="774" width="8.69921875" style="1"/>
     <col min="775" max="776" width="4.5" style="1" customWidth="1"/>
-    <col min="777" max="777" width="70.375" style="1" customWidth="1"/>
+    <col min="777" max="777" width="70.3984375" style="1" customWidth="1"/>
     <col min="778" max="778" width="4.5" style="1" customWidth="1"/>
-    <col min="779" max="779" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="781" max="1030" width="8.75" style="1"/>
+    <col min="779" max="779" width="8.69921875" style="1"/>
+    <col min="780" max="780" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="781" max="1030" width="8.69921875" style="1"/>
     <col min="1031" max="1032" width="4.5" style="1" customWidth="1"/>
-    <col min="1033" max="1033" width="70.375" style="1" customWidth="1"/>
+    <col min="1033" max="1033" width="70.3984375" style="1" customWidth="1"/>
     <col min="1034" max="1034" width="4.5" style="1" customWidth="1"/>
-    <col min="1035" max="1035" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="1037" max="1286" width="8.75" style="1"/>
+    <col min="1035" max="1035" width="8.69921875" style="1"/>
+    <col min="1036" max="1036" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="1037" max="1286" width="8.69921875" style="1"/>
     <col min="1287" max="1288" width="4.5" style="1" customWidth="1"/>
-    <col min="1289" max="1289" width="70.375" style="1" customWidth="1"/>
+    <col min="1289" max="1289" width="70.3984375" style="1" customWidth="1"/>
     <col min="1290" max="1290" width="4.5" style="1" customWidth="1"/>
-    <col min="1291" max="1291" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="1293" max="1542" width="8.75" style="1"/>
+    <col min="1291" max="1291" width="8.69921875" style="1"/>
+    <col min="1292" max="1292" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="1293" max="1542" width="8.69921875" style="1"/>
     <col min="1543" max="1544" width="4.5" style="1" customWidth="1"/>
-    <col min="1545" max="1545" width="70.375" style="1" customWidth="1"/>
+    <col min="1545" max="1545" width="70.3984375" style="1" customWidth="1"/>
     <col min="1546" max="1546" width="4.5" style="1" customWidth="1"/>
-    <col min="1547" max="1547" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="1549" max="1798" width="8.75" style="1"/>
+    <col min="1547" max="1547" width="8.69921875" style="1"/>
+    <col min="1548" max="1548" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="1549" max="1798" width="8.69921875" style="1"/>
     <col min="1799" max="1800" width="4.5" style="1" customWidth="1"/>
-    <col min="1801" max="1801" width="70.375" style="1" customWidth="1"/>
+    <col min="1801" max="1801" width="70.3984375" style="1" customWidth="1"/>
     <col min="1802" max="1802" width="4.5" style="1" customWidth="1"/>
-    <col min="1803" max="1803" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="1805" max="2054" width="8.75" style="1"/>
+    <col min="1803" max="1803" width="8.69921875" style="1"/>
+    <col min="1804" max="1804" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="1805" max="2054" width="8.69921875" style="1"/>
     <col min="2055" max="2056" width="4.5" style="1" customWidth="1"/>
-    <col min="2057" max="2057" width="70.375" style="1" customWidth="1"/>
+    <col min="2057" max="2057" width="70.3984375" style="1" customWidth="1"/>
     <col min="2058" max="2058" width="4.5" style="1" customWidth="1"/>
-    <col min="2059" max="2059" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="2061" max="2310" width="8.75" style="1"/>
+    <col min="2059" max="2059" width="8.69921875" style="1"/>
+    <col min="2060" max="2060" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="2061" max="2310" width="8.69921875" style="1"/>
     <col min="2311" max="2312" width="4.5" style="1" customWidth="1"/>
-    <col min="2313" max="2313" width="70.375" style="1" customWidth="1"/>
+    <col min="2313" max="2313" width="70.3984375" style="1" customWidth="1"/>
     <col min="2314" max="2314" width="4.5" style="1" customWidth="1"/>
-    <col min="2315" max="2315" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="2317" max="2566" width="8.75" style="1"/>
+    <col min="2315" max="2315" width="8.69921875" style="1"/>
+    <col min="2316" max="2316" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="2317" max="2566" width="8.69921875" style="1"/>
     <col min="2567" max="2568" width="4.5" style="1" customWidth="1"/>
-    <col min="2569" max="2569" width="70.375" style="1" customWidth="1"/>
+    <col min="2569" max="2569" width="70.3984375" style="1" customWidth="1"/>
     <col min="2570" max="2570" width="4.5" style="1" customWidth="1"/>
-    <col min="2571" max="2571" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="2573" max="2822" width="8.75" style="1"/>
+    <col min="2571" max="2571" width="8.69921875" style="1"/>
+    <col min="2572" max="2572" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="2573" max="2822" width="8.69921875" style="1"/>
     <col min="2823" max="2824" width="4.5" style="1" customWidth="1"/>
-    <col min="2825" max="2825" width="70.375" style="1" customWidth="1"/>
+    <col min="2825" max="2825" width="70.3984375" style="1" customWidth="1"/>
     <col min="2826" max="2826" width="4.5" style="1" customWidth="1"/>
-    <col min="2827" max="2827" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="2829" max="3078" width="8.75" style="1"/>
+    <col min="2827" max="2827" width="8.69921875" style="1"/>
+    <col min="2828" max="2828" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="2829" max="3078" width="8.69921875" style="1"/>
     <col min="3079" max="3080" width="4.5" style="1" customWidth="1"/>
-    <col min="3081" max="3081" width="70.375" style="1" customWidth="1"/>
+    <col min="3081" max="3081" width="70.3984375" style="1" customWidth="1"/>
     <col min="3082" max="3082" width="4.5" style="1" customWidth="1"/>
-    <col min="3083" max="3083" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="3085" max="3334" width="8.75" style="1"/>
+    <col min="3083" max="3083" width="8.69921875" style="1"/>
+    <col min="3084" max="3084" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3085" max="3334" width="8.69921875" style="1"/>
     <col min="3335" max="3336" width="4.5" style="1" customWidth="1"/>
-    <col min="3337" max="3337" width="70.375" style="1" customWidth="1"/>
+    <col min="3337" max="3337" width="70.3984375" style="1" customWidth="1"/>
     <col min="3338" max="3338" width="4.5" style="1" customWidth="1"/>
-    <col min="3339" max="3339" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="3341" max="3590" width="8.75" style="1"/>
+    <col min="3339" max="3339" width="8.69921875" style="1"/>
+    <col min="3340" max="3340" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3341" max="3590" width="8.69921875" style="1"/>
     <col min="3591" max="3592" width="4.5" style="1" customWidth="1"/>
-    <col min="3593" max="3593" width="70.375" style="1" customWidth="1"/>
+    <col min="3593" max="3593" width="70.3984375" style="1" customWidth="1"/>
     <col min="3594" max="3594" width="4.5" style="1" customWidth="1"/>
-    <col min="3595" max="3595" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="3597" max="3846" width="8.75" style="1"/>
+    <col min="3595" max="3595" width="8.69921875" style="1"/>
+    <col min="3596" max="3596" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3597" max="3846" width="8.69921875" style="1"/>
     <col min="3847" max="3848" width="4.5" style="1" customWidth="1"/>
-    <col min="3849" max="3849" width="70.375" style="1" customWidth="1"/>
+    <col min="3849" max="3849" width="70.3984375" style="1" customWidth="1"/>
     <col min="3850" max="3850" width="4.5" style="1" customWidth="1"/>
-    <col min="3851" max="3851" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="3853" max="4102" width="8.75" style="1"/>
+    <col min="3851" max="3851" width="8.69921875" style="1"/>
+    <col min="3852" max="3852" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3853" max="4102" width="8.69921875" style="1"/>
     <col min="4103" max="4104" width="4.5" style="1" customWidth="1"/>
-    <col min="4105" max="4105" width="70.375" style="1" customWidth="1"/>
+    <col min="4105" max="4105" width="70.3984375" style="1" customWidth="1"/>
     <col min="4106" max="4106" width="4.5" style="1" customWidth="1"/>
-    <col min="4107" max="4107" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="4109" max="4358" width="8.75" style="1"/>
+    <col min="4107" max="4107" width="8.69921875" style="1"/>
+    <col min="4108" max="4108" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="4109" max="4358" width="8.69921875" style="1"/>
     <col min="4359" max="4360" width="4.5" style="1" customWidth="1"/>
-    <col min="4361" max="4361" width="70.375" style="1" customWidth="1"/>
+    <col min="4361" max="4361" width="70.3984375" style="1" customWidth="1"/>
     <col min="4362" max="4362" width="4.5" style="1" customWidth="1"/>
-    <col min="4363" max="4363" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="4365" max="4614" width="8.75" style="1"/>
+    <col min="4363" max="4363" width="8.69921875" style="1"/>
+    <col min="4364" max="4364" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="4365" max="4614" width="8.69921875" style="1"/>
     <col min="4615" max="4616" width="4.5" style="1" customWidth="1"/>
-    <col min="4617" max="4617" width="70.375" style="1" customWidth="1"/>
+    <col min="4617" max="4617" width="70.3984375" style="1" customWidth="1"/>
     <col min="4618" max="4618" width="4.5" style="1" customWidth="1"/>
-    <col min="4619" max="4619" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="4621" max="4870" width="8.75" style="1"/>
+    <col min="4619" max="4619" width="8.69921875" style="1"/>
+    <col min="4620" max="4620" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="4621" max="4870" width="8.69921875" style="1"/>
     <col min="4871" max="4872" width="4.5" style="1" customWidth="1"/>
-    <col min="4873" max="4873" width="70.375" style="1" customWidth="1"/>
+    <col min="4873" max="4873" width="70.3984375" style="1" customWidth="1"/>
     <col min="4874" max="4874" width="4.5" style="1" customWidth="1"/>
-    <col min="4875" max="4875" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="4877" max="5126" width="8.75" style="1"/>
+    <col min="4875" max="4875" width="8.69921875" style="1"/>
+    <col min="4876" max="4876" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="4877" max="5126" width="8.69921875" style="1"/>
     <col min="5127" max="5128" width="4.5" style="1" customWidth="1"/>
-    <col min="5129" max="5129" width="70.375" style="1" customWidth="1"/>
+    <col min="5129" max="5129" width="70.3984375" style="1" customWidth="1"/>
     <col min="5130" max="5130" width="4.5" style="1" customWidth="1"/>
-    <col min="5131" max="5131" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="5133" max="5382" width="8.75" style="1"/>
+    <col min="5131" max="5131" width="8.69921875" style="1"/>
+    <col min="5132" max="5132" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5133" max="5382" width="8.69921875" style="1"/>
     <col min="5383" max="5384" width="4.5" style="1" customWidth="1"/>
-    <col min="5385" max="5385" width="70.375" style="1" customWidth="1"/>
+    <col min="5385" max="5385" width="70.3984375" style="1" customWidth="1"/>
     <col min="5386" max="5386" width="4.5" style="1" customWidth="1"/>
-    <col min="5387" max="5387" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="5389" max="5638" width="8.75" style="1"/>
+    <col min="5387" max="5387" width="8.69921875" style="1"/>
+    <col min="5388" max="5388" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5389" max="5638" width="8.69921875" style="1"/>
     <col min="5639" max="5640" width="4.5" style="1" customWidth="1"/>
-    <col min="5641" max="5641" width="70.375" style="1" customWidth="1"/>
+    <col min="5641" max="5641" width="70.3984375" style="1" customWidth="1"/>
     <col min="5642" max="5642" width="4.5" style="1" customWidth="1"/>
-    <col min="5643" max="5643" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="5645" max="5894" width="8.75" style="1"/>
+    <col min="5643" max="5643" width="8.69921875" style="1"/>
+    <col min="5644" max="5644" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5645" max="5894" width="8.69921875" style="1"/>
     <col min="5895" max="5896" width="4.5" style="1" customWidth="1"/>
-    <col min="5897" max="5897" width="70.375" style="1" customWidth="1"/>
+    <col min="5897" max="5897" width="70.3984375" style="1" customWidth="1"/>
     <col min="5898" max="5898" width="4.5" style="1" customWidth="1"/>
-    <col min="5899" max="5899" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="5901" max="6150" width="8.75" style="1"/>
+    <col min="5899" max="5899" width="8.69921875" style="1"/>
+    <col min="5900" max="5900" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5901" max="6150" width="8.69921875" style="1"/>
     <col min="6151" max="6152" width="4.5" style="1" customWidth="1"/>
-    <col min="6153" max="6153" width="70.375" style="1" customWidth="1"/>
+    <col min="6153" max="6153" width="70.3984375" style="1" customWidth="1"/>
     <col min="6154" max="6154" width="4.5" style="1" customWidth="1"/>
-    <col min="6155" max="6155" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="6157" max="6406" width="8.75" style="1"/>
+    <col min="6155" max="6155" width="8.69921875" style="1"/>
+    <col min="6156" max="6156" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="6157" max="6406" width="8.69921875" style="1"/>
     <col min="6407" max="6408" width="4.5" style="1" customWidth="1"/>
-    <col min="6409" max="6409" width="70.375" style="1" customWidth="1"/>
+    <col min="6409" max="6409" width="70.3984375" style="1" customWidth="1"/>
     <col min="6410" max="6410" width="4.5" style="1" customWidth="1"/>
-    <col min="6411" max="6411" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="6413" max="6662" width="8.75" style="1"/>
+    <col min="6411" max="6411" width="8.69921875" style="1"/>
+    <col min="6412" max="6412" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="6413" max="6662" width="8.69921875" style="1"/>
     <col min="6663" max="6664" width="4.5" style="1" customWidth="1"/>
-    <col min="6665" max="6665" width="70.375" style="1" customWidth="1"/>
+    <col min="6665" max="6665" width="70.3984375" style="1" customWidth="1"/>
     <col min="6666" max="6666" width="4.5" style="1" customWidth="1"/>
-    <col min="6667" max="6667" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="6669" max="6918" width="8.75" style="1"/>
+    <col min="6667" max="6667" width="8.69921875" style="1"/>
+    <col min="6668" max="6668" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="6669" max="6918" width="8.69921875" style="1"/>
     <col min="6919" max="6920" width="4.5" style="1" customWidth="1"/>
-    <col min="6921" max="6921" width="70.375" style="1" customWidth="1"/>
+    <col min="6921" max="6921" width="70.3984375" style="1" customWidth="1"/>
     <col min="6922" max="6922" width="4.5" style="1" customWidth="1"/>
-    <col min="6923" max="6923" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="6925" max="7174" width="8.75" style="1"/>
+    <col min="6923" max="6923" width="8.69921875" style="1"/>
+    <col min="6924" max="6924" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="6925" max="7174" width="8.69921875" style="1"/>
     <col min="7175" max="7176" width="4.5" style="1" customWidth="1"/>
-    <col min="7177" max="7177" width="70.375" style="1" customWidth="1"/>
+    <col min="7177" max="7177" width="70.3984375" style="1" customWidth="1"/>
     <col min="7178" max="7178" width="4.5" style="1" customWidth="1"/>
-    <col min="7179" max="7179" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="7181" max="7430" width="8.75" style="1"/>
+    <col min="7179" max="7179" width="8.69921875" style="1"/>
+    <col min="7180" max="7180" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="7181" max="7430" width="8.69921875" style="1"/>
     <col min="7431" max="7432" width="4.5" style="1" customWidth="1"/>
-    <col min="7433" max="7433" width="70.375" style="1" customWidth="1"/>
+    <col min="7433" max="7433" width="70.3984375" style="1" customWidth="1"/>
     <col min="7434" max="7434" width="4.5" style="1" customWidth="1"/>
-    <col min="7435" max="7435" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="7437" max="7686" width="8.75" style="1"/>
+    <col min="7435" max="7435" width="8.69921875" style="1"/>
+    <col min="7436" max="7436" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="7437" max="7686" width="8.69921875" style="1"/>
     <col min="7687" max="7688" width="4.5" style="1" customWidth="1"/>
-    <col min="7689" max="7689" width="70.375" style="1" customWidth="1"/>
+    <col min="7689" max="7689" width="70.3984375" style="1" customWidth="1"/>
     <col min="7690" max="7690" width="4.5" style="1" customWidth="1"/>
-    <col min="7691" max="7691" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="7693" max="7942" width="8.75" style="1"/>
+    <col min="7691" max="7691" width="8.69921875" style="1"/>
+    <col min="7692" max="7692" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="7693" max="7942" width="8.69921875" style="1"/>
     <col min="7943" max="7944" width="4.5" style="1" customWidth="1"/>
-    <col min="7945" max="7945" width="70.375" style="1" customWidth="1"/>
+    <col min="7945" max="7945" width="70.3984375" style="1" customWidth="1"/>
     <col min="7946" max="7946" width="4.5" style="1" customWidth="1"/>
-    <col min="7947" max="7947" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="7949" max="8198" width="8.75" style="1"/>
+    <col min="7947" max="7947" width="8.69921875" style="1"/>
+    <col min="7948" max="7948" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="7949" max="8198" width="8.69921875" style="1"/>
     <col min="8199" max="8200" width="4.5" style="1" customWidth="1"/>
-    <col min="8201" max="8201" width="70.375" style="1" customWidth="1"/>
+    <col min="8201" max="8201" width="70.3984375" style="1" customWidth="1"/>
     <col min="8202" max="8202" width="4.5" style="1" customWidth="1"/>
-    <col min="8203" max="8203" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="8205" max="8454" width="8.75" style="1"/>
+    <col min="8203" max="8203" width="8.69921875" style="1"/>
+    <col min="8204" max="8204" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="8205" max="8454" width="8.69921875" style="1"/>
     <col min="8455" max="8456" width="4.5" style="1" customWidth="1"/>
-    <col min="8457" max="8457" width="70.375" style="1" customWidth="1"/>
+    <col min="8457" max="8457" width="70.3984375" style="1" customWidth="1"/>
     <col min="8458" max="8458" width="4.5" style="1" customWidth="1"/>
-    <col min="8459" max="8459" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="8461" max="8710" width="8.75" style="1"/>
+    <col min="8459" max="8459" width="8.69921875" style="1"/>
+    <col min="8460" max="8460" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="8461" max="8710" width="8.69921875" style="1"/>
     <col min="8711" max="8712" width="4.5" style="1" customWidth="1"/>
-    <col min="8713" max="8713" width="70.375" style="1" customWidth="1"/>
+    <col min="8713" max="8713" width="70.3984375" style="1" customWidth="1"/>
     <col min="8714" max="8714" width="4.5" style="1" customWidth="1"/>
-    <col min="8715" max="8715" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="8717" max="8966" width="8.75" style="1"/>
+    <col min="8715" max="8715" width="8.69921875" style="1"/>
+    <col min="8716" max="8716" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="8717" max="8966" width="8.69921875" style="1"/>
     <col min="8967" max="8968" width="4.5" style="1" customWidth="1"/>
-    <col min="8969" max="8969" width="70.375" style="1" customWidth="1"/>
+    <col min="8969" max="8969" width="70.3984375" style="1" customWidth="1"/>
     <col min="8970" max="8970" width="4.5" style="1" customWidth="1"/>
-    <col min="8971" max="8971" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="8973" max="9222" width="8.75" style="1"/>
+    <col min="8971" max="8971" width="8.69921875" style="1"/>
+    <col min="8972" max="8972" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="8973" max="9222" width="8.69921875" style="1"/>
     <col min="9223" max="9224" width="4.5" style="1" customWidth="1"/>
-    <col min="9225" max="9225" width="70.375" style="1" customWidth="1"/>
+    <col min="9225" max="9225" width="70.3984375" style="1" customWidth="1"/>
     <col min="9226" max="9226" width="4.5" style="1" customWidth="1"/>
-    <col min="9227" max="9227" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="9229" max="9478" width="8.75" style="1"/>
+    <col min="9227" max="9227" width="8.69921875" style="1"/>
+    <col min="9228" max="9228" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="9229" max="9478" width="8.69921875" style="1"/>
     <col min="9479" max="9480" width="4.5" style="1" customWidth="1"/>
-    <col min="9481" max="9481" width="70.375" style="1" customWidth="1"/>
+    <col min="9481" max="9481" width="70.3984375" style="1" customWidth="1"/>
     <col min="9482" max="9482" width="4.5" style="1" customWidth="1"/>
-    <col min="9483" max="9483" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="9485" max="9734" width="8.75" style="1"/>
+    <col min="9483" max="9483" width="8.69921875" style="1"/>
+    <col min="9484" max="9484" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="9485" max="9734" width="8.69921875" style="1"/>
     <col min="9735" max="9736" width="4.5" style="1" customWidth="1"/>
-    <col min="9737" max="9737" width="70.375" style="1" customWidth="1"/>
+    <col min="9737" max="9737" width="70.3984375" style="1" customWidth="1"/>
     <col min="9738" max="9738" width="4.5" style="1" customWidth="1"/>
-    <col min="9739" max="9739" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="9741" max="9990" width="8.75" style="1"/>
+    <col min="9739" max="9739" width="8.69921875" style="1"/>
+    <col min="9740" max="9740" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="9741" max="9990" width="8.69921875" style="1"/>
     <col min="9991" max="9992" width="4.5" style="1" customWidth="1"/>
-    <col min="9993" max="9993" width="70.375" style="1" customWidth="1"/>
+    <col min="9993" max="9993" width="70.3984375" style="1" customWidth="1"/>
     <col min="9994" max="9994" width="4.5" style="1" customWidth="1"/>
-    <col min="9995" max="9995" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="9997" max="10246" width="8.75" style="1"/>
+    <col min="9995" max="9995" width="8.69921875" style="1"/>
+    <col min="9996" max="9996" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="9997" max="10246" width="8.69921875" style="1"/>
     <col min="10247" max="10248" width="4.5" style="1" customWidth="1"/>
-    <col min="10249" max="10249" width="70.375" style="1" customWidth="1"/>
+    <col min="10249" max="10249" width="70.3984375" style="1" customWidth="1"/>
     <col min="10250" max="10250" width="4.5" style="1" customWidth="1"/>
-    <col min="10251" max="10251" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="10253" max="10502" width="8.75" style="1"/>
+    <col min="10251" max="10251" width="8.69921875" style="1"/>
+    <col min="10252" max="10252" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10253" max="10502" width="8.69921875" style="1"/>
     <col min="10503" max="10504" width="4.5" style="1" customWidth="1"/>
-    <col min="10505" max="10505" width="70.375" style="1" customWidth="1"/>
+    <col min="10505" max="10505" width="70.3984375" style="1" customWidth="1"/>
     <col min="10506" max="10506" width="4.5" style="1" customWidth="1"/>
-    <col min="10507" max="10507" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="10509" max="10758" width="8.75" style="1"/>
+    <col min="10507" max="10507" width="8.69921875" style="1"/>
+    <col min="10508" max="10508" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10509" max="10758" width="8.69921875" style="1"/>
     <col min="10759" max="10760" width="4.5" style="1" customWidth="1"/>
-    <col min="10761" max="10761" width="70.375" style="1" customWidth="1"/>
+    <col min="10761" max="10761" width="70.3984375" style="1" customWidth="1"/>
     <col min="10762" max="10762" width="4.5" style="1" customWidth="1"/>
-    <col min="10763" max="10763" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="10765" max="11014" width="8.75" style="1"/>
+    <col min="10763" max="10763" width="8.69921875" style="1"/>
+    <col min="10764" max="10764" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10765" max="11014" width="8.69921875" style="1"/>
     <col min="11015" max="11016" width="4.5" style="1" customWidth="1"/>
-    <col min="11017" max="11017" width="70.375" style="1" customWidth="1"/>
+    <col min="11017" max="11017" width="70.3984375" style="1" customWidth="1"/>
     <col min="11018" max="11018" width="4.5" style="1" customWidth="1"/>
-    <col min="11019" max="11019" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="11021" max="11270" width="8.75" style="1"/>
+    <col min="11019" max="11019" width="8.69921875" style="1"/>
+    <col min="11020" max="11020" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="11021" max="11270" width="8.69921875" style="1"/>
     <col min="11271" max="11272" width="4.5" style="1" customWidth="1"/>
-    <col min="11273" max="11273" width="70.375" style="1" customWidth="1"/>
+    <col min="11273" max="11273" width="70.3984375" style="1" customWidth="1"/>
     <col min="11274" max="11274" width="4.5" style="1" customWidth="1"/>
-    <col min="11275" max="11275" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="11277" max="11526" width="8.75" style="1"/>
+    <col min="11275" max="11275" width="8.69921875" style="1"/>
+    <col min="11276" max="11276" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="11277" max="11526" width="8.69921875" style="1"/>
     <col min="11527" max="11528" width="4.5" style="1" customWidth="1"/>
-    <col min="11529" max="11529" width="70.375" style="1" customWidth="1"/>
+    <col min="11529" max="11529" width="70.3984375" style="1" customWidth="1"/>
     <col min="11530" max="11530" width="4.5" style="1" customWidth="1"/>
-    <col min="11531" max="11531" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="11533" max="11782" width="8.75" style="1"/>
+    <col min="11531" max="11531" width="8.69921875" style="1"/>
+    <col min="11532" max="11532" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="11533" max="11782" width="8.69921875" style="1"/>
     <col min="11783" max="11784" width="4.5" style="1" customWidth="1"/>
-    <col min="11785" max="11785" width="70.375" style="1" customWidth="1"/>
+    <col min="11785" max="11785" width="70.3984375" style="1" customWidth="1"/>
     <col min="11786" max="11786" width="4.5" style="1" customWidth="1"/>
-    <col min="11787" max="11787" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="11789" max="12038" width="8.75" style="1"/>
+    <col min="11787" max="11787" width="8.69921875" style="1"/>
+    <col min="11788" max="11788" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="11789" max="12038" width="8.69921875" style="1"/>
     <col min="12039" max="12040" width="4.5" style="1" customWidth="1"/>
-    <col min="12041" max="12041" width="70.375" style="1" customWidth="1"/>
+    <col min="12041" max="12041" width="70.3984375" style="1" customWidth="1"/>
     <col min="12042" max="12042" width="4.5" style="1" customWidth="1"/>
-    <col min="12043" max="12043" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="12045" max="12294" width="8.75" style="1"/>
+    <col min="12043" max="12043" width="8.69921875" style="1"/>
+    <col min="12044" max="12044" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="12045" max="12294" width="8.69921875" style="1"/>
     <col min="12295" max="12296" width="4.5" style="1" customWidth="1"/>
-    <col min="12297" max="12297" width="70.375" style="1" customWidth="1"/>
+    <col min="12297" max="12297" width="70.3984375" style="1" customWidth="1"/>
     <col min="12298" max="12298" width="4.5" style="1" customWidth="1"/>
-    <col min="12299" max="12299" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="12301" max="12550" width="8.75" style="1"/>
+    <col min="12299" max="12299" width="8.69921875" style="1"/>
+    <col min="12300" max="12300" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="12301" max="12550" width="8.69921875" style="1"/>
     <col min="12551" max="12552" width="4.5" style="1" customWidth="1"/>
-    <col min="12553" max="12553" width="70.375" style="1" customWidth="1"/>
+    <col min="12553" max="12553" width="70.3984375" style="1" customWidth="1"/>
     <col min="12554" max="12554" width="4.5" style="1" customWidth="1"/>
-    <col min="12555" max="12555" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="12557" max="12806" width="8.75" style="1"/>
+    <col min="12555" max="12555" width="8.69921875" style="1"/>
+    <col min="12556" max="12556" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="12557" max="12806" width="8.69921875" style="1"/>
     <col min="12807" max="12808" width="4.5" style="1" customWidth="1"/>
-    <col min="12809" max="12809" width="70.375" style="1" customWidth="1"/>
+    <col min="12809" max="12809" width="70.3984375" style="1" customWidth="1"/>
     <col min="12810" max="12810" width="4.5" style="1" customWidth="1"/>
-    <col min="12811" max="12811" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="12813" max="13062" width="8.75" style="1"/>
+    <col min="12811" max="12811" width="8.69921875" style="1"/>
+    <col min="12812" max="12812" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="12813" max="13062" width="8.69921875" style="1"/>
     <col min="13063" max="13064" width="4.5" style="1" customWidth="1"/>
-    <col min="13065" max="13065" width="70.375" style="1" customWidth="1"/>
+    <col min="13065" max="13065" width="70.3984375" style="1" customWidth="1"/>
     <col min="13066" max="13066" width="4.5" style="1" customWidth="1"/>
-    <col min="13067" max="13067" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="13069" max="13318" width="8.75" style="1"/>
+    <col min="13067" max="13067" width="8.69921875" style="1"/>
+    <col min="13068" max="13068" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="13069" max="13318" width="8.69921875" style="1"/>
     <col min="13319" max="13320" width="4.5" style="1" customWidth="1"/>
-    <col min="13321" max="13321" width="70.375" style="1" customWidth="1"/>
+    <col min="13321" max="13321" width="70.3984375" style="1" customWidth="1"/>
     <col min="13322" max="13322" width="4.5" style="1" customWidth="1"/>
-    <col min="13323" max="13323" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="13325" max="13574" width="8.75" style="1"/>
+    <col min="13323" max="13323" width="8.69921875" style="1"/>
+    <col min="13324" max="13324" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="13325" max="13574" width="8.69921875" style="1"/>
     <col min="13575" max="13576" width="4.5" style="1" customWidth="1"/>
-    <col min="13577" max="13577" width="70.375" style="1" customWidth="1"/>
+    <col min="13577" max="13577" width="70.3984375" style="1" customWidth="1"/>
     <col min="13578" max="13578" width="4.5" style="1" customWidth="1"/>
-    <col min="13579" max="13579" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="13581" max="13830" width="8.75" style="1"/>
+    <col min="13579" max="13579" width="8.69921875" style="1"/>
+    <col min="13580" max="13580" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="13581" max="13830" width="8.69921875" style="1"/>
     <col min="13831" max="13832" width="4.5" style="1" customWidth="1"/>
-    <col min="13833" max="13833" width="70.375" style="1" customWidth="1"/>
+    <col min="13833" max="13833" width="70.3984375" style="1" customWidth="1"/>
     <col min="13834" max="13834" width="4.5" style="1" customWidth="1"/>
-    <col min="13835" max="13835" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="13837" max="14086" width="8.75" style="1"/>
+    <col min="13835" max="13835" width="8.69921875" style="1"/>
+    <col min="13836" max="13836" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="13837" max="14086" width="8.69921875" style="1"/>
     <col min="14087" max="14088" width="4.5" style="1" customWidth="1"/>
-    <col min="14089" max="14089" width="70.375" style="1" customWidth="1"/>
+    <col min="14089" max="14089" width="70.3984375" style="1" customWidth="1"/>
     <col min="14090" max="14090" width="4.5" style="1" customWidth="1"/>
-    <col min="14091" max="14091" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="14093" max="14342" width="8.75" style="1"/>
+    <col min="14091" max="14091" width="8.69921875" style="1"/>
+    <col min="14092" max="14092" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14093" max="14342" width="8.69921875" style="1"/>
     <col min="14343" max="14344" width="4.5" style="1" customWidth="1"/>
-    <col min="14345" max="14345" width="70.375" style="1" customWidth="1"/>
+    <col min="14345" max="14345" width="70.3984375" style="1" customWidth="1"/>
     <col min="14346" max="14346" width="4.5" style="1" customWidth="1"/>
-    <col min="14347" max="14347" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="14349" max="14598" width="8.75" style="1"/>
+    <col min="14347" max="14347" width="8.69921875" style="1"/>
+    <col min="14348" max="14348" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14349" max="14598" width="8.69921875" style="1"/>
     <col min="14599" max="14600" width="4.5" style="1" customWidth="1"/>
-    <col min="14601" max="14601" width="70.375" style="1" customWidth="1"/>
+    <col min="14601" max="14601" width="70.3984375" style="1" customWidth="1"/>
     <col min="14602" max="14602" width="4.5" style="1" customWidth="1"/>
-    <col min="14603" max="14603" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="14605" max="14854" width="8.75" style="1"/>
+    <col min="14603" max="14603" width="8.69921875" style="1"/>
+    <col min="14604" max="14604" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14605" max="14854" width="8.69921875" style="1"/>
     <col min="14855" max="14856" width="4.5" style="1" customWidth="1"/>
-    <col min="14857" max="14857" width="70.375" style="1" customWidth="1"/>
+    <col min="14857" max="14857" width="70.3984375" style="1" customWidth="1"/>
     <col min="14858" max="14858" width="4.5" style="1" customWidth="1"/>
-    <col min="14859" max="14859" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="14861" max="15110" width="8.75" style="1"/>
+    <col min="14859" max="14859" width="8.69921875" style="1"/>
+    <col min="14860" max="14860" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14861" max="15110" width="8.69921875" style="1"/>
     <col min="15111" max="15112" width="4.5" style="1" customWidth="1"/>
-    <col min="15113" max="15113" width="70.375" style="1" customWidth="1"/>
+    <col min="15113" max="15113" width="70.3984375" style="1" customWidth="1"/>
     <col min="15114" max="15114" width="4.5" style="1" customWidth="1"/>
-    <col min="15115" max="15115" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="15117" max="15366" width="8.75" style="1"/>
+    <col min="15115" max="15115" width="8.69921875" style="1"/>
+    <col min="15116" max="15116" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15117" max="15366" width="8.69921875" style="1"/>
     <col min="15367" max="15368" width="4.5" style="1" customWidth="1"/>
-    <col min="15369" max="15369" width="70.375" style="1" customWidth="1"/>
+    <col min="15369" max="15369" width="70.3984375" style="1" customWidth="1"/>
     <col min="15370" max="15370" width="4.5" style="1" customWidth="1"/>
-    <col min="15371" max="15371" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="15373" max="15622" width="8.75" style="1"/>
+    <col min="15371" max="15371" width="8.69921875" style="1"/>
+    <col min="15372" max="15372" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15373" max="15622" width="8.69921875" style="1"/>
     <col min="15623" max="15624" width="4.5" style="1" customWidth="1"/>
-    <col min="15625" max="15625" width="70.375" style="1" customWidth="1"/>
+    <col min="15625" max="15625" width="70.3984375" style="1" customWidth="1"/>
     <col min="15626" max="15626" width="4.5" style="1" customWidth="1"/>
-    <col min="15627" max="15627" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="15629" max="15878" width="8.75" style="1"/>
+    <col min="15627" max="15627" width="8.69921875" style="1"/>
+    <col min="15628" max="15628" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15629" max="15878" width="8.69921875" style="1"/>
     <col min="15879" max="15880" width="4.5" style="1" customWidth="1"/>
-    <col min="15881" max="15881" width="70.375" style="1" customWidth="1"/>
+    <col min="15881" max="15881" width="70.3984375" style="1" customWidth="1"/>
     <col min="15882" max="15882" width="4.5" style="1" customWidth="1"/>
-    <col min="15883" max="15883" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="15885" max="16134" width="8.75" style="1"/>
+    <col min="15883" max="15883" width="8.69921875" style="1"/>
+    <col min="15884" max="15884" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15885" max="16134" width="8.69921875" style="1"/>
     <col min="16135" max="16136" width="4.5" style="1" customWidth="1"/>
-    <col min="16137" max="16137" width="70.375" style="1" customWidth="1"/>
+    <col min="16137" max="16137" width="70.3984375" style="1" customWidth="1"/>
     <col min="16138" max="16138" width="4.5" style="1" customWidth="1"/>
-    <col min="16139" max="16139" width="8.75" style="1"/>
-[...1 lines deleted...]
-    <col min="16141" max="16384" width="8.75" style="1"/>
+    <col min="16139" max="16139" width="8.69921875" style="1"/>
+    <col min="16140" max="16140" width="9.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="16141" max="16384" width="8.69921875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:13" ht="7.5" customHeight="1" x14ac:dyDescent="0.4"/>
-    <row r="2" spans="2:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:13" ht="7.5" customHeight="1"/>
+    <row r="2" spans="2:13" ht="25.5" customHeight="1">
       <c r="B2" s="68" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="68"/>
       <c r="D2" s="68"/>
       <c r="E2" s="68"/>
       <c r="F2" s="68"/>
       <c r="G2" s="68"/>
       <c r="H2" s="68"/>
       <c r="I2" s="68"/>
       <c r="J2" s="68"/>
       <c r="K2" s="68"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
-    <row r="3" spans="2:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="2:13" ht="33.75" customHeight="1">
       <c r="B3" s="69" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="69"/>
       <c r="D3" s="70"/>
       <c r="E3" s="70"/>
       <c r="F3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G3" s="71"/>
       <c r="H3" s="71"/>
       <c r="I3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J3" s="72" t="s">
         <v>4</v>
       </c>
       <c r="K3" s="72"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
-    <row r="4" spans="2:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="2:13" ht="11.25" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
     </row>
-    <row r="5" spans="2:13" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="5" spans="2:13" ht="18.75" customHeight="1" thickBot="1">
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="9"/>
       <c r="K5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
     </row>
-    <row r="6" spans="2:13" ht="37.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="6" spans="2:13" ht="37.5" customHeight="1" thickTop="1" thickBot="1">
       <c r="B6" s="73" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
       <c r="E6" s="76" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="76"/>
       <c r="G6" s="76"/>
       <c r="H6" s="76"/>
       <c r="I6" s="11" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="13" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="2"/>
     </row>
-    <row r="7" spans="2:13" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="2:13" ht="33.75" customHeight="1" thickTop="1">
       <c r="B7" s="48" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="51" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="52"/>
       <c r="E7" s="53" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="53"/>
       <c r="G7" s="53"/>
       <c r="H7" s="53"/>
       <c r="I7" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J7" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="16"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
     </row>
-    <row r="8" spans="2:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="2:13" ht="33.75" customHeight="1">
       <c r="B8" s="48"/>
       <c r="C8" s="51" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="52"/>
       <c r="E8" s="35" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="36"/>
       <c r="G8" s="36"/>
       <c r="H8" s="37"/>
       <c r="I8" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="16"/>
       <c r="L8" s="2"/>
       <c r="M8" s="2"/>
     </row>
-    <row r="9" spans="2:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="2:13" ht="33.75" customHeight="1">
       <c r="B9" s="48"/>
       <c r="C9" s="49" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="50"/>
       <c r="E9" s="53" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F9" s="53"/>
       <c r="G9" s="53"/>
       <c r="H9" s="53"/>
       <c r="I9" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="17"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2"/>
     </row>
-    <row r="10" spans="2:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="2:13" ht="33.75" customHeight="1">
       <c r="B10" s="48"/>
       <c r="C10" s="59"/>
       <c r="D10" s="60"/>
       <c r="E10" s="53" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="53"/>
       <c r="G10" s="53"/>
       <c r="H10" s="53"/>
       <c r="I10" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J10" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="17"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
     </row>
-    <row r="11" spans="2:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="2:13" ht="33.75" customHeight="1">
       <c r="B11" s="48"/>
       <c r="C11" s="51" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="52"/>
       <c r="E11" s="53" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="53"/>
       <c r="G11" s="53"/>
       <c r="H11" s="53"/>
       <c r="I11" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J11" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="17"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
     </row>
-    <row r="12" spans="2:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="2:13" ht="23.25" customHeight="1">
       <c r="B12" s="48"/>
       <c r="C12" s="51" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="52"/>
       <c r="E12" s="53" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="53"/>
       <c r="G12" s="53"/>
       <c r="H12" s="53"/>
       <c r="I12" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J12" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="17"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
     </row>
-    <row r="13" spans="2:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="2:13" ht="23.25" customHeight="1">
       <c r="B13" s="48"/>
       <c r="C13" s="51" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="52"/>
       <c r="E13" s="35" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="37"/>
       <c r="I13" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J13" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="17"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
     </row>
-    <row r="14" spans="2:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="2:13" ht="23.25" customHeight="1">
       <c r="B14" s="48"/>
       <c r="C14" s="51" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="52"/>
       <c r="E14" s="35" t="s">
         <v>26</v>
       </c>
       <c r="F14" s="36"/>
       <c r="G14" s="36"/>
       <c r="H14" s="37"/>
       <c r="I14" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J14" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K14" s="17"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
     </row>
-    <row r="15" spans="2:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="2:13" ht="23.25" customHeight="1">
       <c r="B15" s="48"/>
       <c r="C15" s="51" t="s">
         <v>14</v>
       </c>
       <c r="D15" s="52"/>
       <c r="E15" s="35" t="s">
         <v>27</v>
       </c>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="37"/>
       <c r="I15" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J15" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="17"/>
       <c r="L15" s="2"/>
       <c r="M15" s="2"/>
     </row>
-    <row r="16" spans="2:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="2:13" ht="23.25" customHeight="1">
       <c r="B16" s="48"/>
       <c r="C16" s="62" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="63"/>
       <c r="E16" s="35" t="s">
         <v>29</v>
       </c>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="37"/>
       <c r="I16" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K16" s="17"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
     </row>
-    <row r="17" spans="2:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="2:13" ht="33.75" customHeight="1">
       <c r="B17" s="48"/>
       <c r="C17" s="64"/>
       <c r="D17" s="65"/>
       <c r="E17" s="35" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="37"/>
       <c r="I17" s="18" t="s">
         <v>30</v>
       </c>
       <c r="J17" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="17"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
-    <row r="18" spans="2:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="2:13" ht="33.75" customHeight="1">
       <c r="B18" s="48"/>
       <c r="C18" s="64"/>
       <c r="D18" s="65"/>
       <c r="E18" s="35" t="s">
         <v>31</v>
       </c>
       <c r="F18" s="36"/>
       <c r="G18" s="36"/>
       <c r="H18" s="37"/>
       <c r="I18" s="18" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K18" s="17"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
     </row>
-    <row r="19" spans="2:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="2:13" ht="23.25" customHeight="1">
       <c r="B19" s="56"/>
       <c r="C19" s="66"/>
       <c r="D19" s="67"/>
       <c r="E19" s="35" t="s">
         <v>33</v>
       </c>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="37"/>
       <c r="I19" s="18" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="17"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
     </row>
-    <row r="20" spans="2:13" ht="29.45" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="2:13" ht="29.4" customHeight="1">
       <c r="B20" s="47" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="49" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="50"/>
       <c r="E20" s="35" t="s">
         <v>36</v>
       </c>
       <c r="F20" s="36"/>
       <c r="G20" s="36"/>
       <c r="H20" s="37"/>
       <c r="I20" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J20" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="17"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
     </row>
-    <row r="21" spans="2:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="2:13" ht="33.75" customHeight="1">
       <c r="B21" s="48"/>
       <c r="C21" s="57"/>
       <c r="D21" s="58"/>
       <c r="E21" s="35" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="37"/>
       <c r="I21" s="14" t="s">
         <v>37</v>
       </c>
       <c r="J21" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K21" s="17"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
     </row>
-    <row r="22" spans="2:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="2:13" ht="23.25" customHeight="1">
       <c r="B22" s="48"/>
       <c r="C22" s="57"/>
       <c r="D22" s="58"/>
       <c r="E22" s="35" t="s">
         <v>38</v>
       </c>
       <c r="F22" s="36"/>
       <c r="G22" s="36"/>
       <c r="H22" s="37"/>
       <c r="I22" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J22" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K22" s="17"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
     </row>
-    <row r="23" spans="2:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="2:13" ht="23.25" customHeight="1">
       <c r="B23" s="48"/>
       <c r="C23" s="57"/>
       <c r="D23" s="58"/>
       <c r="E23" s="35" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="37"/>
       <c r="I23" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J23" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K23" s="17"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2"/>
     </row>
-    <row r="24" spans="2:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="2:13" ht="33.75" customHeight="1">
       <c r="B24" s="48"/>
       <c r="C24" s="59"/>
       <c r="D24" s="60"/>
       <c r="E24" s="35" t="s">
         <v>40</v>
       </c>
       <c r="F24" s="36"/>
       <c r="G24" s="36"/>
       <c r="H24" s="37"/>
       <c r="I24" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J24" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K24" s="17"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
     </row>
-    <row r="25" spans="2:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="2:13" ht="33.75" customHeight="1">
       <c r="B25" s="48"/>
       <c r="C25" s="61" t="s">
         <v>41</v>
       </c>
       <c r="D25" s="61"/>
       <c r="E25" s="35" t="s">
         <v>42</v>
       </c>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="37"/>
       <c r="I25" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J25" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K25" s="17"/>
       <c r="L25" s="2"/>
       <c r="M25" s="2"/>
     </row>
-    <row r="26" spans="2:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="26" spans="2:13" ht="23.25" customHeight="1">
       <c r="B26" s="56"/>
       <c r="C26" s="61"/>
       <c r="D26" s="61"/>
       <c r="E26" s="35" t="s">
         <v>43</v>
       </c>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="37"/>
       <c r="I26" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J26" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K26" s="17"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2"/>
     </row>
-    <row r="27" spans="2:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="27" spans="2:13" ht="23.25" customHeight="1">
       <c r="B27" s="47" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="49" t="s">
         <v>17</v>
       </c>
       <c r="D27" s="50"/>
       <c r="E27" s="35" t="s">
         <v>45</v>
       </c>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="37"/>
       <c r="I27" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J27" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K27" s="17"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
     </row>
-    <row r="28" spans="2:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="2:13" ht="33.75" customHeight="1">
       <c r="B28" s="48"/>
       <c r="C28" s="51" t="s">
         <v>19</v>
       </c>
       <c r="D28" s="52"/>
       <c r="E28" s="53" t="s">
         <v>46</v>
       </c>
       <c r="F28" s="53"/>
       <c r="G28" s="53"/>
       <c r="H28" s="53"/>
       <c r="I28" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J28" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K28" s="17"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
     </row>
-    <row r="29" spans="2:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="29" spans="2:13" ht="33.75" customHeight="1">
       <c r="B29" s="48"/>
       <c r="C29" s="51" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="52"/>
       <c r="E29" s="53" t="s">
         <v>47</v>
       </c>
       <c r="F29" s="53"/>
       <c r="G29" s="53"/>
       <c r="H29" s="53"/>
       <c r="I29" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J29" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K29" s="17"/>
       <c r="L29" s="2"/>
       <c r="M29" s="2"/>
     </row>
-    <row r="30" spans="2:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="30" spans="2:13" ht="23.25" customHeight="1">
       <c r="B30" s="48"/>
       <c r="C30" s="51" t="s">
         <v>23</v>
       </c>
       <c r="D30" s="52"/>
       <c r="E30" s="35" t="s">
         <v>48</v>
       </c>
       <c r="F30" s="36"/>
       <c r="G30" s="36"/>
       <c r="H30" s="37"/>
       <c r="I30" s="14" t="s">
         <v>14</v>
       </c>
       <c r="J30" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K30" s="17"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
     </row>
-    <row r="31" spans="2:13" ht="33" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="31" spans="2:13" ht="33" customHeight="1">
       <c r="B31" s="48"/>
       <c r="C31" s="54" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="33" t="s">
         <v>17</v>
       </c>
       <c r="E31" s="35" t="s">
         <v>50</v>
       </c>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="37"/>
       <c r="I31" s="19" t="s">
         <v>51</v>
       </c>
       <c r="J31" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K31" s="17"/>
       <c r="L31" s="2"/>
       <c r="M31" s="2"/>
     </row>
-    <row r="32" spans="2:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="32" spans="2:13" ht="23.25" customHeight="1">
       <c r="B32" s="48"/>
       <c r="C32" s="55"/>
       <c r="D32" s="46"/>
       <c r="E32" s="35" t="s">
         <v>52</v>
       </c>
       <c r="F32" s="36"/>
       <c r="G32" s="36"/>
       <c r="H32" s="37"/>
       <c r="I32" s="19" t="s">
         <v>51</v>
       </c>
       <c r="J32" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K32" s="17"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
     </row>
-    <row r="33" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="33" spans="1:13" ht="23.25" customHeight="1">
       <c r="B33" s="48"/>
       <c r="C33" s="55"/>
       <c r="D33" s="34"/>
       <c r="E33" s="35" t="s">
         <v>53</v>
       </c>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="37"/>
       <c r="I33" s="19" t="s">
         <v>51</v>
       </c>
       <c r="J33" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K33" s="17"/>
       <c r="L33" s="2"/>
       <c r="M33" s="2"/>
     </row>
-    <row r="34" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="34" spans="1:13" ht="23.25" customHeight="1">
       <c r="B34" s="48"/>
       <c r="C34" s="55"/>
       <c r="D34" s="33" t="s">
         <v>19</v>
       </c>
       <c r="E34" s="35" t="s">
         <v>54</v>
       </c>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="37"/>
       <c r="I34" s="19" t="s">
         <v>55</v>
       </c>
       <c r="J34" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K34" s="17"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
     </row>
-    <row r="35" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="35" spans="1:13" ht="23.25" customHeight="1">
       <c r="B35" s="48"/>
       <c r="C35" s="55"/>
       <c r="D35" s="34"/>
       <c r="E35" s="35" t="s">
         <v>56</v>
       </c>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="37"/>
       <c r="I35" s="19" t="s">
         <v>55</v>
       </c>
       <c r="J35" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K35" s="17"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
     </row>
-    <row r="36" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="36" spans="1:13" ht="33.75" customHeight="1">
       <c r="B36" s="48"/>
       <c r="C36" s="55"/>
       <c r="D36" s="33" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="35" t="s">
         <v>57</v>
       </c>
       <c r="F36" s="36"/>
       <c r="G36" s="36"/>
       <c r="H36" s="37"/>
       <c r="I36" s="19" t="s">
         <v>51</v>
       </c>
       <c r="J36" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K36" s="17"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
     </row>
-    <row r="37" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="37" spans="1:13" ht="33.75" customHeight="1">
       <c r="B37" s="48"/>
       <c r="C37" s="55"/>
       <c r="D37" s="34"/>
       <c r="E37" s="35" t="s">
         <v>58</v>
       </c>
       <c r="F37" s="36"/>
       <c r="G37" s="36"/>
       <c r="H37" s="37"/>
       <c r="I37" s="18" t="s">
         <v>14</v>
       </c>
       <c r="J37" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K37" s="17"/>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
     </row>
-    <row r="38" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="38" spans="1:13" ht="23.25" customHeight="1">
       <c r="B38" s="48"/>
       <c r="C38" s="55"/>
       <c r="D38" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E38" s="35" t="s">
         <v>59</v>
       </c>
       <c r="F38" s="36"/>
       <c r="G38" s="36"/>
       <c r="H38" s="37"/>
       <c r="I38" s="18" t="s">
         <v>14</v>
       </c>
       <c r="J38" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K38" s="17"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
     </row>
-    <row r="39" spans="1:13" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="39" spans="1:13" ht="33.75" customHeight="1" thickBot="1">
       <c r="B39" s="40" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="41" t="s">
         <v>61</v>
       </c>
       <c r="D39" s="41"/>
       <c r="E39" s="29" t="s">
         <v>62</v>
       </c>
       <c r="F39" s="42"/>
       <c r="G39" s="42"/>
       <c r="H39" s="43"/>
       <c r="I39" s="21" t="s">
         <v>30</v>
       </c>
       <c r="J39" s="15" t="s">
         <v>63</v>
       </c>
       <c r="K39" s="17"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
     </row>
-    <row r="40" spans="1:13" ht="33.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:13" ht="33.75" customHeight="1" thickTop="1" thickBot="1">
       <c r="B40" s="40"/>
       <c r="C40" s="41"/>
       <c r="D40" s="41"/>
       <c r="E40" s="38" t="s">
         <v>68</v>
       </c>
       <c r="F40" s="39"/>
       <c r="G40" s="22" t="s">
         <v>69</v>
       </c>
       <c r="H40" s="23"/>
       <c r="I40" s="24"/>
       <c r="J40" s="25"/>
       <c r="K40" s="26"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
     </row>
-    <row r="41" spans="1:13" ht="33.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+    <row r="41" spans="1:13" ht="33.75" customHeight="1" thickTop="1">
       <c r="B41" s="40"/>
       <c r="C41" s="41"/>
       <c r="D41" s="41"/>
       <c r="E41" s="44" t="s">
         <v>64</v>
       </c>
       <c r="F41" s="45"/>
       <c r="G41" s="45"/>
       <c r="H41" s="45"/>
       <c r="I41" s="27" t="s">
         <v>65</v>
       </c>
       <c r="J41" s="28"/>
       <c r="K41" s="26"/>
       <c r="L41" s="2"/>
       <c r="M41" s="2"/>
     </row>
-    <row r="42" spans="1:13" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="42" spans="1:13" ht="26.25" customHeight="1" thickBot="1">
       <c r="B42" s="40"/>
       <c r="C42" s="41"/>
       <c r="D42" s="41"/>
       <c r="E42" s="29" t="s">
         <v>66</v>
       </c>
       <c r="F42" s="30"/>
       <c r="G42" s="30"/>
       <c r="H42" s="30"/>
       <c r="I42" s="31" t="s">
         <v>67</v>
       </c>
       <c r="J42" s="32"/>
       <c r="K42" s="17"/>
       <c r="L42" s="2"/>
       <c r="M42" s="2"/>
     </row>
-    <row r="43" spans="1:13" ht="5.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+    <row r="43" spans="1:13" ht="5.25" customHeight="1" thickTop="1">
       <c r="A43" s="2"/>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="68">
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:H6"/>
     <mergeCell ref="B7:B19"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="E7:H7"/>
@@ -3865,51 +3865,51 @@
     <mergeCell ref="E41:H41"/>
     <mergeCell ref="D31:D33"/>
     <mergeCell ref="E31:H31"/>
     <mergeCell ref="E32:H32"/>
     <mergeCell ref="E33:H33"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="E34:H34"/>
     <mergeCell ref="E35:H35"/>
     <mergeCell ref="B27:B38"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="E27:H27"/>
     <mergeCell ref="C28:D28"/>
     <mergeCell ref="E28:H28"/>
     <mergeCell ref="I41:J41"/>
     <mergeCell ref="E42:H42"/>
     <mergeCell ref="I42:J42"/>
     <mergeCell ref="D36:D37"/>
     <mergeCell ref="E36:H36"/>
     <mergeCell ref="E37:H37"/>
     <mergeCell ref="E38:H38"/>
     <mergeCell ref="E40:F40"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.44" right="0.27" top="0.37" bottom="0.42" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="67" firstPageNumber="10" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="65" firstPageNumber="10" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>